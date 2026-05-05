--- v0 (2025-10-15)
+++ v1 (2026-05-05)
@@ -1,143 +1,1134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="7C14DAE8" w14:textId="4B373E53" w:rsidR="00923C0D" w:rsidRPr="001951D4" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001951D4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Department of Information Technology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471EF4AF" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="001951D4" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statewide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001951D4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Procurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001951D4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Office</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099DC7E7" w14:textId="015530E5" w:rsidR="00923C0D" w:rsidRPr="001951D4" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001951D4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Request for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Proposal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001951D4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P Lite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001951D4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) “Form” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050A92BB" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General Information </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A888B3D" w14:textId="0679E4CA" w:rsidR="00133124" w:rsidRDefault="00133124" w:rsidP="00923C0D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00133124">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The information in this form represents the State’s Request for Proposal (RFP) Lite document to be used to procure information technology (IT) software, software support and/or professional services, and/or a smaller system where evaluation criteria are incorporated, as applicable. This document may be used almost as if it were an IFB with Evaluation Criteria. It should not be used if you need to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00133124">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>award</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00133124">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> based on low price meeting specifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377F8D48" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Purchasing Agency must obtain the latest version of the document from the Department of Information Technology Statewide IT Procurement Office website </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00B21565">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:i/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://it.nc.gov/resources/it-strategic-sourcing</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the EP Sourcing Module Library.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335BC76B" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FE308E" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Standard and suggested language is provided in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>normal type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Instructional text is provided in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>red italicized type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C99ABE0" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>text fields</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to enter information into the field.  Text fields are typically printed in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>red type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. If a section is “Reserved”, remove the text of the clause but not the heading and add the word - “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESERVED </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>after the title of the section.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E63869E" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Add necessary information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the document as needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3037DD" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Finalize the document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to uploading it in the EP Sourcing Module or eForm systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DBD24E" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remove all italicized informational text and change text in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">red type </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to black type. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331FDCF1" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delete this instructions page. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686BE4E3" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Update the Table of Contents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2BE0D2" w14:textId="77777777" w:rsidR="00FD28BD" w:rsidRDefault="00FD28BD" w:rsidP="00923C0D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E38C26B" w14:textId="05F52F7F" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>RFP Template Change History</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10975" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1975"/>
+        <w:gridCol w:w="9000"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00923C0D" w:rsidRPr="00B21565" w14:paraId="4BF702B8" w14:textId="77777777" w:rsidTr="00506A47">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32873034" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00506A47">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21565">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Revision Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0751109D" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00506A47">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21565">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Revision Changes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923C0D" w:rsidRPr="00B21565" w14:paraId="51711978" w14:textId="77777777" w:rsidTr="00506A47">
+        <w:trPr>
+          <w:trHeight w:val="308"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDF02CA" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00506A47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>October 9, 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="057AC1FF" w14:textId="12A73762" w:rsidR="00923C0D" w:rsidRPr="00721BB7" w:rsidRDefault="00923C0D" w:rsidP="00506A47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00721BB7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inserted a completely </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00677B1F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revised </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD28BD" w:rsidRPr="00677B1F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:r w:rsidR="00677B1F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3.2 </w:t>
+            </w:r>
+            <w:r w:rsidR="00677B1F" w:rsidRPr="00677B1F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>VENDOR UTILIZATION OF WORKERS OUTSIDE U.S.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD28BD" w:rsidRPr="00677B1F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923C0D" w:rsidRPr="00B21565" w14:paraId="1BE0C8FF" w14:textId="77777777" w:rsidTr="00506A47">
+        <w:trPr>
+          <w:trHeight w:val="308"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AEAF585" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRDefault="00923C0D" w:rsidP="00506A47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>May 4, 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22D9E2DC" w14:textId="3E03C6EF" w:rsidR="00923C0D" w:rsidRPr="00721BB7" w:rsidRDefault="00923C0D" w:rsidP="00506A47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00721BB7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Updates to </w:t>
+            </w:r>
+            <w:r w:rsidR="00677B1F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specifications for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00721BB7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GovRAMP </w:t>
+            </w:r>
+            <w:r w:rsidR="00677B1F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Security and in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00721BB7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enterprise Architecture Spec Accessibility </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="198BA586" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRDefault="00923C0D" w:rsidP="00923C0D"/>
+    <w:p w14:paraId="7300ADB5" w14:textId="1D59B2B7" w:rsidR="00923C0D" w:rsidRDefault="00923C0D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpX="126" w:tblpY="-506"/>
         <w:tblW w:w="10818" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5409"/>
         <w:gridCol w:w="5409"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D72614" w:rsidRPr="006B5C43" w14:paraId="4BF9375D" w14:textId="77777777" w:rsidTr="19B37A41">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7169F68B" w14:textId="361A545E" w:rsidR="00D72614" w:rsidRPr="008432C3" w:rsidRDefault="00D72614" w:rsidP="19B37A41">
+          <w:p w14:paraId="7169F68B" w14:textId="126976D6" w:rsidR="00D72614" w:rsidRPr="008432C3" w:rsidRDefault="00D72614" w:rsidP="19B37A41">
             <w:pPr>
               <w:pageBreakBefore/>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09242DAF" w14:textId="07DD69C7" w:rsidR="00D72614" w:rsidRPr="0085217E" w:rsidRDefault="00D72614" w:rsidP="19B37A41">
             <w:pPr>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A6FAA" w:rsidRPr="006B5C43" w14:paraId="5F00D5FD" w14:textId="77777777" w:rsidTr="19B37A41">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5409" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32CDCBBE" w14:textId="77777777" w:rsidR="00714040" w:rsidRPr="00F866D7" w:rsidRDefault="00BA2A5B" w:rsidP="00AB4B18">
+          <w:p w14:paraId="32CDCBBE" w14:textId="77777777" w:rsidR="00714040" w:rsidRPr="00F866D7" w:rsidRDefault="00000000" w:rsidP="00AB4B18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:caps/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-1994707768"/>
                 <w:placeholder>
                   <w:docPart w:val="2C2DF8DE64BD442786B0AE9CF18043D1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
@@ -162,71 +1153,70 @@
                     <w:color w:val="FF0000"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> ISSUING</w:t>
                 </w:r>
                 <w:r w:rsidR="00714040" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:caps/>
                     <w:color w:val="FF0000"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> Agency.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00714040" w:rsidRPr="00F866D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C0E1383" w14:textId="77777777" w:rsidR="005A6FAA" w:rsidRPr="00526CD3" w:rsidRDefault="00BA2A5B" w:rsidP="00EF0791">
+          <w:p w14:paraId="1C0E1383" w14:textId="77777777" w:rsidR="005A6FAA" w:rsidRPr="00526CD3" w:rsidRDefault="00000000" w:rsidP="00EF0791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="1675233720"/>
                 <w:placeholder>
                   <w:docPart w:val="A2C4704F8A5840969119B233FFCB6AD9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EF0791" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                   </w:rPr>
                   <w:t>Enter Division, if applicable</w:t>
                 </w:r>
                 <w:r w:rsidR="00EF0791" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00714040" w:rsidRPr="00526CD3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -264,51 +1254,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00EF0791" w:rsidRPr="0085217E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2104183425"/>
                 <w:placeholder>
                   <w:docPart w:val="F6B6410119784F998828CAEC5488F884"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EF0791" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Enter opening date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A6FAA" w:rsidRPr="006B5C43" w14:paraId="25808A8C" w14:textId="77777777" w:rsidTr="19B37A41">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5409" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3E1E2161" w14:textId="77777777" w:rsidR="005A6FAA" w:rsidRPr="006B5C43" w:rsidRDefault="005A6FAA" w:rsidP="00781FB7">
@@ -352,51 +1341,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008C785E" w:rsidRPr="0085217E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-106515001"/>
                 <w:placeholder>
                   <w:docPart w:val="1AEC775640724A1197DB5BFEAAA71497"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00714040" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Enter issue date</w:t>
                 </w:r>
                 <w:r w:rsidR="008C785E" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B75B9" w:rsidRPr="006B5C43" w14:paraId="2C6D9347" w14:textId="77777777" w:rsidTr="19B37A41">
@@ -530,51 +1518,50 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="146177661"/>
                 <w:placeholder>
                   <w:docPart w:val="B2B5BF10C4CB4B4FA924CF1B2B2F1DFB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005B2272" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Enter </w:t>
                 </w:r>
                 <w:r w:rsidR="00036815" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Purchaser’s name</w:t>
                 </w:r>
                 <w:r w:rsidR="005B2272" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
@@ -598,51 +1585,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085217E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-377243752"/>
                 <w:placeholder>
                   <w:docPart w:val="9F2303DBAF1441D9A94A7D58982B4BE1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00036815" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Enter Purchaser’s email address</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="2FBAD80C" w14:textId="77777777" w:rsidR="001B75B9" w:rsidRPr="005B2272" w:rsidRDefault="005B2272" w:rsidP="00036815">
@@ -660,51 +1646,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085217E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="908888951"/>
                 <w:placeholder>
                   <w:docPart w:val="F13DAA38FD1E4C2CA62FCE61CA6559F4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00036815" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Enter Purchaser’s telephone number.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DFF0B9F" w14:textId="77777777" w:rsidR="001B75B9" w:rsidRPr="0085217E" w:rsidRDefault="001B75B9" w:rsidP="00526CD3">
@@ -729,51 +1714,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C785E" w:rsidRPr="0085217E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2028945769"/>
                 <w:placeholder>
                   <w:docPart w:val="D808915F3EDD4396B39EA348055E563E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00714040" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Enter commodity code</w:t>
                 </w:r>
                 <w:r w:rsidR="008C785E" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C785E" w:rsidRPr="00A20AAF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
@@ -836,51 +1820,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C785E" w:rsidRPr="0085217E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1577323677"/>
                 <w:placeholder>
                   <w:docPart w:val="C02D6A2175B04ABDB6B5FD8321420FA0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00714040" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Enter description</w:t>
                 </w:r>
                 <w:r w:rsidR="008C785E" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B75B9" w:rsidRPr="006B5C43" w14:paraId="3FD34B83" w14:textId="77777777" w:rsidTr="19B37A41">
@@ -931,51 +1914,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C785E" w:rsidRPr="0085217E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-624534775"/>
                 <w:placeholder>
                   <w:docPart w:val="F8F40A63707642F6AF3BD30EAAB9ED5D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00714040" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Enter using agency.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C785E" w:rsidRPr="0085217E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D72614" w:rsidRPr="006B5C43" w14:paraId="20B34F76" w14:textId="77777777" w:rsidTr="19B37A41">
         <w:trPr>
           <w:trHeight w:val="284"/>
@@ -1044,51 +2026,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008C785E" w:rsidRPr="0085217E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1245831849"/>
                 <w:placeholder>
                   <w:docPart w:val="EBA35EDDAA72404EB130CEC7E8709818"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00714040" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Enter requisition number.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C785E" w:rsidRPr="0085217E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19FC2F58" w14:textId="77777777" w:rsidR="00D72614" w:rsidRDefault="00D72614" w:rsidP="00D72614">
       <w:pPr>
@@ -2076,51 +3057,50 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> accepted, an authorized </w:t>
       </w:r>
       <w:r w:rsidRPr="00F866D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">representative of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="FF0000"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="739673500"/>
           <w:placeholder>
             <w:docPart w:val="50D4955909B34BF4B731BABEA3C39B74"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001E1D5D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Enter </w:t>
           </w:r>
           <w:r w:rsidR="00B747E2">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Purchasing </w:t>
           </w:r>
           <w:r w:rsidRPr="001E1D5D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="22"/>
@@ -2249,71 +3229,51 @@
             <w:r w:rsidRPr="0005051B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Offer accepted and contract awarded this __</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
             <w:r w:rsidRPr="0005051B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">__ day </w:t>
-[...19 lines deleted...]
-              <w:t>__________________, 20_</w:t>
+              <w:t>__ day of _____________________, 20_</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
             <w:r w:rsidRPr="0005051B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>_, as indicated on attached certification,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F46C53" w:rsidRPr="006B5C43" w14:paraId="2238428F" w14:textId="77777777" w:rsidTr="00F46C53">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -2367,51 +3327,50 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                 </w:rPr>
                 <w:id w:val="1051889509"/>
                 <w:placeholder>
                   <w:docPart w:val="6C6E8C1366744F5882BC1FB20909E8D1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001E1D5D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Enter Purchasing Agency.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00A024F1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -2544,3278 +3503,3277 @@
             </w:rPr>
             <w:t xml:space="preserve"> click on the table of contents body, and select Update Field from the pop-up menu. After you update the </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="007C2A4B">
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:i/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>ToC</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="007C2A4B">
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:i/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>, delete this instruction.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7A198AA6" w14:textId="77777777" w:rsidR="007C2A4B" w:rsidRPr="007C2A4B" w:rsidRDefault="007C2A4B" w:rsidP="007C2A4B"/>
-        <w:p w14:paraId="58D85617" w14:textId="0F555E71" w:rsidR="00935386" w:rsidRDefault="00430F27">
+        <w:p w14:paraId="2DF87BA5" w14:textId="34D950D8" w:rsidR="0091044E" w:rsidRDefault="00430F27">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
-            <w:lastRenderedPageBreak/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc166249109" w:history="1">
-            <w:r w:rsidR="00935386" w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780412" w:history="1">
+            <w:r w:rsidR="0091044E" w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
-            <w:r w:rsidR="00935386">
+            <w:r w:rsidR="0091044E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00935386" w:rsidRPr="00A04411">
+            <w:r w:rsidR="0091044E" w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>INTENT, USE, DURATION AND SCOPE</w:t>
             </w:r>
-            <w:r w:rsidR="00935386">
+            <w:r w:rsidR="0091044E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00935386">
+            <w:r w:rsidR="0091044E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00935386">
+            <w:r w:rsidR="0091044E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249109 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00935386">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780412 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="0091044E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00935386">
+            <w:r w:rsidR="0091044E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00935386">
+            <w:r w:rsidR="0091044E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00935386">
+            <w:r w:rsidR="0091044E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7E6BA7B6" w14:textId="5529FB56" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="30AC2902" w14:textId="4D91A6E0" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249110" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780413" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A04411">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>GENERAL INFORMATION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249110 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780413 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="030DFEE3" w14:textId="07A5ACAB" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="57ADF0D1" w14:textId="25E5D9DD" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249111" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780414" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1. VENDOR QUESTIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249111 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780414 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4AF7F10D" w14:textId="4B18E796" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="46FC5984" w14:textId="24FC706C" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249112" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780415" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2. ADDENDA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249112 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780415 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="24E76E79" w14:textId="3905A268" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="5A0303C1" w14:textId="3B09F444" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249113" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780416" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3. OFFER SUBMITTAL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249113 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780416 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D85CDE7" w14:textId="53276EA4" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="40B3E50B" w14:textId="1EF39088" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249114" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780417" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.4. BASIS FOR REJECTION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249114 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780417 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="71390EBA" w14:textId="5819B46D" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="5066C058" w14:textId="6F8E6E90" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249115" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780418" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.5. LATE OFFERS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249115 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780418 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34F6E06B" w14:textId="45B39EC9" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="10EDD8A6" w14:textId="651530E1" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249116" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780419" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.6. NON-RESPONSIVE OFFERS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249116 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780419 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7E0C439B" w14:textId="563525A7" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="0F9D0245" w14:textId="3ADC4BF1" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249117" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780420" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.7. NOTICE TO VENDORS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249117 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780420 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="378A903D" w14:textId="7290AB23" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="156CB9C1" w14:textId="0E363F67" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249118" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780421" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.8. E-PROCUREMENT SOLICITATION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249118 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780421 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="59CC429C" w14:textId="619DD643" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="071EECCB" w14:textId="58236D23" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249119" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780422" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.9. DISTRIBUTORS AND RESELLERS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249119 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780422 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0C243B55" w14:textId="795EF056" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="486EECC1" w14:textId="50DE8B9E" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249120" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780423" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.10. POSSESSION AND REVIEW</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249120 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780423 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6504EB7E" w14:textId="5921A9AB" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="627D8D1D" w14:textId="62F02D24" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249121" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780424" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.11. BEST AND FINAL OFFERS (BAFO)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249121 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780424 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="08CB22C9" w14:textId="515F0DC0" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="059B8C0C" w14:textId="3CF87431" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249122" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780425" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">2.12. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A04411">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>AWARD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249122 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780425 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="74021C9C" w14:textId="40070BFA" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="3B585B29" w14:textId="4ADCB637" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249123" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780426" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.13. POINTS OF CONTACT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249123 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780426 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1010713B" w14:textId="4E01D441" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="47AE1394" w14:textId="14FFE0F3" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249124" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780427" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">2.14 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A04411">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>SOURCE SELECTION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249124 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780427 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="61D48EEB" w14:textId="4F75F357" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="7C31ECE1" w14:textId="4D06163B" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249125" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780428" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.15 EVALUATION CRITERIA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249125 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780428 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="327BA6D6" w14:textId="4DD23B48" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="225964F5" w14:textId="0DA29254" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249126" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780429" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.16. RFP LITE AWARD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249126 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780429 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4CBC34EF" w14:textId="78A92195" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="5A82D029" w14:textId="5BFA90B4" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249127" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780430" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A04411">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>SPECIFICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249127 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780430 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6B47A2D1" w14:textId="7CED99D8" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="6778A7D5" w14:textId="08688366" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249128" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780431" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.1. VENDOR STANDARD AGREEMENT(S)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249128 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780431 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="363E1EA4" w14:textId="5B0CDB69" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="1ACB88A6" w14:textId="1C4890C5" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249129" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780432" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.2. VENDOR UTILIZATION OF WORKERS OUTSIDE U.S.</w:t>
+              <w:t>3.2. VENDOR UTILIZATION OF WORKERS OUTSIDE U.S. – DISCLOUSRE STATEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249129 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780432 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="082A5704" w14:textId="2337F8D5" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="0D45FBDC" w14:textId="7699EBDA" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249130" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780433" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.3. E-VERIFY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249130 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780433 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5B58FB55" w14:textId="45035F40" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="50DBD933" w14:textId="58903B40" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249131" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780434" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.4 SPECIFICATIONS SPECIFIC TO THIS RFP LITE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249131 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780434 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7FAEE5A2" w14:textId="26151FFE" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="1D284ECC" w14:textId="501B4BEA" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249132" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780435" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.5. SECURITY SPECIFICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249132 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780435 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="73AC7E6C" w14:textId="7195C6E7" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="2E63B6B6" w14:textId="1C3A77AF" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249133" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780436" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.5.</w:t>
+              <w:t>3.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A04411">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>ENTERPRISE ARCHITECTURE SPECIFICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249133 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780436 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3B7AD7C4" w14:textId="473FF95C" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="42652C59" w14:textId="5D795D01" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249134" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780437" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.5.1 ARCHITECTURE DIAGRAMS</w:t>
+              <w:t>3.6.1 ARCHITECTURE DIAGRAMS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249134 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780437 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="72B44EA5" w14:textId="56A5FE01" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="3E633011" w14:textId="3EEE73FC" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249135" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780438" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.5.2 SOLUTION ROADMAP</w:t>
+              <w:t>3.6.2 SOLUTION ROADMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249135 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780438 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0A3A04FC" w14:textId="1C328532" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="7E37DEEE" w14:textId="3F3FAEE8" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249136" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780439" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.5.3 IDENTITY AND ACCESS MANAGEMENT</w:t>
+              <w:t>3.6.3 IDENTITY AND ACCESS MANAGEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249136 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780439 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6EDDE088" w14:textId="4ACA9A04" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="407039BC" w14:textId="0B3EDB53" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249137" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780440" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.5.4 INTEGRATION APPROACH</w:t>
+              <w:t>3.6.4 INTEGRATION APPROACH</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249137 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780440 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50FBA8F5" w14:textId="6E205699" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="2C63C314" w14:textId="514AA799" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249138" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780441" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.5.5 DISASTER RECOVERY AND BUSINESS CONTINUITY</w:t>
+              <w:t>3.6.5 DISASTER RECOVERY AND BUSINESS CONTINUITY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249138 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780441 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="618D9A0A" w14:textId="38392BA5" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="0A3FB1AF" w14:textId="500750FC" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249139" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780442" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.5.6 DATA MIGRATION</w:t>
+              <w:t>3.6.6 DATA MIGRATION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249139 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780442 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="105B6613" w14:textId="09446C59" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="48902AC4" w14:textId="6BD11E2D" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249140" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780443" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.5.7 APPLICATION MANAGEMENT</w:t>
+              <w:t>3.6.7 APPLICATION MANAGEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249140 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780443 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1D67A4B8" w14:textId="65CF366C" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="5DC570C7" w14:textId="4B8AEA63" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249141" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780444" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.5.8 ACCESSIBILITY</w:t>
+              <w:t>3.6.8 ACCESSIBILITY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249141 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780444 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C26FB11" w14:textId="334A1FEC" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="7A845862" w14:textId="046424E2" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249142" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780445" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.6. BRAND SPECIFIC PRODUCT</w:t>
+              <w:t>3.7. BRAND SPECIFIC PRODUCT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249142 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780445 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6E7A74F1" w14:textId="270D22CA" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="423F9C7D" w14:textId="226BC911" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249143" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780446" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>3.7. DELIVERY</w:t>
+              <w:t>3.8. DELIVERY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249143 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780446 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6AE54379" w14:textId="213C9211" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="1D634F0A" w14:textId="4908F30C" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249144" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780447" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.8. CONTRACT TERM</w:t>
+              <w:t>3.9. CONTRACT TERM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249144 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780447 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="785A77F5" w14:textId="3DE64339" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="05DBEE21" w14:textId="5EC5D4B0" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249145" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780448" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.9 EFFECTIVE DATE</w:t>
+              <w:t>3.10 EFFECTIVE DATE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249145 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780448 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="41B8EDB6" w14:textId="4170DABA" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="614B2401" w14:textId="6D89CF08" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249146" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780449" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A04411">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>FURNISH AND DELIVER (F &amp; D MATRIX)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249146 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780449 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6E8434C2" w14:textId="7F01CEF1" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="1AB12729" w14:textId="3922E551" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249147" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780450" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A04411">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>HISTORICALLY UNDERUTILIZED BUSINESSES</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249147 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780450 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="60E8E7EB" w14:textId="4B7E0D70" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="19381FD9" w14:textId="24D085A0" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249148" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780451" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A04411">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>DEPARTMENT OF INFORMATION TECHNOLOGY INSTRUCTIONS TO VENDORS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249148 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780451 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6215FC82" w14:textId="1B6CFD9F" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="192A740B" w14:textId="006CB055" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249149" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780452" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A04411">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>DEPARTMENT OF INFORMATION TECHNOLOGY TERMS AND CONDITIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249149 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780452 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0084F4C7" w14:textId="64D2EC78" w:rsidR="00935386" w:rsidRDefault="00935386">
+        <w:p w14:paraId="0CB283EB" w14:textId="1F1B7F44" w:rsidR="0091044E" w:rsidRDefault="0091044E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166249150" w:history="1">
-            <w:r w:rsidRPr="00A04411">
+          <w:hyperlink w:anchor="_Toc228780453" w:history="1">
+            <w:r w:rsidRPr="00066CFB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>ATTACHMENT A: REFERENCES</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166249150 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228780453 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>33</w:t>
+              <w:t>32</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B6B5375" w14:textId="07AF18D7" w:rsidR="00430F27" w:rsidRDefault="00430F27">
+        <w:p w14:paraId="2B6B5375" w14:textId="377B9182" w:rsidR="00430F27" w:rsidRDefault="00430F27">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="629B8D6F" w14:textId="77777777" w:rsidR="00206742" w:rsidRPr="00657B9D" w:rsidRDefault="00F911A5" w:rsidP="008C1EDB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc166249109"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc228780412"/>
       <w:r w:rsidRPr="00657B9D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INTENT, USE, DURATION AND SCOPE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="048DB997" w14:textId="295DDD43" w:rsidR="00147003" w:rsidRPr="00FA00DA" w:rsidRDefault="00147003" w:rsidP="00657B9D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
@@ -6126,51 +7084,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E683466" w14:textId="77777777" w:rsidR="00EF1BC0" w:rsidRPr="00732F50" w:rsidRDefault="00EF1BC0" w:rsidP="008C1EDB">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EAF1163" w14:textId="77777777" w:rsidR="00206742" w:rsidRPr="00657B9D" w:rsidRDefault="00206742" w:rsidP="008C1EDB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc166249110"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc228780413"/>
       <w:r w:rsidRPr="00657B9D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>GENERAL INFORMATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00657B9D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3ABED6" w14:textId="50ED7561" w:rsidR="009321BB" w:rsidRPr="00FA00DA" w:rsidRDefault="009321BB" w:rsidP="00657B9D">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -6237,51 +7195,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> specifications, delivery requirements, etc.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B7D03E" w14:textId="77777777" w:rsidR="00206742" w:rsidRPr="00A4093E" w:rsidRDefault="00206742" w:rsidP="008C1EDB">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F3AE8F7" w14:textId="725B5BFB" w:rsidR="00657B9D" w:rsidRPr="00FA4AEE" w:rsidRDefault="00657B9D" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1170" w:hanging="450"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc166249111"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc228780414"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1. </w:t>
       </w:r>
       <w:r w:rsidR="004409FD" w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
         </w:rPr>
         <w:t>VENDOR QUESTIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="004409FD" w:rsidRPr="00FA4AEE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52396303" w14:textId="356490ED" w:rsidR="00A059EA" w:rsidRDefault="00A059EA" w:rsidP="00A059EA">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
@@ -6354,51 +7312,51 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E31DF0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Written questions concerning this Solicitation will be received until </w:t>
       </w:r>
       <w:r w:rsidRPr="00E31DF0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>__________20XX at _____am/pm</w:t>
       </w:r>
       <w:r w:rsidRPr="00E31DF0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eastern Time. They must be submitted to the contact person listed on Page One of this Solicitation via </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00E31DF0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>xxx.xxx@nc.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E31DF0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. Please enter “Questions Solicitation XXXX” as the subject for the message.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E31DF0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Questions should be submitted in the following format:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63DF15FE" w14:textId="77777777" w:rsidR="00A059EA" w:rsidRPr="00E31DF0" w:rsidRDefault="00A059EA" w:rsidP="00A059EA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -6572,51 +7530,51 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3669AB10" w14:textId="5E376635" w:rsidR="004409FD" w:rsidRPr="00FA00DA" w:rsidRDefault="004409FD" w:rsidP="00245830">
       <w:pPr>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50655942" w14:textId="0DDAE002" w:rsidR="00657B9D" w:rsidRDefault="00657B9D" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc166249112"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc228780415"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.2. </w:t>
       </w:r>
       <w:r w:rsidR="00987A88" w:rsidRPr="00657B9D">
         <w:t>ADDEND</w:t>
       </w:r>
       <w:r w:rsidR="00A345A8">
         <w:t>A</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="0ED462DA" w14:textId="449FEA75" w:rsidR="00987A88" w:rsidRPr="00FA00DA" w:rsidRDefault="00987A88" w:rsidP="00657B9D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
@@ -6647,51 +7605,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shall become an Addendum to this </w:t>
       </w:r>
       <w:r w:rsidR="00D33037">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RFP Lite</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04E0F71A" w14:textId="10EE8F81" w:rsidR="00E74F0D" w:rsidRDefault="00657B9D" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="HeadingStyle2IFB"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc166249113"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc228780416"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.3. </w:t>
       </w:r>
       <w:r w:rsidR="008B359C" w:rsidRPr="00FA4AEE">
         <w:t>OFFER SUBMITTAL</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="2B04036F" w14:textId="77777777" w:rsidR="000C4301" w:rsidRPr="00FA4AEE" w:rsidRDefault="000C4301" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="HeadingStyle2IFB"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="457452DF" w14:textId="77777777" w:rsidR="007E0EB1" w:rsidRPr="005C494D" w:rsidRDefault="008C1EDB" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:jc w:val="both"/>
@@ -6715,51 +7673,50 @@
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Due Date:</w:t>
       </w:r>
       <w:r w:rsidR="007E0EB1" w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="2066446849"/>
           <w:placeholder>
             <w:docPart w:val="947CD5B0C50B42CD9FAEB7DA6FB90D6C"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007E0EB1" w:rsidRPr="001E1D5D">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>Enter due date for offers</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1A9C1838" w14:textId="77777777" w:rsidR="007E0EB1" w:rsidRPr="005C494D" w:rsidRDefault="008C1EDB" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C494D">
         <w:rPr>
@@ -6777,51 +7734,50 @@
       </w:r>
       <w:r w:rsidR="007E0EB1" w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-661771496"/>
           <w:placeholder>
             <w:docPart w:val="AF7E748FAEDC464DBC48CAB4FFF84D4A"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007E0EB1" w:rsidRPr="001E1D5D">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t>Enter due time for offers</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007E0EB1" w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eastern Time</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D10A465" w14:textId="77777777" w:rsidR="009544FE" w:rsidRDefault="009544FE" w:rsidP="009544FE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
@@ -7311,51 +8267,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00C45CC5">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor </w:t>
       </w:r>
       <w:r w:rsidRPr="00C45CC5">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">training on how to use the Ariba Sourcing Tool to view solicitations, submit questions, develop responses, upload documents, and submit offers to the State, Vendors should go to the following site: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="003141E2">
           <w:rPr>
             <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
             <w:color w:val="000000"/>
             <w:szCs w:val="22"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>https://eprocurement.nc.gov/training/vendor-training</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="06E9814A" w14:textId="77777777" w:rsidR="009544FE" w:rsidRPr="00C45CC5" w:rsidRDefault="009544FE" w:rsidP="009544FE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4711A1BD" w14:textId="77777777" w:rsidR="009544FE" w:rsidRDefault="009544FE" w:rsidP="009544FE">
       <w:pPr>
@@ -7378,51 +8334,51 @@
       <w:r w:rsidRPr="0098719D">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> EST to 5:00 PM EST</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29331AC1" w14:textId="77777777" w:rsidR="00C738C8" w:rsidRDefault="00C738C8" w:rsidP="00C738C8">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09091899" w14:textId="530121EB" w:rsidR="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc166249114"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc228780417"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.4. </w:t>
       </w:r>
       <w:r w:rsidR="0089625A" w:rsidRPr="009C0897">
         <w:t>BASIS FOR REJECTION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="0089625A" w:rsidRPr="009C0897">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F5E715" w14:textId="27CE6343" w:rsidR="0089625A" w:rsidRPr="005C494D" w:rsidRDefault="0089625A" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
@@ -7491,89 +8447,89 @@
         <w:sdtContent>
           <w:r w:rsidRPr="001E1D5D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Enter Purchasing Agent’s name.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be grounds for rejection of said Vendor’s offer.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="506F92D4" w14:textId="206917F8" w:rsidR="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc166249115"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc228780418"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.5. </w:t>
       </w:r>
       <w:r w:rsidR="00AD6F10" w:rsidRPr="00FA00DA">
         <w:t>LATE OFFERS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00AD6F10" w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05AEFABB" w14:textId="3906AEE0" w:rsidR="00AD6F10" w:rsidRDefault="00AD6F10" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Regardless of cause, late offers will not be accepted and will automatically be disqualified from further consideration.  It shall be the Vendor’s sole risk to ensure delivery at the designated office by the designated time.  Late offers will not be opened and may be returned to the Vendor at the expense of the Vendor or destroyed if requested.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9724ED" w14:textId="57202D35" w:rsidR="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc166249116"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc228780419"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.6. </w:t>
       </w:r>
       <w:r w:rsidR="009C0897" w:rsidRPr="00FA4AEE">
         <w:t>NON-RESPONSIVE OFFERS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="009C0897" w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D59334" w14:textId="5457279A" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
@@ -7708,51 +8664,51 @@
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
         <w:ind w:left="1530"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A statement of similar intent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="766B7F39" w14:textId="03729F50" w:rsidR="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc166249117"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc228780420"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.7. </w:t>
       </w:r>
       <w:r w:rsidR="00987A88" w:rsidRPr="00FA00DA">
         <w:t>NOTICE TO VENDOR</w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00987A88" w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49584406" w14:textId="4F9D7B62" w:rsidR="00987A88" w:rsidRDefault="00987A88" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
@@ -7819,51 +8775,51 @@
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and response(s), the Offeror</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> agrees that any additional terms and conditions, whether submitted purposely or inadvertently, shall have no force or effect.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D0C949" w14:textId="1C8DAEC4" w:rsidR="00FA4AEE" w:rsidRPr="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc166249118"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc228780421"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.8. </w:t>
       </w:r>
       <w:r w:rsidR="00A4093E" w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
         </w:rPr>
         <w:t>E-PROCUREMENT SOLICITATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="00A4093E" w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -8071,51 +9027,51 @@
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Within two days after notification of award of a contract, vendor must register in NC E-Procurement @ Your Service at the following web site:</w:t>
       </w:r>
       <w:r w:rsidRPr="008564D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008564D2" w:rsidRPr="008564D2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="008564D2" w:rsidRPr="00F1436A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://vendor.ncgov.com/vendor/login</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1077580D" w14:textId="1EBEFD4D" w:rsidR="00A4093E" w:rsidRPr="008141AE" w:rsidRDefault="00A4093E" w:rsidP="00F1436A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8251,51 +9207,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008141AE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77C4D5B1" w14:textId="77777777" w:rsidR="00B23422" w:rsidRDefault="000653A5" w:rsidP="000653A5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc166249119"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc228780422"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.9. </w:t>
       </w:r>
       <w:r w:rsidR="00A4093E" w:rsidRPr="000653A5">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
         </w:rPr>
         <w:t>DISTRIBUTORS AND RESELLERS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="16EF26DD" w14:textId="01D25D49" w:rsidR="00502BDC" w:rsidRPr="00B23422" w:rsidRDefault="00B23422" w:rsidP="00B23422">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
@@ -8464,51 +9420,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Items which are provided to the Reseller.  The Reseller shall assign all applicable </w:t>
       </w:r>
       <w:r w:rsidR="004D1108" w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>third-party</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> warranties for Deliverables to the Agency.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B441530" w14:textId="3B8546A9" w:rsidR="000653A5" w:rsidRDefault="000653A5" w:rsidP="000653A5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc166249120"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc228780423"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.10. </w:t>
       </w:r>
       <w:r w:rsidR="00A218E7" w:rsidRPr="00FA00DA">
         <w:t>POSSESSION AND REVIEW</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="3A753219" w14:textId="0B8EAB08" w:rsidR="00A218E7" w:rsidRPr="00FA00DA" w:rsidRDefault="00A218E7" w:rsidP="000653A5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -8529,51 +9485,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">After award of contract the complete bid file will be available to any interested persons with the exception of trade secrets, test information or similar proprietary information as provided by statute and rule.  Any proprietary or confidential information, which conforms to exclusions from public records as provided by N.C.G.S. §132-1.2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">must be clearly marked as such in the offer when submitted. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3573683E" w14:textId="36CF1F01" w:rsidR="00936E8C" w:rsidRPr="00936E8C" w:rsidRDefault="006F7E06" w:rsidP="00936E8C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc166249121"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc228780424"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidR="00936E8C">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="_Toc95754404"/>
       <w:r w:rsidR="00936E8C" w:rsidRPr="00936E8C">
         <w:t>BEST AND FINAL OFFERS (BAFO)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
@@ -8582,51 +9538,51 @@
         <w:pStyle w:val="RFPBulletList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The State may establish a competitive range based upon evaluations of offers, and request BAFOs from the Vendor(s) within this </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>range;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> e.g. “Finalist Vendor(s)”.  If negotiations or subsequent offers are solicited, the Vendor(s) shall provide BAFO(s) in response.  Failure to deliver a BAFO when requested shall disqualify the non-responsive Vendor from further consideration.  The State will evaluate BAFO(s), oral presentations, and product demonstrations as part of the Vendors’ respective offers to determine the final rankings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E41D498" w14:textId="7D0A98D3" w:rsidR="000653A5" w:rsidRDefault="000653A5" w:rsidP="000653A5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc166249122"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc228780425"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidR="00F42652">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>AWARD</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
@@ -8689,51 +9645,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> allows the public to retrieve </w:t>
       </w:r>
       <w:r w:rsidR="00A100B1" w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>contract</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> award information electronically from the web site:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00075E74" w:rsidRPr="00E40896">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://evp.nc.gov/solicitations/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00075E74">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D2EFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Results may be found by searching by </w:t>
       </w:r>
       <w:r w:rsidR="00B8721D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8758,51 +9714,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>depending</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> upon the complexity of the acquisition and the length of time to complete the evaluation process.</w:t>
       </w:r>
       <w:r w:rsidR="00A218E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BDC48FE" w14:textId="7FA2D546" w:rsidR="000653A5" w:rsidRDefault="000653A5" w:rsidP="000653A5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc166249123"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc228780426"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidR="00F42652">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006F52C7" w:rsidRPr="006F52C7">
         <w:t>POINTS OF CONTACT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="006F52C7" w:rsidRPr="006F52C7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -9196,60 +10152,60 @@
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Attn: </w:t>
             </w:r>
             <w:r w:rsidRPr="006F52C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Assigned Technical Lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20A65C7F" w14:textId="77777777" w:rsidR="002404DE" w:rsidRDefault="002404DE" w:rsidP="00565CAB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc166249124"/>
     </w:p>
     <w:p w14:paraId="33F07AE1" w14:textId="773AAA5B" w:rsidR="00565CAB" w:rsidRPr="00565CAB" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc228780427"/>
       <w:r w:rsidRPr="00565CAB">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.14 </w:t>
       </w:r>
       <w:r w:rsidRPr="00565CAB">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00565CAB">
         <w:t>SOURCE SELECTION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="2BA6CCA7" w14:textId="3B49A3F0" w:rsidR="00565CAB" w:rsidRPr="00C94A94" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C94A94">
         <w:t xml:space="preserve">A trade-off/ranking method of source selection will be utilized in this procurement to allow the State to award this </w:t>
@@ -9340,51 +10296,51 @@
         <w:t>The evaluation committee may request clarifications, an interview with or presentation from any or all Vendors as allowed by 9 NCAC 06B.0307. However, the State may refuse to accept, in full or partially, the response to a clarification request given by any Vendor. Vendors are cautioned that the evaluators are not required to request clarifications; therefore, all offers should be complete and reflect the most favorable terms. Vendors should be prepared to send qualified personnel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to Raleigh, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A94">
         <w:t>North Carolina to discuss technical and contractual aspects of the offer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1963379E" w14:textId="45910385" w:rsidR="00565CAB" w:rsidRPr="00C94A94" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C94A94">
         <w:t>Vendors are advised that the State is not obligated to ask for or accept after the closing date for receipt of offer, data that is essential for a complete and thorough evaluation of the offer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E595BA7" w14:textId="41729A9E" w:rsidR="00565CAB" w:rsidRPr="00C94A94" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc16771361"/>
-      <w:bookmarkStart w:id="20" w:name="_Toc166249125"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc228780428"/>
       <w:r w:rsidRPr="00C94A94">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A94">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A94">
         <w:t>EVALUATION CRITERIA</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="6BB535A8" w14:textId="77777777" w:rsidR="00565CAB" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
@@ -9949,51 +10905,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> that have not been identified elsewhere in the solicitation</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B2F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CEC56FA" w14:textId="384179DE" w:rsidR="00565CAB" w:rsidRPr="00C94A94" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc16771362"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc166249126"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc228780429"/>
       <w:r w:rsidRPr="00C94A94">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A94">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00565CAB">
@@ -10073,51 +11029,51 @@
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> upon the complexity of the acquisition and the length of time to complete the evaluation process</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="134E277F" w14:textId="77777777" w:rsidR="00565CAB" w:rsidRDefault="00565CAB" w:rsidP="00565CAB"/>
     <w:p w14:paraId="1C2BEBF9" w14:textId="46F87BFE" w:rsidR="00F92FAC" w:rsidRPr="008C2565" w:rsidRDefault="008C2565" w:rsidP="008C1EDB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc166249127"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc228780430"/>
       <w:r w:rsidRPr="008C2565">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SPECIFICATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="5C08706B" w14:textId="299D5E99" w:rsidR="007E2862" w:rsidRDefault="00F92FAC" w:rsidP="00EB2392">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
@@ -10146,107 +11102,107 @@
       </w:r>
       <w:r w:rsidR="00565CAB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RFP Lite</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="589F51D4" w14:textId="77777777" w:rsidR="0012088C" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc166249128"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc228780431"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1. </w:t>
       </w:r>
       <w:r w:rsidR="00D72614" w:rsidRPr="007E2862">
         <w:t>VENDOR STANDARD AGREEMENT(S)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidR="00D72614" w:rsidRPr="007E2862">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ACDA538" w14:textId="1D98959B" w:rsidR="0079401A" w:rsidRPr="007E2862" w:rsidRDefault="00D72614" w:rsidP="00EB2392">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2862">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The terms and conditions of Vendor’s standard license, maintenance or other agreement(s) applicable to Software and other Products acquired under this Agreement may apply to the extent such terms and conditions do not materially change the terms and conditions of this Agreement.  In the event of any conflict between the terms and conditions of this Agreement and the Vendor’s standard agreement(s), the terms and conditions of this Agreement relating to audit and records, jurisdiction, choice of law, the State’s electronic procurement application of law or administrative rules, the remedy for intellectual property infringement and the exclusive remedies and limitation of liability in the Terms and Conditions herein shall apply in all cases and supersede any provisions contained in Vendor’s relevant standard agreement or any other agreement.  The State shall not be obligated under any standard license and/or maintenance or other Vendor agreement(s) to indemnify or hold harmless the Vendor, its licensors, successors or assigns; nor arbitrate any dispute, nor pay late fees, legal fees or other similar costs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="268FF1FD" w14:textId="797F68AE" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc166249129"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc228780432"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2. </w:t>
       </w:r>
       <w:r w:rsidR="00D72614" w:rsidRPr="00EB2392">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00D72614" w:rsidRPr="007E2862">
         <w:t>ENDOR UTILIZATION OF WORKERS OUTSIDE U.S.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="007F1198">
         <w:t xml:space="preserve"> – DISCLOUSRE STATEMENT</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="00D72614" w:rsidRPr="007E2862">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0327C2B4" w14:textId="77777777" w:rsidR="007F1198" w:rsidRDefault="007F1198" w:rsidP="007F1198">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with the Statewide Information Security Manual (SISM), the State restricts the location of information systems that receive, process, store, or transmit State and Federal data to the United States which includes the following areas: US States, US Territories, US Embassies, and US Military installations (stateside or overseas). This restriction applies to the Vendor and to any subcontractors engaged to provide </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -10509,120 +11465,119 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6625590" cy="1148080"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1C763689" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRDefault="00BA2A5B" w:rsidP="00685B7A">
+                          <w:p w14:paraId="1C763689" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRDefault="00000000" w:rsidP="00685B7A">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:cs="Arial"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:id w:val="-2069873352"/>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00685B7A" w:rsidRPr="00F7314C">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                     <w:rFonts w:cs="Arial"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">Click here to enter text. </w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="36B6943C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:9.1pt;margin-top:130.45pt;width:521.7pt;height:90.4pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfs1rZEAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNEnVljZqulq6FCEt&#10;C9LCBziO01jYHmO7TcrXM3a63WqBC8IHy+MZP8+8ebO+GbQiR+G8BFPRYpJTIgyHRpp9Rb993b1Z&#10;UuIDMw1TYERFT8LTm83rV+velmIKHahGOIIgxpe9rWgXgi2zzPNOaOYnYIVBZwtOs4Cm22eNYz2i&#10;a5VN83yR9eAa64AL7/H2bnTSTcJvW8HD57b1IhBVUcwtpN2lvY57tlmzcu+Y7SQ/p8H+IQvNpMFP&#10;L1B3LDBycPI3KC25Aw9tmHDQGbSt5CLVgNUU+YtqHjtmRaoFyfH2QpP/f7D84fhovzgShncwYANT&#10;Ed7eA//uiYFtx8xe3DoHfSdYgx8XkbKst748P41U+9JHkLr/BA02mR0CJKChdTqygnUSRMcGnC6k&#10;iyEQjpeLxXQ+X6GLo68oZst8mdqSsfLpuXU+fBCgSTxU1GFXEzw73vsQ02HlU0j8zYOSzU4qlQy3&#10;r7fKkSNDBezSShW8CFOG9BVdzafzkYG/QuRp/QlCy4BSVlJXdHkJYmXk7b1pktACk2o8Y8rKnImM&#10;3I0shqEeMDASWkNzQkodjJLFEcNDB+4nJT3KtaL+x4E5QYn6aLAtq2I2i/pOxmz+doqGu/bU1x5m&#10;OEJVNFAyHrchzUQkzMAttq+VidjnTM65ogwT3+eRiTq/tlPU82BvfgEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAL/ABMngAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGwQtRMiNw1x&#10;KoQEgh0U1G7deJpE+BFsNw1/j7uC5dUc3XumXs9Gkwl9GJwVkC0YELStU4PtBHx+PN2WQEKUVknt&#10;LAr4wQDr5vKilpVyJ/uO0yZ2JJXYUEkBfYxjRWloezQyLNyINt0OzhsZU/QdVV6eUrnRNGeMUyMH&#10;mxZ6OeJjj+3X5mgElMXLtAuvd2/blh/0Kt4sp+dvL8T11fxwDyTiHP9gOOsndWiS094drQpEp1zm&#10;iRSQc7YCcgYYzziQvYCiyJZAm5r+/6H5BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF+z&#10;WtkQAgAAIAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AL/ABMngAAAACwEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1C763689" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRDefault="00685B7A" w:rsidP="00685B7A">
+                    <w:p w14:paraId="1C763689" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRDefault="00000000" w:rsidP="00685B7A">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:cs="Arial"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:id w:val="-2069873352"/>
                           <w:showingPlcHdr/>
                         </w:sdtPr>
                         <w:sdtContent>
-                          <w:r w:rsidRPr="00F7314C">
+                          <w:r w:rsidR="00685B7A" w:rsidRPr="00F7314C">
                             <w:rPr>
                               <w:rStyle w:val="PlaceholderText"/>
                               <w:rFonts w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Click here to enter text. </w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00FB5AD3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10650,116 +11605,115 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6625590" cy="1148080"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="507056D7" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRDefault="00BA2A5B" w:rsidP="00685B7A">
+                          <w:p w14:paraId="507056D7" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRDefault="00000000" w:rsidP="00685B7A">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:cs="Arial"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:id w:val="468411691"/>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00685B7A" w:rsidRPr="00F7314C">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                     <w:rFonts w:cs="Arial"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">Click here to enter text. </w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="5BA27923" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:9.65pt;margin-top:3.4pt;width:521.7pt;height:90.4pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQSyo9EwIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO82H2tJGTVdLlyKk&#10;ZUFaeADHcRoLx2Nst0l5esZOtlstcEH4YHk89t8zvxlvboZOkZOwToIuaTZLKRGaQy31oaTfvu7f&#10;rChxnumaKdCipGfh6M329atNbwqRQwuqFpagiHZFb0raem+KJHG8FR1zMzBCo7MB2zGPpj0ktWU9&#10;qncqydN0mfRga2OBC+dw92500m3UbxrB/eemccITVVKMzcfZxrkKc7LdsOJgmWkln8Jg/xBFx6TG&#10;Ry9Sd8wzcrTyN6lOcgsOGj/j0CXQNJKLmANmk6UvsnlsmRExF4TjzAWT+3+y/OH0aL5Y4od3MGAB&#10;YxLO3AP/7oiGXcv0QdxaC30rWI0PZwFZ0htXTFcDale4IFL1n6DGIrOjhyg0NLYLVDBPgupYgPMF&#10;uhg84bi5XOaLxRpdHH1ZNl+lq1iWhBVP1411/oOAjoRFSS1WNcqz073zIRxWPB0JrzlQst5LpaJh&#10;D9VOWXJi2AH7OGIGL44pTfqSrhf5YiTwV4k0jj9JdNJjKyvZlXR1OcSKwO29rmOjeSbVuMaQlZ5A&#10;BnYjRT9UA5H1RDlwraA+I1kLY+fiT8NFC/YnJT12bUndjyOzghL1UWN11tl8Hto8GvPF2xwNe+2p&#10;rj1Mc5QqqadkXO58/BqBm4ZbrGIjI9/nSKaQsRsj9unnhHa/tuOp5/+9/QUAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEIMuuHeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdWiR&#10;k4Y4FUICwa2UqlzdeJtE+CfYbhrenu0Jbjua0ew31Wqyho0YYu+dhLtZBgxd43XvWgnbj+fbAlhM&#10;ymllvEMJPxhhVV9eVKrU/uTecdykllGJi6WS0KU0lJzHpkOr4swP6Mg7+GBVIhlaroM6Ubk1fJ5l&#10;glvVO/rQqQGfOmy+Nkcrobh/HT/j22K9a8TBLNNNPr58Bymvr6bHB2AJp/QXhjM+oUNNTHt/dDoy&#10;Q3q5oKQEQQPOdibmObA9XUUugNcV/7+g/gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQ&#10;Syo9EwIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBCDLrh3gAAAAkBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="507056D7" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRDefault="00685B7A" w:rsidP="00685B7A">
+                    <w:p w14:paraId="507056D7" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRDefault="00000000" w:rsidP="00685B7A">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:cs="Arial"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:id w:val="468411691"/>
                           <w:showingPlcHdr/>
                         </w:sdtPr>
                         <w:sdtContent>
-                          <w:r w:rsidRPr="00F7314C">
+                          <w:r w:rsidR="00685B7A" w:rsidRPr="00F7314C">
                             <w:rPr>
                               <w:rStyle w:val="PlaceholderText"/>
                               <w:rFonts w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Click here to enter text. </w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The corporate structure and location of corporate employees and activities of the Vendor, its affiliates or any other subcontractors.</w:t>
@@ -10807,116 +11761,115 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6625590" cy="1148080"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6BB3D500" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRDefault="00BA2A5B" w:rsidP="00685B7A">
+                          <w:p w14:paraId="6BB3D500" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRDefault="00000000" w:rsidP="00685B7A">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:cs="Arial"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:id w:val="1915045626"/>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00685B7A" w:rsidRPr="00F7314C">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                     <w:rFonts w:cs="Arial"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">Click here to enter text. </w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="4F165C24" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.85pt;margin-top:141.5pt;width:521.7pt;height:90.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnlej8FQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1+P0zAMf0fiO0R5Z/2jbWzVutOxYwjp&#10;OJAOPkCapmtEGockWzs+PU7a200HvCDyENmx87P9s725GTpFTsI6Cbqk2SylRGgOtdSHkn77un+z&#10;osR5pmumQIuSnoWjN9vXrza9KUQOLahaWIIg2hW9KWnrvSmSxPFWdMzNwAiNxgZsxzyq9pDUlvWI&#10;3qkkT9Nl0oOtjQUunMPXu9FItxG/aQT3n5vGCU9USTE3H28b7yrcyXbDioNlppV8SoP9QxYdkxqD&#10;XqDumGfkaOVvUJ3kFhw0fsahS6BpJBexBqwmS19U89gyI2ItSI4zF5rc/4PlD6dH88USP7yDARsY&#10;i3DmHvh3RzTsWqYP4tZa6FvBagycBcqS3rhi+hqodoULIFX/CWpsMjt6iEBDY7vACtZJEB0bcL6Q&#10;LgZPOD4ul/lisUYTR1uWzVfpKrYlYcXTd2Od/yCgI0EoqcWuRnh2unc+pMOKJ5cQzYGS9V4qFRV7&#10;qHbKkhPDCdjHEyt44aY06Uu6XuSLkYG/QqTx/Amikx5HWcmupKuLEysCb+91HQfNM6lGGVNWeiIy&#10;cDey6IdqILIuaR4CBF4rqM/IrIVxcnHTUGjB/qSkx6ktqftxZFZQoj5q7M46m8/DmEdlvnibo2Kv&#10;LdW1hWmOUCX1lIzizsfVCLxpuMUuNjLy+5zJlDJOY6R92pww7td69Hre7+0vAAAA//8DAFBLAwQU&#10;AAYACAAAACEA8x2ET+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;2pQ0DdlUCAkENygIrm6yTSLsdbDdNPw97gmOoxnNvCk3k9FiJOd7ywjzWQKCuLZNzy3C+9vDdQ7C&#10;B8WN0pYJ4Yc8bKrzs1IVjT3yK43b0IpYwr5QCF0IQyGlrzsyys/sQBy9vXVGhShdKxunjrHcaLlI&#10;kkwa1XNc6NRA9x3VX9uDQciXT+Onf05fPupsr9fhajU+fjvEy4vp7hZEoCn8heGEH9Ghikw7e+DG&#10;C42wXsUgwiJP46WTn9ykcxA7hGWW5iCrUv6/UP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA55Xo/BUCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA8x2ET+AAAAAKAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6BB3D500" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRDefault="00685B7A" w:rsidP="00685B7A">
+                    <w:p w14:paraId="6BB3D500" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRDefault="00000000" w:rsidP="00685B7A">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:cs="Arial"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:id w:val="1915045626"/>
                           <w:showingPlcHdr/>
                         </w:sdtPr>
                         <w:sdtContent>
-                          <w:r w:rsidRPr="00F7314C">
+                          <w:r w:rsidR="00685B7A" w:rsidRPr="00F7314C">
                             <w:rPr>
                               <w:rStyle w:val="PlaceholderText"/>
                               <w:rFonts w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Click here to enter text. </w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor agrees to provide n</w:t>
@@ -10979,116 +11932,115 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6625590" cy="1148080"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="183BD37A" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRDefault="00BA2A5B" w:rsidP="00685B7A">
+                          <w:p w14:paraId="183BD37A" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRDefault="00000000" w:rsidP="00685B7A">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:cs="Arial"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:id w:val="-347102965"/>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00685B7A" w:rsidRPr="00F7314C">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                     <w:rFonts w:cs="Arial"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">Click here to enter text. </w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="680E190C" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.9pt;margin-top:144.35pt;width:521.7pt;height:90.4pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1IoYKFQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1+P0zAMf0fiO0R5Z23HNrZq2enYMYR0&#10;/JEOPkCapmtEGockWzs+PU66200HvCDyENmx87P9s72+GTpNjtJ5BYbRYpJTIo2AWpk9o9++7l4t&#10;KfGBm5prMJLRk/T0ZvPyxbq3pZxCC7qWjiCI8WVvGW1DsGWWedHKjvsJWGnQ2IDreEDV7bPa8R7R&#10;O51N83yR9eBq60BI7/H1bjTSTcJvGinC56bxMhDNKOYW0u3SXcU726x5uXfctkqc0+D/kEXHlcGg&#10;F6g7Hjg5OPUbVKeEAw9NmAjoMmgaJWSqAasp8mfVPLTcylQLkuPthSb//2DFp+OD/eJIGN7CgA1M&#10;RXh7D+K7Jwa2LTd7eesc9K3kNQYuImVZb315/hqp9qWPIFX/EWpsMj8ESEBD47rICtZJEB0bcLqQ&#10;LodABD4uFtP5fIUmgbaimC3zZWpLxsvH79b58F5CR6LAqMOuJnh+vPchpsPLR5cYzYNW9U5pnRS3&#10;r7bakSPHCdilkyp45qYN6RldzafzkYG/QuTp/AmiUwFHWauO0eXFiZeRt3emToMWuNKjjClrcyYy&#10;cjeyGIZqIKpm9HUMEHmtoD4hsw7GycVNQ6EF95OSHqeWUf/jwJ2kRH8w2J1VMZvFMU/KbP5mioq7&#10;tlTXFm4EQjEaKBnFbUirEXkzcItdbFTi9ymTc8o4jYn28+bEcb/Wk9fTfm9+AQAA//8DAFBLAwQU&#10;AAYACAAAACEAHSJA7+EAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;Gpo0DXEqhASCG7QVXN14m0TY62C7afh73BMcRzOaeVOtJ6PZiM73lgTMZwkwpMaqnloBu+3TbQHM&#10;B0lKakso4Ac9rOvLi0qWyp7oHcdNaFksIV9KAV0IQ8m5bzo00s/sgBS9g3VGhihdy5WTp1huNE+T&#10;JOdG9hQXOjngY4fN1+ZoBBSLl/HTv969fTT5Qa/CzXJ8/nZCXF9ND/fAAk7hLwxn/IgOdWTa2yMp&#10;z3TU80geBKRFsQR2DiRZlgLbC1jkqwx4XfH/H+pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhADUihgoVAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAB0iQO/hAAAACwEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="183BD37A" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRDefault="00685B7A" w:rsidP="00685B7A">
+                    <w:p w14:paraId="183BD37A" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRDefault="00000000" w:rsidP="00685B7A">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:cs="Arial"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:id w:val="-347102965"/>
                           <w:showingPlcHdr/>
                         </w:sdtPr>
                         <w:sdtContent>
-                          <w:r w:rsidRPr="00F7314C">
+                          <w:r w:rsidR="00685B7A" w:rsidRPr="00F7314C">
                             <w:rPr>
                               <w:rStyle w:val="PlaceholderText"/>
                               <w:rFonts w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Click here to enter text. </w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00DB7ECF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor agrees that any Vendor or subcontractor providing call or contact center Services to the State of North Carolina shall disclose to inbound callers the location from which the call or contact center Services are being provided.</w:t>
@@ -11168,51 +12120,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="46F6AB46" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:90.8pt;margin-top:18.5pt;width:13.95pt;height:12.9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZO6YIYQIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphW4VKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7u83e5uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l6+c+SBsJQxYVfK98vxy8fnTRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ8/OsA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mUxm00nBWeSTMX56Wx2GsnMjsEOffiuoGVxU3KEja0e6UEST2J7&#10;60Pvf/Cj4GMNaRf2RsUyjH1UmjUVZZ2k6CQPdWWQbQU9rJBS2VD0plpUqr8uzvI8vTAVNUakEhNg&#10;RNaNMSP2ABCl9x67r3Xwj6EqqWsMzv9WWB88RqTMYMMY3DYW8CMAQ10NmXv/A0k9NZGlFVT7B2QI&#10;vba9kzcNEX4rfHgQSGIm2dOAhntatIGu5DDsOKsBf390H/1JY2TlrKPhKLn/tRGoODM/LKnvWzGd&#10;xmlKh+nZbEIHfG1ZvbbYTXsF9EwkFqoubaN/MIetRmhfaI6XMSuZhJWUu+Qy4OFwFfqhpT+BVMtl&#10;cqMJciLc2icnI3hkNWrpefci0A2qCyTXOzgMkpi/0V3vGyMtLDcBdJNEeeR14JumLwln+FPE8X59&#10;Tl7H/9niDwAAAP//AwBQSwMEFAAGAAgAAAAhAGhlh4veAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQtZNCSEOcClVC3BAtHDg68ZJEjddR7Kbh71lOcBzt6O2bcru4Qcw4&#10;hd6ThmSlQCA13vbUavh4f77NQYRoyJrBE2r4xgDb6vKiNIX1Z9rjfIitYAiFwmjoYhwLKUPToTNh&#10;5Uckvn35yZnIcWqlncyZ4W6QqVKZdKYn/tCZEXcdNsfDyWm42ezW08ubqqM6Jq/7zzsGzlLr66vl&#10;6RFExCX+leFXn9WhYqfan8gGMXDOk4yrGtYPvIkLqdrcg6g1ZGkOsirl/wXVDwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAZO6YIYQIAABcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBoZYeL3gAAAAkBAAAPAAAAAAAAAAAAAAAAALsEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#091723 [484]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="6EED285D" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:90.8pt;margin-top:18.5pt;width:13.95pt;height:12.9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZO6YIYQIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphW4VKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7u83e5uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l6+c+SBsJQxYVfK98vxy8fnTRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ8/OsA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mUxm00nBWeSTMX56Wx2GsnMjsEOffiuoGVxU3KEja0e6UEST2J7&#10;60Pvf/Cj4GMNaRf2RsUyjH1UmjUVZZ2k6CQPdWWQbQU9rJBS2VD0plpUqr8uzvI8vTAVNUakEhNg&#10;RNaNMSP2ABCl9x67r3Xwj6EqqWsMzv9WWB88RqTMYMMY3DYW8CMAQ10NmXv/A0k9NZGlFVT7B2QI&#10;vba9kzcNEX4rfHgQSGIm2dOAhntatIGu5DDsOKsBf390H/1JY2TlrKPhKLn/tRGoODM/LKnvWzGd&#10;xmlKh+nZbEIHfG1ZvbbYTXsF9EwkFqoubaN/MIetRmhfaI6XMSuZhJWUu+Qy4OFwFfqhpT+BVMtl&#10;cqMJciLc2icnI3hkNWrpefci0A2qCyTXOzgMkpi/0V3vGyMtLDcBdJNEeeR14JumLwln+FPE8X59&#10;Tl7H/9niDwAAAP//AwBQSwMEFAAGAAgAAAAhAGhlh4veAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQtZNCSEOcClVC3BAtHDg68ZJEjddR7Kbh71lOcBzt6O2bcru4Qcw4&#10;hd6ThmSlQCA13vbUavh4f77NQYRoyJrBE2r4xgDb6vKiNIX1Z9rjfIitYAiFwmjoYhwLKUPToTNh&#10;5Uckvn35yZnIcWqlncyZ4W6QqVKZdKYn/tCZEXcdNsfDyWm42ezW08ubqqM6Jq/7zzsGzlLr66vl&#10;6RFExCX+leFXn9WhYqfan8gGMXDOk4yrGtYPvIkLqdrcg6g1ZGkOsirl/wXVDwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAZO6YIYQIAABcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBoZYeL3gAAAAkBAAAPAAAAAAAAAAAAAAAAALsEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#091723 [484]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="009D025B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Will any work under this contract be performed outside the United States?   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6767DDE3" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRDefault="00685B7A" w:rsidP="00685B7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11264,51 +12216,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="1CE4320F" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:156.35pt;margin-top:.4pt;width:13.95pt;height:12.9pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZO6YIYQIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphW4VKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7u83e5uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l6+c+SBsJQxYVfK98vxy8fnTRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ8/OsA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mUxm00nBWeSTMX56Wx2GsnMjsEOffiuoGVxU3KEja0e6UEST2J7&#10;60Pvf/Cj4GMNaRf2RsUyjH1UmjUVZZ2k6CQPdWWQbQU9rJBS2VD0plpUqr8uzvI8vTAVNUakEhNg&#10;RNaNMSP2ABCl9x67r3Xwj6EqqWsMzv9WWB88RqTMYMMY3DYW8CMAQ10NmXv/A0k9NZGlFVT7B2QI&#10;vba9kzcNEX4rfHgQSGIm2dOAhntatIGu5DDsOKsBf390H/1JY2TlrKPhKLn/tRGoODM/LKnvWzGd&#10;xmlKh+nZbEIHfG1ZvbbYTXsF9EwkFqoubaN/MIetRmhfaI6XMSuZhJWUu+Qy4OFwFfqhpT+BVMtl&#10;cqMJciLc2icnI3hkNWrpefci0A2qCyTXOzgMkpi/0V3vGyMtLDcBdJNEeeR14JumLwln+FPE8X59&#10;Tl7H/9niDwAAAP//AwBQSwMEFAAGAAgAAAAhANjrtaTcAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFxQayepAoQ4FaqEuCFaOPToJEsSNV5HtpuGv2c5wXE1ozdvy+1iRzGj&#10;D4MjDclagUBqXDtQp+Hz42X1ACJEQ60ZHaGGbwywra6vSlO07kJ7nA+xEwyhUBgNfYxTIWVoerQm&#10;rN2ExNmX89ZEPn0nW28uDLejTJXKpTUD8UJvJtz12JwOZ6vh7nGX+dd3VUd1St72xw0DZ6n17c3y&#10;/AQi4hL/yvCrz+pQsVPtztQGMWrIkvSeqxr4AY6zjcpB1BrSPAdZlfK/f/UDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAGTumCGECAAAXBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA2Ou1pNwAAAAHAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#091723 [484]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="4EA496FB" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:156.35pt;margin-top:.4pt;width:13.95pt;height:12.9pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZO6YIYQIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphW4VKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7u83e5uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l6+c+SBsJQxYVfK98vxy8fnTRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ8/OsA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mUxm00nBWeSTMX56Wx2GsnMjsEOffiuoGVxU3KEja0e6UEST2J7&#10;60Pvf/Cj4GMNaRf2RsUyjH1UmjUVZZ2k6CQPdWWQbQU9rJBS2VD0plpUqr8uzvI8vTAVNUakEhNg&#10;RNaNMSP2ABCl9x67r3Xwj6EqqWsMzv9WWB88RqTMYMMY3DYW8CMAQ10NmXv/A0k9NZGlFVT7B2QI&#10;vba9kzcNEX4rfHgQSGIm2dOAhntatIGu5DDsOKsBf390H/1JY2TlrKPhKLn/tRGoODM/LKnvWzGd&#10;xmlKh+nZbEIHfG1ZvbbYTXsF9EwkFqoubaN/MIetRmhfaI6XMSuZhJWUu+Qy4OFwFfqhpT+BVMtl&#10;cqMJciLc2icnI3hkNWrpefci0A2qCyTXOzgMkpi/0V3vGyMtLDcBdJNEeeR14JumLwln+FPE8X59&#10;Tl7H/9niDwAAAP//AwBQSwMEFAAGAAgAAAAhANjrtaTcAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFxQayepAoQ4FaqEuCFaOPToJEsSNV5HtpuGv2c5wXE1ozdvy+1iRzGj&#10;D4MjDclagUBqXDtQp+Hz42X1ACJEQ60ZHaGGbwywra6vSlO07kJ7nA+xEwyhUBgNfYxTIWVoerQm&#10;rN2ExNmX89ZEPn0nW28uDLejTJXKpTUD8UJvJtz12JwOZ6vh7nGX+dd3VUd1St72xw0DZ6n17c3y&#10;/AQi4hL/yvCrz+pQsVPtztQGMWrIkvSeqxr4AY6zjcpB1BrSPAdZlfK/f/UDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAGTumCGECAAAXBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA2Ou1pNwAAAAHAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#091723 [484]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="009D025B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">         YES </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidRPr="009D025B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11354,51 +12306,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00EB2392">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51AF7C3F" w14:textId="62D70AEB" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc166249130"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc228780433"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3. </w:t>
       </w:r>
       <w:r w:rsidR="00AD6F10" w:rsidRPr="00FA00DA">
         <w:t>E-VERIFY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidR="00AD6F10" w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42080CEF" w14:textId="5C0D7F6A" w:rsidR="00EB2392" w:rsidRDefault="00AD6F10" w:rsidP="008676E0">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
@@ -11420,51 +12372,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(k), the State shall not enter into a contract unless the awarded Vendor and each of its subcontractors comply with the E-Verify requirements of N.C.G.S. Chapter 64, Article 2.  Vendors are directed to review the foregoing laws.  Any awarded Vendor must submit a certification of compliance with E-Verify to the awarding agency, and on a periodic basis thereafter as may be required by the State.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9BF375" w14:textId="77777777" w:rsidR="00565CAB" w:rsidRDefault="00565CAB" w:rsidP="008676E0">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E54D47B" w14:textId="5361BCD3" w:rsidR="00565CAB" w:rsidRPr="00565CAB" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc166249131"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc228780434"/>
       <w:r w:rsidRPr="00565CAB">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00565CAB">
         <w:t>SPECIFICATIONS SPECIFIC TO THIS RFP LITE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="6B2CF422" w14:textId="0386ED0A" w:rsidR="00565CAB" w:rsidRDefault="006728C3" w:rsidP="006D3C2F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
@@ -14119,62 +15071,52 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2502F617" w14:textId="19B56F6E" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E651D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Describe how the tool, software or professional services</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Describe how the tool, software or professional services…..</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="906" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DA79510" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -15271,129 +16213,147 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="367D1F09" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E651D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="29"/>
     </w:tbl>
     <w:p w14:paraId="26AD1038" w14:textId="77777777" w:rsidR="00F679BA" w:rsidRDefault="00F679BA" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc166249132"/>
-      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="3FBB3309" w14:textId="50F6C9EB" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc228780435"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00565CAB">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000E2EE0">
         <w:t>SECURITY SPECIFICATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="2A6FC239" w14:textId="77777777" w:rsidR="007B6D25" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79450171" w14:textId="12C464DC" w:rsidR="007B6D25" w:rsidRPr="00F679BA" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
+    <w:p w14:paraId="79450171" w14:textId="200AC33E" w:rsidR="007B6D25" w:rsidRPr="00F679BA" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note:  ONLY one of the following sections (3.</w:t>
       </w:r>
-      <w:r w:rsidR="00204BBB">
+      <w:r w:rsidR="00AD54FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.1) can </w:t>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD54FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or 3.5.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) can </w:t>
       </w:r>
       <w:r w:rsidR="006D3C2F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">typically </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>be Reserved; you cannot Reserve both</w:t>
       </w:r>
       <w:r w:rsidR="006D3C2F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
@@ -15624,51 +16584,51 @@
     <w:p w14:paraId="0D4B0C56" w14:textId="77777777" w:rsidR="007B6D25" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B02FA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendors shall provide a completed </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Vendor Readiness Assessment Report State Hosted Solutions (“VRAR”) at offer submission.  This report is located at the following website: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1324F7AB" w14:textId="77777777" w:rsidR="007B6D25" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="004B4577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://it.nc.gov/documents/vendor-readiness-assessment-report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0C3E05FC" w14:textId="77777777" w:rsidR="007B6D25" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006D3C2F">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3C2F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
@@ -15681,924 +16641,1171 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>will be required to receive and securely manage data that is classified as</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>list data classification category here from the Statewide data classification and handling policy]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  Refer to the North Carolina Statewide Data Classification and Handling policy for more information regarding this data classification.  The policy is located at the following website:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="005F250A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://it.nc.gov/document/statewide-data-classification-and-handling-policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="42784420" w14:textId="77777777" w:rsidR="007B6D25" w:rsidRPr="004E2D7D" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027463E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To comply </w:t>
       </w:r>
       <w:r w:rsidRPr="004E2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>with the State’s Security Standards and Policies,</w:t>
       </w:r>
       <w:r w:rsidRPr="004E2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> State agencies are required to perform annual security/risk assessments on their information systems using NIST 800-53 controls.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479E0545" w14:textId="3E512709" w:rsidR="007B6D25" w:rsidRPr="00E427B5" w:rsidRDefault="007B6D25" w:rsidP="00F679BA">
+    <w:p w14:paraId="479E0545" w14:textId="26917EED" w:rsidR="007B6D25" w:rsidRPr="00AD54FA" w:rsidRDefault="007B6D25" w:rsidP="00AD54FA">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Solutions Not Hosted on State Infrastructure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143D092D" w14:textId="0993B2FA" w:rsidR="007B6D25" w:rsidRPr="004652BD" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
+    <w:p w14:paraId="4AFD0E51" w14:textId="0D1CFA5F" w:rsidR="00AD54FA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:caps w:val="0"/>
           <w:color w:val="FF0000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006338CA">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:caps w:val="0"/>
           <w:color w:val="FF0000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004652BD">
+        </w:rPr>
+        <w:t>(Include this section if relevant to solicitation, if not then replace insert the word “Reserved” after the section title 3.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:caps w:val="0"/>
           <w:color w:val="FF0000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:caps w:val="0"/>
           <w:color w:val="FF0000"/>
-          <w:szCs w:val="22"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="RFPBodyText"/>
+        </w:rPr>
+        <w:t>.2.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691B0F97" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-          <w:iCs/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Agency (named on page one (1)) has designated this solicitation to receive and securely manage data that is classified as: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E320FB6" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Agency has selected:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71919C9F" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11BC6D94" wp14:editId="04C49272">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>676275</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>55880</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="180975" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="752298752" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="180975" cy="190500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="5E3D53AB" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:4.4pt;width:14.25pt;height:15pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAXgk89dsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W8g9hCbo3UmoTgWg4hkFNzyQ+B3mRra5tKK2Mpjvv23Zza4+wMs98Um8k7MeIQu0AaXhcK&#10;BFIdbEeNhst5/7IGEZMha1wg1PCDETbl7KkwuQ13OuJ4So3gEoq50dCm1OdSxrpFb+Ii9EjsfYXB&#10;m8RyaKQdzJ3LvZNvSq2kNx3xh9b0uGux/j7dvIajOl8//CFTn5W6XOPeu2rcOq3nz9P2HUTCKf2F&#10;4YHP6FAyUxVuZKNwrNVqyVENa17w8LMlb6s0ZHyQZSH/Dyh/AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAF4JPPXbAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Restricted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D3C2F">
-[...36 lines deleted...]
-        <w:r w:rsidRPr="004652BD">
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- Restricted data represents the highest risk to the State, State Agencies, and constituents if it is disclosed or compromised. This information is likely to be regulated by State or Federal law, and access to it is restricted to a limited audience (e.g., State and Federal Tax Information [FTI], Payment Card data, Protected Health Information [PHI], Criminal Justice Information [CJI], Social Security Administration provided information, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3261FD" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0432E46D" wp14:editId="2F71E83D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>666750</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>27940</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="180975" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1337199954" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="180975" cy="190500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="36A67C8F" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:52.5pt;margin-top:2.2pt;width:14.25pt;height:15pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAECviyNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCbo3UOinFtRxCIaf2kh8CvcnW1jaVVsZSHOftuzklx9kZZr8pVpN3YsQhdoE0vMwV&#10;CKQ62I4aDYf95vkdREyGrHGBUMMFI6zKx4fC5DacaYvjLjWCSyjmRkObUp9LGesWvYnz0COx9xsG&#10;bxLLoZF2MGcu906+KvUmvemIP7Smx88W67/dyWvYqv3xy39n6qdSh2PceFeNa6f17Glaf4BIOKVb&#10;GK74jA4lM1XhRDYKx1oteUvSsFiAuPpZtgRRacj4IMtC3g8o/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA/pI8EWgIAALUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAQK+LI3AAAAAgBAAAPAAAAAAAAAAAAAAAAALQEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Confidential</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Includes information that is limited to a small audience with a need-to-know or legitimate business case (e.g., State employee personnel records, trade secrets, student records, sensitive public security information, etc.). If exposed to unauthorized parties, data from this category will cause high impact consequences such as regulatory fines, inability to recruit talent, loss of confidence, and/or damage to vendor relationships. This is not a complete list and is subject to legislative changes.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E62C34" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FE7404E" wp14:editId="259AC981">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>676275</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>33655</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="180975" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1090156125" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="180975" cy="190500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0E3E839A" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Internal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - This is information typically used within the agency and not for public sharing. Most documents are classified as Internal within the organization, and most State employees would have access. This type of data, if exposed to unauthorized parties, would have a very limited impact on an agency’s reputation, compliance requirements or ability to achieve strategic goals. Internally classified data does not contain direct identifiers. Often, the effects of the loss of data can be recognized in very subtle ways and may not lead to clear negative consequences causing confusion due to lack of context or minor reputational harm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3ACC7E" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E31132F" wp14:editId="7BB9CA30">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>676275</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>33655</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="180975" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1041065535" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="180975" cy="190500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="3F6AA1F0" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Public</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Data that is open to public inspection according to state and federal law, or readily available through public sources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C3AC29" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to the North Carolina Statewide Data Classification and Handling policy for more information regarding data classification.  The policy is located at the following website: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00DB1CBA">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://it.nc.gov/document/statewide-data-classification-and-handling-policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004652BD">
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E9736E" w14:textId="77777777" w:rsidR="007B6D25" w:rsidRPr="004652BD" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
-[...1 lines deleted...]
-        <w:pStyle w:val="RFPBodyText"/>
+    <w:p w14:paraId="6DB03EB7" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To comply with the State’s Security Standards and Policies, State agencies are required to perform annual security/risk assessments on their information systems using NIST 800-53 controls. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D62D790" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This requirement additionally applies to all Vendor-provided, agency-managed Infrastructure as a Service (IaaS), Platform as a Service (PaaS), and Software as a Service (SaaS) solutions which will handle data classified as Internal, Confidential, or Restricted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F46FAC" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>To comply with the State’s Security Standards and Policies, cloud products are required to comply with applicable FedRAMP or GovRAMP security requirements, including but not limited to, continuous monitoring, incident response, and data classification as outlined in GovRAMP documentation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036D1AD1" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>To streamline and standardize this requirement the State has adopted GovRAMP which is a Risk and Authorization Management Program that provides a standardized approach to security assessment, authorization, and continuous monitoring for cloud products and services. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GovRAMP’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> security verification model is based on NIST 800-53 Rev. 5 (or current). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAA64D3" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note-Delete after reading:  NCDIT to approve of the Agency chosen GovRAMP verified status for each solicitation based on data classification type as defined in the North Carolina Statewide Information Security Manual and North Carolina Statewide Data Classification and Handling Policy. Delete this note after reading and before posting.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The required GovRAMP verified status will depend on the sensitivity of the data and processes supported by the solution as defined in the Statewide Data Classification and Handling Policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22EA9C2A" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>For purposes of this solicitation, in accordance with the North Carolina Department of Information Technology Statewide Information Security Manual, a GovRAMP verified status of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[X]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is required. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At offer submission, if the protected system does not currently hold a validated GovRAMP status, the Vendor will be required to provide their GovRAMP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security Snapshot Score </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and upon request, the complete Snapshot Matrix. If awarded the contract,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="D13438"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vendor shall have an interim period from the effective date of the contract to achieve the verified GovRAMP status outlined above. The interim time periods for each data classification that requires a verified status are further described below. The Vendor shall provision access to the State to their continuous monitoring packages at a [standard] or [elevated] access level within fourteen (14) days of contract award, and seven (7) days of any subsequent GovRAMP status changes. If a non-disclosure agreement (NDA) is required by the Vendor, a copy of the NDA must be uploaded with the response and executed by the Vendor and the State at the time of contract award.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D75C2DD" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Public - For third-party cloud services where the highest category of information to be processed is Public data,  the Vendor must submit an updated score for the product annually throughout the contract duration that meets or exceeds the original score at time of contract award. Products with GovRAMP Core, Ready, Authorized or Provisionally Authorized statuses or FedRAMP Rev. 5 authorization also satisfy the security requirement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C15653" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Internal - For third-party cloud services where the highest category of information to be processed is Internal data, the Vendor must either achieve the status of GovRAMP Core prior to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>award, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agree to achieve GovRAMP Core status within an interim time period, no later than twelve (12) months from the effective date of the contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19199748" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confidential - For third-party cloud services where the highest category of information to be processed is Confidential data, the Vendor must either achieve a status of GovRAMP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ready, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agree to achieve GovRAMP Ready status no later than fifteen (15) months from the effective date of the contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05CD5291" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restricted - For third-party cloud services where the highest category of information to be processed is Restricted Data, the Vendor must either achieve a status of GovRAMP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Authorized, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agree to achieve GovRAMP Authorized status no later than twenty-one (21) months from the effective date of the contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E53B00" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1968"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upon contract award, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vendor’s who submitted a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GovRAMP Security Snapshot Score will be required to enroll in the GovRAMP Progressing Snapshot program prior to any data being transferred, stored or processed. The Vendor must complete their first Progressing Snapshot within ninety (90) days of award, with the expectation that progress will be made on a quarterly basis and access to progress reports must be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>provisioned</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the State. Products must maintain their participation in the Progressing Snapshot program and continued access to progress reports must be provisioned to the State until such time that they have achieved the minimum verified status outlined above. The State will review the Vendor’s progress on a quarterly basis and, in its sole discretion, may determine that the Vendor is not making satisfactory progress in the Progressing Snapshot program. Satisfactory progress shall be a material requirement of the contract.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65153CEC" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If the Vendor holds a FedRAMP Rev. 5 authorization at time of award, this authorization can be accepted in lieu of a GovRAMP authorization. Authorizations obtained via the FedRAMP 20x Pilot Program will not be permitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACF2656" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1968"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If the Vendor’s cloud product currently holds a FedRAMP Authorized designation, at the time of award, the State may require the Vendor to initiate and actively pursue, within thirty (30) days of award, the GovRAMP Fast Track Process, to achieve a GovRAMP Provisionally Authorized or Authorized status in order to satisfy Statewide continuous monitoring requirements.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FEB410" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...30 lines deleted...]
-        <w:r w:rsidRPr="007E5191">
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(c) Additional Security Documentation. Prior to contract award, the State may in its discretion require the Vendor to provide additional security documentation, including but not limited to, vulnerability assessment reports and penetration test reports. The awarded Vendor shall provide additional security documentation upon request by the State during the term of the contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014ECFB7" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00DB1CBA">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
+            <w:iCs/>
             <w:szCs w:val="22"/>
-          </w:rPr>
-[...350 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://it.nc.gov/documents/statewide-glossary-information-technology-terms</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...23 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="7B275AFE" w14:textId="77777777" w:rsidR="007B6D25" w:rsidRPr="00164038" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for descriptions of the Application Criticality categories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4783435F" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1260"/>
-[...160 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to: </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="00C5245D">
+        <w:r w:rsidRPr="00DB1CBA">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
+            <w:iCs/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://nvlpubs.nist.gov/nistpubs/FIPS/NIST.FIPS.199.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...27 lines deleted...]
-    <w:p w14:paraId="5803B832" w14:textId="129A8691" w:rsidR="00E641DE" w:rsidRPr="00E641DE" w:rsidRDefault="00E641DE" w:rsidP="00502215">
+      <w:r w:rsidRPr="00DB1CBA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  for descriptions of NIST system confidentiality, integrity, and availability categories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21EFF5F8" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00E427B5" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+      <w:pPr>
+        <w:pStyle w:val="RFPHeading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5803B832" w14:textId="129A8691" w:rsidR="00E641DE" w:rsidRPr="00E641DE" w:rsidRDefault="00E641DE" w:rsidP="00AD54FA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="50"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc166249133"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc228780436"/>
       <w:r w:rsidRPr="00E641DE">
         <w:t>ENTERPRISE ARCHITECTURE SPECIFICATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="5235AA92" w14:textId="77777777" w:rsidR="00F34D7A" w:rsidRDefault="00F34D7A" w:rsidP="00F34D7A">
       <w:pPr>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0150DAC9" w14:textId="5A5A7C78" w:rsidR="000B032E" w:rsidRPr="004B617F" w:rsidRDefault="000B032E" w:rsidP="00F34D7A">
       <w:pPr>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -16821,51 +18028,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3C42D796" w14:textId="17398A56" w:rsidR="00DB0ABA" w:rsidRPr="00F34D7A" w:rsidRDefault="00DB0ABA" w:rsidP="00F34D7A">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F34D7A">
         <w:t xml:space="preserve">The Vendor Resources Page found at the following link: </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F34D7A">
           <w:t>https://it.nc.gov/vendor-engagement-resources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F34D7A">
         <w:t>. This site provides vendors with statewide information and links referenced throughout the RFP Lite document. Agencies may request additional information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49BFD5F1" w14:textId="4592FB1B" w:rsidR="000B032E" w:rsidRPr="00E931E8" w:rsidRDefault="000B032E" w:rsidP="00292E31">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1080"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc166249134"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc228780437"/>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00107E10">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>.1 ARCHITECTURE DIAGRAMS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="5F7F6D12" w14:textId="2BB921F7" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
@@ -17032,51 +18239,51 @@
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>There may be additional architectural diagrams requested of the vendor after contract award. This will be communicated to the vendor by the agency as needed during the project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF1DEBC" w14:textId="77777777" w:rsidR="00862F36" w:rsidRPr="00862F36" w:rsidRDefault="00862F36" w:rsidP="00862F36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17C3E62F" w14:textId="5B4D725B" w:rsidR="000B032E" w:rsidRPr="00E931E8" w:rsidRDefault="000B032E" w:rsidP="002F7545">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1080"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc166249135"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc228780438"/>
       <w:r w:rsidRPr="00E931E8">
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00107E10">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00E931E8">
         <w:t>.2</w:t>
       </w:r>
       <w:r w:rsidR="00292E31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E931E8">
         <w:t>SOLUTION ROADMAP</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="51625BC2" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -17203,51 +18410,51 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Describe the solution roadmap for your product.  Include content on release strategies for functionality, roadmap for technical architecture, how scalability of solution is planned.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E293C9D" w14:textId="77777777" w:rsidR="00862F36" w:rsidRPr="00862F36" w:rsidRDefault="00862F36" w:rsidP="00862F36">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D6983F2" w14:textId="4D121885" w:rsidR="000B032E" w:rsidRPr="00E931E8" w:rsidRDefault="000B032E" w:rsidP="002F7545">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1080"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc166249136"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc228780439"/>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00107E10">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>.3</w:t>
       </w:r>
       <w:r w:rsidR="002F7545">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>IDENTITY AND ACCESS MANAGEMENT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="53F7E23C" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00946ECB" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -17288,90 +18495,90 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe how your solution supports the above protocols, as well as making them available for application integration/consumption.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34CC8A3B" w14:textId="1AF44C11" w:rsidR="000B032E" w:rsidRPr="009D25C7" w:rsidRDefault="000B032E" w:rsidP="002F7545">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b w:val="0"/>
           <w:caps/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc166249137"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc228780440"/>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00107E10">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>.4</w:t>
       </w:r>
       <w:r w:rsidR="00C81872">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E931E8">
         <w:t>INTEGRATION APPROACH</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="5A3AD3A5" w14:textId="64378CB2" w:rsidR="00502215" w:rsidRPr="00502215" w:rsidRDefault="000B032E" w:rsidP="00502215">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Describe proposed solution capabilities to interoperate with other solutions. Identify the standards supported, integrations platforms, adaptors, APIs, and the like.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="_Toc166249138"/>
     </w:p>
     <w:p w14:paraId="3D25A2A9" w14:textId="702002DE" w:rsidR="000B032E" w:rsidRPr="002735B2" w:rsidRDefault="000B032E" w:rsidP="00C81872">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1080"/>
       </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc228780441"/>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00107E10">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>.5</w:t>
       </w:r>
       <w:r w:rsidR="00C81872">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002735B2">
         <w:t>DISASTER RECOVERY AND BUSINESS CONTINUITY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="67DE14DE" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -17428,92 +18635,92 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Disaster Recovery Testing – describe the frequency and test procedures for end-to-end disaster recovery testing. Business Continuity Plan (BCP) – describe capabilities proposed solution can provide in support of agency’s continuity of operations and incident responses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B4489A" w14:textId="41012933" w:rsidR="000B032E" w:rsidRPr="002735B2" w:rsidRDefault="000B032E" w:rsidP="00C81872">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b w:val="0"/>
           <w:caps/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc166249139"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc228780442"/>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00107E10">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>.6</w:t>
       </w:r>
       <w:r w:rsidR="00C81872">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002735B2">
         <w:t>DATA MIGRATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="68CDA339" w14:textId="58C40E8D" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="00107E10">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe approaches available for data conversion and/or data migration to load current data into proposed solution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33FBA091" w14:textId="423B67F8" w:rsidR="000B032E" w:rsidRPr="002735B2" w:rsidRDefault="000B032E" w:rsidP="00107E10">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1080"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc166249140"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc228780443"/>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00107E10">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>.7</w:t>
       </w:r>
       <w:r w:rsidR="00C81872">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002735B2">
         <w:t>APPLICATION MANAGEMENT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="574BB2DE" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -17541,73 +18748,74 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe how the proposed solution manages user administration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FEBFDB7" w14:textId="6387ABF7" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="00107E10">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe the audit capabilities of proposed solution related to management of the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B714858" w14:textId="5A303610" w:rsidR="000B032E" w:rsidRPr="002735B2" w:rsidRDefault="000B032E" w:rsidP="009D60EB">
+    <w:p w14:paraId="7B714858" w14:textId="5A303610" w:rsidR="000B032E" w:rsidRDefault="000B032E" w:rsidP="009D60EB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="990"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc166249141"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc228780444"/>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00107E10">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>.8</w:t>
       </w:r>
       <w:r w:rsidR="009D60EB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ACCESSIBILITY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
+    <w:p w14:paraId="11530BC7" w14:textId="77777777" w:rsidR="001F41B1" w:rsidRPr="001F41B1" w:rsidRDefault="001F41B1" w:rsidP="001F41B1"/>
     <w:p w14:paraId="43F14344" w14:textId="25D281D2" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Describe</w:t>
       </w:r>
       <w:r w:rsidR="009A2B45">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> in your offer</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
@@ -17662,158 +18870,192 @@
         <w:t>provide the roadmap with timeline for remediation.</w:t>
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5281DBED" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Standards include:</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="322617F1" w14:textId="77777777" w:rsidR="001F41B1" w:rsidRPr="00FF7902" w:rsidRDefault="001F41B1" w:rsidP="001F41B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00FF7902">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>State of North Carolina Digital Accessibility &amp; Usability Standard</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00FF7902">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5ADEEBE3" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00946ECB" w:rsidRDefault="000B032E" w:rsidP="000B032E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">W3C Web Accessibility Initiative - Web Content Accessibility Guidelines (WCAG) 2.1: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00946ECB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.w3.org/TR/WCAG21/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="350C46AC" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00946ECB" w:rsidRDefault="000B032E" w:rsidP="000B032E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 508: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00946ECB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.section508.gov/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="32FFFAD8" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00946ECB" w:rsidRDefault="000B032E" w:rsidP="000B032E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Voluntary Product Accessibility Template (VPAT®): </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00946ECB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.itic.org/policy/accessibility/vpat</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ADC8778" w14:textId="40EFA564" w:rsidR="000B032E" w:rsidRDefault="000B032E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3022C9DC" w14:textId="0396639C" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc166249142"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc228780445"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00211D57">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CD2A95" w:rsidRPr="00FA00DA">
         <w:t>BRAND SPECIFIC</w:t>
       </w:r>
       <w:r w:rsidR="00A4093E">
         <w:t xml:space="preserve"> PRODUCT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
@@ -17845,51 +19087,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00CD2A95" w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Manufacturer(s) name and product descriptions used in this solicitation are product specific.  The items offered in response to this solicitation must be the manufacturer and type specified.  Failure to comply with this requirement will result in rejection of offer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E810C21" w14:textId="0600319D" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0505"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc166249143"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc228780446"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00211D57">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006876B1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -18228,95 +19470,79 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
       <w:r w:rsidR="00565CAB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, installation of software or provision of professional services</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall not be considered to have occurred until installation has been completed.  Upon completion of the installation, the Vendor shall remove and properly dispose of all waste and debris from the installation site.  Vendor </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> be responsible for leaving the installation area clean and ready to use.  </w:t>
+        <w:t xml:space="preserve"> shall not be considered to have occurred until installation has been completed.  Upon completion of the installation, the Vendor shall remove and properly dispose of all waste and debris from the installation site.  Vendor shall be responsible for leaving the installation area clean and ready to use.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="352B881B" w14:textId="65CE7464" w:rsidR="00A4093E" w:rsidRDefault="00A4093E" w:rsidP="00354780">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1166"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If circumstances beyond the control of the contractor result in a late delivery [or installation], it is the responsibility and obligation of the contractor to notify the Purchasing Agent listed on the purchase order, in writing, immediately upon determining delay of shipment. The written notification should indicate the anticipated delivery dated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00460C0B" w14:textId="3EAC7B9E" w:rsidR="00141DF1" w:rsidRDefault="00141DF1" w:rsidP="00141DF1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Toc494716377"/>
       <w:bookmarkStart w:id="43" w:name="_Toc95128898"/>
-      <w:bookmarkStart w:id="44" w:name="_Toc166249144"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc228780447"/>
       <w:r w:rsidRPr="000A2565">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00211D57">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2565">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009A6CDA">
         <w:t>CONTRACT TERM</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="00CE7A39">
@@ -18405,51 +19631,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and will expire upon the anniversary date of the effective date unless otherwise stated in the Notice of Award, or unless terminated earlier.  The State retains the option to extend this contract for </w:t>
       </w:r>
       <w:r w:rsidR="00D33037">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">two (2) additional one (1) year periods </w:t>
       </w:r>
       <w:r w:rsidRPr="005E1847">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">at its sole discretion.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="654EC45C" w14:textId="55DD2CF5" w:rsidR="006728C3" w:rsidRDefault="006728C3" w:rsidP="006728C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc166249145"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc228780448"/>
       <w:r w:rsidRPr="006728C3">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00211D57">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="006728C3">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006728C3">
         <w:t>EFFECTIVE DATE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidRPr="006728C3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -18460,51 +19686,51 @@
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A33BA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This solicitation, including any Exhibits, or any resulting contract or amendment shall not become effective nor bind the State until the appropriate State purchasing authority/official or Agency official has signed the document(s), contract or amendment; the effective award date has been completed on the document(s), by the State purchasing official, and that date has arrived or passed. The State shall not be responsible for reimbursing the Vendor for goods provided nor Services rendered prior to the appropriate signatures and the arrival of the effective date of the Agreement.  No contract shall be binding on the State until an encumbrance of funds has been made for payment of the sums due under the Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6211567D" w14:textId="4F47C801" w:rsidR="006C2BA9" w:rsidRDefault="006C2BA9"/>
     <w:p w14:paraId="0507DF97" w14:textId="5C524C68" w:rsidR="00354780" w:rsidRPr="00354780" w:rsidRDefault="00354780" w:rsidP="008C1EDB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc166249146"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc228780449"/>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>FURNISH AND DELIVER</w:t>
       </w:r>
       <w:r w:rsidR="004C7D5E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (F </w:t>
       </w:r>
       <w:r w:rsidR="009D60EB">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
       <w:r w:rsidR="004C7D5E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> D MATRIX)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
@@ -20551,77 +21777,77 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Offer</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Cost ________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6A7624" w14:textId="77777777" w:rsidR="00D26661" w:rsidRPr="00354780" w:rsidRDefault="00F46C53" w:rsidP="00A5713D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc166249147"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc228780450"/>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>HISTORICALLY UNDERUTILIZED BUSINESSES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="75430A68" w14:textId="7C0FC253" w:rsidR="005C281B" w:rsidRPr="00FA00DA" w:rsidRDefault="005C281B" w:rsidP="00354780">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“Historically Underutilized Businesses (HUBs) consist of minority, women and disabled business firms that are at least fifty-one percent owned and operated by an individual(s) of the aforementioned categories.   Also included in this category are disabled business enterprises and non-profit work centers for the blind and severely disabled.”  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00F16ACD" w:rsidRPr="00836E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://ncadmin.nc.gov/businesses/hub</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="27F334FD" w14:textId="600E49A9" w:rsidR="005C281B" w:rsidRPr="00FA00DA" w:rsidRDefault="005C281B" w:rsidP="00354780">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -20909,51 +22135,51 @@
         <w:t>, specify classification.  ___________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B8154E" w14:textId="5943231F" w:rsidR="00743700" w:rsidRDefault="00743700">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="23248816" w14:textId="4EEAE7C0" w:rsidR="00471540" w:rsidRPr="005A62B2" w:rsidRDefault="00354780" w:rsidP="00354780">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc166249148"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc228780451"/>
       <w:r w:rsidRPr="00354780">
         <w:t>6.0</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006D7B6A" w:rsidRPr="005A62B2">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">DEPARTMENT OF INFORMATION TECHNOLOGY </w:t>
       </w:r>
       <w:r w:rsidR="00471540" w:rsidRPr="005A62B2">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INSTRUCTIONS TO VENDORS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="4B85806B" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00471540">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -21836,85 +23062,85 @@
     <w:p w14:paraId="47076AC2" w14:textId="77777777" w:rsidR="00A655B1" w:rsidRDefault="007239AD" w:rsidP="00A655B1">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00640251">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>VENDOR REGISTRATION AND SOLICITATION NOTIFICATION SYSTEM:</w:t>
       </w:r>
       <w:r w:rsidRPr="00640251">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00A655B1" w:rsidRPr="009247D0">
         <w:t xml:space="preserve">The NC electronic Vendor Portal (eVP) allows Vendors to electronically register with the State to receive electronic notification of current procurement opportunities for goods and Services available at the following website:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00A655B1" w:rsidRPr="005D31AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://evp.nc.gov.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A655B1" w:rsidRPr="005F6952">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0297810D" w14:textId="77777777" w:rsidR="00A655B1" w:rsidRPr="00F62C02" w:rsidRDefault="00A655B1" w:rsidP="00A655B1">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009247D0">
         <w:t>This RFP is available electronically</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the </w:t>
       </w:r>
       <w:r w:rsidRPr="009247D0">
         <w:t xml:space="preserve">electronic Vendor Portal (eVP) at the following website:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="005D31AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://evp.nc.gov.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="475EB5FB" w14:textId="0608DB71" w:rsidR="007239AD" w:rsidRPr="00640251" w:rsidRDefault="007239AD" w:rsidP="009E1097">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -21974,51 +23200,51 @@
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FA3690C" w14:textId="082E8530" w:rsidR="00471540" w:rsidRDefault="00354780" w:rsidP="004F4C32">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc166249149"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc228780452"/>
       <w:r w:rsidRPr="004F4C32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.0</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00685793" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DEPARTMENT OF INFORMATION TECHNOLOGY TERMS AND CONDITIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
@@ -25760,51 +26986,83 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>G.S.</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> §132-1.2.  Vendor may designate information, Products, software or appropriate portions of its response as confidential, consistent with and to the extent permitted under the Statutes and Rules set forth above, by marking the top and bottom of pages containing confidential information with a legend in boldface type “</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONFIDENTIAL.</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">”  By so marking any page, the Vendor warrants that it has formed a good faith opinion, having received such necessary or proper review by counsel and other knowledgeable advisors that the portions marked confidential meet the requirements of the Rules and Statutes set forth above. </w:t>
+        <w:t xml:space="preserve">”  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>By so</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> marking any page, the Vendor warrants that it has formed a good faith opinion, having received such necessary or proper review by counsel and other knowledgeable advisors that the portions marked </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>confidential</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meet the requirements of the Rules and Statutes set forth above. </w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>However, under no circumstances shall price information be designated as confidential.</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The State agrees to promptly notify the Vendor in writing of any action seeking to compel the disclosure of Vendor’s confidential information.  If an action is brought pursuant to N.C.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4884" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>G.S.</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
@@ -27023,51 +28281,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="03483EC4" w14:textId="0819CF90" w:rsidR="008E4322" w:rsidRPr="00BD3074" w:rsidRDefault="008E4322" w:rsidP="008E4322">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Toc8125366"/>
       <w:bookmarkStart w:id="60" w:name="_Toc95754432"/>
-      <w:bookmarkStart w:id="61" w:name="_Toc166249150"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc228780453"/>
       <w:r w:rsidRPr="00BD3074">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ATTACHMENT A: REFERENCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="059CA066" w14:textId="77777777" w:rsidR="008E4322" w:rsidRDefault="008E4322" w:rsidP="008E4322"/>
     <w:p w14:paraId="2014882C" w14:textId="2F85E779" w:rsidR="008E4322" w:rsidRPr="008E4322" w:rsidRDefault="008E4322" w:rsidP="008E4322">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6718">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -27256,76 +28514,112 @@
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F9E3DF9" w14:textId="77777777" w:rsidR="008E4322" w:rsidRDefault="008E4322" w:rsidP="008E4322">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Vendor shall provide </w:t>
+        <w:t xml:space="preserve">The Vendor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006620B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006620B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide </w:t>
       </w:r>
       <w:r w:rsidRPr="004D0658">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>three (3)</w:t>
       </w:r>
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> references of customers utilizing the proposed solution fully implemented in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a setting similar to this solicitation’s scope of work</w:t>
+        <w:t xml:space="preserve">a setting similar to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>this solicitation’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scope of work</w:t>
       </w:r>
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">References within </w:t>
       </w:r>
@@ -27880,78 +29174,83 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6718">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Number of sites supported by the offered solution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09139912" w14:textId="77777777" w:rsidR="00DC593F" w:rsidRPr="00354780" w:rsidRDefault="00DC593F" w:rsidP="00DC593F">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DC593F" w:rsidRPr="00354780" w:rsidSect="001F4A3C">
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:headerReference w:type="even" r:id="rId33"/>
+      <w:headerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="even" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:headerReference w:type="first" r:id="rId37"/>
+      <w:footerReference w:type="first" r:id="rId38"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="994" w:right="720" w:bottom="432" w:left="720" w:header="720" w:footer="893" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0873E3DA" w14:textId="77777777" w:rsidR="005C1869" w:rsidRDefault="005C1869">
+    <w:p w14:paraId="5F46360A" w14:textId="77777777" w:rsidR="00492D80" w:rsidRDefault="00492D80">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47F5B8F4" w14:textId="77777777" w:rsidR="005C1869" w:rsidRDefault="005C1869">
+    <w:p w14:paraId="7F1C4808" w14:textId="77777777" w:rsidR="00492D80" w:rsidRDefault="00492D80">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="03F5CA74" w14:textId="77777777" w:rsidR="005C1869" w:rsidRDefault="005C1869"/>
+    <w:p w14:paraId="6E56934D" w14:textId="77777777" w:rsidR="00492D80" w:rsidRDefault="00492D80"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -28010,50 +29309,60 @@
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C27C108" w14:textId="77777777" w:rsidR="008D5262" w:rsidRDefault="008D5262">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56D3EB6E" w14:textId="77777777" w:rsidR="00506E49" w:rsidRDefault="00506E49" w:rsidP="005C494D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="758BDC35" w14:textId="77777777" w:rsidR="00327800" w:rsidRDefault="00506E49" w:rsidP="005C494D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
@@ -28161,133 +29470,191 @@
     <w:r w:rsidRPr="00FD3CEE">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6AA934F3" w14:textId="1B422838" w:rsidR="00AF2E1C" w:rsidRDefault="00AF2E1C" w:rsidP="005C494D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1AFBBF25" w14:textId="398B85F1" w:rsidR="00506E49" w:rsidRPr="00343E29" w:rsidRDefault="00AF2E1C" w:rsidP="00343E29">
+  <w:p w14:paraId="1AFBBF25" w14:textId="4FA7796E" w:rsidR="00506E49" w:rsidRPr="00343E29" w:rsidRDefault="00AF2E1C" w:rsidP="00343E29">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00EE2AC1">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                              </w:t>
     </w:r>
     <w:r w:rsidR="00343E29">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">RFP Lite </w:t>
     </w:r>
     <w:r w:rsidR="00EE2AC1">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>#</w:t>
     </w:r>
     <w:r w:rsidR="00EF3B8E">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> xxxxxxxx</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00EF3B8E">
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>xxxxxxxx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00EF3B8E">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00EF3B8E">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="007F1198">
+    <w:r w:rsidR="005B015C">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>October 9, 2025</w:t>
+      <w:t>May 4, 2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2764520F" w14:textId="75D4DE67" w:rsidR="005B015C" w:rsidRDefault="005B015C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+      <w:t>May 4, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27A23B44" w14:textId="77777777" w:rsidR="005C1869" w:rsidRDefault="005C1869">
+    <w:p w14:paraId="4DEFF9E8" w14:textId="77777777" w:rsidR="00492D80" w:rsidRDefault="00492D80">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="438A6218" w14:textId="77777777" w:rsidR="005C1869" w:rsidRDefault="005C1869">
+    <w:p w14:paraId="2E20144F" w14:textId="77777777" w:rsidR="00492D80" w:rsidRDefault="00492D80">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="32E2E649" w14:textId="77777777" w:rsidR="005C1869" w:rsidRDefault="005C1869"/>
+    <w:p w14:paraId="6CB7A020" w14:textId="77777777" w:rsidR="00492D80" w:rsidRDefault="00492D80"/>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35DC211F" w14:textId="77777777" w:rsidR="008D5262" w:rsidRDefault="008D5262">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="736AE64A" w14:textId="77777777" w:rsidR="008D5262" w:rsidRDefault="008D5262">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0780446B" w14:textId="77777777" w:rsidR="008D5262" w:rsidRDefault="008D5262">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8E7005D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
@@ -29399,50 +30766,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14193385"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="64464288"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17135655"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64D6C6C4"/>
     <w:lvl w:ilvl="0" w:tplc="8A16E0AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="990" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -29489,51 +30969,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18065694"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="73D086D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -29672,51 +31152,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B9F52FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6BCE1866"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -29853,51 +31333,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C395D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F2C7900"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29939,51 +31419,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CF111E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC1E1538"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30052,51 +31532,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E322529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AA096AE"/>
     <w:lvl w:ilvl="0" w:tplc="E630631A">
       <w:start w:val="4"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5670749A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -30165,51 +31645,167 @@
     <w:lvl w:ilvl="7" w:tplc="15549610" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="71147FAE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21556C99"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7C544A3A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="810" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="990" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2188154A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA285B44"/>
     <w:lvl w:ilvl="0" w:tplc="E1AC4712">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="RFPHeading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -30258,51 +31854,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="275D63A2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F9F843EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
@@ -30435,51 +32031,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AB52474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61988DD0"/>
     <w:lvl w:ilvl="0" w:tplc="7438F5D2">
       <w:start w:val="6"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="23803066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -30548,51 +32144,51 @@
     <w:lvl w:ilvl="7" w:tplc="ADB20C3A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7908AAC0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C22767E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B90BA90"/>
     <w:lvl w:ilvl="0" w:tplc="CD503096">
       <w:start w:val="5"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B32ACDBE">
@@ -30637,51 +32233,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BF8255BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="28DCFD22">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C835C8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="611CD07E"/>
     <w:lvl w:ilvl="0" w:tplc="5CB065BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2250" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -30727,51 +32323,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7290" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E6A6094"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="683635B2"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="825" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1545" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30813,51 +32409,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5145" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5865" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6585" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31CB00BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3C1E95AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -30994,51 +32590,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33644735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0465800"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31107,51 +32703,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339D3C84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A40E349C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -31220,51 +32816,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34C9442E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D2EE9E4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31333,51 +32929,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="373D4D90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D420566A"/>
     <w:lvl w:ilvl="0" w:tplc="8500F95E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="RFPBulletList"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -31447,51 +33043,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38251814"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D07816A6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31560,51 +33156,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="383F05BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="43D23DF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1110" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -31673,51 +33269,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C5A1564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9E50DF3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -31786,71 +33382,71 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6210" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F834FC9"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BB704C20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41452B30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2048A42"/>
     <w:lvl w:ilvl="0" w:tplc="ADF2A476">
       <w:start w:val="10"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -31896,51 +33492,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43276FFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D19E369E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -31982,51 +33578,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44635D9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF86684C"/>
     <w:lvl w:ilvl="0" w:tplc="88AEEB4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A35A31AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -32095,51 +33691,51 @@
     <w:lvl w:ilvl="7" w:tplc="347E29FE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="775C7262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45883E9A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="404AB436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -32276,51 +33872,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="470A05F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C414B91E"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -32362,51 +33958,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47ED030E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1401672"/>
     <w:lvl w:ilvl="0" w:tplc="3C26DC2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6576E88A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -32476,51 +34072,51 @@
     <w:lvl w:ilvl="7" w:tplc="F3FC99E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D5664D86" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4883166A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A132ACDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -32658,51 +34254,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49712D7C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8203DAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -32839,51 +34435,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E9C0D89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00B8CB22"/>
     <w:lvl w:ilvl="0" w:tplc="F46C8CC6">
       <w:start w:val="5"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EE50132C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -32952,51 +34548,51 @@
     <w:lvl w:ilvl="7" w:tplc="94F0469A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F7621916" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54DD5722"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="52C259CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -33134,51 +34730,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BCA1025"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="22684B56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -33300,51 +34896,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FBB4A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80825C1C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DC9CE76C">
       <w:start w:val="1"/>
@@ -33430,51 +35026,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FCA1F30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="934C2D0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -33543,51 +35139,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="619153D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B329058"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33656,51 +35252,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CE71EB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A58EC1AC"/>
     <w:lvl w:ilvl="0" w:tplc="D0CEEEDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7A00F528">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -33754,51 +35350,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D761107"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D82E1B84"/>
     <w:lvl w:ilvl="0" w:tplc="56B82EF2">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6F50C6D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -33867,51 +35463,51 @@
     <w:lvl w:ilvl="7" w:tplc="CB54FD38" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="01ECFFC6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F461CDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBC66742"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33980,51 +35576,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74930BF7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="648233C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -34129,51 +35725,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75F92564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="686ED5E4"/>
     <w:lvl w:ilvl="0" w:tplc="80D85174">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34242,51 +35838,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76C23A18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5E2D332"/>
     <w:lvl w:ilvl="0" w:tplc="98D251FA">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="738C3E2A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -34355,51 +35951,51 @@
     <w:lvl w:ilvl="7" w:tplc="DAC08648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1D3862D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="778E4462"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="489856EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1110" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -34468,70 +36064,70 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A5F6835"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="818C4DE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D057C5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65A61556"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -34668,277 +36264,375 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DF212C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FBC3FC6"/>
+    <w:lvl w:ilvl="0" w:tplc="BBA061F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1968" w:hanging="528"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="105928120">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="179779184">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="53"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1309478194">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1056053397">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1568804205">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1302537336">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1574389595">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1033193261">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2057511518">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1077240349">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1098255947">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1021005012">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2007514118">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="102724724">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="263537451">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="324431368">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1928003942">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1145972441">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="819007656">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1385644085">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2107270051">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="248079137">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1225796396">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2067952031">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1270046867">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="110903248">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1587227030">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="297226232">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="297226232">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="29" w16cid:durableId="2003509025">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1993874565">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="415437827">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1496610658">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1638560856">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="2066637468">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="121924709">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1408918321">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1300963964">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1209105436">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1143887845">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1610579145">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1958872427">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1660303216">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="82923821">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="460920142">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="2121560116">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="962535134">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="505830062">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="80882708">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="501362585">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="307831520">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="146367364">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="894439174">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="797340894">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="44"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="733160256">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="205877716">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1552887063">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="118424768">
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="45"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
@@ -35042,103 +36736,106 @@
     <w:rsid w:val="000F4CEA"/>
     <w:rsid w:val="000F5164"/>
     <w:rsid w:val="000F58BB"/>
     <w:rsid w:val="00100830"/>
     <w:rsid w:val="00104F3B"/>
     <w:rsid w:val="00106CCF"/>
     <w:rsid w:val="00106F6F"/>
     <w:rsid w:val="00107E10"/>
     <w:rsid w:val="00110813"/>
     <w:rsid w:val="00113ACF"/>
     <w:rsid w:val="00114AD3"/>
     <w:rsid w:val="0011591E"/>
     <w:rsid w:val="00115AFE"/>
     <w:rsid w:val="0011703D"/>
     <w:rsid w:val="00120286"/>
     <w:rsid w:val="0012088C"/>
     <w:rsid w:val="0012183B"/>
     <w:rsid w:val="001247AF"/>
     <w:rsid w:val="0012565C"/>
     <w:rsid w:val="00126F09"/>
     <w:rsid w:val="001271EE"/>
     <w:rsid w:val="00127E06"/>
     <w:rsid w:val="001304ED"/>
     <w:rsid w:val="00131C7C"/>
     <w:rsid w:val="00132228"/>
+    <w:rsid w:val="00133124"/>
     <w:rsid w:val="0013375F"/>
     <w:rsid w:val="00133BA7"/>
     <w:rsid w:val="001346E6"/>
     <w:rsid w:val="0013547C"/>
     <w:rsid w:val="00141DF1"/>
     <w:rsid w:val="0014395F"/>
     <w:rsid w:val="00146417"/>
     <w:rsid w:val="00146F9E"/>
     <w:rsid w:val="00147003"/>
     <w:rsid w:val="00147589"/>
     <w:rsid w:val="00153F62"/>
     <w:rsid w:val="00155716"/>
     <w:rsid w:val="00156650"/>
     <w:rsid w:val="00161E32"/>
     <w:rsid w:val="00163BA1"/>
     <w:rsid w:val="00163BDA"/>
     <w:rsid w:val="00167F23"/>
     <w:rsid w:val="00167F6F"/>
     <w:rsid w:val="00170144"/>
     <w:rsid w:val="001708CE"/>
     <w:rsid w:val="00175E83"/>
     <w:rsid w:val="00182310"/>
     <w:rsid w:val="00182572"/>
     <w:rsid w:val="0018283C"/>
     <w:rsid w:val="00183E54"/>
     <w:rsid w:val="00184B8F"/>
     <w:rsid w:val="00186883"/>
     <w:rsid w:val="00191329"/>
     <w:rsid w:val="00196C12"/>
     <w:rsid w:val="001A160B"/>
     <w:rsid w:val="001A2260"/>
     <w:rsid w:val="001A72EE"/>
     <w:rsid w:val="001A77C8"/>
     <w:rsid w:val="001A79EA"/>
     <w:rsid w:val="001B6584"/>
     <w:rsid w:val="001B75B9"/>
     <w:rsid w:val="001C196E"/>
     <w:rsid w:val="001C1D64"/>
     <w:rsid w:val="001C299F"/>
+    <w:rsid w:val="001C454C"/>
     <w:rsid w:val="001C6201"/>
     <w:rsid w:val="001D2EFB"/>
     <w:rsid w:val="001D44DE"/>
     <w:rsid w:val="001D4D5C"/>
     <w:rsid w:val="001D5E12"/>
     <w:rsid w:val="001D6021"/>
     <w:rsid w:val="001D62E5"/>
     <w:rsid w:val="001D7B2F"/>
     <w:rsid w:val="001E0FBA"/>
     <w:rsid w:val="001E14DC"/>
     <w:rsid w:val="001E1D5D"/>
     <w:rsid w:val="001E1E6C"/>
     <w:rsid w:val="001E26ED"/>
     <w:rsid w:val="001E41C4"/>
+    <w:rsid w:val="001F41B1"/>
     <w:rsid w:val="001F4A3C"/>
     <w:rsid w:val="002007BA"/>
     <w:rsid w:val="00202C21"/>
     <w:rsid w:val="00203737"/>
     <w:rsid w:val="00204BBB"/>
     <w:rsid w:val="00205597"/>
     <w:rsid w:val="00205AB1"/>
     <w:rsid w:val="00206742"/>
     <w:rsid w:val="002117E2"/>
     <w:rsid w:val="00211D57"/>
     <w:rsid w:val="00211E5A"/>
     <w:rsid w:val="002132FA"/>
     <w:rsid w:val="00213449"/>
     <w:rsid w:val="002150FA"/>
     <w:rsid w:val="00215BC0"/>
     <w:rsid w:val="002211A5"/>
     <w:rsid w:val="0022171D"/>
     <w:rsid w:val="002239FE"/>
     <w:rsid w:val="00223BB2"/>
     <w:rsid w:val="00227F96"/>
     <w:rsid w:val="00231D3A"/>
     <w:rsid w:val="002323AE"/>
     <w:rsid w:val="00234079"/>
     <w:rsid w:val="002344EE"/>
     <w:rsid w:val="00235FB0"/>
@@ -35246,112 +36943,117 @@
     <w:rsid w:val="003A0259"/>
     <w:rsid w:val="003A6B3C"/>
     <w:rsid w:val="003B1722"/>
     <w:rsid w:val="003B47BB"/>
     <w:rsid w:val="003B599B"/>
     <w:rsid w:val="003C4317"/>
     <w:rsid w:val="003C5254"/>
     <w:rsid w:val="003C66F3"/>
     <w:rsid w:val="003C6828"/>
     <w:rsid w:val="003D0744"/>
     <w:rsid w:val="003E0F01"/>
     <w:rsid w:val="003E19B2"/>
     <w:rsid w:val="003E1C6D"/>
     <w:rsid w:val="003E4957"/>
     <w:rsid w:val="003E57E6"/>
     <w:rsid w:val="003E6382"/>
     <w:rsid w:val="003E7563"/>
     <w:rsid w:val="003F0500"/>
     <w:rsid w:val="003F0C07"/>
     <w:rsid w:val="003F1456"/>
     <w:rsid w:val="003F19C2"/>
     <w:rsid w:val="003F53E0"/>
     <w:rsid w:val="003F709C"/>
     <w:rsid w:val="003F7ACD"/>
     <w:rsid w:val="00401D03"/>
+    <w:rsid w:val="0040249C"/>
     <w:rsid w:val="00406A86"/>
     <w:rsid w:val="00406EA9"/>
     <w:rsid w:val="004102BF"/>
     <w:rsid w:val="004103F9"/>
     <w:rsid w:val="004111BF"/>
     <w:rsid w:val="00412A71"/>
     <w:rsid w:val="00413218"/>
     <w:rsid w:val="00413CEF"/>
     <w:rsid w:val="00417C4B"/>
     <w:rsid w:val="004200D3"/>
     <w:rsid w:val="00421592"/>
     <w:rsid w:val="00427FC5"/>
     <w:rsid w:val="004300C6"/>
     <w:rsid w:val="00430F27"/>
     <w:rsid w:val="00433C6D"/>
     <w:rsid w:val="004409FD"/>
     <w:rsid w:val="00444494"/>
     <w:rsid w:val="00445448"/>
     <w:rsid w:val="00446E9F"/>
     <w:rsid w:val="004522B1"/>
     <w:rsid w:val="00453A8A"/>
     <w:rsid w:val="00455296"/>
     <w:rsid w:val="00455360"/>
     <w:rsid w:val="00456B02"/>
     <w:rsid w:val="00456E65"/>
     <w:rsid w:val="00457512"/>
     <w:rsid w:val="00457FB1"/>
     <w:rsid w:val="00462500"/>
     <w:rsid w:val="004634A3"/>
+    <w:rsid w:val="00464B5B"/>
     <w:rsid w:val="004669B9"/>
     <w:rsid w:val="00470C54"/>
     <w:rsid w:val="00471540"/>
+    <w:rsid w:val="00474494"/>
     <w:rsid w:val="00474620"/>
     <w:rsid w:val="00481C10"/>
     <w:rsid w:val="00482545"/>
     <w:rsid w:val="00482877"/>
     <w:rsid w:val="00483268"/>
     <w:rsid w:val="0048338E"/>
     <w:rsid w:val="00486F2F"/>
     <w:rsid w:val="0048735C"/>
     <w:rsid w:val="00490652"/>
     <w:rsid w:val="00490AFB"/>
     <w:rsid w:val="00491E4A"/>
     <w:rsid w:val="00492490"/>
+    <w:rsid w:val="00492D80"/>
     <w:rsid w:val="00495D74"/>
     <w:rsid w:val="0049623D"/>
     <w:rsid w:val="004A5A02"/>
     <w:rsid w:val="004A6E02"/>
     <w:rsid w:val="004B28FD"/>
     <w:rsid w:val="004B34F8"/>
     <w:rsid w:val="004B35E2"/>
     <w:rsid w:val="004C0643"/>
     <w:rsid w:val="004C080C"/>
     <w:rsid w:val="004C19F5"/>
     <w:rsid w:val="004C2755"/>
     <w:rsid w:val="004C4937"/>
     <w:rsid w:val="004C7D5E"/>
     <w:rsid w:val="004D1108"/>
     <w:rsid w:val="004D1207"/>
     <w:rsid w:val="004D463D"/>
     <w:rsid w:val="004D4F03"/>
     <w:rsid w:val="004D5562"/>
+    <w:rsid w:val="004D567B"/>
     <w:rsid w:val="004E0E93"/>
     <w:rsid w:val="004E1F4B"/>
     <w:rsid w:val="004E2C88"/>
     <w:rsid w:val="004E5C46"/>
     <w:rsid w:val="004E6702"/>
     <w:rsid w:val="004F0AD5"/>
     <w:rsid w:val="004F14F7"/>
     <w:rsid w:val="004F4C32"/>
     <w:rsid w:val="004F5D78"/>
     <w:rsid w:val="004F6EB2"/>
     <w:rsid w:val="004F7B83"/>
     <w:rsid w:val="00500CF3"/>
     <w:rsid w:val="00502215"/>
     <w:rsid w:val="00502B62"/>
     <w:rsid w:val="00502BDC"/>
     <w:rsid w:val="00504576"/>
     <w:rsid w:val="00506E49"/>
     <w:rsid w:val="00510DCF"/>
     <w:rsid w:val="00512E81"/>
     <w:rsid w:val="0051518D"/>
     <w:rsid w:val="00515333"/>
     <w:rsid w:val="00517444"/>
     <w:rsid w:val="005230BD"/>
     <w:rsid w:val="00523910"/>
     <w:rsid w:val="00526CD3"/>
@@ -35370,50 +37072,51 @@
     <w:rsid w:val="00551E65"/>
     <w:rsid w:val="00553452"/>
     <w:rsid w:val="00556F6D"/>
     <w:rsid w:val="00561F82"/>
     <w:rsid w:val="00563B40"/>
     <w:rsid w:val="00565CAB"/>
     <w:rsid w:val="00566062"/>
     <w:rsid w:val="0056661F"/>
     <w:rsid w:val="005668B3"/>
     <w:rsid w:val="00566D04"/>
     <w:rsid w:val="00566E3E"/>
     <w:rsid w:val="00571593"/>
     <w:rsid w:val="00576BD1"/>
     <w:rsid w:val="00583888"/>
     <w:rsid w:val="005855AE"/>
     <w:rsid w:val="005907BF"/>
     <w:rsid w:val="00593AE4"/>
     <w:rsid w:val="00594D68"/>
     <w:rsid w:val="005964CE"/>
     <w:rsid w:val="005973CE"/>
     <w:rsid w:val="005A0599"/>
     <w:rsid w:val="005A209D"/>
     <w:rsid w:val="005A62B2"/>
     <w:rsid w:val="005A6E97"/>
     <w:rsid w:val="005A6FAA"/>
+    <w:rsid w:val="005B015C"/>
     <w:rsid w:val="005B2272"/>
     <w:rsid w:val="005B288B"/>
     <w:rsid w:val="005C1869"/>
     <w:rsid w:val="005C281B"/>
     <w:rsid w:val="005C411F"/>
     <w:rsid w:val="005C494D"/>
     <w:rsid w:val="005C4D4E"/>
     <w:rsid w:val="005D1336"/>
     <w:rsid w:val="005D1A58"/>
     <w:rsid w:val="005D2E8E"/>
     <w:rsid w:val="005D5CFC"/>
     <w:rsid w:val="005D5F53"/>
     <w:rsid w:val="005D6E68"/>
     <w:rsid w:val="005D7847"/>
     <w:rsid w:val="005E0155"/>
     <w:rsid w:val="005E1934"/>
     <w:rsid w:val="005E3946"/>
     <w:rsid w:val="005E5695"/>
     <w:rsid w:val="005E6706"/>
     <w:rsid w:val="005F080B"/>
     <w:rsid w:val="005F3FAC"/>
     <w:rsid w:val="005F4CC1"/>
     <w:rsid w:val="0060014B"/>
     <w:rsid w:val="00600252"/>
     <w:rsid w:val="006010A4"/>
@@ -35428,54 +37131,56 @@
     <w:rsid w:val="00622409"/>
     <w:rsid w:val="00622FBF"/>
     <w:rsid w:val="006246E0"/>
     <w:rsid w:val="00626EFB"/>
     <w:rsid w:val="0062757A"/>
     <w:rsid w:val="00630910"/>
     <w:rsid w:val="006338CA"/>
     <w:rsid w:val="006343F7"/>
     <w:rsid w:val="006348D0"/>
     <w:rsid w:val="00636FC4"/>
     <w:rsid w:val="0063777B"/>
     <w:rsid w:val="00640251"/>
     <w:rsid w:val="006437BE"/>
     <w:rsid w:val="00643FD9"/>
     <w:rsid w:val="00645037"/>
     <w:rsid w:val="00645164"/>
     <w:rsid w:val="0065402A"/>
     <w:rsid w:val="006558C0"/>
     <w:rsid w:val="00656191"/>
     <w:rsid w:val="00657B9D"/>
     <w:rsid w:val="0066056D"/>
     <w:rsid w:val="00664CC9"/>
     <w:rsid w:val="006701EC"/>
     <w:rsid w:val="006722D0"/>
     <w:rsid w:val="006728C3"/>
+    <w:rsid w:val="00673500"/>
     <w:rsid w:val="00675072"/>
     <w:rsid w:val="00675A50"/>
     <w:rsid w:val="00676A0F"/>
     <w:rsid w:val="00677603"/>
+    <w:rsid w:val="00677B1F"/>
     <w:rsid w:val="006807E8"/>
     <w:rsid w:val="00682A7D"/>
     <w:rsid w:val="00685793"/>
     <w:rsid w:val="00685B7A"/>
     <w:rsid w:val="006876B1"/>
     <w:rsid w:val="00687D34"/>
     <w:rsid w:val="0069651A"/>
     <w:rsid w:val="00697F0B"/>
     <w:rsid w:val="006A6079"/>
     <w:rsid w:val="006B5012"/>
     <w:rsid w:val="006B515A"/>
     <w:rsid w:val="006B5643"/>
     <w:rsid w:val="006B5B91"/>
     <w:rsid w:val="006C2AC4"/>
     <w:rsid w:val="006C2BA9"/>
     <w:rsid w:val="006C3709"/>
     <w:rsid w:val="006C3776"/>
     <w:rsid w:val="006C51B0"/>
     <w:rsid w:val="006C580E"/>
     <w:rsid w:val="006C687A"/>
     <w:rsid w:val="006D0E32"/>
     <w:rsid w:val="006D280B"/>
     <w:rsid w:val="006D3C2F"/>
     <w:rsid w:val="006D5690"/>
     <w:rsid w:val="006D7B6A"/>
@@ -35599,343 +37304,352 @@
     <w:rsid w:val="00862CDB"/>
     <w:rsid w:val="00862F36"/>
     <w:rsid w:val="008660FA"/>
     <w:rsid w:val="00866245"/>
     <w:rsid w:val="00867607"/>
     <w:rsid w:val="008676E0"/>
     <w:rsid w:val="00876F55"/>
     <w:rsid w:val="00877782"/>
     <w:rsid w:val="00877894"/>
     <w:rsid w:val="008814BE"/>
     <w:rsid w:val="00883EEA"/>
     <w:rsid w:val="008842AA"/>
     <w:rsid w:val="00884550"/>
     <w:rsid w:val="008850EC"/>
     <w:rsid w:val="0088519F"/>
     <w:rsid w:val="008856F9"/>
     <w:rsid w:val="00890D57"/>
     <w:rsid w:val="0089101B"/>
     <w:rsid w:val="00892AE3"/>
     <w:rsid w:val="00894311"/>
     <w:rsid w:val="00895361"/>
     <w:rsid w:val="0089625A"/>
     <w:rsid w:val="00896671"/>
     <w:rsid w:val="0089754D"/>
     <w:rsid w:val="008A0953"/>
+    <w:rsid w:val="008A26FA"/>
     <w:rsid w:val="008A2D2D"/>
     <w:rsid w:val="008A364C"/>
     <w:rsid w:val="008A707E"/>
     <w:rsid w:val="008A7B36"/>
     <w:rsid w:val="008B1087"/>
     <w:rsid w:val="008B13B0"/>
     <w:rsid w:val="008B1A6C"/>
     <w:rsid w:val="008B359C"/>
     <w:rsid w:val="008B43B4"/>
     <w:rsid w:val="008B54F2"/>
     <w:rsid w:val="008B581C"/>
     <w:rsid w:val="008C09C3"/>
     <w:rsid w:val="008C1C70"/>
     <w:rsid w:val="008C1EDB"/>
     <w:rsid w:val="008C2565"/>
     <w:rsid w:val="008C36B3"/>
     <w:rsid w:val="008C3E98"/>
     <w:rsid w:val="008C47E2"/>
     <w:rsid w:val="008C712A"/>
     <w:rsid w:val="008C785E"/>
     <w:rsid w:val="008D1706"/>
     <w:rsid w:val="008D2B2A"/>
     <w:rsid w:val="008D33EA"/>
+    <w:rsid w:val="008D5262"/>
     <w:rsid w:val="008D5D30"/>
     <w:rsid w:val="008E0C92"/>
     <w:rsid w:val="008E15AC"/>
     <w:rsid w:val="008E1BEF"/>
     <w:rsid w:val="008E3878"/>
     <w:rsid w:val="008E3A88"/>
     <w:rsid w:val="008E4322"/>
     <w:rsid w:val="008E52A2"/>
     <w:rsid w:val="008E651D"/>
     <w:rsid w:val="008E7A6F"/>
     <w:rsid w:val="008F0063"/>
     <w:rsid w:val="008F44FD"/>
     <w:rsid w:val="008F58E4"/>
     <w:rsid w:val="008F653A"/>
     <w:rsid w:val="00900120"/>
     <w:rsid w:val="00900C9F"/>
     <w:rsid w:val="00903177"/>
+    <w:rsid w:val="0091044E"/>
     <w:rsid w:val="00912607"/>
     <w:rsid w:val="00913A17"/>
     <w:rsid w:val="00915721"/>
     <w:rsid w:val="00916081"/>
     <w:rsid w:val="00916305"/>
     <w:rsid w:val="00922067"/>
+    <w:rsid w:val="00923C0D"/>
     <w:rsid w:val="00924DDB"/>
     <w:rsid w:val="00927972"/>
     <w:rsid w:val="00927BFC"/>
     <w:rsid w:val="0093029A"/>
     <w:rsid w:val="009321BB"/>
     <w:rsid w:val="00932957"/>
     <w:rsid w:val="009349D1"/>
     <w:rsid w:val="00935386"/>
     <w:rsid w:val="00935552"/>
     <w:rsid w:val="00935C89"/>
     <w:rsid w:val="00936E8C"/>
     <w:rsid w:val="009409A0"/>
     <w:rsid w:val="0095010B"/>
     <w:rsid w:val="00951D6F"/>
     <w:rsid w:val="00952A07"/>
     <w:rsid w:val="009544FE"/>
     <w:rsid w:val="00960107"/>
     <w:rsid w:val="00963B8F"/>
     <w:rsid w:val="0096473C"/>
     <w:rsid w:val="00964C49"/>
     <w:rsid w:val="00967030"/>
     <w:rsid w:val="009703DB"/>
     <w:rsid w:val="009719DB"/>
     <w:rsid w:val="00973E83"/>
     <w:rsid w:val="009761E9"/>
     <w:rsid w:val="009771F5"/>
     <w:rsid w:val="009816DC"/>
     <w:rsid w:val="00982262"/>
     <w:rsid w:val="009841BD"/>
     <w:rsid w:val="00986819"/>
     <w:rsid w:val="00986CD0"/>
     <w:rsid w:val="00987A88"/>
     <w:rsid w:val="009910C4"/>
     <w:rsid w:val="009965CC"/>
     <w:rsid w:val="009A168B"/>
     <w:rsid w:val="009A28F7"/>
     <w:rsid w:val="009A2B45"/>
     <w:rsid w:val="009A483E"/>
     <w:rsid w:val="009A54D0"/>
     <w:rsid w:val="009A5BF8"/>
     <w:rsid w:val="009B1F09"/>
     <w:rsid w:val="009B4EAC"/>
     <w:rsid w:val="009B6D96"/>
     <w:rsid w:val="009B7EB0"/>
     <w:rsid w:val="009B7F40"/>
     <w:rsid w:val="009C0897"/>
     <w:rsid w:val="009C367B"/>
     <w:rsid w:val="009C3CCC"/>
     <w:rsid w:val="009C50D3"/>
     <w:rsid w:val="009D1226"/>
+    <w:rsid w:val="009D5539"/>
     <w:rsid w:val="009D60EB"/>
     <w:rsid w:val="009D7D0B"/>
     <w:rsid w:val="009E0583"/>
     <w:rsid w:val="009E1945"/>
     <w:rsid w:val="009E401A"/>
     <w:rsid w:val="009E47BD"/>
     <w:rsid w:val="009E70FA"/>
     <w:rsid w:val="009F1E38"/>
     <w:rsid w:val="00A014E6"/>
     <w:rsid w:val="00A01E34"/>
     <w:rsid w:val="00A02698"/>
     <w:rsid w:val="00A0323A"/>
     <w:rsid w:val="00A03F81"/>
     <w:rsid w:val="00A05063"/>
     <w:rsid w:val="00A059EA"/>
     <w:rsid w:val="00A100B1"/>
     <w:rsid w:val="00A10142"/>
     <w:rsid w:val="00A11503"/>
     <w:rsid w:val="00A12B2A"/>
     <w:rsid w:val="00A20368"/>
     <w:rsid w:val="00A20AAF"/>
     <w:rsid w:val="00A20D6E"/>
     <w:rsid w:val="00A218E7"/>
     <w:rsid w:val="00A23A73"/>
     <w:rsid w:val="00A23D16"/>
     <w:rsid w:val="00A240CC"/>
     <w:rsid w:val="00A25DB0"/>
     <w:rsid w:val="00A26E33"/>
     <w:rsid w:val="00A276C2"/>
     <w:rsid w:val="00A276EA"/>
     <w:rsid w:val="00A3034D"/>
     <w:rsid w:val="00A32182"/>
     <w:rsid w:val="00A33643"/>
     <w:rsid w:val="00A345A8"/>
     <w:rsid w:val="00A34B65"/>
     <w:rsid w:val="00A34C90"/>
     <w:rsid w:val="00A34D3A"/>
     <w:rsid w:val="00A34E21"/>
+    <w:rsid w:val="00A358A2"/>
     <w:rsid w:val="00A36048"/>
     <w:rsid w:val="00A4093E"/>
     <w:rsid w:val="00A413D0"/>
     <w:rsid w:val="00A42525"/>
     <w:rsid w:val="00A42812"/>
     <w:rsid w:val="00A43E9B"/>
     <w:rsid w:val="00A44988"/>
     <w:rsid w:val="00A44B14"/>
     <w:rsid w:val="00A46CD4"/>
     <w:rsid w:val="00A502BC"/>
     <w:rsid w:val="00A5091C"/>
     <w:rsid w:val="00A51690"/>
     <w:rsid w:val="00A54292"/>
     <w:rsid w:val="00A542B4"/>
     <w:rsid w:val="00A556AC"/>
     <w:rsid w:val="00A559A5"/>
     <w:rsid w:val="00A5713D"/>
     <w:rsid w:val="00A616C0"/>
     <w:rsid w:val="00A655B1"/>
     <w:rsid w:val="00A6582E"/>
     <w:rsid w:val="00A65D8C"/>
     <w:rsid w:val="00A660EF"/>
     <w:rsid w:val="00A668BF"/>
     <w:rsid w:val="00A71142"/>
     <w:rsid w:val="00A757F0"/>
     <w:rsid w:val="00A75D0F"/>
     <w:rsid w:val="00A77708"/>
     <w:rsid w:val="00A82812"/>
     <w:rsid w:val="00A9124F"/>
     <w:rsid w:val="00A92952"/>
     <w:rsid w:val="00A93613"/>
     <w:rsid w:val="00A95196"/>
     <w:rsid w:val="00A961D6"/>
     <w:rsid w:val="00A96A85"/>
     <w:rsid w:val="00AA0096"/>
     <w:rsid w:val="00AA0758"/>
     <w:rsid w:val="00AA2846"/>
     <w:rsid w:val="00AA3143"/>
     <w:rsid w:val="00AA4826"/>
     <w:rsid w:val="00AA5BF5"/>
     <w:rsid w:val="00AA62D5"/>
     <w:rsid w:val="00AA7348"/>
     <w:rsid w:val="00AA7527"/>
     <w:rsid w:val="00AB4610"/>
     <w:rsid w:val="00AB4B18"/>
     <w:rsid w:val="00AB700F"/>
     <w:rsid w:val="00AC540A"/>
     <w:rsid w:val="00AC77B3"/>
     <w:rsid w:val="00AD2A10"/>
     <w:rsid w:val="00AD332A"/>
+    <w:rsid w:val="00AD54FA"/>
     <w:rsid w:val="00AD62E8"/>
     <w:rsid w:val="00AD6B67"/>
     <w:rsid w:val="00AD6F10"/>
     <w:rsid w:val="00AD7E33"/>
     <w:rsid w:val="00AE1B48"/>
     <w:rsid w:val="00AE20AB"/>
     <w:rsid w:val="00AE3A37"/>
     <w:rsid w:val="00AE6DA0"/>
     <w:rsid w:val="00AF0C5A"/>
     <w:rsid w:val="00AF2497"/>
     <w:rsid w:val="00AF2E1C"/>
     <w:rsid w:val="00AF45B7"/>
     <w:rsid w:val="00AF4AC6"/>
     <w:rsid w:val="00AF4C34"/>
     <w:rsid w:val="00AF57D7"/>
     <w:rsid w:val="00AF58A0"/>
     <w:rsid w:val="00AF75E0"/>
     <w:rsid w:val="00AF7602"/>
     <w:rsid w:val="00B01E63"/>
+    <w:rsid w:val="00B03783"/>
     <w:rsid w:val="00B044F2"/>
     <w:rsid w:val="00B07A65"/>
     <w:rsid w:val="00B10913"/>
     <w:rsid w:val="00B11CE6"/>
     <w:rsid w:val="00B148A6"/>
     <w:rsid w:val="00B15E6E"/>
     <w:rsid w:val="00B17B2C"/>
     <w:rsid w:val="00B23422"/>
     <w:rsid w:val="00B2605F"/>
     <w:rsid w:val="00B27B69"/>
     <w:rsid w:val="00B323D0"/>
     <w:rsid w:val="00B348DA"/>
     <w:rsid w:val="00B35352"/>
     <w:rsid w:val="00B37963"/>
     <w:rsid w:val="00B41166"/>
     <w:rsid w:val="00B44BD1"/>
     <w:rsid w:val="00B45A23"/>
     <w:rsid w:val="00B46760"/>
     <w:rsid w:val="00B53091"/>
     <w:rsid w:val="00B53485"/>
     <w:rsid w:val="00B54E02"/>
     <w:rsid w:val="00B55510"/>
     <w:rsid w:val="00B55B57"/>
+    <w:rsid w:val="00B577C6"/>
     <w:rsid w:val="00B6037E"/>
     <w:rsid w:val="00B61EA9"/>
     <w:rsid w:val="00B62677"/>
     <w:rsid w:val="00B6463E"/>
     <w:rsid w:val="00B649C7"/>
     <w:rsid w:val="00B6572E"/>
     <w:rsid w:val="00B65BDE"/>
     <w:rsid w:val="00B66120"/>
     <w:rsid w:val="00B67EAE"/>
     <w:rsid w:val="00B712CA"/>
     <w:rsid w:val="00B747E2"/>
     <w:rsid w:val="00B75BED"/>
     <w:rsid w:val="00B773B7"/>
     <w:rsid w:val="00B773E8"/>
     <w:rsid w:val="00B80EBC"/>
     <w:rsid w:val="00B82939"/>
     <w:rsid w:val="00B83A2E"/>
     <w:rsid w:val="00B83D24"/>
     <w:rsid w:val="00B85177"/>
     <w:rsid w:val="00B8721D"/>
     <w:rsid w:val="00B94290"/>
     <w:rsid w:val="00B95F15"/>
     <w:rsid w:val="00B9732B"/>
     <w:rsid w:val="00BA0949"/>
     <w:rsid w:val="00BA0D9B"/>
     <w:rsid w:val="00BA21D2"/>
     <w:rsid w:val="00BA2901"/>
-    <w:rsid w:val="00BA2A5B"/>
     <w:rsid w:val="00BA4E2D"/>
     <w:rsid w:val="00BA4F13"/>
     <w:rsid w:val="00BB04EF"/>
     <w:rsid w:val="00BB11BA"/>
     <w:rsid w:val="00BB375E"/>
     <w:rsid w:val="00BB4758"/>
     <w:rsid w:val="00BB528A"/>
     <w:rsid w:val="00BB52A8"/>
     <w:rsid w:val="00BB6312"/>
     <w:rsid w:val="00BB7C38"/>
     <w:rsid w:val="00BC0048"/>
     <w:rsid w:val="00BC35AD"/>
     <w:rsid w:val="00BC3975"/>
     <w:rsid w:val="00BC491F"/>
     <w:rsid w:val="00BC4C39"/>
     <w:rsid w:val="00BC7003"/>
     <w:rsid w:val="00BD29BF"/>
     <w:rsid w:val="00BD2AD8"/>
     <w:rsid w:val="00BD3074"/>
     <w:rsid w:val="00BD3174"/>
     <w:rsid w:val="00BD590D"/>
     <w:rsid w:val="00BD66BE"/>
     <w:rsid w:val="00BD7668"/>
     <w:rsid w:val="00BE191D"/>
     <w:rsid w:val="00BE38CD"/>
     <w:rsid w:val="00BE613F"/>
     <w:rsid w:val="00BE6DB9"/>
     <w:rsid w:val="00BE6E2D"/>
     <w:rsid w:val="00BF14E0"/>
     <w:rsid w:val="00BF20A4"/>
     <w:rsid w:val="00BF5A44"/>
     <w:rsid w:val="00BF7D1E"/>
     <w:rsid w:val="00C00179"/>
     <w:rsid w:val="00C10671"/>
     <w:rsid w:val="00C123C6"/>
     <w:rsid w:val="00C20026"/>
     <w:rsid w:val="00C203AA"/>
     <w:rsid w:val="00C23272"/>
     <w:rsid w:val="00C25749"/>
+    <w:rsid w:val="00C25753"/>
     <w:rsid w:val="00C34397"/>
     <w:rsid w:val="00C34F38"/>
     <w:rsid w:val="00C3727E"/>
     <w:rsid w:val="00C42384"/>
     <w:rsid w:val="00C424BE"/>
     <w:rsid w:val="00C42926"/>
     <w:rsid w:val="00C42A3B"/>
     <w:rsid w:val="00C43654"/>
     <w:rsid w:val="00C45225"/>
     <w:rsid w:val="00C51A9D"/>
     <w:rsid w:val="00C5249D"/>
     <w:rsid w:val="00C52886"/>
     <w:rsid w:val="00C52CEB"/>
     <w:rsid w:val="00C52DA8"/>
     <w:rsid w:val="00C5322E"/>
     <w:rsid w:val="00C544EE"/>
     <w:rsid w:val="00C55370"/>
     <w:rsid w:val="00C569EF"/>
     <w:rsid w:val="00C57D0B"/>
     <w:rsid w:val="00C61803"/>
     <w:rsid w:val="00C61ACD"/>
     <w:rsid w:val="00C635E7"/>
     <w:rsid w:val="00C63F20"/>
     <w:rsid w:val="00C6410A"/>
     <w:rsid w:val="00C658DF"/>
@@ -36006,51 +37720,50 @@
     <w:rsid w:val="00D43FF8"/>
     <w:rsid w:val="00D5085B"/>
     <w:rsid w:val="00D50B62"/>
     <w:rsid w:val="00D51503"/>
     <w:rsid w:val="00D51782"/>
     <w:rsid w:val="00D53100"/>
     <w:rsid w:val="00D560CE"/>
     <w:rsid w:val="00D57C64"/>
     <w:rsid w:val="00D63B4A"/>
     <w:rsid w:val="00D64B11"/>
     <w:rsid w:val="00D7016B"/>
     <w:rsid w:val="00D71C0C"/>
     <w:rsid w:val="00D72614"/>
     <w:rsid w:val="00D72B42"/>
     <w:rsid w:val="00D731F0"/>
     <w:rsid w:val="00D743F8"/>
     <w:rsid w:val="00D81CE5"/>
     <w:rsid w:val="00D82C8D"/>
     <w:rsid w:val="00D838CF"/>
     <w:rsid w:val="00D8520E"/>
     <w:rsid w:val="00D87A93"/>
     <w:rsid w:val="00D919BC"/>
     <w:rsid w:val="00D91A51"/>
     <w:rsid w:val="00D9294E"/>
     <w:rsid w:val="00D94C5D"/>
-    <w:rsid w:val="00DA058E"/>
     <w:rsid w:val="00DA3797"/>
     <w:rsid w:val="00DA47E6"/>
     <w:rsid w:val="00DA544B"/>
     <w:rsid w:val="00DA613A"/>
     <w:rsid w:val="00DA6C29"/>
     <w:rsid w:val="00DA6E76"/>
     <w:rsid w:val="00DA7112"/>
     <w:rsid w:val="00DA7CD0"/>
     <w:rsid w:val="00DB0ABA"/>
     <w:rsid w:val="00DB314D"/>
     <w:rsid w:val="00DC0A28"/>
     <w:rsid w:val="00DC0BD6"/>
     <w:rsid w:val="00DC0C9C"/>
     <w:rsid w:val="00DC1616"/>
     <w:rsid w:val="00DC4F27"/>
     <w:rsid w:val="00DC500A"/>
     <w:rsid w:val="00DC593F"/>
     <w:rsid w:val="00DC73B6"/>
     <w:rsid w:val="00DC7EB0"/>
     <w:rsid w:val="00DD4A31"/>
     <w:rsid w:val="00DD7C7C"/>
     <w:rsid w:val="00DE44B7"/>
     <w:rsid w:val="00DE6FDC"/>
     <w:rsid w:val="00DF2D8B"/>
     <w:rsid w:val="00DF2E66"/>
@@ -36126,50 +37839,51 @@
     <w:rsid w:val="00ED2C10"/>
     <w:rsid w:val="00ED4117"/>
     <w:rsid w:val="00ED4E52"/>
     <w:rsid w:val="00ED5BEB"/>
     <w:rsid w:val="00ED7B38"/>
     <w:rsid w:val="00EE2AC1"/>
     <w:rsid w:val="00EE36C6"/>
     <w:rsid w:val="00EE4197"/>
     <w:rsid w:val="00EE565D"/>
     <w:rsid w:val="00EF0791"/>
     <w:rsid w:val="00EF0946"/>
     <w:rsid w:val="00EF1BC0"/>
     <w:rsid w:val="00EF3B8E"/>
     <w:rsid w:val="00EF5933"/>
     <w:rsid w:val="00F005A0"/>
     <w:rsid w:val="00F04113"/>
     <w:rsid w:val="00F06BAD"/>
     <w:rsid w:val="00F07865"/>
     <w:rsid w:val="00F1139E"/>
     <w:rsid w:val="00F11A73"/>
     <w:rsid w:val="00F1436A"/>
     <w:rsid w:val="00F14F0C"/>
     <w:rsid w:val="00F15548"/>
     <w:rsid w:val="00F16ACD"/>
     <w:rsid w:val="00F20B0E"/>
+    <w:rsid w:val="00F224CE"/>
     <w:rsid w:val="00F27376"/>
     <w:rsid w:val="00F275FD"/>
     <w:rsid w:val="00F27DE1"/>
     <w:rsid w:val="00F301C6"/>
     <w:rsid w:val="00F3127F"/>
     <w:rsid w:val="00F34712"/>
     <w:rsid w:val="00F34D7A"/>
     <w:rsid w:val="00F404AC"/>
     <w:rsid w:val="00F422BE"/>
     <w:rsid w:val="00F42652"/>
     <w:rsid w:val="00F42D51"/>
     <w:rsid w:val="00F42F3F"/>
     <w:rsid w:val="00F45D24"/>
     <w:rsid w:val="00F46C53"/>
     <w:rsid w:val="00F5121D"/>
     <w:rsid w:val="00F51EB0"/>
     <w:rsid w:val="00F533C9"/>
     <w:rsid w:val="00F549F5"/>
     <w:rsid w:val="00F56596"/>
     <w:rsid w:val="00F57129"/>
     <w:rsid w:val="00F63B49"/>
     <w:rsid w:val="00F63B9A"/>
     <w:rsid w:val="00F64366"/>
     <w:rsid w:val="00F65733"/>
     <w:rsid w:val="00F660D2"/>
@@ -36201,50 +37915,51 @@
     <w:rsid w:val="00FA00DA"/>
     <w:rsid w:val="00FA0E5F"/>
     <w:rsid w:val="00FA111C"/>
     <w:rsid w:val="00FA1754"/>
     <w:rsid w:val="00FA2812"/>
     <w:rsid w:val="00FA4460"/>
     <w:rsid w:val="00FA479F"/>
     <w:rsid w:val="00FA4AEE"/>
     <w:rsid w:val="00FA6750"/>
     <w:rsid w:val="00FB0478"/>
     <w:rsid w:val="00FB0C93"/>
     <w:rsid w:val="00FB29D8"/>
     <w:rsid w:val="00FB3205"/>
     <w:rsid w:val="00FB52D4"/>
     <w:rsid w:val="00FB7C7A"/>
     <w:rsid w:val="00FC080B"/>
     <w:rsid w:val="00FC0872"/>
     <w:rsid w:val="00FC3854"/>
     <w:rsid w:val="00FC3919"/>
     <w:rsid w:val="00FC5831"/>
     <w:rsid w:val="00FC5C92"/>
     <w:rsid w:val="00FC61FE"/>
     <w:rsid w:val="00FC7401"/>
     <w:rsid w:val="00FD01F1"/>
     <w:rsid w:val="00FD13C9"/>
+    <w:rsid w:val="00FD28BD"/>
     <w:rsid w:val="00FD3CEE"/>
     <w:rsid w:val="00FD4103"/>
     <w:rsid w:val="00FD53E0"/>
     <w:rsid w:val="00FD765B"/>
     <w:rsid w:val="00FD7CA1"/>
     <w:rsid w:val="00FE351A"/>
     <w:rsid w:val="00FE73A6"/>
     <w:rsid w:val="00FF0E28"/>
     <w:rsid w:val="00FF0ED5"/>
     <w:rsid w:val="00FF608B"/>
     <w:rsid w:val="19B37A41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -37184,50 +38899,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00CE0D87"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00CE0D87"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00CE0D87"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
+    <w:aliases w:val="Bordure,Header Table Grid,Bordure1,Bordure2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00657B9D"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00430F27"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
@@ -37359,50 +39075,74 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Heading 2 IFB Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="008C3E98"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="RFPlev2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="008C3E98"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
+    <w:name w:val="pf0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00AD54FA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00AD54FA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="288632488">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="486092568">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -37681,51 +39421,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2001694904">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprocurement.nc.gov/training/vendor-training" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.section508.gov%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463398992%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=pzgUTV7chyDcngdl6SvQJ3tAIz7RLJvSY02jf8A4SRg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nvlpubs.nist.gov/nistpubs/FIPS/NIST.FIPS.199.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxx.xxx@nc.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.w3.org%2FTR%2FWCAG21%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463390497%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=e02p3b8aB5KB1xe2s6LB3ksZyRtoo09MCHTXDzO5E6Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/vendor-readiness-assessment-report" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/statewide-glossary-information-technology-terms" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov." TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/services/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov/solicitations/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ncadmin.nc.gov/businesses/hub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/vendor-readiness-assessment-report" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vendor.ncgov.com/vendor/login" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.itic.org%2Fpolicy%2Faccessibility%2Fvpat&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463405831%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=5PxuYxDYvzebQ0oJ4qLv%2BXmBS25YhqJa3ms9L3r8c8c%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov." TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxx.xxx@nc.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982129428%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=oeGml%2FBan%2FQSTWo8MqssmpzMBvwzpHSpw6av66p4rIA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nvlpubs.nist.gov/nistpubs/FIPS/NIST.FIPS.199.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov/solicitations/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/statewide-glossary-information-technology-terms" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.itic.org%2Fpolicy%2Faccessibility%2Fvpat&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463405831%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=5PxuYxDYvzebQ0oJ4qLv%2BXmBS25YhqJa3ms9L3r8c8c%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/services/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vendor.ncgov.com/vendor/login" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.section508.gov%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463398992%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=pzgUTV7chyDcngdl6SvQJ3tAIz7RLJvSY02jf8A4SRg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov." TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprocurement.nc.gov/training/vendor-training" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.w3.org%2FTR%2FWCAG21%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463390497%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=e02p3b8aB5KB1xe2s6LB3ksZyRtoo09MCHTXDzO5E6Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ncadmin.nc.gov/businesses/hub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/it-strategic-sourcing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/vendor-readiness-assessment-report" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982102920%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=HoeiBL%2FHUIvvm3mFXH37dt6au5cZMhXaQn2%2FRa7cq3k%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1AEC775640724A1197DB5BFEAAA71497"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7785EA3E-0E0F-4FEB-B42B-31C02981EB3A}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -38481,83 +40221,86 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00547BE9"/>
     <w:rsid w:val="00021B46"/>
     <w:rsid w:val="000403A1"/>
     <w:rsid w:val="000A3615"/>
     <w:rsid w:val="0013454B"/>
     <w:rsid w:val="0025580F"/>
     <w:rsid w:val="00286DF5"/>
     <w:rsid w:val="002E3007"/>
     <w:rsid w:val="003540C2"/>
     <w:rsid w:val="003F1EA7"/>
     <w:rsid w:val="004604F3"/>
     <w:rsid w:val="004974D0"/>
     <w:rsid w:val="004E295D"/>
     <w:rsid w:val="00547BE9"/>
     <w:rsid w:val="00554896"/>
     <w:rsid w:val="005678ED"/>
     <w:rsid w:val="005C02B0"/>
     <w:rsid w:val="00646BF7"/>
+    <w:rsid w:val="00660A11"/>
     <w:rsid w:val="0066769A"/>
     <w:rsid w:val="006D3505"/>
     <w:rsid w:val="006E2CAF"/>
     <w:rsid w:val="00724DA3"/>
     <w:rsid w:val="007C4902"/>
     <w:rsid w:val="007E212E"/>
     <w:rsid w:val="00817F82"/>
     <w:rsid w:val="008557F0"/>
     <w:rsid w:val="0092213E"/>
+    <w:rsid w:val="00A358A2"/>
     <w:rsid w:val="00AE5FF4"/>
     <w:rsid w:val="00AE7227"/>
     <w:rsid w:val="00AE78B9"/>
+    <w:rsid w:val="00B03783"/>
     <w:rsid w:val="00B05F98"/>
     <w:rsid w:val="00B46DC5"/>
     <w:rsid w:val="00B73692"/>
     <w:rsid w:val="00BC4734"/>
     <w:rsid w:val="00C36742"/>
     <w:rsid w:val="00CA6F99"/>
     <w:rsid w:val="00CC64CA"/>
     <w:rsid w:val="00CE3E8A"/>
     <w:rsid w:val="00D54CF0"/>
     <w:rsid w:val="00D57C64"/>
     <w:rsid w:val="00D82FD7"/>
     <w:rsid w:val="00D919BC"/>
-    <w:rsid w:val="00DA058E"/>
     <w:rsid w:val="00E32075"/>
     <w:rsid w:val="00E654CF"/>
     <w:rsid w:val="00EB4809"/>
     <w:rsid w:val="00ED120C"/>
     <w:rsid w:val="00F437B0"/>
     <w:rsid w:val="00F65733"/>
     <w:rsid w:val="00F83A71"/>
     <w:rsid w:val="00F90051"/>
+    <w:rsid w:val="00F91950"/>
     <w:rsid w:val="00F91A04"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -39485,59 +41228,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B694C6A55DE2134FBC3E5EBEC0D5144E" ma:contentTypeVersion="152" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="26dc071b9f6c31340d753864a914664a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="a70826c3-bc65-419a-994a-465ca38d99d8" xmlns:ns3="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="948d9b24a75d0162dbb924f5c1194e43" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="a70826c3-bc65-419a-994a-465ca38d99d8"/>
     <xsd:import namespace="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -39770,52 +41504,107 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">
       <UserInfo>
         <DisplayName>Rivenbark, Chris</DisplayName>
         <AccountId>149</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Mullen, Caitlin J</DisplayName>
         <AccountId>196</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Andresen, Christian T</DisplayName>
         <AccountId>142</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Clemmons, Lauren M</DisplayName>
         <AccountId>8552</AccountId>
         <AccountType/>
@@ -39850,176 +41639,124 @@
         <AccountId>31</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Stephens, Kenneth W</DisplayName>
         <AccountId>14179</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="a70826c3-bc65-419a-994a-465ca38d99d8" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_dlc_DocId xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">TA5UNRANKDR3-942230846-2423</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">
       <Url>https://ncconnect.sharepoint.com/sites/it_contracts/_layouts/15/DocIdRedir.aspx?ID=TA5UNRANKDR3-942230846-2423</Url>
       <Description>TA5UNRANKDR3-942230846-2423</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...45 lines deleted...]
-</spe:Receivers>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E46EB4BB-ABDB-4729-A89A-6AFFABB9FA41}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58E26DF2-33B9-4967-A95E-F949654F97FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="a70826c3-bc65-419a-994a-465ca38d99d8"/>
     <ds:schemaRef ds:uri="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E46EB4BB-ABDB-4729-A89A-6AFFABB9FA41}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4148EB3A-8DB7-40D5-AD36-A20D66408974}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF2BC0DB-ADE8-4A5D-881F-53E2984D6238}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68B927C4-52F0-46AB-92DE-A0DBB017E205}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a70826c3-bc65-419a-994a-465ca38d99d8"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF2BC0DB-ADE8-4A5D-881F-53E2984D6238}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4148EB3A-8DB7-40D5-AD36-A20D66408974}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>84954</Characters>
+  <Pages>3</Pages>
+  <Words>16020</Words>
+  <Characters>91318</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>199</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>760</Lines>
+  <Paragraphs>214</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>nc state government</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>99659</CharactersWithSpaces>
+  <CharactersWithSpaces>107124</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>STATE OF NORTH CAROLINA</dc:title>
   <dc:subject/>
   <dc:creator>releata.baker-jones@nc.gov</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B694C6A55DE2134FBC3E5EBEC0D5144E</vt:lpwstr>
   </property>