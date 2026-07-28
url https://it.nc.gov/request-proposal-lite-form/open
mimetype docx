--- v1 (2026-05-05)
+++ v2 (2026-07-28)
@@ -1,48 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7C14DAE8" w14:textId="4B373E53" w:rsidR="00923C0D" w:rsidRPr="001951D4" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -233,75 +229,51 @@
     </w:p>
     <w:p w14:paraId="5A888B3D" w14:textId="0679E4CA" w:rsidR="00133124" w:rsidRDefault="00133124" w:rsidP="00923C0D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00133124">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The information in this form represents the State’s Request for Proposal (RFP) Lite document to be used to procure information technology (IT) software, software support and/or professional services, and/or a smaller system where evaluation criteria are incorporated, as applicable. This document may be used almost as if it were an IFB with Evaluation Criteria. It should not be used if you need to </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> based on low price meeting specifications.</w:t>
+        <w:t>The information in this form represents the State’s Request for Proposal (RFP) Lite document to be used to procure information technology (IT) software, software support and/or professional services, and/or a smaller system where evaluation criteria are incorporated, as applicable. This document may be used almost as if it were an IFB with Evaluation Criteria. It should not be used if you need to award based on low price meeting specifications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377F8D48" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The Purchasing Agency must obtain the latest version of the document from the Department of Information Technology Statewide IT Procurement Office website </w:t>
@@ -336,55 +308,55 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FE308E" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+    <w:p w14:paraId="62FE308E" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Standard and suggested language is provided in </w:t>
       </w:r>
@@ -410,55 +382,55 @@
         <w:t xml:space="preserve">. Instructional text is provided in </w:t>
       </w:r>
       <w:r w:rsidRPr="00B21565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>red italicized type</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C99ABE0" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+    <w:p w14:paraId="4C99ABE0" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidRPr="00B21565">
         <w:rPr>
@@ -511,213 +483,213 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">RESERVED </w:t>
       </w:r>
       <w:r w:rsidRPr="00B21565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>after the title of the section.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E63869E" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+    <w:p w14:paraId="3E63869E" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Add necessary information</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the document as needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3037DD" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+    <w:p w14:paraId="0B3037DD" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Finalize the document</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> prior to uploading it in the EP Sourcing Module or eForm systems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DBD24E" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+    <w:p w14:paraId="53DBD24E" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Remove all italicized informational text and change text in </w:t>
       </w:r>
       <w:r w:rsidRPr="00B21565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">red type </w:t>
       </w:r>
       <w:r w:rsidRPr="00B21565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">to black type. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331FDCF1" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+    <w:p w14:paraId="331FDCF1" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Delete this instructions page. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686BE4E3" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+    <w:p w14:paraId="686BE4E3" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Update the Table of Contents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A2BE0D2" w14:textId="77777777" w:rsidR="00FD28BD" w:rsidRDefault="00FD28BD" w:rsidP="00923C0D">
@@ -998,50 +970,102 @@
               <w:t xml:space="preserve">Specifications for </w:t>
             </w:r>
             <w:r w:rsidRPr="00721BB7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">GovRAMP </w:t>
             </w:r>
             <w:r w:rsidR="00677B1F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">in Security and in </w:t>
             </w:r>
             <w:r w:rsidRPr="00721BB7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Architecture Spec Accessibility </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72B55" w:rsidRPr="00B21565" w14:paraId="01EB9810" w14:textId="77777777" w:rsidTr="00506A47">
+        <w:trPr>
+          <w:trHeight w:val="308"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6A8C62" w14:textId="04DD3E26" w:rsidR="00A72B55" w:rsidRDefault="00A72B55" w:rsidP="00506A47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 17, 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="459861C5" w14:textId="0B680DDD" w:rsidR="00A72B55" w:rsidRPr="00721BB7" w:rsidRDefault="00A72B55" w:rsidP="00506A47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Removal of HUB Clause; Clarification that the 1.75% e-Procurement Charge only applies to Goods procured.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="198BA586" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRDefault="00923C0D" w:rsidP="00923C0D"/>
     <w:p w14:paraId="7300ADB5" w14:textId="1D59B2B7" w:rsidR="00923C0D" w:rsidRDefault="00923C0D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpX="126" w:tblpY="-506"/>
         <w:tblW w:w="10818" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5409"/>
         <w:gridCol w:w="5409"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D72614" w:rsidRPr="006B5C43" w14:paraId="4BF9375D" w14:textId="77777777" w:rsidTr="19B37A41">
@@ -3461,69 +3485,58 @@
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>ToC</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="007C2A4B">
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:i/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">) after the document is complete. To update the </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="007C2A4B">
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:i/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>ToC</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:proofErr w:type="gramStart"/>
           <w:r w:rsidRPr="007C2A4B">
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:i/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>, right</w:t>
-[...9 lines deleted...]
-            <w:t xml:space="preserve"> click on the table of contents body, and select Update Field from the pop-up menu. After you update the </w:t>
+            <w:t xml:space="preserve">, right click on the table of contents body, and select Update Field from the pop-up menu. After you update the </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="007C2A4B">
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:i/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>ToC</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="007C2A4B">
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:i/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>, delete this instruction.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7A198AA6" w14:textId="77777777" w:rsidR="007C2A4B" w:rsidRPr="007C2A4B" w:rsidRDefault="007C2A4B" w:rsidP="007C2A4B"/>
         <w:p w14:paraId="2DF87BA5" w14:textId="34D950D8" w:rsidR="0091044E" w:rsidRDefault="00430F27">
           <w:pPr>
@@ -7535,50 +7548,51 @@
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50655942" w14:textId="0DDAE002" w:rsidR="00657B9D" w:rsidRDefault="00657B9D" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc228780415"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2.2. </w:t>
       </w:r>
       <w:r w:rsidR="00987A88" w:rsidRPr="00657B9D">
         <w:t>ADDEND</w:t>
       </w:r>
       <w:r w:rsidR="00A345A8">
         <w:t>A</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="0ED462DA" w14:textId="449FEA75" w:rsidR="00987A88" w:rsidRPr="00FA00DA" w:rsidRDefault="00987A88" w:rsidP="00657B9D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
@@ -8031,163 +8045,163 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and will automatically be deemed Non-Responsive.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="370CD34C" w14:textId="77777777" w:rsidR="009544FE" w:rsidRDefault="009544FE" w:rsidP="009544FE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0212E859" w14:textId="77777777" w:rsidR="009544FE" w:rsidRPr="003141E2" w:rsidRDefault="009544FE" w:rsidP="009544FE">
+    <w:p w14:paraId="0212E859" w14:textId="77777777" w:rsidR="009544FE" w:rsidRPr="003141E2" w:rsidRDefault="009544FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A827C1">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit </w:t>
       </w:r>
       <w:r w:rsidRPr="00A827C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">one (1) signed, original electronic offer </w:t>
       </w:r>
       <w:r w:rsidRPr="00A827C1">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>through the Ariba Sourcing Module</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A685ABA" w14:textId="77777777" w:rsidR="009544FE" w:rsidRPr="003141E2" w:rsidRDefault="009544FE" w:rsidP="009544FE">
+    <w:p w14:paraId="2A685ABA" w14:textId="77777777" w:rsidR="009544FE" w:rsidRPr="003141E2" w:rsidRDefault="009544FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06321">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Ariba Sourcing Module document number is:  </w:t>
       </w:r>
       <w:r w:rsidRPr="008F7FD2">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>WS####</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006D547D" w14:textId="77777777" w:rsidR="009544FE" w:rsidRPr="003141E2" w:rsidRDefault="009544FE" w:rsidP="009544FE">
+    <w:p w14:paraId="006D547D" w14:textId="77777777" w:rsidR="009544FE" w:rsidRPr="003141E2" w:rsidRDefault="009544FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8499B">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>All File names should start with the Vendor name first, in order to easily determine all the files to be included as part of the vendor’s response. For example, files should be named as follows: Vendor Name-your file name.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4EEB64" w14:textId="77777777" w:rsidR="009544FE" w:rsidRPr="003141E2" w:rsidRDefault="009544FE" w:rsidP="009544FE">
+    <w:p w14:paraId="7D4EEB64" w14:textId="77777777" w:rsidR="009544FE" w:rsidRPr="003141E2" w:rsidRDefault="009544FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8499B">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">File contents </w:t>
       </w:r>
       <w:r w:rsidRPr="00D8499B">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8196,56 +8210,56 @@
       <w:r w:rsidRPr="00D8499B">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>be password protected, the file formats must be in .PDF, .JPEG, .DOC or .XLS format, and shall be capable of being copied to other sources</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D8499B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inability by the State to open the Vendor’s files may result in the Vendor’s offer(s) being rejected as Non-Responsive.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A94D12" w14:textId="77777777" w:rsidR="009544FE" w:rsidRPr="00D8499B" w:rsidRDefault="009544FE" w:rsidP="009544FE">
+    <w:p w14:paraId="57A94D12" w14:textId="77777777" w:rsidR="009544FE" w:rsidRPr="00D8499B" w:rsidRDefault="009544FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8499B">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If the vendor’s proposal contains any confidential information (as defined in Attachment B, Section 2, Paragraph #17), then the vendor must provide one (1) signed, original electronic offer and one (1) redacted electronic copy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14FE8694" w14:textId="77777777" w:rsidR="009544FE" w:rsidRPr="00C45CC5" w:rsidRDefault="009544FE" w:rsidP="009544FE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
@@ -8367,51 +8381,59 @@
         <w:t>BASIS FOR REJECTION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="0089625A" w:rsidRPr="009C0897">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F5E715" w14:textId="27CE6343" w:rsidR="0089625A" w:rsidRPr="005C494D" w:rsidRDefault="0089625A" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C0897">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pursuant to 9 NCAC 06B.0401, the State reserves the right to reject any and all offers, in whole or in part; by deeming the offer unsatisfactory as to quality or quantity, delivery, price or service offered; non-compliance with the specifications or intent of this solicitation; lack of competitiveness; error(s) in specifications or indications that revision would be advantageous to the State; cancellation or other changes in the intended project, or other determination that the proposed requirement is no longer needed; limitation or lack of available funds; circumstances that prevent determination of the best offer; or any other determination that rejection would be in the best interest of the State.  Vendor contact regarding this </w:t>
+        <w:t xml:space="preserve">Pursuant to 9 NCAC 06B.0401, the State reserves the right to reject any and all offers, in whole or in part; by deeming the offer unsatisfactory as to quality or quantity, delivery, price or service offered; non-compliance with the specifications or intent of this solicitation; lack of competitiveness; error(s) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0897">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">in specifications or indications that revision would be advantageous to the State; cancellation or other changes in the intended project, or other determination that the proposed requirement is no longer needed; limitation or lack of available funds; circumstances that prevent determination of the best offer; or any other determination that rejection would be in the best interest of the State.  Vendor contact regarding this </w:t>
       </w:r>
       <w:r w:rsidR="00F64366">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RFP</w:t>
       </w:r>
       <w:r w:rsidR="00D33037">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lite</w:t>
       </w:r>
       <w:r w:rsidR="00F64366">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C0897">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -8929,55 +8951,55 @@
       <w:r w:rsidR="00DE6FDC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidR="00F46C53" w:rsidRPr="00F46C53">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the attached Department of Information Technology Terms and Conditions.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB806B3" w14:textId="448DB37E" w:rsidR="00A4093E" w:rsidRPr="00FA00DA" w:rsidRDefault="00A4093E" w:rsidP="008564D2">
+    <w:p w14:paraId="6CB806B3" w14:textId="448DB37E" w:rsidR="00A4093E" w:rsidRPr="00FA00DA" w:rsidRDefault="00A4093E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">General information on the </w:t>
       </w:r>
       <w:r w:rsidR="00657B9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -8991,104 +9013,104 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rocurement service can be found at </w:t>
       </w:r>
       <w:r w:rsidR="008564D2" w:rsidRPr="008564D2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>http://eprocurement.nc.gov/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="328FADFB" w14:textId="4B8E782E" w:rsidR="008564D2" w:rsidRPr="008564D2" w:rsidRDefault="00A4093E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Within two days after notification of award of a contract, vendor must register in NC E-Procurement @ Your Service at the following web site:</w:t>
       </w:r>
       <w:r w:rsidRPr="008564D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008564D2" w:rsidRPr="008564D2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="008564D2" w:rsidRPr="00F1436A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://vendor.ncgov.com/vendor/login</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1077580D" w14:textId="1EBEFD4D" w:rsidR="00A4093E" w:rsidRPr="008141AE" w:rsidRDefault="00A4093E" w:rsidP="00F1436A">
+    <w:p w14:paraId="1077580D" w14:textId="1EBEFD4D" w:rsidR="00A4093E" w:rsidRPr="008141AE" w:rsidRDefault="00A4093E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008564D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As </w:t>
       </w:r>
       <w:r w:rsidRPr="008141AE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -9324,51 +9346,59 @@
       </w:r>
       <w:r w:rsidRPr="001C7469">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D79931C" w14:textId="13B10361" w:rsidR="00A4093E" w:rsidRPr="008C1EDB" w:rsidRDefault="00A4093E" w:rsidP="004669B9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C1EDB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Resellers” as used herein, refers to businesses that routinely sell or distribute Vendor’s Products, and may include “Distributors”, “Value Added Resellers” (VARs), “Original Equipment Manufacturers” (OEMs), Channel Partners, or such other designations.  These businesses must be approved by the State prior to placement of any orders.  Any contract established will be subject to this solicitation and any resulting Agreement(s), and to the terms and conditions of the State’s competitive bidding process.  </w:t>
+        <w:t xml:space="preserve">“Resellers” as used herein, refers to businesses that routinely sell or distribute Vendor’s Products, and may include “Distributors”, “Value Added Resellers” (VARs), “Original Equipment Manufacturers” (OEMs), Channel Partners, or such other designations.  These businesses must be approved by the State prior to placement of any orders.  Any contract established will be subject to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1EDB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">this solicitation and any resulting Agreement(s), and to the terms and conditions of the State’s competitive bidding process.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C0D6F57" w14:textId="1FDA3B24" w:rsidR="00A4093E" w:rsidRPr="00FA00DA" w:rsidRDefault="00A4093E" w:rsidP="004669B9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Agency acknowledges that the Reseller has merely purchased the </w:t>
       </w:r>
       <w:r w:rsidR="004D1108" w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Third-Party</w:t>
@@ -9522,59 +9552,51 @@
       </w:r>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="_Toc95754404"/>
       <w:r w:rsidR="00936E8C" w:rsidRPr="00936E8C">
         <w:t>BEST AND FINAL OFFERS (BAFO)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="06C825DB" w14:textId="77777777" w:rsidR="00AF0C5A" w:rsidRDefault="00AF0C5A" w:rsidP="001D2EFB">
       <w:pPr>
         <w:pStyle w:val="RFPBulletList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The State may establish a competitive range based upon evaluations of offers, and request BAFOs from the Vendor(s) within this </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> e.g. “Finalist Vendor(s)”.  If negotiations or subsequent offers are solicited, the Vendor(s) shall provide BAFO(s) in response.  Failure to deliver a BAFO when requested shall disqualify the non-responsive Vendor from further consideration.  The State will evaluate BAFO(s), oral presentations, and product demonstrations as part of the Vendors’ respective offers to determine the final rankings.</w:t>
+        <w:t>The State may establish a competitive range based upon evaluations of offers, and request BAFOs from the Vendor(s) within this range; e.g. “Finalist Vendor(s)”.  If negotiations or subsequent offers are solicited, the Vendor(s) shall provide BAFO(s) in response.  Failure to deliver a BAFO when requested shall disqualify the non-responsive Vendor from further consideration.  The State will evaluate BAFO(s), oral presentations, and product demonstrations as part of the Vendors’ respective offers to determine the final rankings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E41D498" w14:textId="7D0A98D3" w:rsidR="000653A5" w:rsidRDefault="000653A5" w:rsidP="000653A5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc228780425"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidR="00F42652">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
@@ -9959,50 +9981,51 @@
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[NAME OF VENDOR]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A015D7B" w14:textId="77777777" w:rsidR="006F52C7" w:rsidRPr="006F52C7" w:rsidRDefault="006F52C7" w:rsidP="006F52C7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="44"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F52C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Street: </w:t>
             </w:r>
             <w:r w:rsidRPr="006F52C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[STREET ADDRESS]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="016C2D1A" w14:textId="77777777" w:rsidR="006F52C7" w:rsidRPr="006F52C7" w:rsidRDefault="006F52C7" w:rsidP="006F52C7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="44"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F52C7">
@@ -10051,71 +10074,73 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72D074D9" w14:textId="77777777" w:rsidR="006F52C7" w:rsidRPr="006F52C7" w:rsidRDefault="006F52C7" w:rsidP="006F52C7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="44"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F52C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>[NAME OF VENDOR]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="421F9956" w14:textId="77777777" w:rsidR="006F52C7" w:rsidRPr="006F52C7" w:rsidRDefault="006F52C7" w:rsidP="006F52C7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="44"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F52C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Street: </w:t>
             </w:r>
             <w:r w:rsidRPr="006F52C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[STREET ADDRESS</w:t>
             </w:r>
             <w:r w:rsidRPr="006F52C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="514A5B12" w14:textId="77777777" w:rsidR="006F52C7" w:rsidRPr="006F52C7" w:rsidRDefault="006F52C7" w:rsidP="006F52C7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="44"/>
@@ -10192,124 +10217,108 @@
       </w:r>
       <w:r w:rsidRPr="00565CAB">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00565CAB">
         <w:t>SOURCE SELECTION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="2BA6CCA7" w14:textId="3B49A3F0" w:rsidR="00565CAB" w:rsidRPr="00C94A94" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C94A94">
         <w:t xml:space="preserve">A trade-off/ranking method of source selection will be utilized in this procurement to allow the State to award this </w:t>
       </w:r>
       <w:r w:rsidR="00B53485">
         <w:t>RFP Lite</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A94">
-        <w:t xml:space="preserve"> to the Vendor providing the Best Value and recognizing that Best Value may result in award other than the lowest price or highest technically qualified offer. By using this method, the overall ranking may be adjusted up or down when considered with or </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3905DE03" w14:textId="4AFE8A39" w:rsidR="00565CAB" w:rsidRPr="00C94A94" w:rsidRDefault="00565CAB" w:rsidP="00AB4610">
+        <w:t xml:space="preserve"> to the Vendor providing the Best Value and recognizing that Best Value may result in award other than the lowest price or highest technically qualified offer. By using this method, the overall ranking may be adjusted up or down when considered with or traded-off against other non-price factors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3905DE03" w14:textId="4AFE8A39" w:rsidR="00565CAB" w:rsidRPr="00C94A94" w:rsidRDefault="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBulletList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C94A94">
         <w:t xml:space="preserve">Evaluation Process Explanation. State Agency employees will review all offers. All offers will be initially classified as being responsive or non-responsive. If an offer is found non-responsive, it will not be considered further. All responsive offers will be evaluated based on stated evaluation criteria. Any references in an answer to another location in the </w:t>
       </w:r>
       <w:r w:rsidR="00B53485">
         <w:t>RFP Lite</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A94">
         <w:t xml:space="preserve"> or Offer shall have specific page numbers and sections stated in the reference.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3122ED89" w14:textId="4E2B0DF2" w:rsidR="00565CAB" w:rsidRPr="00C94A94" w:rsidRDefault="00565CAB" w:rsidP="00AB4610">
+    <w:p w14:paraId="3122ED89" w14:textId="4E2B0DF2" w:rsidR="00565CAB" w:rsidRPr="00C94A94" w:rsidRDefault="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBulletList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C94A94">
         <w:t xml:space="preserve">To be eligible for consideration, Vendor’s offer </w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A94">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A94">
         <w:t xml:space="preserve"> substantially conform to the intent of all specifications. Compliance with the intent of all specifications will be determined by the State. Offers that do not meet the full intent of all specifications listed in this </w:t>
       </w:r>
       <w:r w:rsidR="00BD29BF">
         <w:t>RFP Lite</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A94">
-        <w:t xml:space="preserve"> may be deemed deficient. Further, a serious deficiency in the offer to </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="23FF6F72" w14:textId="6BA8FF6D" w:rsidR="00565CAB" w:rsidRPr="00C94A94" w:rsidRDefault="00565CAB" w:rsidP="00AB4610">
+        <w:t xml:space="preserve"> may be deemed deficient. Further, a serious deficiency in the offer to any one (1) factor may be grounds for rejection regardless of overall score.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FF6F72" w14:textId="6BA8FF6D" w:rsidR="00565CAB" w:rsidRPr="00C94A94" w:rsidRDefault="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBulletList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C94A94">
         <w:t>The evaluation committee may request clarifications, an interview with or presentation from any or all Vendors as allowed by 9 NCAC 06B.0307. However, the State may refuse to accept, in full or partially, the response to a clarification request given by any Vendor. Vendors are cautioned that the evaluators are not required to request clarifications; therefore, all offers should be complete and reflect the most favorable terms. Vendors should be prepared to send qualified personnel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to Raleigh, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A94">
         <w:t>North Carolina to discuss technical and contractual aspects of the offer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1963379E" w14:textId="45910385" w:rsidR="00565CAB" w:rsidRPr="00C94A94" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C94A94">
         <w:t>Vendors are advised that the State is not obligated to ask for or accept after the closing date for receipt of offer, data that is essential for a complete and thorough evaluation of the offer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E595BA7" w14:textId="41729A9E" w:rsidR="00565CAB" w:rsidRPr="00C94A94" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
@@ -10569,56 +10578,56 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>evaluated for every procurement.</w:t>
       </w:r>
       <w:r w:rsidRPr="08227485">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">  The following are suggested criteria and are not meant to be a final list for your RFP Lite solicitation.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DEFE95" w14:textId="231F0835" w:rsidR="00565CAB" w:rsidRPr="00821459" w:rsidRDefault="00565CAB" w:rsidP="00AB4610">
+    <w:p w14:paraId="04DEFE95" w14:textId="231F0835" w:rsidR="00565CAB" w:rsidRPr="00821459" w:rsidRDefault="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBulletList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00821459">
         <w:t xml:space="preserve">How well the Vendor’s offer conforms with the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">solicitation </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B2F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(thi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
@@ -10641,235 +10650,236 @@
       <w:r w:rsidRPr="000F5B2F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>and must be included</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> with references to the specifications (i.e., paragraphs or sections)</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B2F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D950D3" w14:textId="036E8DAD" w:rsidR="00565CAB" w:rsidRPr="00821459" w:rsidRDefault="00565CAB" w:rsidP="00AB4610">
+    <w:p w14:paraId="79D950D3" w14:textId="036E8DAD" w:rsidR="00565CAB" w:rsidRPr="00821459" w:rsidRDefault="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBulletList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00821459">
         <w:t xml:space="preserve">How each Vendor’s offer compares with other Vendors’ offers </w:t>
       </w:r>
       <w:r w:rsidRPr="00821459">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(this criterion also aligns with substantial conformity wherein the purchasing agency </w:t>
       </w:r>
       <w:r w:rsidRPr="00565CAB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">compares </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00821459">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> relative strengths and weaknesses of the offers and must be included)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20FE9F6C" w14:textId="77777777" w:rsidR="00565CAB" w:rsidRPr="00E37076" w:rsidRDefault="00565CAB" w:rsidP="00AB4610">
+    <w:p w14:paraId="20FE9F6C" w14:textId="77777777" w:rsidR="00565CAB" w:rsidRPr="00E37076" w:rsidRDefault="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBulletList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Total Cost of Ownership </w:t>
       </w:r>
       <w:r w:rsidRPr="00D56D8C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[Must be included in your evaluation criteria]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6336B3F2" w14:textId="77777777" w:rsidR="00565CAB" w:rsidRPr="00821459" w:rsidRDefault="00565CAB" w:rsidP="00AB4610">
+    <w:p w14:paraId="6336B3F2" w14:textId="77777777" w:rsidR="00565CAB" w:rsidRPr="00821459" w:rsidRDefault="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBulletList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E37076">
         <w:t xml:space="preserve">Illustration(s) and/or explanations of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">adherence to Section 3.3 Enterprise Specifications </w:t>
       </w:r>
       <w:r w:rsidRPr="00E37076">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(Include and add details if relevant to evaluation of proposed solution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A23038" w14:textId="77777777" w:rsidR="00565CAB" w:rsidRDefault="00565CAB" w:rsidP="00AB4610">
+    <w:p w14:paraId="44A23038" w14:textId="77777777" w:rsidR="00565CAB" w:rsidRDefault="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBulletList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Adherence to Section 3.2 Security Specifications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D209E00" w14:textId="77777777" w:rsidR="00565CAB" w:rsidRDefault="00565CAB" w:rsidP="00AB4610">
+    <w:p w14:paraId="1D209E00" w14:textId="77777777" w:rsidR="00565CAB" w:rsidRDefault="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBulletList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Vendor Schedule / Timeline for completing work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29BDAA65" w14:textId="0D6EB7CB" w:rsidR="00565CAB" w:rsidRDefault="00565CAB" w:rsidP="00AB4610">
+    <w:p w14:paraId="29BDAA65" w14:textId="0D6EB7CB" w:rsidR="00565CAB" w:rsidRDefault="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBulletList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3178E">
         <w:t>Strength of references relevant or material to technology area(s) or Specifications</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E651D">
         <w:t xml:space="preserve">(see Attachment </w:t>
       </w:r>
       <w:r w:rsidR="00EB04CA">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="008E651D">
         <w:t xml:space="preserve"> for submittal form) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3178E">
         <w:t>Vendor Past Performance</w:t>
       </w:r>
       <w:r w:rsidR="008E651D">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3178E">
         <w:t>The Vendor may be disqualified from any evaluation or award if the Vendor or any key personnel proposed, has previously failed to perform satisfactorily during the performance of any contract with the State, or violated rules or statutes applicable to public bidding in the State.</w:t>
       </w:r>
       <w:r w:rsidR="008E651D">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192640D5" w14:textId="2622A47F" w:rsidR="00EB04CA" w:rsidRPr="00C3178E" w:rsidRDefault="00EB04CA" w:rsidP="00AB4610">
+    <w:p w14:paraId="192640D5" w14:textId="2622A47F" w:rsidR="00EB04CA" w:rsidRPr="00C3178E" w:rsidRDefault="00EB04CA">
       <w:pPr>
         <w:pStyle w:val="RFPBulletList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Financial Stability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3EAEB8" w14:textId="110987CC" w:rsidR="00565CAB" w:rsidRPr="00C3178E" w:rsidRDefault="00565CAB" w:rsidP="00AB4610">
+    <w:p w14:paraId="6C3EAEB8" w14:textId="110987CC" w:rsidR="00565CAB" w:rsidRPr="00C3178E" w:rsidRDefault="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBulletList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Risks associated with </w:t>
       </w:r>
       <w:r w:rsidR="000E27AA">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>Vendor’s offer</w:t>
       </w:r>
       <w:r w:rsidR="006157BB">
         <w:t xml:space="preserve"> including errata and exceptions </w:t>
       </w:r>
       <w:r w:rsidR="000E27AA">
         <w:t xml:space="preserve">submitted </w:t>
       </w:r>
       <w:r w:rsidR="000C16F6">
         <w:t>of the entire solicit</w:t>
       </w:r>
       <w:r w:rsidR="00630910">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="000C16F6">
@@ -11117,80 +11127,209 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="589F51D4" w14:textId="77777777" w:rsidR="0012088C" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc228780431"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1. </w:t>
       </w:r>
       <w:r w:rsidR="00D72614" w:rsidRPr="007E2862">
         <w:t>VENDOR STANDARD AGREEMENT(S)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidR="00D72614" w:rsidRPr="007E2862">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACDA538" w14:textId="1D98959B" w:rsidR="0079401A" w:rsidRPr="007E2862" w:rsidRDefault="00D72614" w:rsidP="00EB2392">
+    <w:p w14:paraId="4ACDA538" w14:textId="1D98959B" w:rsidR="0079401A" w:rsidRDefault="00D72614" w:rsidP="00EB2392">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2862">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The terms and conditions of Vendor’s standard license, maintenance or other agreement(s) applicable to Software and other Products acquired under this Agreement may apply to the extent such terms and conditions do not materially change the terms and conditions of this Agreement.  In the event of any conflict between the terms and conditions of this Agreement and the Vendor’s standard agreement(s), the terms and conditions of this Agreement relating to audit and records, jurisdiction, choice of law, the State’s electronic procurement application of law or administrative rules, the remedy for intellectual property infringement and the exclusive remedies and limitation of liability in the Terms and Conditions herein shall apply in all cases and supersede any provisions contained in Vendor’s relevant standard agreement or any other agreement.  The State shall not be obligated under any standard license and/or maintenance or other Vendor agreement(s) to indemnify or hold harmless the Vendor, its licensors, successors or assigns; nor arbitrate any dispute, nor pay late fees, legal fees or other similar costs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4853E6C5" w14:textId="23824CCF" w:rsidR="002064F7" w:rsidRDefault="002064F7" w:rsidP="002064F7">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7D80">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...8 lines deleted...]
-      </w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>For Vendor Completion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E1472">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C8EE87" w14:textId="3FBAB7B2" w:rsidR="002064F7" w:rsidRDefault="002064F7" w:rsidP="002064F7">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0440F97C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____ The Vendor represents and warrants that the terms and conditions of Vendor’s standard license, maintenance, or other agreement(s) do not apply to this procurement. No vendor agreement, standard or otherwise is incorporated into this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solicitation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0440F97C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18739E84" w14:textId="47098F45" w:rsidR="002064F7" w:rsidRDefault="002064F7" w:rsidP="002064F7">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="048DF8EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____ The Vendor standard license, maintenance, or other agreement(s) is provided with the RFQ response and shall be incorporated into this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solicitation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="048DF8EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> based on the outcome of a legal review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395AFE1B" w14:textId="77777777" w:rsidR="009F10C0" w:rsidRDefault="009F10C0" w:rsidP="00EB2392">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08360B3F" w14:textId="77777777" w:rsidR="009F10C0" w:rsidRPr="007E2862" w:rsidRDefault="009F10C0" w:rsidP="00EB2392">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="268FF1FD" w14:textId="797F68AE" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc228780432"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.2. </w:t>
       </w:r>
       <w:r w:rsidR="00D72614" w:rsidRPr="00EB2392">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00D72614" w:rsidRPr="007E2862">
         <w:t>ENDOR UTILIZATION OF WORKERS OUTSIDE U.S.</w:t>
       </w:r>
       <w:r w:rsidR="007F1198">
         <w:t xml:space="preserve"> – DISCLOUSRE STATEMENT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="00D72614" w:rsidRPr="007E2862">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0327C2B4" w14:textId="77777777" w:rsidR="007F1198" w:rsidRDefault="007F1198" w:rsidP="007F1198">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11355,754 +11494,318 @@
         </w:rPr>
         <w:t>its</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bid response</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD9439E" w14:textId="77777777" w:rsidR="007F1198" w:rsidRPr="00F263EE" w:rsidRDefault="007F1198" w:rsidP="007F1198">
+    <w:p w14:paraId="6BD9439E" w14:textId="3CA82031" w:rsidR="007F1198" w:rsidRPr="00F263EE" w:rsidRDefault="007F1198" w:rsidP="007F1198">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41ADA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Vendor to complete:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0903F4A5" w14:textId="77777777" w:rsidR="007F1198" w:rsidRPr="00164892" w:rsidRDefault="007F1198" w:rsidP="007F1198">
+        <w:t xml:space="preserve">Vendor to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C33C2B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>answer or confirm</w:t>
+      </w:r>
+      <w:r w:rsidR="0047095A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that they comply with</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33C2B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> items a. through e.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F41ADA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0903F4A5" w14:textId="0392EEA8" w:rsidR="007F1198" w:rsidRDefault="006F4814">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3529B">
-[...7 lines deleted...]
-    <w:p w14:paraId="30E395F3" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRDefault="00685B7A" w:rsidP="00685B7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Identify t</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1198" w:rsidRPr="00A3529B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he location of work performed under a state contract by the Vendor, any subcontractors, employees, or other persons performing the contract and whether any of this work will be performed outside the United States.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386576AB" w14:textId="77777777" w:rsidR="006F4814" w:rsidRDefault="006F4814" w:rsidP="006F4814">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1620"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E72B4C4" w14:textId="77777777" w:rsidR="00D52CC1" w:rsidRPr="00D52CC1" w:rsidRDefault="00D52CC1" w:rsidP="00D52CC1">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1620"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E395F3" w14:textId="00253EA2" w:rsidR="00685B7A" w:rsidRDefault="006F4814">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00FB5AD3">
+        <w:ind w:left="1620"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Provide th</w:t>
+      </w:r>
+      <w:r w:rsidR="00685B7A" w:rsidRPr="00A3529B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e corporate structure and location of corporate employees and activities of the Vendor, its affiliates or any other subcontractors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E4EBE5" w14:textId="77777777" w:rsidR="00D52CC1" w:rsidRDefault="00D52CC1" w:rsidP="00D52CC1">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1620"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E796AA0" w14:textId="77777777" w:rsidR="00D52CC1" w:rsidRPr="00D52CC1" w:rsidRDefault="00D52CC1" w:rsidP="00D52CC1">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1620"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ED9EF8F" w14:textId="3214C871" w:rsidR="00D52CC1" w:rsidRPr="0047095A" w:rsidRDefault="00685B7A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1620"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047095A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vendor agrees to provide notice of the relocation of the Vendor, employees of the Vendor, subcontractors of the Vendor, or other persons performing Services under a state contract outside of the United States in the event such relocation occurs during the contract term.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33C2B" w:rsidRPr="0047095A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Does </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F41F03" w14:textId="77777777" w:rsidR="00D52CC1" w:rsidRPr="00D52CC1" w:rsidRDefault="00D52CC1" w:rsidP="00C33C2B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E304809" w14:textId="7A48AA22" w:rsidR="00685B7A" w:rsidRDefault="00685B7A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1620"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7ECF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vendor agrees that any Vendor or subcontractor providing call or contact center Services to the State of North Carolina shall disclose to inbound callers the location from which the call or contact center Services are being provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4149EB10" w14:textId="77777777" w:rsidR="00D52CC1" w:rsidRPr="00D52CC1" w:rsidRDefault="00D52CC1" w:rsidP="00D52CC1">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D4868E4" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRDefault="00685B7A" w:rsidP="00D52CC1">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1620"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DECFB0C" w14:textId="064192B2" w:rsidR="00685B7A" w:rsidRPr="009D025B" w:rsidRDefault="00685B7A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1620"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36B6943C" wp14:editId="1561951F">
-[...635 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="629676E6" wp14:editId="415C43C6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="629676E6" wp14:editId="1CA56C9D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1153132</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>234931</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="177421" cy="163773"/>
                 <wp:effectExtent l="0" t="0" r="13335" b="27305"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1013269516" name="Rectangle: Rounded Corners 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="177421" cy="163773"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
@@ -12120,51 +11823,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="6EED285D" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:90.8pt;margin-top:18.5pt;width:13.95pt;height:12.9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZO6YIYQIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphW4VKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7u83e5uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l6+c+SBsJQxYVfK98vxy8fnTRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ8/OsA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mUxm00nBWeSTMX56Wx2GsnMjsEOffiuoGVxU3KEja0e6UEST2J7&#10;60Pvf/Cj4GMNaRf2RsUyjH1UmjUVZZ2k6CQPdWWQbQU9rJBS2VD0plpUqr8uzvI8vTAVNUakEhNg&#10;RNaNMSP2ABCl9x67r3Xwj6EqqWsMzv9WWB88RqTMYMMY3DYW8CMAQ10NmXv/A0k9NZGlFVT7B2QI&#10;vba9kzcNEX4rfHgQSGIm2dOAhntatIGu5DDsOKsBf390H/1JY2TlrKPhKLn/tRGoODM/LKnvWzGd&#10;xmlKh+nZbEIHfG1ZvbbYTXsF9EwkFqoubaN/MIetRmhfaI6XMSuZhJWUu+Qy4OFwFfqhpT+BVMtl&#10;cqMJciLc2icnI3hkNWrpefci0A2qCyTXOzgMkpi/0V3vGyMtLDcBdJNEeeR14JumLwln+FPE8X59&#10;Tl7H/9niDwAAAP//AwBQSwMEFAAGAAgAAAAhAGhlh4veAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQtZNCSEOcClVC3BAtHDg68ZJEjddR7Kbh71lOcBzt6O2bcru4Qcw4&#10;hd6ThmSlQCA13vbUavh4f77NQYRoyJrBE2r4xgDb6vKiNIX1Z9rjfIitYAiFwmjoYhwLKUPToTNh&#10;5Uckvn35yZnIcWqlncyZ4W6QqVKZdKYn/tCZEXcdNsfDyWm42ezW08ubqqM6Jq/7zzsGzlLr66vl&#10;6RFExCX+leFXn9WhYqfan8gGMXDOk4yrGtYPvIkLqdrcg6g1ZGkOsirl/wXVDwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAZO6YIYQIAABcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBoZYeL3gAAAAkBAAAPAAAAAAAAAAAAAAAAALsEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#091723 [484]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="4F82190A" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:90.8pt;margin-top:18.5pt;width:13.95pt;height:12.9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZO6YIYQIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphW4VKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7u83e5uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l6+c+SBsJQxYVfK98vxy8fnTRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ8/OsA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mUxm00nBWeSTMX56Wx2GsnMjsEOffiuoGVxU3KEja0e6UEST2J7&#10;60Pvf/Cj4GMNaRf2RsUyjH1UmjUVZZ2k6CQPdWWQbQU9rJBS2VD0plpUqr8uzvI8vTAVNUakEhNg&#10;RNaNMSP2ABCl9x67r3Xwj6EqqWsMzv9WWB88RqTMYMMY3DYW8CMAQ10NmXv/A0k9NZGlFVT7B2QI&#10;vba9kzcNEX4rfHgQSGIm2dOAhntatIGu5DDsOKsBf390H/1JY2TlrKPhKLn/tRGoODM/LKnvWzGd&#10;xmlKh+nZbEIHfG1ZvbbYTXsF9EwkFqoubaN/MIetRmhfaI6XMSuZhJWUu+Qy4OFwFfqhpT+BVMtl&#10;cqMJciLc2icnI3hkNWrpefci0A2qCyTXOzgMkpi/0V3vGyMtLDcBdJNEeeR14JumLwln+FPE8X59&#10;Tl7H/9niDwAAAP//AwBQSwMEFAAGAAgAAAAhAGhlh4veAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQtZNCSEOcClVC3BAtHDg68ZJEjddR7Kbh71lOcBzt6O2bcru4Qcw4&#10;hd6ThmSlQCA13vbUavh4f77NQYRoyJrBE2r4xgDb6vKiNIX1Z9rjfIitYAiFwmjoYhwLKUPToTNh&#10;5Uckvn35yZnIcWqlncyZ4W6QqVKZdKYn/tCZEXcdNsfDyWm42ezW08ubqqM6Jq/7zzsGzlLr66vl&#10;6RFExCX+leFXn9WhYqfan8gGMXDOk4yrGtYPvIkLqdrcg6g1ZGkOsirl/wXVDwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAZO6YIYQIAABcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBoZYeL3gAAAAkBAAAPAAAAAAAAAAAAAAAAALsEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#091723 [484]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="009D025B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Will any work under this contract be performed outside the United States?   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6767DDE3" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRDefault="00685B7A" w:rsidP="00685B7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12216,51 +11919,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="4EA496FB" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:156.35pt;margin-top:.4pt;width:13.95pt;height:12.9pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZO6YIYQIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphW4VKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7u83e5uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l6+c+SBsJQxYVfK98vxy8fnTRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ8/OsA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mUxm00nBWeSTMX56Wx2GsnMjsEOffiuoGVxU3KEja0e6UEST2J7&#10;60Pvf/Cj4GMNaRf2RsUyjH1UmjUVZZ2k6CQPdWWQbQU9rJBS2VD0plpUqr8uzvI8vTAVNUakEhNg&#10;RNaNMSP2ABCl9x67r3Xwj6EqqWsMzv9WWB88RqTMYMMY3DYW8CMAQ10NmXv/A0k9NZGlFVT7B2QI&#10;vba9kzcNEX4rfHgQSGIm2dOAhntatIGu5DDsOKsBf390H/1JY2TlrKPhKLn/tRGoODM/LKnvWzGd&#10;xmlKh+nZbEIHfG1ZvbbYTXsF9EwkFqoubaN/MIetRmhfaI6XMSuZhJWUu+Qy4OFwFfqhpT+BVMtl&#10;cqMJciLc2icnI3hkNWrpefci0A2qCyTXOzgMkpi/0V3vGyMtLDcBdJNEeeR14JumLwln+FPE8X59&#10;Tl7H/9niDwAAAP//AwBQSwMEFAAGAAgAAAAhANjrtaTcAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFxQayepAoQ4FaqEuCFaOPToJEsSNV5HtpuGv2c5wXE1ozdvy+1iRzGj&#10;D4MjDclagUBqXDtQp+Hz42X1ACJEQ60ZHaGGbwywra6vSlO07kJ7nA+xEwyhUBgNfYxTIWVoerQm&#10;rN2ExNmX89ZEPn0nW28uDLejTJXKpTUD8UJvJtz12JwOZ6vh7nGX+dd3VUd1St72xw0DZ6n17c3y&#10;/AQi4hL/yvCrz+pQsVPtztQGMWrIkvSeqxr4AY6zjcpB1BrSPAdZlfK/f/UDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAGTumCGECAAAXBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA2Ou1pNwAAAAHAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#091723 [484]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="2DCAAE78" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:156.35pt;margin-top:.4pt;width:13.95pt;height:12.9pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZO6YIYQIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphW4VKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7u83e5uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l6+c+SBsJQxYVfK98vxy8fnTRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ8/OsA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mUxm00nBWeSTMX56Wx2GsnMjsEOffiuoGVxU3KEja0e6UEST2J7&#10;60Pvf/Cj4GMNaRf2RsUyjH1UmjUVZZ2k6CQPdWWQbQU9rJBS2VD0plpUqr8uzvI8vTAVNUakEhNg&#10;RNaNMSP2ABCl9x67r3Xwj6EqqWsMzv9WWB88RqTMYMMY3DYW8CMAQ10NmXv/A0k9NZGlFVT7B2QI&#10;vba9kzcNEX4rfHgQSGIm2dOAhntatIGu5DDsOKsBf390H/1JY2TlrKPhKLn/tRGoODM/LKnvWzGd&#10;xmlKh+nZbEIHfG1ZvbbYTXsF9EwkFqoubaN/MIetRmhfaI6XMSuZhJWUu+Qy4OFwFfqhpT+BVMtl&#10;cqMJciLc2icnI3hkNWrpefci0A2qCyTXOzgMkpi/0V3vGyMtLDcBdJNEeeR14JumLwln+FPE8X59&#10;Tl7H/9niDwAAAP//AwBQSwMEFAAGAAgAAAAhANjrtaTcAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFxQayepAoQ4FaqEuCFaOPToJEsSNV5HtpuGv2c5wXE1ozdvy+1iRzGj&#10;D4MjDclagUBqXDtQp+Hz42X1ACJEQ60ZHaGGbwywra6vSlO07kJ7nA+xEwyhUBgNfYxTIWVoerQm&#10;rN2ExNmX89ZEPn0nW28uDLejTJXKpTUD8UJvJtz12JwOZ6vh7nGX+dd3VUd1St72xw0DZ6n17c3y&#10;/AQi4hL/yvCrz+pQsVPtztQGMWrIkvSeqxr4AY6zjcpB1BrSPAdZlfK/f/UDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAGTumCGECAAAXBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA2Ou1pNwAAAAHAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#091723 [484]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="009D025B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">         YES </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidRPr="009D025B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -12350,51 +12053,59 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pursuant to N.C.G.S. § 143B-13</w:t>
       </w:r>
       <w:r w:rsidR="00CE0D87">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(k), the State shall not enter into a contract unless the awarded Vendor and each of its subcontractors comply with the E-Verify requirements of N.C.G.S. Chapter 64, Article 2.  Vendors are directed to review the foregoing laws.  Any awarded Vendor must submit a certification of compliance with E-Verify to the awarding agency, and on a periodic basis thereafter as may be required by the State.  </w:t>
+        <w:t xml:space="preserve">(k), the State shall not enter into a contract unless the awarded Vendor and each of its subcontractors comply with the E-Verify requirements of N.C.G.S. Chapter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">64, Article 2.  Vendors are directed to review the foregoing laws.  Any awarded Vendor must submit a certification of compliance with E-Verify to the awarding agency, and on a periodic basis thereafter as may be required by the State.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9BF375" w14:textId="77777777" w:rsidR="00565CAB" w:rsidRDefault="00565CAB" w:rsidP="008676E0">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E54D47B" w14:textId="5361BCD3" w:rsidR="00565CAB" w:rsidRPr="00565CAB" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc228780434"/>
       <w:r w:rsidRPr="00565CAB">
         <w:rPr>
           <w:u w:val="none"/>
@@ -12719,50 +12430,51 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65CCC7B8" w14:textId="77777777" w:rsidR="006728C3" w:rsidRPr="008A5BEF" w:rsidRDefault="006728C3" w:rsidP="009A2B45">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A5BEF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>NO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3216" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C16B9C7" w14:textId="77777777" w:rsidR="006728C3" w:rsidRPr="008A5BEF" w:rsidRDefault="006728C3" w:rsidP="009A2B45">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -14388,50 +14100,51 @@
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="485C16C9" w14:textId="77777777" w:rsidR="006728C3" w:rsidRPr="008E651D" w:rsidRDefault="006728C3" w:rsidP="009A2B45">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E651D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72AA41D9" w14:textId="77777777" w:rsidR="006728C3" w:rsidRPr="008E651D" w:rsidRDefault="006728C3" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -16030,50 +15743,51 @@
             <w:tcW w:w="650" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74D7FC9E" w14:textId="4D616BBD" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="00D402A8" w:rsidP="009A2B45">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D033CAD" w14:textId="7DAF9B1D" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -16423,56 +16137,56 @@
         </w:rPr>
         <w:t xml:space="preserve">  Please delete this Note from the final draft</w:t>
       </w:r>
       <w:r w:rsidR="006D3C2F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="006D3C2F" w:rsidRPr="00F679BA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>IT IS MANDATORY TO HAVE YOUR END USER OR SECURITY SUBJECT MATTER EXPERT-SME COMPLETE THE HIGHLIGHTED SECTIONS OF THIS SECTON.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6755395E" w14:textId="7DF2C5E4" w:rsidR="007B6D25" w:rsidRPr="0013307C" w:rsidRDefault="007B6D25" w:rsidP="00F679BA">
+    <w:p w14:paraId="6755395E" w14:textId="7DF2C5E4" w:rsidR="007B6D25" w:rsidRPr="0013307C" w:rsidRDefault="007B6D25">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Solutions Hosted on State Infrastructure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B86CBF3" w14:textId="1AC35145" w:rsidR="007B6D25" w:rsidRPr="008A2374" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
@@ -16682,56 +16396,56 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027463E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To comply </w:t>
       </w:r>
       <w:r w:rsidRPr="004E2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>with the State’s Security Standards and Policies,</w:t>
       </w:r>
       <w:r w:rsidRPr="004E2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> State agencies are required to perform annual security/risk assessments on their information systems using NIST 800-53 controls.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479E0545" w14:textId="26917EED" w:rsidR="007B6D25" w:rsidRPr="00AD54FA" w:rsidRDefault="007B6D25" w:rsidP="00AD54FA">
+    <w:p w14:paraId="479E0545" w14:textId="26917EED" w:rsidR="007B6D25" w:rsidRPr="00AD54FA" w:rsidRDefault="007B6D25">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Solutions Not Hosted on State Infrastructure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AFD0E51" w14:textId="0D1CFA5F" w:rsidR="00AD54FA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
@@ -16866,51 +16580,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5E3D53AB" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:4.4pt;width:14.25pt;height:15pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAXgk89dsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W8g9hCbo3UmoTgWg4hkFNzyQ+B3mRra5tKK2Mpjvv23Zza4+wMs98Um8k7MeIQu0AaXhcK&#10;BFIdbEeNhst5/7IGEZMha1wg1PCDETbl7KkwuQ13OuJ4So3gEoq50dCm1OdSxrpFb+Ii9EjsfYXB&#10;m8RyaKQdzJ3LvZNvSq2kNx3xh9b0uGux/j7dvIajOl8//CFTn5W6XOPeu2rcOq3nz9P2HUTCKf2F&#10;4YHP6FAyUxVuZKNwrNVqyVENa17w8LMlb6s0ZHyQZSH/Dyh/AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAF4JPPXbAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="68A86F6F" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:4.4pt;width:14.25pt;height:15pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAXgk89dsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W8g9hCbo3UmoTgWg4hkFNzyQ+B3mRra5tKK2Mpjvv23Zza4+wMs98Um8k7MeIQu0AaXhcK&#10;BFIdbEeNhst5/7IGEZMha1wg1PCDETbl7KkwuQ13OuJ4So3gEoq50dCm1OdSxrpFb+Ii9EjsfYXB&#10;m8RyaKQdzJ3LvZNvSq2kNx3xh9b0uGux/j7dvIajOl8//CFTn5W6XOPeu2rcOq3nz9P2HUTCKf2F&#10;4YHP6FAyUxVuZKNwrNVqyVENa17w8LMlb6s0ZHyQZSH/Dyh/AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAF4JPPXbAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Restricted</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
@@ -16969,96 +16683,97 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="36A67C8F" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:52.5pt;margin-top:2.2pt;width:14.25pt;height:15pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAECviyNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCbo3UOinFtRxCIaf2kh8CvcnW1jaVVsZSHOftuzklx9kZZr8pVpN3YsQhdoE0vMwV&#10;CKQ62I4aDYf95vkdREyGrHGBUMMFI6zKx4fC5DacaYvjLjWCSyjmRkObUp9LGesWvYnz0COx9xsG&#10;bxLLoZF2MGcu906+KvUmvemIP7Smx88W67/dyWvYqv3xy39n6qdSh2PceFeNa6f17Glaf4BIOKVb&#10;GK74jA4lM1XhRDYKx1oteUvSsFiAuPpZtgRRacj4IMtC3g8o/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA/pI8EWgIAALUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAQK+LI3AAAAAgBAAAPAAAAAAAAAAAAAAAAALQEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="42DE7E74" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:52.5pt;margin-top:2.2pt;width:14.25pt;height:15pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAECviyNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCbo3UOinFtRxCIaf2kh8CvcnW1jaVVsZSHOftuzklx9kZZr8pVpN3YsQhdoE0vMwV&#10;CKQ62I4aDYf95vkdREyGrHGBUMMFI6zKx4fC5DacaYvjLjWCSyjmRkObUp9LGesWvYnz0COx9xsG&#10;bxLLoZF2MGcu906+KvUmvemIP7Smx88W67/dyWvYqv3xy39n6qdSh2PceFeNa6f17Glaf4BIOKVb&#10;GK74jA4lM1XhRDYKx1oteUvSsFiAuPpZtgRRacj4IMtC3g8o/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA/pI8EWgIAALUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAQK+LI3AAAAAgBAAAPAAAAAAAAAAAAAAAAALQEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Confidential</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Includes information that is limited to a small audience with a need-to-know or legitimate business case (e.g., State employee personnel records, trade secrets, student records, sensitive public security information, etc.). If exposed to unauthorized parties, data from this category will cause high impact consequences such as regulatory fines, inability to recruit talent, loss of confidence, and/or damage to vendor relationships. This is not a complete list and is subject to legislative changes.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E62C34" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FE7404E" wp14:editId="259AC981">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>676275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>33655</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="180975" cy="190500"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1090156125" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="180975" cy="190500"/>
                         </a:xfrm>
@@ -17073,51 +16788,51 @@
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0E3E839A" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="5706381C" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Internal</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - This is information typically used within the agency and not for public sharing. Most documents are classified as Internal within the organization, and most State employees would have access. This type of data, if exposed to unauthorized parties, would have a very limited impact on an agency’s reputation, compliance requirements or ability to achieve strategic goals. Internally classified data does not contain direct identifiers. Often, the effects of the loss of data can be recognized in very subtle ways and may not lead to clear negative consequences causing confusion due to lack of context or minor reputational harm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3ACC7E" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
@@ -17167,51 +16882,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3F6AA1F0" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="0E67F80E" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Public</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Data that is open to public inspection according to state and federal law, or readily available through public sources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00C3AC29" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
@@ -17262,146 +16977,130 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To comply with the State’s Security Standards and Policies, State agencies are required to perform annual security/risk assessments on their information systems using NIST 800-53 controls. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D62D790" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This requirement additionally applies to all Vendor-provided, agency-managed Infrastructure as a Service (IaaS), Platform as a Service (PaaS), and Software as a Service (SaaS) solutions which will handle data classified as Internal, Confidential, or Restricted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F46FAC" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+    <w:p w14:paraId="73F46FAC" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>To comply with the State’s Security Standards and Policies, cloud products are required to comply with applicable FedRAMP or GovRAMP security requirements, including but not limited to, continuous monitoring, incident response, and data classification as outlined in GovRAMP documentation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036D1AD1" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+    <w:p w14:paraId="036D1AD1" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>To streamline and standardize this requirement the State has adopted GovRAMP which is a Risk and Authorization Management Program that provides a standardized approach to security assessment, authorization, and continuous monitoring for cloud products and services. </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="0BAA64D3" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+        <w:t>To streamline and standardize this requirement the State has adopted GovRAMP which is a Risk and Authorization Management Program that provides a standardized approach to security assessment, authorization, and continuous monitoring for cloud products and services. GovRAMP’s security verification model is based on NIST 800-53 Rev. 5 (or current). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAA64D3" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Note-Delete after reading:  NCDIT to approve of the Agency chosen GovRAMP verified status for each solicitation based on data classification type as defined in the North Carolina Statewide Information Security Manual and North Carolina Statewide Data Classification and Handling Policy. Delete this note after reading and before posting.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The required GovRAMP verified status will depend on the sensitivity of the data and processes supported by the solution as defined in the Statewide Data Classification and Handling Policy. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EA9C2A" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+    <w:p w14:paraId="22EA9C2A" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For purposes of this solicitation, in accordance with the North Carolina Department of Information Technology Statewide Information Security Manual, a GovRAMP verified status of </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[X]</w:t>
       </w:r>
@@ -17427,235 +17126,172 @@
         <w:t xml:space="preserve">Security Snapshot Score </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and upon request, the complete Snapshot Matrix. If awarded the contract,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="D13438"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor shall have an interim period from the effective date of the contract to achieve the verified GovRAMP status outlined above. The interim time periods for each data classification that requires a verified status are further described below. The Vendor shall provision access to the State to their continuous monitoring packages at a [standard] or [elevated] access level within fourteen (14) days of contract award, and seven (7) days of any subsequent GovRAMP status changes. If a non-disclosure agreement (NDA) is required by the Vendor, a copy of the NDA must be uploaded with the response and executed by the Vendor and the State at the time of contract award.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D75C2DD" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+    <w:p w14:paraId="1D75C2DD" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Public - For third-party cloud services where the highest category of information to be processed is Public data,  the Vendor must submit an updated score for the product annually throughout the contract duration that meets or exceeds the original score at time of contract award. Products with GovRAMP Core, Ready, Authorized or Provisionally Authorized statuses or FedRAMP Rev. 5 authorization also satisfy the security requirement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C15653" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+    <w:p w14:paraId="49C15653" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Internal - For third-party cloud services where the highest category of information to be processed is Internal data, the Vendor must either achieve the status of GovRAMP Core prior to </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="19199748" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+        <w:t>Internal - For third-party cloud services where the highest category of information to be processed is Internal data, the Vendor must either achieve the status of GovRAMP Core prior to award, or agree to achieve GovRAMP Core status within an interim time period, no later than twelve (12) months from the effective date of the contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19199748" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Confidential - For third-party cloud services where the highest category of information to be processed is Confidential data, the Vendor must either achieve a status of GovRAMP </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="05CD5291" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+        <w:t>Confidential - For third-party cloud services where the highest category of information to be processed is Confidential data, the Vendor must either achieve a status of GovRAMP Ready, or agree to achieve GovRAMP Ready status no later than fifteen (15) months from the effective date of the contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05CD5291" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Restricted - For third-party cloud services where the highest category of information to be processed is Restricted Data, the Vendor must either achieve a status of GovRAMP </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> agree to achieve GovRAMP Authorized status no later than twenty-one (21) months from the effective date of the contract. </w:t>
+        <w:t xml:space="preserve">Restricted - For third-party cloud services where the highest category of information to be processed is Restricted Data, the Vendor must either achieve a status of GovRAMP Authorized, or agree to achieve GovRAMP Authorized status no later than twenty-one (21) months from the effective date of the contract. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E53B00" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1968"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon contract award, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor’s who submitted a </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">GovRAMP Security Snapshot Score will be required to enroll in the GovRAMP Progressing Snapshot program prior to any data being transferred, stored or processed. The Vendor must complete their first Progressing Snapshot within ninety (90) days of award, with the expectation that progress will be made on a quarterly basis and access to progress reports must be </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="65153CEC" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
+        <w:t xml:space="preserve">GovRAMP Security Snapshot Score will be required to enroll in the GovRAMP Progressing Snapshot program prior to any data being transferred, stored or processed. The Vendor must complete their first Progressing Snapshot within ninety (90) days of award, with the expectation that progress will be made on a quarterly basis and access to progress reports must be provisioned to the State. Products must maintain their participation in the Progressing Snapshot program and continued access to progress reports must be provisioned to the State until such time that they have achieved the minimum verified status outlined above. The State will review the Vendor’s progress on a quarterly basis and, in its sole discretion, may determine that the Vendor is not making satisfactory progress in the Progressing Snapshot program. Satisfactory progress shall be a material requirement of the contract.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65153CEC" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If the Vendor holds a FedRAMP Rev. 5 authorization at time of award, this authorization can be accepted in lieu of a GovRAMP authorization. Authorizations obtained via the FedRAMP 20x Pilot Program will not be permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ACF2656" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1968"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -17753,60 +17389,61 @@
           <w:t>http://nvlpubs.nist.gov/nistpubs/FIPS/NIST.FIPS.199.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  for descriptions of NIST system confidentiality, integrity, and availability categories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21EFF5F8" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00E427B5" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5803B832" w14:textId="129A8691" w:rsidR="00E641DE" w:rsidRPr="00E641DE" w:rsidRDefault="00E641DE" w:rsidP="00AD54FA">
+    <w:p w14:paraId="5803B832" w14:textId="129A8691" w:rsidR="00E641DE" w:rsidRPr="00E641DE" w:rsidRDefault="00E641DE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc228780436"/>
       <w:r w:rsidRPr="00E641DE">
+        <w:lastRenderedPageBreak/>
         <w:t>ENTERPRISE ARCHITECTURE SPECIFICATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="5235AA92" w14:textId="77777777" w:rsidR="00F34D7A" w:rsidRDefault="00F34D7A" w:rsidP="00F34D7A">
       <w:pPr>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0150DAC9" w14:textId="5A5A7C78" w:rsidR="000B032E" w:rsidRPr="004B617F" w:rsidRDefault="000B032E" w:rsidP="00F34D7A">
       <w:pPr>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
@@ -17852,83 +17489,83 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">.8) are </w:t>
       </w:r>
       <w:r w:rsidR="00012779">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Enterprise Architecture </w:t>
       </w:r>
       <w:r w:rsidRPr="75C0FA48">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>specifications. They may be removed for one of two reasons:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E5F5BD" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="004B617F" w:rsidRDefault="000B032E" w:rsidP="00F34D7A">
+    <w:p w14:paraId="15E5F5BD" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="004B617F" w:rsidRDefault="000B032E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6A621558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The topic of the subsection is not relevant to the solicitation OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3211074A" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="004B617F" w:rsidRDefault="000B032E" w:rsidP="00F34D7A">
+    <w:p w14:paraId="3211074A" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="004B617F" w:rsidRDefault="000B032E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="037200F4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>There are more detailed specifications provided by the agency for the topic in another section of the procurement document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="525166A1" w14:textId="34B73C45" w:rsidR="000B032E" w:rsidRPr="00BA0949" w:rsidRDefault="000B032E" w:rsidP="00F34D7A">
       <w:pPr>
         <w:ind w:left="1620"/>
         <w:rPr>
@@ -18040,193 +17677,294 @@
         <w:r w:rsidRPr="00F34D7A">
           <w:t>https://it.nc.gov/vendor-engagement-resources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F34D7A">
         <w:t>. This site provides vendors with statewide information and links referenced throughout the RFP Lite document. Agencies may request additional information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49BFD5F1" w14:textId="4592FB1B" w:rsidR="000B032E" w:rsidRPr="00E931E8" w:rsidRDefault="000B032E" w:rsidP="00292E31">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc228780437"/>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00107E10">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>.1 ARCHITECTURE DIAGRAMS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="5F7F6D12" w14:textId="2BB921F7" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
+    <w:p w14:paraId="55412D32" w14:textId="77777777" w:rsidR="002C1767" w:rsidRDefault="002C1767" w:rsidP="002C1767">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...100 lines deleted...]
-        <w:t>Network Architecture and Technology Stack. The State utilizes architectural diagrams to better understand the design and technologies of a proposed solution. Details on these diagrams can be found at the following</w:t>
+        <w:t>The State utilizes architectural diagrams to better understand the design and technologies of a proposed solution. Details on these diagrams can be found at the following</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>link: </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:anchor="Tab-Architecture-1192" w:history="1">
         <w:r w:rsidRPr="00DE34C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="22"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources#Tab-Architecture-1192</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="1885A01F" w14:textId="77777777" w:rsidR="0012302B" w:rsidRPr="00DE34C6" w:rsidRDefault="0012302B" w:rsidP="002C1767">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F7F6D12" w14:textId="39287A8E" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE34C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provision of </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1767">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00D27EF6" w:rsidRPr="00DE34C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Network Architecture and Technology Stack</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27EF6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diagram</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27EF6" w:rsidRPr="00DE34C6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE34C6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="0012302B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be provided</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0012302B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> offer submission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE34C6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  If </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">they are not supplied at that time, the </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1767">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State will </w:t>
+      </w:r>
+      <w:r w:rsidR="0012302B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subsequently </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1767">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>request them</w:t>
+      </w:r>
+      <w:r w:rsidR="0012302B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  I</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1767">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f they are not supplied within seven (7) calendar days, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vendor’s offer will be considered non-responsive and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE34C6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not be evaluated.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="3688224F" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="496A8D84" w14:textId="130415B7" w:rsidR="000B032E" w:rsidRDefault="000B032E" w:rsidP="00862F36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
@@ -18281,122 +18019,122 @@
     </w:p>
     <w:p w14:paraId="51625BC2" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">A Solution Roadmap defines the vision and strategic elements of the solution.  The Solution Roadmap is a plan </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>of action for how a Solution will evolve over time. The minimum content should include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456714A4" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00946ECB" w:rsidRDefault="000B032E" w:rsidP="000B032E">
+    <w:p w14:paraId="456714A4" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00946ECB" w:rsidRDefault="000B032E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vision for the solution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E8FB863" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="000B032E">
+    <w:p w14:paraId="1E8FB863" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>High-level functionality expected for each solution release into production environment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA17B85" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00946ECB" w:rsidRDefault="000B032E" w:rsidP="000B032E">
+    <w:p w14:paraId="0AA17B85" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00946ECB" w:rsidRDefault="000B032E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>High-level timeline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700C50B7" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00946ECB" w:rsidRDefault="000B032E" w:rsidP="000B032E">
+    <w:p w14:paraId="700C50B7" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00946ECB" w:rsidRDefault="000B032E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Description of how customer feedback is collected and incorporated into solution enhancements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23816D8D" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00946ECB" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -18497,50 +18235,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe how your solution supports the above protocols, as well as making them available for application integration/consumption.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34CC8A3B" w14:textId="1AF44C11" w:rsidR="000B032E" w:rsidRPr="009D25C7" w:rsidRDefault="000B032E" w:rsidP="002F7545">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b w:val="0"/>
           <w:caps/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc228780440"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00107E10">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>.4</w:t>
       </w:r>
       <w:r w:rsidR="00C81872">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E931E8">
         <w:t>INTEGRATION APPROACH</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="5A3AD3A5" w14:textId="64378CB2" w:rsidR="00502215" w:rsidRPr="00502215" w:rsidRDefault="000B032E" w:rsidP="00502215">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -18871,148 +18610,148 @@
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5281DBED" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Standards include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322617F1" w14:textId="77777777" w:rsidR="001F41B1" w:rsidRPr="00FF7902" w:rsidRDefault="001F41B1" w:rsidP="001F41B1">
+    <w:p w14:paraId="322617F1" w14:textId="77777777" w:rsidR="001F41B1" w:rsidRPr="00FF7902" w:rsidRDefault="001F41B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00FF7902">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>State of North Carolina Digital Accessibility &amp; Usability Standard</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00FF7902">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5ADEEBE3" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00946ECB" w:rsidRDefault="000B032E" w:rsidP="000B032E">
+    <w:p w14:paraId="5ADEEBE3" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00946ECB" w:rsidRDefault="000B032E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">W3C Web Accessibility Initiative - Web Content Accessibility Guidelines (WCAG) 2.1: </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00946ECB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.w3.org/TR/WCAG21/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="350C46AC" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00946ECB" w:rsidRDefault="000B032E" w:rsidP="000B032E">
+    <w:p w14:paraId="350C46AC" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00946ECB" w:rsidRDefault="000B032E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 508: </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00946ECB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.section508.gov/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32FFFAD8" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00946ECB" w:rsidRDefault="000B032E" w:rsidP="000B032E">
+    <w:p w14:paraId="32FFFAD8" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00946ECB" w:rsidRDefault="000B032E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Voluntary Product Accessibility Template (VPAT®): </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00946ECB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.itic.org/policy/accessibility/vpat</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
@@ -19334,50 +19073,51 @@
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22DEFDFA" w14:textId="04489FE7" w:rsidR="00A4093E" w:rsidRPr="00732F50" w:rsidRDefault="00A4093E" w:rsidP="00354780">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1166"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A168B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>For completion by Vendor:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D33037">
         <w:rPr>
@@ -19563,65 +19303,51 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00E44F88">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>All contracts must have a contract term even if it</w:t>
       </w:r>
       <w:r w:rsidRPr="005E1847">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a one-time purchase.]  </w:t>
       </w:r>
       <w:r w:rsidRPr="005E1847">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">A </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> pursuant to this </w:t>
+        <w:t xml:space="preserve">A contract awarded pursuant to this </w:t>
       </w:r>
       <w:r w:rsidR="00D33037">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>RFP Lite</w:t>
       </w:r>
       <w:r w:rsidRPr="005E1847">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall have an effective date as provided in the Notice of Award.  The term shall be</w:t>
       </w:r>
       <w:r w:rsidR="00D33037">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D33037">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -21770,435 +21496,84 @@
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Total </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Offer</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Cost ________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6A7624" w14:textId="77777777" w:rsidR="00D26661" w:rsidRPr="00354780" w:rsidRDefault="00F46C53" w:rsidP="00A5713D">
-[...353 lines deleted...]
-    <w:p w14:paraId="23248816" w14:textId="4EEAE7C0" w:rsidR="00471540" w:rsidRPr="005A62B2" w:rsidRDefault="00354780" w:rsidP="00354780">
+    <w:p w14:paraId="23248816" w14:textId="3C214498" w:rsidR="00471540" w:rsidRPr="005A62B2" w:rsidRDefault="0012302B" w:rsidP="00354780">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc228780451"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00354780">
+      <w:bookmarkStart w:id="47" w:name="_Toc228780451"/>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00354780" w:rsidRPr="00354780">
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00354780" w:rsidRPr="00354780">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006D7B6A" w:rsidRPr="005A62B2">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">DEPARTMENT OF INFORMATION TECHNOLOGY </w:t>
       </w:r>
       <w:r w:rsidR="00471540" w:rsidRPr="005A62B2">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INSTRUCTIONS TO VENDORS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="4B85806B" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00471540">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B9C6D33" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00354780">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -22365,50 +21740,51 @@
         <w:t>.  These contracts are in place for the convenience of the state and use of them is optional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14383719" w14:textId="3F112248" w:rsidR="00F1436A" w:rsidRPr="00F1436A" w:rsidRDefault="00F1436A" w:rsidP="00F1436A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>OPEN MARKET CONTRACT:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  A contract for the purchase of goods or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> not covered by a term, technical, or convenience contract.</w:t>
@@ -23062,85 +22438,85 @@
     <w:p w14:paraId="47076AC2" w14:textId="77777777" w:rsidR="00A655B1" w:rsidRDefault="007239AD" w:rsidP="00A655B1">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00640251">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>VENDOR REGISTRATION AND SOLICITATION NOTIFICATION SYSTEM:</w:t>
       </w:r>
       <w:r w:rsidRPr="00640251">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00A655B1" w:rsidRPr="009247D0">
         <w:t xml:space="preserve">The NC electronic Vendor Portal (eVP) allows Vendors to electronically register with the State to receive electronic notification of current procurement opportunities for goods and Services available at the following website:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00A655B1" w:rsidRPr="005D31AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://evp.nc.gov.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A655B1" w:rsidRPr="005F6952">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0297810D" w14:textId="77777777" w:rsidR="00A655B1" w:rsidRPr="00F62C02" w:rsidRDefault="00A655B1" w:rsidP="00A655B1">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009247D0">
         <w:t>This RFP is available electronically</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the </w:t>
       </w:r>
       <w:r w:rsidRPr="009247D0">
         <w:t xml:space="preserve">electronic Vendor Portal (eVP) at the following website:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="005D31AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://evp.nc.gov.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="475EB5FB" w14:textId="0608DB71" w:rsidR="007239AD" w:rsidRPr="00640251" w:rsidRDefault="007239AD" w:rsidP="009E1097">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -23154,122 +22530,122 @@
         </w:rPr>
         <w:t>DIGITAL IMAGING</w:t>
       </w:r>
       <w:r w:rsidRPr="00640251">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00640251">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00640251">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The State will digitize the Vendor’s response if not received electronically, and any awarded contract together with associated contract documents.  This electronic copy shall be a preservation </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">The State will digitize the Vendor’s response if not received electronically, and any awarded contract together with associated contract documents.  This electronic copy shall be a preservation record, and serve as the official record of this solicitation with the same force and effect </w:t>
+      </w:r>
       <w:r w:rsidRPr="00640251">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>record, and</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> serve as the official record of this solicitation with the same force and effect as the original written documents comprising such record.  Any printout or other output readable by sight shown to reflect such record accurately is an "original."  </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">as the original written documents comprising such record.  Any printout or other output readable by sight shown to reflect such record accurately is an "original."  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606810DA" w14:textId="77777777" w:rsidR="003E0F01" w:rsidRPr="007239AD" w:rsidRDefault="003E0F01" w:rsidP="003E0F01">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FA3690C" w14:textId="082E8530" w:rsidR="00471540" w:rsidRDefault="00354780" w:rsidP="004F4C32">
+    <w:p w14:paraId="0FA3690C" w14:textId="4509DF8B" w:rsidR="00471540" w:rsidRDefault="001B2A63" w:rsidP="004F4C32">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc228780452"/>
-      <w:r w:rsidRPr="004F4C32">
+      <w:bookmarkStart w:id="48" w:name="_Toc228780452"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7.0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00354780">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00354780" w:rsidRPr="004F4C32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00354780" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00685793" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DEPARTMENT OF INFORMATION TECHNOLOGY TERMS AND CONDITIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="543C3CDA" w14:textId="77777777" w:rsidR="0031445B" w:rsidRDefault="0031445B" w:rsidP="0031445B"/>
     <w:p w14:paraId="73758C92" w14:textId="77A52C8E" w:rsidR="009D1226" w:rsidRPr="009D1226" w:rsidRDefault="0031445B" w:rsidP="009D1226">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1226">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="009D1226" w:rsidRPr="009D1226">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Terms and Conditions below are for State Hosted Software, Solutions or Professional Services.  </w:t>
@@ -23365,85 +22741,67 @@
         </w:rPr>
         <w:t>Conditions in their entirety</w:t>
       </w:r>
       <w:r w:rsidRPr="009D1226">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and insert the SaaS Terms and Conditions </w:t>
       </w:r>
       <w:r w:rsidR="009D1226" w:rsidRPr="009D1226">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>in the Library of the e-Procurement Sourcing Tool or the NCDIT website.</w:t>
       </w:r>
       <w:r w:rsidR="003059DE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Please consult </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="003059DE">
+        <w:t xml:space="preserve"> Please consult or Statewide IT Procurement contact should you have questions.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1226" w:rsidRPr="009D1226">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>or</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="200EB787" w14:textId="77777777" w:rsidR="0031445B" w:rsidRPr="0031445B" w:rsidRDefault="0031445B" w:rsidP="0031445B"/>
-    <w:p w14:paraId="0B01B7A5" w14:textId="3F472AAE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+    <w:p w14:paraId="0B01B7A5" w14:textId="3F472AAE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DEFINITIONS</w:t>
       </w:r>
       <w:r w:rsidR="004F4C32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -23453,2603 +22811,2449 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F4C32" w:rsidRPr="002A51A1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Supplementing the Definitions appearing in the body of this solicitation, above:</w:t>
       </w:r>
       <w:r w:rsidR="004F4C32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEEF6F4" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+    <w:p w14:paraId="5BEEF6F4" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Agency” means the Agency purchasing the goods or Services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7984C973" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+    <w:p w14:paraId="7984C973" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Computer” means a data processing device capable of accepting data, performing prescribed operations on the data, and supplying the results of these operations; for example, a device that operates on discrete data by performing arithmetic and logic processes on the data, or a device that operates on analog data by performing physical processes on the Data.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763146AC" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+    <w:p w14:paraId="763146AC" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Computer Data Base” means a collection of data in a form capable of being processed and operated on a Computer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B71251A" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+    <w:p w14:paraId="5B71251A" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“Computer Program” means a series of instructions or statements in a form acceptable to a Computer, processor or controller that is designed to cause the Computer, processor or controller to execute an operation or operations.  Computer programs include operating systems, assemblers, compilers, interpreters, data management systems, utility programs, sort-merge programs and maintenance/diagnostics programs, as well as applications programs such as payroll, inventory control and engineering analysis programs.  Computer Programs may be either machine dependent or machine-</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="1EA93096" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>“Computer Program” means a series of instructions or statements in a form acceptable to a Computer, processor or controller that is designed to cause the Computer, processor or controller to execute an operation or operations.  Computer programs include operating systems, assemblers, compilers, interpreters, data management systems, utility programs, sort-merge programs and maintenance/diagnostics programs, as well as applications programs such as payroll, inventory control and engineering analysis programs.  Computer Programs may be either machine dependent or machine-independent, and may be general purpose in nature or be designed to satisfy the requirements of a particular user.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA93096" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Computer Software” or “Software” means Computer Programs and Data Bases. Also, s</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ee,</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Software” below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB9B1AC" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+    <w:p w14:paraId="5BB9B1AC" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Computer Software Documentation” means technical data and information comprising Computer listings and printouts, in human readable form that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE202C0" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+    <w:p w14:paraId="7DE202C0" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Documents the design or details the Computer Software</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629075D6" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+    <w:p w14:paraId="629075D6" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Explains the capabilities of the Software, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0576C5" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+    <w:p w14:paraId="5B0576C5" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Provides operating instructions for using the Software to obtain desired results from a Computer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BAA5036" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+    <w:p w14:paraId="7BAA5036" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Custom or Modified Software” means Software that may be modified by the State, or by Vendor at the State’s request or direction to perform in accordance with specifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD40FFE" w14:textId="08EB7AEB" w:rsidR="007239AD" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Data” means recorded information, regardless of form or method of recording.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD741CB" w14:textId="1EAB1219" w:rsidR="00347060" w:rsidRPr="00347060" w:rsidRDefault="00347060">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00347060">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Deliverable”/”Product Warranties” shall mean and include the warranties provided for products or deliverables licensed to the State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Paragraph 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91BF0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, and as included in Paragraph 7 c)</w:t>
+      </w:r>
+      <w:r w:rsidR="00951D6F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of these Terms and Conditions unless superseded by a Vendor’s Warranties pursuant to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947CD3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vendor’s License or Support Agreements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15765E2A" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Hardware” includes Computers, printers, attached equipment or peripherals or other equipment utilized for the State’s intended purposes as expressed in the solicitation documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CCFB8A" w14:textId="77777777" w:rsidR="00347060" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Products” includes Software, Hardware, equipment, options, documentation, accessories, supplies, spare parts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8180A6" w14:textId="77777777" w:rsidR="00347060" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00347060">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Services” means the obligations and duties undertaken by the Vendor to comply with the specifications and requirements in this solicitation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034F1816" w14:textId="78FCA637" w:rsidR="007239AD" w:rsidRPr="00347060" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00347060">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Software” is “Packaged Copyrighted Software Products” (unless otherwise identified) as used in 09 NCAC 06A.0102(13) and means Computer Software that is used regularly for other than governmental purposes and is sold, licensed, or leased in significant quantities to the general </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00347060">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>public at established market or catalog prices, that is considered “shrink-wrap” or “clickwrap”, that is or may be generally licensed by “shrink-wrap” or “clickwrap” licenses, or Computer Software that does not constitute Custom or Modified Software and is regularly sold, licensed or leased by the Vendor to governmental entities to meet governmental requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5BA56A" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“State” shall mean the State of North Carolina, NCDIT as an Agency, or an Agency in its capacity as the Award Authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E58770" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Support” includes Hardware maintenance and repair (outside any required by any applicable warranty), Software updates maintenance and support Services, consulting, training and other agreed support Services provided by or through Vendor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A188FA" w14:textId="5FB072E9" w:rsidR="00E2432D" w:rsidRPr="00E2432D" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Use”, in the context of Computer Software execution and operation in Section 2 and 3 hereinbelow, means storing, loading, installing, executing or displaying Software on a Computer, processor or controller, or making a copy of Software for archival or backup purposes only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD02C65" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SOFTWARE LICENSE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C442AEB" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“Custom or Modified Software” means Software that may be modified by the State, or by Vendor at the State’s request or direction to perform in accordance with specifications.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4FD40FFE" w14:textId="08EB7AEB" w:rsidR="007239AD" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>Vendor grants the State a personal non-transferable and non-exclusive right to use, in object code form only, all Software and related documentation furnished to the Agency under this Agreement.  This license grant shall be limited to use with the Hardware (if any) or Products (if any) for which the Software was obtained, or on a temporary basis, on back-up equipment when the original Hardware or Product is inoperable.  Use of Software on multiple processors is prohibited unless otherwise agreed in writing.  If the License Grant and License Fees are based upon the number of Users, the number of Users may be increased at any time, subject to the restrictions on the maximum number of Users specified in the Vendor’s standard agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2F6424" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“Data” means recorded information, regardless of form or method of recording.</w:t>
-[...68 lines deleted...]
-    <w:p w14:paraId="15765E2A" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>Software provided pursuant to this Solicitation may, in some circumstances, be accompanied by a clickwrap agreement.  The term clickwrap agreement refers to an agreement that requires the end user to manifest his or her assent to terms and conditions by clicking an “ok” or “agree” button on a dialog box or pop-up window as part of the installation process for the Software.  The sole purpose of any clickwrap agreement shall be to operate as the mechanism for the installation of the Software.  All terms and conditions of any clickwrap agreement provided with any Software solicited herein shall have no force and effect and shall be non-binding on the State, its employees, agents, and other authorized users of the Software.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B21B323" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“Hardware” includes Computers, printers, attached equipment or peripherals or other equipment utilized for the State’s intended purposes as expressed in the solicitation documents.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="13CCFB8A" w14:textId="77777777" w:rsidR="00347060" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>The State agrees to use its best efforts to see that its employees and users of all Software licensed hereunder comply with the terms and conditions set forth in this Agreement, and any Exhibits or Amendments hereto.  The State also agrees to refrain from taking any steps, such as reverse engineering, reverse assembly or reverse compilation to derive a source code equivalent to the Software; or portion thereof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E21B6F" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“Products” includes Software, Hardware, equipment, options, documentation, accessories, supplies, spare parts.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F8180A6" w14:textId="77777777" w:rsidR="00347060" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>The State shall have the right to copy the Software, in whole or in part, for use in conducting benchmark or acceptance tests, for business recovery and disaster recovery testing or operations, and consistent with the security, records retainage or other policy of the Agency for archival or emergency purposes, or to replace a worn copy; but not for use in preparing derivative works unless expressly allowed by the Agreement or subsequent Statements of Work.  Any copy of the Software or documentation must contain the same copyright notice and proprietary markings that are on the original Software.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B434360" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00347060">
-[...7 lines deleted...]
-    <w:p w14:paraId="034F1816" w14:textId="78FCA637" w:rsidR="007239AD" w:rsidRPr="00347060" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Use of Software on any Products other than that for which it was obtained, removal of Software from the United States or any other material breach shall automatically terminate this license.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7C6960" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00347060">
-[...7 lines deleted...]
-    <w:p w14:paraId="0C5BA56A" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The State’s license includes the right to upgrades, updates, maintenance releases or other enhancements or modifications made generally available to Vendor’s licensees without a separate maintenance or support agreement.  Vendor’s right to a new license for new version releases of the Software shall not be abridged by the foregoing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E38E3A" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“State” shall mean the State of North Carolina, NCDIT as an Agency, or an Agency in its capacity as the Award Authority.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="32E58770" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>Software bundled with any other Product may be used only with the Product and with the configuration in which the Product is sold by Vendor or subsequently upgraded by Vendor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D3EE69" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“Support” includes Hardware maintenance and repair (outside any required by any applicable warranty), Software updates maintenance and support Services, consulting, training and other agreed support Services provided by or through Vendor.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="78A188FA" w14:textId="5FB072E9" w:rsidR="00E2432D" w:rsidRPr="00E2432D" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t xml:space="preserve">The State’s license neither transfers, vests nor infers any title or other ownership right in any intellectual property right of Vendor, or any third party.  The State’s license neither transfers, vests nor infers any title or other ownership right in any source code associated with the Software unless </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>otherwise agreed by the parties, and will not be construed as a sale of any ownership rights in the Software, unless Custom or Modified Software is being developed as a Work For Hire in response to the State’s solicitation documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6DF37C" w14:textId="75C1A65C" w:rsidR="007239AD" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“Use”, in the context of Computer Software execution and operation in Section 2 and 3 hereinbelow, means storing, loading, installing, executing or displaying Software on a Computer, processor or controller, or making a copy of Software for archival or backup purposes only.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BD02C65" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00354780">
+        <w:t>The State may use the Software with the Computer for which or with which it was acquired, including use at any government installation to which the Computer may be transferred by the State.  The State may use the Software with the backup Computer if the Computer for which or with which it was acquired is inoperative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B229E82" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>SOFTWARE LICENSE</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C442AEB" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>USE OF SOFTWARE AND INFORMATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A27BF7D" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Vendor grants the State a personal non-transferable and non-exclusive right to use, in object code form only, all Software and related documentation furnished to the Agency under this Agreement.  This license grant shall be limited to use with the Hardware (if any) or Products (if any) for which the Software was obtained, or on a temporary basis, on back-up equipment when the original Hardware or Product is inoperable.  Use of Software on multiple processors is prohibited unless otherwise agreed in writing.  If the License Grant and License Fees are based upon the number of Users, the number of Users may be increased at any time, subject to the restrictions on the maximum number of Users specified in the Vendor’s standard agreement.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5E2F6424" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>The State agrees that any Software or technical and business information owned by Vendor (“Information”) or its suppliers or licensors and furnished to the State under this Agreement shall be and remain the property of the Vendor, or other party, respectively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E9E538" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Software provided pursuant to this Solicitation may, in some circumstances, be accompanied by a clickwrap agreement.  The term clickwrap agreement refers to an agreement that requires the end user to manifest his or her assent to terms and conditions by clicking an “ok” or “agree” button on a dialog box or pop-up window as part of the installation process for the Software.  The sole purpose of any clickwrap agreement shall be to operate as the mechanism for the installation of the Software.  All terms and conditions of any clickwrap agreement provided with any Software solicited herein shall have no force and effect and shall be non-binding on the State, its employees, agents, and other authorized users of the Software.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5B21B323" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>All Software and information furnished to the State under this Agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750B61C5" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Shall be used by the State only to install, operate or maintain the Product for which they were originally furnished;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B2A6E5" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Shall not be reproduced or copied, in whole or in part, except as necessary for use as authorized under this agreement; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B9816B" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Shall, together with any copies except copies for the Agency’s and State’s archival purposes containing the State’s business records, be returned or destroyed when no longer needed or permitted for use with the Product for which they were initially furnished; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A6EB19" w14:textId="32034C8F" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The State agrees to use its best efforts to see that its employees and users of all Software licensed hereunder comply with the terms and conditions set forth in this Agreement, and any Exhibits or Amendments hereto.  The State also agrees to refrain from taking any steps, such as reverse engineering, reverse assembly or reverse compilation to derive a source code equivalent to the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>All Software and information designated as “confidential” or “proprietary” shall be kept in confidence except as may be required by the North Carolina Public Records Act: N</w:t>
+      </w:r>
+      <w:r w:rsidR="00751C91" w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Software;</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00751C91" w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or portion thereof.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="36E21B6F" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00751C91" w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00751C91" w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> §132-1, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et seq</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7995D00E" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Transfer of Software or program license:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035BAF36" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Software may be transferred within the United States to any location for the State’s normal operations upon written notice to the Vendor without additional cost(s).  Transfers for temporary uses arising as a result of a disaster or disaster recovery test may be effected without notice to the Vendor; provided, however, that the State will employ its best efforts to advise the Vendor of any disaster related transfer requiring more than ten (10) business days.  All other transfers may be permitted only with Vendor’s prior written consent, and such consent shall not be unreasonably withheld.  Transfers requiring Vendor’s consent may be subject to an additional license fee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5D637C" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The rights granted herein are restricted for use solely by the State.  The State may not authorize or allow the use or marketing of the Software/Products by or to a third party, and may not assign or transfer the Software or Products to a third party without the prior written consent of Vendor.  Any assignee or transferee must execute a separate agreement with Vendor.  Any such assignment or transfer shall terminate the obligations of the State under this Agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBE8714" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The State shall have the right to copy the Software, in whole or in part, for use in conducting benchmark or acceptance tests, for business recovery and disaster recovery testing or operations, and consistent with the security, records retainage or other policy of the Agency for archival or emergency purposes, or to replace a worn copy; but not for use in preparing derivative works unless expressly allowed by the Agreement or subsequent Statements of Work.  Any copy of the Software or documentation must contain the same copyright notice and proprietary markings that are on the original Software.</w:t>
-[...138 lines deleted...]
-    <w:p w14:paraId="4B229E82" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="0022171D">
+        <w:t>Custom or Modified Software, if solicited by the State, is being developed or modified exclusively for the State, and such Custom or Modified Software, all related data, all copyrights in the Custom or Modified Software and derivative works belong exclusively to the State and shall be transferred to the State upon creation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6450EDFE" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354780">
+      <w:bookmarkStart w:id="49" w:name="_Ref455125879"/>
+      <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>USE OF SOFTWARE AND INFORMATION</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A27BF7D" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>WARRANTY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="0FC7207D" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The State agrees that any Software or technical and business information owned by Vendor (“Information”) or its suppliers or licensors and furnished to the State under this Agreement shall be and remain the property of the Vendor, or other party, respectively.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="31E9E538" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>Minimum warranties for Products shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65360E82" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>On the delivery date the Products and the associated Computer operating system Software will be in good working order (operating in conformance with Vendor’s standard specifications and functions).  Unless otherwise specified in the solicitation, the warranty for other suppliers’ Software is included in the suppliers’ Software package and is provided directly from the supplier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D78CC8" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The warranty shall be as provided or specified in the state’s solicitation documents and shall begin on the day of successful installation.  If no warranty period is specified, the warranty period shall be Vendor’s standard warranty period for the Products, commencing the day of successful installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1940C2A7" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The state shall notify Vendor if any Product is not in good working order during the warranty period.  Vendor shall, at its option, either repair or replace any Product reported as not in good working order during the warranty period without charge to the State.  The repair or replacement Products must be new or equivalent to new in performance and fully warranted the same as new.  All returned Products will become property of Vendor at the time the Product is either placed in shipment to Vendor, or picked up by Vendor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64784D05" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The service provided during the warranty period is dependent upon the acceptable warranty option selected by the State and indicated in the State’s solicitation document.  If no warranty option is indicated, Vendor will provide their standard warranty service for the Product, unless otherwise agreed by the parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762F962D" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If the State requires warranty service other than under this Agreement, it shall be agreed to in writing by the parties at rates and terms set forth in such writing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA122A1" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>All Software and information furnished to the State under this Agreement</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="750B61C5" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>Software warranties shall include the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BA2BB8" w14:textId="1B99A12D" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Shall</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Vendor warrants the media (comprising diskettes, tapes or other media) to be free of defects in materials or workmanship under normal use for </w:t>
+      </w:r>
+      <w:r w:rsidR="000016A2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ninety (90) days</w:t>
+      </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> be used by the State only to install, operate or maintain the Product for which they were originally </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="50B2A6E5" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t xml:space="preserve"> from the date of acceptance unless otherwise agreed.  Vendor shall replace any media reported as not in good working order during the warranty period without charge to the State.  If Vendor is unable to replace the Software, Vendor shall refund the full amount of the Software purchase paid by the State.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2BF249" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Shall not be reproduced or copied, in whole or in part, except as necessary for use as authorized under this agreement; and</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="70B9816B" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>In addition to the warranty exclusions stated in Paragraph 5, Vendor does not warrant that the operation of the Software will be uninterrupted or error free, or that the Software functions will meet the State’s requirements unless developed as Customized or Modified Software.  The State assumes the risk of any damage or loss from its misuse or inability to use the Software.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFA9616" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Shall, together with any copies except copies for the Agency’s and State’s archival purposes containing the State’s business records, be returned or destroyed when no longer needed or permitted for use with the Product for which they were initially furnished; and</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="17A6EB19" w14:textId="32034C8F" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>For any Customized or Modified Software provided pursuant to this Agreement, Vendor warrants that for a period of one (1) year after the State accepts said Software, it will operate and perform in accordance with the functions and specifications set forth in the solicitation and error free as the solution for the Agency.  This express warranty applies only if the State specifically identifies the Hardware environment in which the Customized or Modified Software will be installed or operated, or if it is used in connection with Hardware acquired under this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5CB357" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>All Software and information designated as “confidential” or “proprietary” shall be kept in confidence except as may be required by the North Carolina Public Records Act: N</w:t>
-[...73 lines deleted...]
-    <w:p w14:paraId="7995D00E" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>Unless otherwise required by the State: Vendor warrants that its support and customer service and assistance will be performed in accordance with generally accepted industry standards.  This warranty shall be valid for ninety (90) days from the date support is provided or performance of the service.  For a period of ninety (90) days after delivery or ninety (90) days after successful installation, Vendor or its suppliers shall provide telephone assistance to the State during the State’s normal business hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E58F949" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Transfer of Software or program license:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="035BAF36" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>Vendor warrants to the best of its knowledge that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06600F7C" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Software may be transferred within the United States to any location for the State’s normal operations upon written notice to the Vendor without additional cost(s).  Transfers for temporary uses arising as a result of a disaster or disaster recovery test may be </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="6F5D637C" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>The licensed Software and associated materials do not infringe any intellectual property rights of any third party;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3EB0BC" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights granted herein are restricted for use solely by the State.  The State may not authorize or allow the use or marketing of the Software/Products by or to a third </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="6CBE8714" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t xml:space="preserve">There are no actual or threatened actions arising from, or alleged under, any intellectual property rights of any third party; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360EE7FA" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Custom or Modified Software, if solicited by the State, is being developed or modified exclusively for the State, and such Custom or Modified Software, all related data, all copyrights in the Custom or Modified Software and derivative works belong exclusively to the State and shall be transferred to the State upon creation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6450EDFE" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007239AD" w:rsidP="0022171D">
+        <w:t xml:space="preserve">The licensed Software and associated materials do not contain any surreptitious programming codes, viruses, Trojan Horses, “back doors” or other means to facilitate or allow unauthorized access to the State’s information systems. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E626D4" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Software does not contain any timer, counter, lock or similar device (other than security features specifically approved by Customer in the Specifications) that inhibits or in any way limits the State’s ability to use the Software for the term of this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6C7805" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Ref455125879"/>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>WARRANTY</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="0FC7207D" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>WARRANTY EXCLUSIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28452BF6" w14:textId="787ECCA0" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Minimum warranties for Products shall include:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="65360E82" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>Except as stated in Paragraph 4</w:t>
+      </w:r>
+      <w:r w:rsidR="008856F9" w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Warranty)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Vendor and its parent, subsidiaries and affiliates, subcontractors and suppliers make no warranties, express or implied, and specifically disclaim warranties of merchantability or fitness for a particular purpose as provided by N.C.G.S. §§25-2-316, 25-2-313 and 25-2-315; and as may be amended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B45589" w14:textId="21FAE6BF" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The warranty provided in Paragraph </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2448" w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00EB2448" w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref455125879 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00354780" w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00EB2448" w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EB2448" w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A65D8C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2448" w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00EB2448" w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Warranty)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> does not cover repair for damages, malfunctions or service failures caused by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21422218" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>On the delivery date the Products and the associated Computer operating system Software will be in good working order (operating in conformance with Vendor’s standard specifications and functions).  Unless otherwise specified in the solicitation, the warranty for other suppliers’ Software is included in the suppliers’ Software package and is provided directly from the supplier.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="65D78CC8" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>Actions of non-Vendor personnel;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0122A47A" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The warranty shall be as provided or specified in the state’s solicitation documents and shall begin on the day of successful installation.  If no warranty period is specified, the warranty period shall be Vendor’s standard warranty period for the Products, commencing the day of successful installation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1940C2A7" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t xml:space="preserve">Failure to follow Vendor’s installation, operation or maintenance instructions and/or Services provided to the State; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290C8C50" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The state shall notify Vendor if any Product is not in good working order during the warranty period.  Vendor shall, at its option, either repair or replace any Product reported as not in good working order during the warranty period without charge to the State.  The repair or replacement Products must be new or equivalent to new in performance and fully warranted the same as new.  All returned Products will become property of Vendor at the time the Product is either placed in shipment to </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="64784D05" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>Attachment to the Products of non-Vendor products or failure of Products not maintained by Vendor unless such installation or use is approved in writing by the Vendor; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616FACCB" w14:textId="678F820E" w:rsidR="003A6B3C" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The service provided during the warranty period is dependent upon the acceptable warranty option selected by the State and indicated in the State’s solicitation document.  If no warranty option is indicated, Vendor will provide their standard warranty service for the Product, unless otherwise agreed by the parties.</w:t>
-[...305 lines deleted...]
-    <w:p w14:paraId="3C6C7805" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007239AD" w:rsidP="0022171D">
+        <w:t>Force Majeure conditions set forth hereinbelow.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3144154E" w14:textId="384E1F49" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007A4601">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Ref455124854"/>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>WARRANTY EXCLUSIONS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="28452BF6" w14:textId="787ECCA0" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t xml:space="preserve">INTELLECTUAL PROPERTY </w:t>
+      </w:r>
+      <w:r w:rsidR="007239AD" w:rsidRPr="00A23A73">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>INDEMNITY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="1BF227CE" w14:textId="3DA63EB0" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Ref455124838"/>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Except as stated in Paragraph 4</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> (Warranty)</w:t>
+        <w:t>The Vendor, at its own expense, shall defend any action brought against the State to the extent that such action is based upon a claim that the Software or Products supplied by the Vendor, their use or operation infringes on a patent, copyright, trademark or violates a trade secret in the United States.  The Vendor shall pay those costs and damages finally awarded or agreed in settlement against the State in any such action</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4601" w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; damages shall be limited as provided in N.C.G.S. 143B-1350(h1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, Vendor and its parent, subsidiaries and affiliates, subcontractors and suppliers make no warranties, express or implied, and specifically disclaim warranties of merchantability or fitness for a particular purpose as provided by N.C.G.S. §§25-2-316, 25-2-313 and 25-2-315; and as may be amended.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="00B45589" w14:textId="21FAE6BF" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>.  Such defense and payment shall be conditioned on the following:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="33EDD4D7" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>That the Vendor shall be notified within a reasonable time in writing by the State of any such claim; and,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460B0F20" w14:textId="75FB0525" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>That the Vendor shall have the sole control of the defense of any action on such claim and all negotiations for its settlement or compromise provided, however, that the State shall have the option to participate in such action at its own expense.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD08BE5" w14:textId="77777777" w:rsidR="00F275FD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The warranty provided in Paragraph </w:t>
-[...64 lines deleted...]
-    <w:p w14:paraId="21422218" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>If any modifications to the Software applied by Vendor become the subject of a claim of infringement of a patent, copyright, Trademark or a trade secret in the United States, the Vendor, shall at its option and expense, either procure for the State the right to continue using the Software, or to replace or modify the same to become noninfringing.  If neither of these options can reasonably be taken in Vendor's judgment, or if further use shall be prevented by injunction, the Vendor agrees to take back any affected Software modifications, and refund any sums the State has paid Vendor for Services and the State shall then have the option of terminating the Agreement, or applicable portions thereof, without penalty or termination charge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A01512E" w14:textId="6A93A515" w:rsidR="00F275FD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="2"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1296"/>
+          <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Actions of non-Vendor </w:t>
-[...99 lines deleted...]
-    <w:p w14:paraId="3144154E" w14:textId="384E1F49" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007A4601" w:rsidP="00A20D6E">
+        <w:t>Vendor will not be required to defend or indemnify the State if any claim by a third party against the State for infringement or misappropriation results from the State's alteration of any Vendor-branded Software, or from the continued use of the good(s) or Services after receiving notice they infringe on an intellectual property right of a third party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3150225B" w14:textId="1B4EB5B6" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="00A20D6E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Ref455124854"/>
+      <w:bookmarkStart w:id="52" w:name="_Ref455125587"/>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">INTELLECTUAL PROPERTY </w:t>
+        <w:t xml:space="preserve">EXCLUSIVE REMEDIES AND </w:t>
       </w:r>
       <w:r w:rsidR="007239AD" w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>INDEMNITY</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="1BF227CE" w14:textId="3DA63EB0" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>LIMITATION OF LIABILITY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="6A42CDD4" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Ref455124838"/>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The Vendor, at its own expense, shall defend any action brought against the State to the extent that such action is based upon a claim that the Software or Products supplied by the Vendor, their use or operation infringes on a patent, copyright, trademark or violates a trade secret in the United States.  The Vendor shall pay those costs and damages finally awarded or agreed in settlement against the State in any such action</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>For purposes of the exclusive remedies and limitations of liability set forth in this Paragraph, Vendor shall be deemed to include the Vendor and its employees, agents, representatives, subcontractors, and suppliers and damages shall be deemed to refer collectively to all injuries, damages, losses, liabilities, expenses or costs incurred.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDF36E1" w14:textId="05FB1FAA" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="008856F9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.  Such defense and payment shall be conditioned on the following:</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="33EDD4D7" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t xml:space="preserve">The Vendor’s liability for damages to the State arising under the contract shall be limited to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7571C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">two times </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the value of the Contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA4F72B" w14:textId="2B76C26D" w:rsidR="008856F9" w:rsidRPr="00354780" w:rsidRDefault="008856F9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The foregoing limitation of liability shall not apply to claims covered by other specific provisions including but not limited to Service Level Agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="00F275FD" w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="004634A3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deliverable/Product </w:t>
+      </w:r>
+      <w:r w:rsidR="00F275FD" w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Warranty compliance,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or to claims for injury to persons or damage to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A757F0" w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tangible personal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">property caused by Vendor’s gross negligence or willful or wanton conduct.  This limitation of liability does not apply to contributions among joint tortfeasors under N.C.G.S. 1B-1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et seq</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>., the receipt of court costs or attorney’s fees that might be awarded by a court in addition to damages after litigation based on this Contract.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE191D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE191D" w:rsidRPr="002C1208">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For avoidance of doubt, the Parties agree that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE191D" w:rsidRPr="00E91BF0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Service Level Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE191D" w:rsidRPr="002C1208">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A961D6" w:rsidRPr="002C1208">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deliverable/Product Warranty Terms </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE191D" w:rsidRPr="002C1208">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in the Contract are intended to provide the sole and exclusive remedies available to the State under the Contract for the Vendor’s failure to comply with the requirements stated therein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FDCCF9D" w14:textId="77777777" w:rsidR="00F275FD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For delays in the delivery or successful Product or Software installation, whichever is applicable, Vendor shall have no liability unless the delivery or successful installation date is delayed by more </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>than thirty (30) days by causes not attributable either to the State or to Force Majeure conditions, in which case the State shall have the right, as its remedies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6515A4A8" w14:textId="77777777" w:rsidR="00F275FD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>That the Vendor shall be notified within a reasonable time in writing by the State of any such claim; and,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="460B0F20" w14:textId="75FB0525" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>To recover direct costs including replacement Products, if any, attributable to Vendor's delay, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5AAD15" w14:textId="77777777" w:rsidR="00F275FD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>That the Vendor shall have the sole control of the defense of any action on such claim and all negotiations for its settlement or compromise provided, however, that the State shall have the option to participate in such action at its own expense.</w:t>
-[...310 lines deleted...]
-    <w:p w14:paraId="6515A4A8" w14:textId="77777777" w:rsidR="00F275FD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD" w:rsidP="00AB4610">
+        <w:t>To cancel the order without incurring cancellation charges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DF358E" w14:textId="5CEDF4DE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>To recover direct costs including replacement Products, if any, attributable to Vendor's delay, and</w:t>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t>Vendor shall have no liability unless the default in delivery of Services is occasioned by causes not attributable either to the State or to Force Majeure conditions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147CBD4C" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007239AD" w:rsidP="0022171D">
+    <w:p w14:paraId="147CBD4C" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SUPPORT AND MAINTENANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1076D3DF" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+    <w:p w14:paraId="1076D3DF" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Except as specifically provided herein or in an approved attachment hereto, and unless otherwise consistently provided by Vendor’s standard agreement for support, and except for the provisions in the Vendor License Agreements paragraph above, an order for support will constitute the State’s acceptance of the terms of the Vendor’s standard agreement for Support in effect on the date of the order, subject to the order of precedence and the limitations in the Vendor’s Standard Agreement(s) paragraph (above) as set forth in the Solicitation. Unless otherwise indicated herein, Support and Maintenance acquired herein will begin at the end of any applicable warranty period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AABB86" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+    <w:p w14:paraId="39AABB86" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>To be eligible for support, Products or Software must be in good operating condition and at then current specified revision levels, having all enhancements, modifications, updates, or upgrades supplied by Vendor.  Vendor may charge its standard rates in effect on the date support service is provided in addition to any other charges if the Product(s) or Software do not conform to the specified revision levels.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E8CF48" w14:textId="2FBFC70C" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="00113ACF" w:rsidP="0022171D">
+    <w:p w14:paraId="65E8CF48" w14:textId="2FBFC70C" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="00113ACF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SOFTWARE</w:t>
       </w:r>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007239AD" w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">RETIREMENT </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F64E190" w14:textId="78F9BDC0" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00A23A73">
+    <w:p w14:paraId="2F64E190" w14:textId="78F9BDC0" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1710"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Unless otherwise provided in the Vendor’s standard agreement, Vendor retains the right to retire a version of the </w:t>
       </w:r>
       <w:r w:rsidR="00113ACF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
@@ -26123,139 +25327,139 @@
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Newer versions of the </w:t>
       </w:r>
       <w:r w:rsidR="00113ACF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> containing substantially increased functionality will be made available to the State for an additional fee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2E1413" w14:textId="6D0AEC08" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00A23A73">
+    <w:p w14:paraId="4C2E1413" w14:textId="6D0AEC08" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor may, at no additional charge, modify </w:t>
       </w:r>
       <w:r w:rsidR="00113ACF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to improve operation and reliability or to meet legal requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC4F0AD" w14:textId="1D1B5556" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00A23A73">
+    <w:p w14:paraId="1EC4F0AD" w14:textId="1D1B5556" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Relocation of </w:t>
       </w:r>
       <w:r w:rsidR="00113ACF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the State’s responsibility and may result in additional support charges and modified service response times.  </w:t>
       </w:r>
       <w:r w:rsidR="00113ACF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> moved to another State facility or Agency may continue to be serviced subject to availability of a Vendor authorized support provider.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0451D32D" w14:textId="41CD9375" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00A23A73">
+    <w:p w14:paraId="0451D32D" w14:textId="41CD9375" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor is not required to provide support for non-qualified </w:t>
       </w:r>
       <w:r w:rsidR="00113ACF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -26326,504 +25530,421 @@
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for which the State does not allow Vendor to incorporate modifications.  The State is responsible for removing non-qualified </w:t>
       </w:r>
       <w:r w:rsidR="00113ACF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to allow Vendor to perform Support Services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521F0CE9" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00A23A73">
+    <w:p w14:paraId="521F0CE9" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Support does not cover any damage or failure </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="0C3F1CE4" w14:textId="37B631E3" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t>Support does not cover any damage or failure cause by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3F1CE4" w14:textId="37B631E3" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Media and supplies or use of items not designed or designated for use with </w:t>
       </w:r>
       <w:r w:rsidR="00113ACF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C440CED" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+    <w:p w14:paraId="6C440CED" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Site conditions that do not conform to Vendor’s previously established site specifications; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B0BF7C" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+    <w:p w14:paraId="09B0BF7C" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Neglect, improper use, fire or water damage, electrical disturbance, transportation by the State, work or modification by persons other than Vendor personnel, or other authorized parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CAEB45D" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00A23A73">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The State is responsible for the security of its proprietary or confidential information, for its data, and for maintaining a procedure and process to reconstruct lost or altered files, data or programs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354A3618" w14:textId="6403475E" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00A23A73">
+    <w:p w14:paraId="354A3618" w14:textId="6403475E" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TRANSPORTATION</w:t>
       </w:r>
       <w:r w:rsidR="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Transportation charges for software shall be FOB Destination unless delivered by internet or file-transfer as agreed by the </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="7B09F62E" w14:textId="6DC892AC" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00A23A73">
+        <w:t xml:space="preserve"> Transportation charges for software shall be FOB Destination unless delivered by internet or file-transfer as agreed by the State, or otherwise specified in the solicitation document or purchase order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B09F62E" w14:textId="6DC892AC" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>TRAVEL EXPENSES</w:t>
       </w:r>
       <w:r w:rsidR="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">All travel expenses should be included in </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>All travel expenses should be included in the Vendor’s proposed costs.  Separately stated travel expenses will not be reimbursed</w:t>
+      </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-          <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>the Vendor’s</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> proposed costs.  Separately stated travel expenses will not be reimbursed</w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  In the event that the Vendor may be eligible to be reimbursed for travel expenses arising under the performance of this Contract, reimbursement will be at the out-of-state rates set forth in </w:t>
+      </w:r>
+      <w:r w:rsidR="00751C91" w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N.C.G.S. </w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t>§138-6; as amended from time to time</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...19 lines deleted...]
-        <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  Vendor agrees to use the lowest available airfare not requiring a weekend stay and to use the lowest available rate for rental vehicles.  All Vendor incurred travel expenses shall be billed on a monthly basis, shall be supported by receipt and shall be paid by the State within thirty (30) days after invoice approval.  Travel expenses exceeding the foregoing rates shall not be paid by the State.  The State will reimburse travel allowances only for days on which the Vendor is required to be in North Carolina performing Services under this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48363D25" w14:textId="6375A4F7" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00A23A73">
+    <w:p w14:paraId="48363D25" w14:textId="6375A4F7" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Ref21395720"/>
+      <w:bookmarkStart w:id="53" w:name="_Ref21395720"/>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PROHIBITION AGAINST CONTINGENT FEES AND GRATUITIES</w:t>
       </w:r>
       <w:r w:rsidR="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Vendor warrants that it has not paid, and agrees not to </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="63D486C9" w14:textId="611042EB" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00A23A73">
+        <w:t xml:space="preserve"> Vendor warrants that it has not paid, and agrees not to pay, any bonus, commission, fee, or gratuity to any employee or official of the State for the purpose of obtaining any contract or award issued by the State.  Subsequent discovery by the State of non-compliance with these provisions shall constitute sufficient cause for immediate termination of all outstanding Agreements.  Violations of this provision may result in debarment of the vendor(s) or Vendor(s) as permitted by 09 NCAC 06B.1207, or other provision of law.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="63D486C9" w14:textId="611042EB" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>AVAILABILITY OF FUNDS</w:t>
       </w:r>
       <w:r w:rsidR="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Any and all payments by the State are expressly contingent upon and subject to the appropriation, allocation and availability of funds to the Agency for the purposes set forth in this Agreement.  If this Agreement or any Purchase Order issued hereunder is funded in whole or in part by federal funds, the Agency’s performance and payment shall be subject to and contingent upon the continuing availability of said federal funds for the purposes of the Agreement or Purchase Order.  If the term of this Agreement extends into fiscal years subsequent to that in which it is approved such continuation of the Agreement </w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>is expressly contingent upon</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the appropriation, allocation, and availability of funds by the N.C. Legislature for the purposes set forth in the Agreement.  If funds to </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="6B43BEC2" w14:textId="1F63008E" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00A23A73">
+        <w:t xml:space="preserve"> the appropriation, allocation, and availability of funds by the N.C. Legislature for the purposes set forth in the Agreement.  If funds to effect payment are not available, the Agency will provide written notification to Vendor.  If the Agreement is terminated under this paragraph, Vendor agrees to take back any affected Products and software not yet delivered under this Agreement, terminate any Services supplied to the Agency under this Agreement, and relieve the Agency of any further obligation thereof.  The State shall remit payment for Products and Services accepted prior to the date of the aforesaid notice in conformance with the payment terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B43BEC2" w14:textId="1F63008E" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PAYMENT TERMS</w:t>
       </w:r>
       <w:r w:rsidR="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -26831,125 +25952,126 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The total License Fee and the Support Service or Maintenance Fee (if applicable and provided the State subscribes or purchases such Services) for the first year shall be invoiced upon delivery of the Software.  The Support Service or Maintenance Fee for subsequent contract years, if any, will be invoiced annually sixty (60) days prior to the anniversary date beginning each subsequent year. </w:t>
       </w:r>
       <w:r w:rsidRPr="00347060">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Increases in pricing for Support Services or Maintenance shall not exceed five percent (5%) per year following the first Contract year.</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Payment terms for software are Net 30 days after receipt of correct invoice or acceptance of software, whichever is later.  Payment terms for Services are due and payable the month following the month for which charges accrue, or in accordance with the contract payment schedule.  No additional charges to the Agency will be permitted based upon, or arising from, the Agency’s use of a Business Procurement Card.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20FA0E57" w14:textId="33620B7A" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="20FA0E57" w14:textId="33620B7A" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ACCEPTANCE CRITERIA</w:t>
       </w:r>
       <w:r w:rsidR="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Acceptance testing is required for all Vendor supplied software unless provided otherwise in the solicitation documents or a Statement of Work.  The State may define such processes and procedures as may be necessary or proper, in its opinion and discretion, to ensure compliance with the State’s specifications and Vendor’s technical representations. Acceptance of software or Services may be controlled by amendment hereto, or additional terms as agreed by the parties.  In the event acceptance of Software or Services is not described in additional contract documents, the State shall have the obligation to notify Vendor, in writing and within </w:t>
       </w:r>
       <w:r w:rsidR="000016A2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ten (10) days</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> following installation of any software deliverable described in the contract if it is not acceptable.  The notice shall specify in reasonable detail the reason(s) a deliverable is unacceptable.  Acceptance by the State shall not be unreasonably withheld; but may be conditioned or delayed as required for installation and/or testing of software.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3404EECE" w14:textId="34A8897F" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="3404EECE" w14:textId="34A8897F" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>CONFIDENTIALITY</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46" w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The State may maintain the confidentiality of certain types of information described in N.C.</w:t>
       </w:r>
@@ -26986,134 +26108,102 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>G.S.</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> §132-1.2.  Vendor may designate information, Products, software or appropriate portions of its response as confidential, consistent with and to the extent permitted under the Statutes and Rules set forth above, by marking the top and bottom of pages containing confidential information with a legend in boldface type “</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONFIDENTIAL.</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">”  </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> meet the requirements of the Rules and Statutes set forth above. </w:t>
+        <w:t xml:space="preserve">”  By so marking any page, the Vendor warrants that it has formed a good faith opinion, having received such necessary or proper review by counsel and other knowledgeable advisors that the portions marked confidential meet the requirements of the Rules and Statutes set forth above. </w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>However, under no circumstances shall price information be designated as confidential.</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The State agrees to promptly notify the Vendor in writing of any action seeking to compel the disclosure of Vendor’s confidential information.  If an action is brought pursuant to N.C.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4884" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>G.S.</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> §132-9 to compel the State to disclose information marked confidential, the Vendor agrees that it will intervene in the action through its counsel and participate in defending the State, including any public official(s) or public employee(s).  The Vendor agrees that it shall hold the State and any official(s) and individual(s) harmless from any and all damages, costs, and attorneys’ fees awarded against the State in the action. The State shall have the right, at its option and expense, to participate in the defense of the action through its counsel.  The State shall have no liability to Vendor with respect to the disclosure of Vendor’s confidential information ordered by a court of competent jurisdiction pursuant to N.C. </w:t>
       </w:r>
       <w:r w:rsidR="00EB4884" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>G.S.</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> §132-9 or other applicable law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4A2E73" w14:textId="0857B90B" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="3C4A2E73" w14:textId="0857B90B" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ACCESS TO PERSONS AND RECORDS</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -27146,587 +26236,595 @@
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>147-64.7, the Agency, the State Auditor, appropriate federal officials, and their respective authorized employees or agents are authorized to examine all books, records, and accounts of the Vendor insofar as they relate to transactions with any department, board, officer, commission, institution, or other agency of the State of North Carolina pursuant to the performance of this Agreement or to costs charged to this Agreement.  The Vendor shall retain any such books, records, and accounts for a minimum of three (3) years after the completion of this Agreement.</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Additional audit or reporting requirements may be required by any Agency, if in the Agency’s opinion, such requirement is imposed by federal or state law or regulation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E4D4E9" w14:textId="1665A434" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="04E4D4E9" w14:textId="1665A434" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ASSIGNMENT</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor may not assign this Agreement or its obligations hereunder except as permitted by 09 NCAC 06B.1003 and this Paragraph.  Vendor shall provide reasonable notice of not less than thirty (30) days prior to any consolidation, acquisition, or merger.  Any assignee shall affirm this Agreement attorning to the terms and conditions agreed, and that Vendor shall affirm that the assignee is fully capable of performing all obligations of Vendor under this Agreement.  An assignment may be made, if at all, in writing by the Vendor, Assignee and the State setting forth the foregoing obligation of Vendor and Assignee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C8AE08" w14:textId="70D9A069" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="59C8AE08" w14:textId="70D9A069" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NOTICES</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Any notices required under this Agreement should be delivered to the Contract Administrator for each party.  Unless otherwise specified in the Solicitation Documents, any notices shall be delivered in writing by U.S. Mail, Commercial Courier, facsimile or by hand.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C95C60" w14:textId="5BCF6FA4" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="02C95C60" w14:textId="5BCF6FA4" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TITLES AND HEADINGS</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Titles and Headings in this Agreement are used for convenience only and do not define, limit or proscribe the language of terms identified by such Titles and Headings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E97ED5" w14:textId="2643AC6D" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="01E97ED5" w14:textId="2643AC6D" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>AMENDMENT</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> This Agreement may not be amended orally or by performance.  Any amendment must be made in written form and signed by duly authorized representatives of the State and Vendor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B36E72" w14:textId="163D2F42" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="75B36E72" w14:textId="163D2F42" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TAXES</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The State of North Carolina is exempt from Federal excise taxes and no payment will be made for any personal property taxes levied on the Vendor or for any taxes levied on employee wages.  Agencies of the State may have additional exemptions or exclusions for federal or state taxes.   Evidence of such additional exemptions or exclusions may be provided to Vendor by Agencies, as applicable, during the term of this Agreement.  Applicable State or local sales taxes shall be invoiced as a separate item.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="55" w:name="_Ref21395675"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7FA0FDAC" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00E00E46" w:rsidRDefault="007239AD" w:rsidP="0022171D">
+      <w:bookmarkStart w:id="54" w:name="_Ref21395675"/>
+    </w:p>
+    <w:p w14:paraId="7FA0FDAC" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00E00E46" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>GOVERNING LAWS, JURISDICTION, AND VENUE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5E30A831" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="5E30A831" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This Agreement is made under and shall be governed and construed in accordance with the laws of the State of North Carolina.  The place of this Agreement or purchase order, its situs and forum, shall be Wake County, North Carolina, where all matters, whether sounding in contract or in tort, relating to its validity, construction, interpretation and enforcement shall be determined.  Vendor agrees and submits, solely for matters relating to this Agreement, to the jurisdiction of the courts of the State of North Carolina, and stipulates that Wake County shall be the proper venue for all matters.</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="0BB1519F" w14:textId="029E34CE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00AB4610">
+        <w:t xml:space="preserve">This Agreement is made under and shall be governed and construed in accordance with the laws of the State of North Carolina.  The place of this Agreement or purchase order, its situs and forum, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>shall be Wake County, North Carolina, where all matters, whether sounding in contract or in tort, relating to its validity, construction, interpretation and enforcement shall be determined.  Vendor agrees and submits, solely for matters relating to this Agreement, to the jurisdiction of the courts of the State of North Carolina, and stipulates that Wake County shall be the proper venue for all matters.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="55" w:name="_Ref21395771"/>
+    </w:p>
+    <w:p w14:paraId="0BB1519F" w14:textId="029E34CE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Except to the extent the provisions of the Agreement are clearly inconsistent therewith, the applicable provisions of the Uniform Commercial Code as modified and adopted in North Carolina shall govern this Agreement.  To the extent the Agreement entails both the supply of "goods" and "Services," such shall be deemed "goods" within the meaning of the Uniform Commercial Code, except when deeming such Services as "goods" would result in a clearly unreasonable interpretation.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2C94F0DE" w14:textId="0FE11978" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="2C94F0DE" w14:textId="0FE11978" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Ref455126453"/>
+      <w:bookmarkStart w:id="56" w:name="_Ref455126453"/>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DEFAULT</w:t>
       </w:r>
       <w:r w:rsidR="00A20D6E" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00FA4460" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> In the event Services or other Deliverable furnished or performed by the Vendor during performance of any Contract term fail to conform to any material requirement(s) of the Contract specifications, notice of the failure is provided by the State and if the failure is not cured within ten (10) days, the State may cancel the contract. Default may be cause for debarment as provided in 09 NCAC 06B.1206.  The rights and remedies of the State provided above shall not be exclusive and are in addition to any other rights and remedies provided by law or under the Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E93FA6" w14:textId="57625F05" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="68E93FA6" w14:textId="57625F05" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1710"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidR="00E35A56" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vendor fails to deliver or provide correct Services or other Deliverables within the time required by this Contract, the State shall provide written notice of said failure to Vendor, and by such notice require performance assurance measures pursuant to N.C.G.S. 143B-1340(f).  Vendor is responsible for the delays resulting from its failure to deliver or provide services or other Deliverables.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573BBCB0" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="573BBCB0" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1710"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Should the State fail to perform any of its obligations upon which Vendor’s performance is conditioned, Vendor shall not be in default for any delay, cost increase or other consequences due to the State’s failure.  Vendor will use reasonable efforts to mitigate delays, costs or expenses arising from assumptions in the Vendor’s offer documents that prove erroneous or are otherwise invalid.  Any deadline that is affected by any such failure in assumptions or performance by the State shall be extended by an amount of time reasonably necessary to compensate for the effect of such failure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C28FAB" w14:textId="68AEE0D7" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="29C28FAB" w14:textId="68AEE0D7" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>FORCE MAJEURE</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neither party shall be deemed to be in default of its obligations hereunder if and so long as it is prevented from performing such obligations as a result of events beyond its reasonable control, including without limitation, fire, power failures, any act of war, hostile foreign action, nuclear explosion, riot, strikes or failures or refusals to perform under subcontracts, civil insurrection, earthquake, hurricane, tornado, or other catastrophic natural event or act of God.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280E63E5" w14:textId="1A868686" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="280E63E5" w14:textId="1A868686" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>COMPLIANCE WITH LAWS</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Vendor shall comply with all laws, ordinances, codes, rules, regulations, and licensing requirements that are applicable to the conduct of its business, including those of federal, state, and local agencies having jurisdiction and/or authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1B1AB0" w14:textId="5E6641DA" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="4B1B1AB0" w14:textId="5E6641DA" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TERMINATION</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Any notice or termination made under this Contract shall be transmitted via US Mail, Certified Return Receipt Requested.  The period of notice for termination shall begin on the day the return receipt is signed and dated.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DBAB40" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="69DBAB40" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1710"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The parties may mutually terminate this Contract by written agreement at any time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B45A3DF" w14:textId="205A0240" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="2B45A3DF" w14:textId="205A0240" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1710"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The State may terminate this Contract, in whole or in part, pursuant to Paragraph </w:t>
       </w:r>
       <w:r w:rsidR="005D6E68" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -27771,55 +26869,55 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005D6E68" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Default)</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or pursuant to the Special Terms and Conditions in the Solicitation Documents, if any, or for any of the following</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AC71E3" w14:textId="1CD87D6A" w:rsidR="00A46CD4" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="29AC71E3" w14:textId="1CD87D6A" w:rsidR="00A46CD4" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Termination for Cause:  In the event any goods, software, or service furnished by the Vendor during performance fails to conform to any material specification or requirement of the Contract, and the failure is not cured within the specified time after providing written notice thereof to Vendor, the State may cancel and procure the articles or Services from other sources; holding Vendor liable for any excess costs occasioned thereby, subject only to the limitations provided in Paragraph </w:t>
       </w:r>
       <w:r w:rsidR="005D6E68" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="005D6E68" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -27851,58 +26949,66 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7)</w:t>
       </w:r>
       <w:r w:rsidR="005D6E68" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="005D6E68" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Limitation of Liability)</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  The rights and remedies of the State provided above shall not be exclusive and are in addition to any other rights and remedies provided by law or under the Contract.  Vendor shall not be relieved of liability to the State for damages sustained by the State arising from Vendor’s breach of this Contract; and the State may, in its discretion, withhold any payment due as a setoff until such time as the damages are finally determined or as agreed by the parties.  Voluntary or involuntary Bankruptcy or receivership by Vendor shall be cause for termination. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5799DD11" w14:textId="674C740C" w:rsidR="00D075CE" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+        <w:t xml:space="preserve">.  The rights and remedies of the State provided above shall not be exclusive and are in addition to any other rights and remedies provided by law or under the Contract.  Vendor shall not be relieved of liability to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">State for damages sustained by the State arising from Vendor’s breach of this Contract; and the State may, in its discretion, withhold any payment due as a setoff until such time as the damages are finally determined or as agreed by the parties.  Voluntary or involuntary Bankruptcy or receivership by Vendor shall be cause for termination. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5799DD11" w14:textId="674C740C" w:rsidR="00D075CE" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Termination For Convenience Without Cause: The State may terminate service and indefinite quantity contracts, in whole or in part by giving thirty (30) days prior notice in writing to the Vendor. Vendor shall be entitled to sums due as compensation for Deliverables provided and Services performed in conformance with the Contract.  In the event the Contract is terminated for the convenience of the State the Agency will pay for all work performed and products delivered in conformance with the Contract up to the date of termination. </w:t>
       </w:r>
       <w:r w:rsidR="00D075CE" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00D075CE" w:rsidRPr="00354780">
@@ -27956,387 +27062,396 @@
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RFP </w:t>
       </w:r>
       <w:r w:rsidR="00DC593F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lite has</w:t>
       </w:r>
       <w:r w:rsidR="00D075CE" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a lease term, reserve this paragraph ii; otherwise, leave the term in.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C2B994" w14:textId="3D088C22" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="44C2B994" w14:textId="3D088C22" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DISPUTE RESOLUTION</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The parties agree that it is in their mutual interest to resolve disputes informally. A claim by the State shall be submitted in writing to the Vendor’s Contract Administrator for decision. The Parties shall negotiate in good faith and use all reasonable efforts to resolve such dispute(s).  During the time the Parties are attempting to resolve any dispute, each shall proceed diligently to perform their respective duties and responsibilities under this Contract.  If a dispute cannot be resolved between the Parties within thirty (30) days after delivery of notice, either Party may elect to exercise any other remedies available under this Contract, or at law.  This term shall not constitute an agreement by either party to mediate or arbitrate any dispute. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D564BE3" w14:textId="0B024FB9" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="7D564BE3" w14:textId="0B024FB9" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SEVERABILITY</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> In the event that a court of competent jurisdiction holds that a provision or requirement of this Agreement violates any applicable law, each such provision or requirement shall be enforced only to the extent it is not in violation of law or is not otherwise unenforceable and all other provisions and requirements of this Agreement shall remain in full force and effect.  All promises, requirement, terms, conditions, provisions, representations, guarantees and warranties contained herein shall survive the expiration or termination date unless specifically provided otherwise herein, or unless superseded by applicable federal or State statute, including statutes of repose or limitation.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="58" w:name="_Ref21395654"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="72AA3D98" w14:textId="7542EDAE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+      <w:bookmarkStart w:id="57" w:name="_Ref21395654"/>
+    </w:p>
+    <w:p w14:paraId="72AA3D98" w14:textId="7542EDAE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>FEDERAL INTELLECTUAL PROPERTY BANKRUPTCY PROTECTION ACT</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Parties agree that the Agency shall be entitled to all rights and benefits of the Federal Intellectual Property Bankruptcy Protection Act, Public Law 100-506, codified at 11 U.S.C. 365(n), and any amendments thereto.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0809F36C" w14:textId="16C9C367" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="0809F36C" w14:textId="16C9C367" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ELECTRONIC PROCUREMENT</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Applies to all contracts that include E-Procurement and are identified as such in the body of the solicitation document):</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Purchasing shall be conducted through the Statewide E-Procurement Service.  The State’s third party agent shall serve as the Supplier Manager for this E-Procurement Service.  The Vendor shall register for the Statewide E-Procurement Service within two (2) business days of notification of award in order to receive an electronic purchase order resulting from award of this contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CC2BD0" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="00CC2BD0" w14:textId="49A8AACD" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The successful vendor(s) shall pay a transaction fee of 1.75% (.0175) on the total dollar amount (excluding sales taxes) of each purchase order issued through the Statewide E-Procurement Service</w:t>
+        <w:t xml:space="preserve">The successful vendor(s) shall pay a transaction fee of 1.75% (.0175) on the total dollar amount </w:t>
+      </w:r>
+      <w:r w:rsidR="001B2A63">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of GOODS only </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(excluding sales taxes) of each purchase order issued through the Statewide E-Procurement Service</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  This applies to all purchase orders, regardless of the quantity or dollar amount of the purchase order.  The transaction fee shall neither be charged to nor paid by the State, or by any State approved users of the contract.  The transaction fee shall not be stated or included as a separate item in the proposed contract or invoice.  There are no additional fees or charges to the Vendor for the Services rendered by the Supplier Manager under this contract.  Vendor will receive a credit for transaction fees they paid for the purchase of any item(s) if an item(s) is returned through no fault of the Vendor.  Transaction fees are non-refundable when an item is rejected and returned, or declined, due to the Vendor’s failure to perform or comply with specifications or requirements of the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B9792B" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Vendor, or its authorized Reseller, as applicable, will be invoiced monthly for the State’s transaction fee by the Supplier Manager.  The transaction fee shall be based on purchase orders issued for the prior month.  Unless Supplier Manager receives written notice from the Vendor identifying with specificity any errors in an invoice within thirty (30) days of the receipt of invoice, such invoice shall be deemed to be correct and Vendor shall have waived its right to later dispute the accuracy and completeness of the invoice.  Payment of the transaction fee by the Vendor is due to the account designated by the State within thirty (30) days after receipt of the correct invoice for the transaction fee, which includes payment of all portions of an invoice not in dispute.  Within thirty (30) days of the receipt of invoice, Vendor may request in writing an extension of the invoice payment due date for that portion of the transaction fee invoice for which payment of the related goods by the governmental purchasing entity has not been received by the Vendor.  If payment of the transaction fee invoice is not received by the State within this payment period, it shall be considered a material breach of contract.  The Supplier Manager shall provide, whenever reasonably requested by the Vendor in writing (including electronic documents), supporting documentation from the E-Procurement Service that accounts for the amount of the invoice.</w:t>
+        <w:t xml:space="preserve">Vendor, or its authorized Reseller, as applicable, will be invoiced monthly for the State’s transaction fee by the Supplier Manager.  The transaction fee shall be based on purchase orders issued for the prior month.  Unless Supplier Manager receives written notice from the Vendor identifying with specificity any errors in an invoice within thirty (30) days of the receipt of invoice, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>such invoice shall be deemed to be correct and Vendor shall have waived its right to later dispute the accuracy and completeness of the invoice.  Payment of the transaction fee by the Vendor is due to the account designated by the State within thirty (30) days after receipt of the correct invoice for the transaction fee, which includes payment of all portions of an invoice not in dispute.  Within thirty (30) days of the receipt of invoice, Vendor may request in writing an extension of the invoice payment due date for that portion of the transaction fee invoice for which payment of the related goods by the governmental purchasing entity has not been received by the Vendor.  If payment of the transaction fee invoice is not received by the State within this payment period, it shall be considered a material breach of contract.  The Supplier Manager shall provide, whenever reasonably requested by the Vendor in writing (including electronic documents), supporting documentation from the E-Procurement Service that accounts for the amount of the invoice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D6A3FB6" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Supplier Manager will capture the order from the State approved user, including the shipping and payment information, and submit the order in accordance with the E-Procurement Service.  Subsequently, the Supplier Manager will send those orders to the appropriate Vendor on State Contract.  The State or State approved user, not the Supplier Manager, shall be responsible for the solicitation, offers received, evaluation of offers received, award of contract, and the payment for goods delivered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="201B0D56" w14:textId="77777777" w:rsidR="00A77708" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vendor agrees at all times to maintain the confidentiality of its </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and password for the Statewide E-Procurement Services.  If a Vendor is a corporation, partnership or other legal entity, then the Vendor may authorize its employees to use its password.  Vendor shall be responsible for all activity and all charges for such employees.  Vendor agrees not to permit a third party to use the Statewide E-Procurement Services through its account.  If there is a breach of security through the Vendor’s account, Vendor shall immediately change its password and notify the Supplier Manager of the security breach by e-mail.  Vendor shall cooperate with the state and the Supplier Manager to mitigate and correct any security breach.</w:t>
+        <w:t>Vendor agrees at all times to maintain the confidentiality of its user name and password for the Statewide E-Procurement Services.  If a Vendor is a corporation, partnership or other legal entity, then the Vendor may authorize its employees to use its password.  Vendor shall be responsible for all activity and all charges for such employees.  Vendor agrees not to permit a third party to use the Statewide E-Procurement Services through its account.  If there is a breach of security through the Vendor’s account, Vendor shall immediately change its password and notify the Supplier Manager of the security breach by e-mail.  Vendor shall cooperate with the state and the Supplier Manager to mitigate and correct any security breach.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="394AA36F" w14:textId="7F6CB974" w:rsidR="00DC593F" w:rsidRDefault="00DC593F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="03483EC4" w14:textId="0819CF90" w:rsidR="008E4322" w:rsidRPr="00BD3074" w:rsidRDefault="008E4322" w:rsidP="008E4322">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc8125366"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="61" w:name="_Toc228780453"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc8125366"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc95754432"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc228780453"/>
       <w:r w:rsidRPr="00BD3074">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ATTACHMENT A: REFERENCES</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
-      <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="059CA066" w14:textId="77777777" w:rsidR="008E4322" w:rsidRDefault="008E4322" w:rsidP="008E4322"/>
     <w:p w14:paraId="2014882C" w14:textId="2F85E779" w:rsidR="008E4322" w:rsidRPr="008E4322" w:rsidRDefault="008E4322" w:rsidP="008E4322">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6718">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="005273CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
@@ -28419,207 +27534,151 @@
       <w:r w:rsidRPr="00CD6718">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidR="005273CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00BD3074">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Having a uniform format makes it easier for the Evaluation Team.  Note, if you only want to obtain references of the top set of Vendors, then it is recommended to list References </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BD3074">
+        <w:t xml:space="preserve">Having a uniform format makes it easier for the Evaluation Team.  Note, if you only want to obtain references of the top set of Vendors, then it is recommended to list References a your last Evaluation Criteria.  </w:t>
+      </w:r>
+      <w:r w:rsidR="005273CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a your</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BD3074">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> last Evaluation Criteria.  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005273CB">
+        <w:t xml:space="preserve">he number of references and time period can be </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3074">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>T</w:t>
+        <w:t>changed;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">he number of references and time period can be </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD3074">
+        <w:t xml:space="preserve"> however, best practice is to ask for at least three references</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD6718">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>changed;</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EB8B901" w14:textId="77777777" w:rsidR="008E4322" w:rsidRDefault="008E4322" w:rsidP="008E4322">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F9E3DF9" w14:textId="77777777" w:rsidR="008E4322" w:rsidRDefault="008E4322" w:rsidP="008E4322">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Vendor </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">The Vendor shall provide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0658">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>three (3)</w:t>
+      </w:r>
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>shall</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006620B8">
+        <w:t xml:space="preserve"> references of customers utilizing the proposed solution fully implemented in </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> provide </w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> scope of work</w:t>
+        <w:t>a setting similar to this solicitation’s scope of work</w:t>
       </w:r>
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">References within </w:t>
       </w:r>
@@ -28801,179 +27860,179 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For each reference, the Vendor shall provide the following information:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F9150F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(These are only suggestions)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F9FA33" w14:textId="77777777" w:rsidR="008E4322" w:rsidRPr="006620B8" w:rsidRDefault="008E4322" w:rsidP="00AB4610">
+    <w:p w14:paraId="45F9FA33" w14:textId="77777777" w:rsidR="008E4322" w:rsidRPr="006620B8" w:rsidRDefault="008E4322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
         <w:ind w:left="1170" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Customer name.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22004C66" w14:textId="77777777" w:rsidR="008E4322" w:rsidRPr="006620B8" w:rsidRDefault="008E4322" w:rsidP="00AB4610">
+    <w:p w14:paraId="22004C66" w14:textId="77777777" w:rsidR="008E4322" w:rsidRPr="006620B8" w:rsidRDefault="008E4322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
         <w:ind w:left="1170" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Customer address.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007F9EAE" w14:textId="77777777" w:rsidR="008E4322" w:rsidRPr="006620B8" w:rsidRDefault="008E4322" w:rsidP="00AB4610">
+    <w:p w14:paraId="007F9EAE" w14:textId="77777777" w:rsidR="008E4322" w:rsidRPr="006620B8" w:rsidRDefault="008E4322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
         <w:ind w:left="1170" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Current telephone number of a customer employee most familiar with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>offer</w:t>
       </w:r>
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ed solution implementation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF72079" w14:textId="77777777" w:rsidR="008E4322" w:rsidRPr="006620B8" w:rsidRDefault="008E4322" w:rsidP="00AB4610">
+    <w:p w14:paraId="3AF72079" w14:textId="77777777" w:rsidR="008E4322" w:rsidRPr="006620B8" w:rsidRDefault="008E4322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
         <w:ind w:left="1170" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Customer email address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A5A2B1" w14:textId="77777777" w:rsidR="008E4322" w:rsidRPr="006620B8" w:rsidRDefault="008E4322" w:rsidP="00AB4610">
+    <w:p w14:paraId="35A5A2B1" w14:textId="77777777" w:rsidR="008E4322" w:rsidRPr="006620B8" w:rsidRDefault="008E4322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
         <w:ind w:left="1170" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Time period</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -28984,55 +28043,55 @@
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">over which each </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>offer</w:t>
       </w:r>
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ed solution implementation was completed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5F3259" w14:textId="77777777" w:rsidR="008E4322" w:rsidRPr="006620B8" w:rsidRDefault="008E4322" w:rsidP="00AB4610">
+    <w:p w14:paraId="2E5F3259" w14:textId="77777777" w:rsidR="008E4322" w:rsidRPr="006620B8" w:rsidRDefault="008E4322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
         <w:ind w:left="1170" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Brief summary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -29043,214 +28102,210 @@
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>offer</w:t>
       </w:r>
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ed solution implementation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151B5634" w14:textId="77777777" w:rsidR="008E4322" w:rsidRPr="006620B8" w:rsidRDefault="008E4322" w:rsidP="00AB4610">
+    <w:p w14:paraId="151B5634" w14:textId="77777777" w:rsidR="008E4322" w:rsidRPr="006620B8" w:rsidRDefault="008E4322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
         <w:ind w:left="1170" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">List of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>offer</w:t>
       </w:r>
       <w:r w:rsidRPr="006620B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ed solution products installed and operational.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C6C282" w14:textId="77777777" w:rsidR="008E4322" w:rsidRPr="005951CE" w:rsidRDefault="008E4322" w:rsidP="00AB4610">
+    <w:p w14:paraId="54C6C282" w14:textId="77777777" w:rsidR="008E4322" w:rsidRPr="005951CE" w:rsidRDefault="008E4322">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
         <w:ind w:left="1170" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005951CE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Number of vendor or technical staff supporting, maintaining and managing the offered solution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6820E937" w14:textId="77777777" w:rsidR="008E4322" w:rsidRPr="00CD6718" w:rsidRDefault="008E4322" w:rsidP="00AB4610">
+    <w:p w14:paraId="6820E937" w14:textId="77777777" w:rsidR="008E4322" w:rsidRPr="00CD6718" w:rsidRDefault="008E4322">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6718">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Number of end users supported by the offered solution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519FC3B6" w14:textId="77777777" w:rsidR="008E4322" w:rsidRPr="00CD6718" w:rsidRDefault="008E4322" w:rsidP="00AB4610">
+    <w:p w14:paraId="519FC3B6" w14:textId="77777777" w:rsidR="008E4322" w:rsidRPr="00CD6718" w:rsidRDefault="008E4322">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6718">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Number of sites supported by the offered solution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09139912" w14:textId="77777777" w:rsidR="00DC593F" w:rsidRPr="00354780" w:rsidRDefault="00DC593F" w:rsidP="00DC593F">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DC593F" w:rsidRPr="00354780" w:rsidSect="001F4A3C">
-      <w:headerReference w:type="even" r:id="rId33"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="first" r:id="rId33"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="994" w:right="720" w:bottom="432" w:left="720" w:header="720" w:footer="893" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F46360A" w14:textId="77777777" w:rsidR="00492D80" w:rsidRDefault="00492D80">
+    <w:p w14:paraId="37D20154" w14:textId="77777777" w:rsidR="00125764" w:rsidRDefault="00125764">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F1C4808" w14:textId="77777777" w:rsidR="00492D80" w:rsidRDefault="00492D80">
+    <w:p w14:paraId="58F3BE15" w14:textId="77777777" w:rsidR="00125764" w:rsidRDefault="00125764">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6E56934D" w14:textId="77777777" w:rsidR="00492D80" w:rsidRDefault="00492D80"/>
+    <w:p w14:paraId="5C603EE9" w14:textId="77777777" w:rsidR="00125764" w:rsidRDefault="00125764"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -29290,79 +28345,69 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (W1)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56D3EB6E" w14:textId="77777777" w:rsidR="00506E49" w:rsidRDefault="00506E49" w:rsidP="005C494D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="758BDC35" w14:textId="77777777" w:rsidR="00327800" w:rsidRDefault="00506E49" w:rsidP="005C494D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
@@ -29470,51 +28515,51 @@
     <w:r w:rsidRPr="00FD3CEE">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6AA934F3" w14:textId="1B422838" w:rsidR="00AF2E1C" w:rsidRDefault="00AF2E1C" w:rsidP="005C494D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1AFBBF25" w14:textId="4FA7796E" w:rsidR="00506E49" w:rsidRPr="00343E29" w:rsidRDefault="00AF2E1C" w:rsidP="00343E29">
+  <w:p w14:paraId="1AFBBF25" w14:textId="7C9774AC" w:rsidR="00506E49" w:rsidRPr="00343E29" w:rsidRDefault="00AF2E1C" w:rsidP="00343E29">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00EE2AC1">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                              </w:t>
     </w:r>
     <w:r w:rsidR="00343E29">
       <w:rPr>
         <w:sz w:val="18"/>
@@ -29531,130 +28576,105 @@
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00EF3B8E">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>xxxxxxxx</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00EF3B8E">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00EF3B8E">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="005B015C">
+    <w:r w:rsidR="00A72B55">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>May 4, 2026</w:t>
+      <w:t>July 17, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2764520F" w14:textId="75D4DE67" w:rsidR="005B015C" w:rsidRDefault="005B015C">
+  <w:p w14:paraId="2764520F" w14:textId="3B1AA7DE" w:rsidR="005B015C" w:rsidRDefault="005B015C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
-      <w:t>May 4, 2026</w:t>
+    </w:r>
+    <w:r w:rsidR="00A72B55">
+      <w:t>July 17</w:t>
+    </w:r>
+    <w:r>
+      <w:t>, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DEFF9E8" w14:textId="77777777" w:rsidR="00492D80" w:rsidRDefault="00492D80">
+    <w:p w14:paraId="670714EC" w14:textId="77777777" w:rsidR="00125764" w:rsidRDefault="00125764">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E20144F" w14:textId="77777777" w:rsidR="00492D80" w:rsidRDefault="00492D80">
+    <w:p w14:paraId="2F121D57" w14:textId="77777777" w:rsidR="00125764" w:rsidRDefault="00125764">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6CB7A020" w14:textId="77777777" w:rsidR="00492D80" w:rsidRDefault="00492D80"/>
+    <w:p w14:paraId="43437E4D" w14:textId="77777777" w:rsidR="00125764" w:rsidRDefault="00125764"/>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8E7005D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
@@ -30064,163 +29084,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="094D10AD"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BEB5FDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="817294BC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30289,51 +29196,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FF85639"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1A2C73A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -30470,51 +29377,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12282DEF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="15C8E876"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -30652,277 +29559,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17135655"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64D6C6C4"/>
     <w:lvl w:ilvl="0" w:tplc="8A16E0AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="990" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -30969,51 +29650,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18065694"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="73D086D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -31152,51 +29833,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B9F52FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6BCE1866"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -31333,51 +30014,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C395D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F2C7900"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -31419,51 +30100,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CF111E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC1E1538"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31532,51 +30213,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E322529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AA096AE"/>
     <w:lvl w:ilvl="0" w:tplc="E630631A">
       <w:start w:val="4"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5670749A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -31645,167 +30326,51 @@
     <w:lvl w:ilvl="7" w:tplc="15549610" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="71147FAE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2188154A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA285B44"/>
     <w:lvl w:ilvl="0" w:tplc="E1AC4712">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="RFPHeading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -31854,51 +30419,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="275D63A2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F9F843EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
@@ -32031,51 +30596,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AB52474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61988DD0"/>
     <w:lvl w:ilvl="0" w:tplc="7438F5D2">
       <w:start w:val="6"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="23803066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -32144,51 +30709,51 @@
     <w:lvl w:ilvl="7" w:tplc="ADB20C3A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7908AAC0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C22767E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B90BA90"/>
     <w:lvl w:ilvl="0" w:tplc="CD503096">
       <w:start w:val="5"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B32ACDBE">
@@ -32233,51 +30798,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BF8255BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="28DCFD22">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C835C8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="611CD07E"/>
     <w:lvl w:ilvl="0" w:tplc="5CB065BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2250" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -32323,137 +30888,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7290" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31CB00BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3C1E95AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -32590,51 +31069,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33644735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0465800"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32703,51 +31182,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339D3C84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A40E349C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -32816,637 +31295,185 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34C9442E"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="373D4D90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1D2EE9E4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="D420566A"/>
+    <w:lvl w:ilvl="0" w:tplc="8500F95E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="RFPBulletList"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...452 lines deleted...]
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F834FC9"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BB704C20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41452B30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2048A42"/>
     <w:lvl w:ilvl="0" w:tplc="ADF2A476">
       <w:start w:val="10"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -33492,51 +31519,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43276FFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D19E369E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -33578,51 +31605,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44635D9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF86684C"/>
     <w:lvl w:ilvl="0" w:tplc="88AEEB4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A35A31AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -33691,51 +31718,51 @@
     <w:lvl w:ilvl="7" w:tplc="347E29FE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="775C7262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45883E9A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="404AB436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -33872,51 +31899,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="470A05F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C414B91E"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -33958,165 +31985,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4883166A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A132ACDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -34254,51 +32167,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49712D7C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8203DAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -34435,51 +32348,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E9C0D89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00B8CB22"/>
     <w:lvl w:ilvl="0" w:tplc="F46C8CC6">
       <w:start w:val="5"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EE50132C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -34548,51 +32461,51 @@
     <w:lvl w:ilvl="7" w:tplc="94F0469A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F7621916" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54DD5722"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="52C259CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -34730,51 +32643,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BCA1025"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="22684B56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -34896,294 +32809,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-[...242 lines deleted...]
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="619153D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B329058"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35252,51 +32922,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CE71EB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A58EC1AC"/>
     <w:lvl w:ilvl="0" w:tplc="D0CEEEDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7A00F528">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -35350,51 +33020,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D761107"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D82E1B84"/>
     <w:lvl w:ilvl="0" w:tplc="56B82EF2">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6F50C6D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -35463,426 +33133,164 @@
     <w:lvl w:ilvl="7" w:tplc="CB54FD38" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="01ECFFC6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F461CDC"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75F92564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FBC66742"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="686ED5E4"/>
+    <w:lvl w:ilvl="0" w:tplc="80D85174">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-[...261 lines deleted...]
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76C23A18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5E2D332"/>
     <w:lvl w:ilvl="0" w:tplc="98D251FA">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="738C3E2A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -35951,51 +33359,51 @@
     <w:lvl w:ilvl="7" w:tplc="DAC08648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1D3862D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="778E4462"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="489856EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1110" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -36064,70 +33472,70 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A5F6835"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="818C4DE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D057C5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65A61556"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -36264,51 +33672,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DF212C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FBC3FC6"/>
     <w:lvl w:ilvl="0" w:tplc="BBA061F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1968" w:hanging="528"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -36354,294 +33762,225 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="105928120">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="179779184">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="39"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1309478194">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1056053397">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1568804205">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1302537336">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1574389595">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1033193261">
-[...2 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="2057511518">
+  <w:num w:numId="8" w16cid:durableId="2057511518">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1077240349">
-    <w:abstractNumId w:val="46"/>
+  <w:num w:numId="9" w16cid:durableId="1077240349">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1098255947">
+  <w:num w:numId="10" w16cid:durableId="1098255947">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1021005012">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2007514118">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="102724724">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="263537451">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="324431368">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1928003942">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1145972441">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="819007656">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1385644085">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2107270051">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="248079137">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1225796396">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2067952031">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2003509025">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1638560856">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2066637468">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="121924709">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1021005012">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="28" w16cid:durableId="1300963964">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="2007514118">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="29" w16cid:durableId="1209105436">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="102724724">
+  <w:num w:numId="30" w16cid:durableId="1143887845">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1610579145">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="263537451">
-    <w:abstractNumId w:val="54"/>
+  <w:num w:numId="32" w16cid:durableId="1958872427">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="324431368">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="33" w16cid:durableId="1660303216">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1928003942">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="34" w16cid:durableId="82923821">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1145972441">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="35" w16cid:durableId="460920142">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="819007656">
+  <w:num w:numId="36" w16cid:durableId="2121560116">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="505830062">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="80882708">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="501362585">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="307831520">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1385644085">
+  <w:num w:numId="41" w16cid:durableId="894439174">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="733160256">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="118424768">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="2107270051">
-[...137 lines deleted...]
-  <w:numIdMacAtCleanup w:val="45"/>
+  <w:numIdMacAtCleanup w:val="43"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -36728,121 +34067,125 @@
     <w:rsid w:val="000D7264"/>
     <w:rsid w:val="000E1A5B"/>
     <w:rsid w:val="000E27AA"/>
     <w:rsid w:val="000E2EE0"/>
     <w:rsid w:val="000E3271"/>
     <w:rsid w:val="000E5AF9"/>
     <w:rsid w:val="000E7988"/>
     <w:rsid w:val="000F1C9F"/>
     <w:rsid w:val="000F4CEA"/>
     <w:rsid w:val="000F5164"/>
     <w:rsid w:val="000F58BB"/>
     <w:rsid w:val="00100830"/>
     <w:rsid w:val="00104F3B"/>
     <w:rsid w:val="00106CCF"/>
     <w:rsid w:val="00106F6F"/>
     <w:rsid w:val="00107E10"/>
     <w:rsid w:val="00110813"/>
     <w:rsid w:val="00113ACF"/>
     <w:rsid w:val="00114AD3"/>
     <w:rsid w:val="0011591E"/>
     <w:rsid w:val="00115AFE"/>
     <w:rsid w:val="0011703D"/>
     <w:rsid w:val="00120286"/>
     <w:rsid w:val="0012088C"/>
     <w:rsid w:val="0012183B"/>
+    <w:rsid w:val="0012302B"/>
     <w:rsid w:val="001247AF"/>
     <w:rsid w:val="0012565C"/>
+    <w:rsid w:val="00125764"/>
     <w:rsid w:val="00126F09"/>
     <w:rsid w:val="001271EE"/>
     <w:rsid w:val="00127E06"/>
     <w:rsid w:val="001304ED"/>
     <w:rsid w:val="00131C7C"/>
     <w:rsid w:val="00132228"/>
     <w:rsid w:val="00133124"/>
     <w:rsid w:val="0013375F"/>
     <w:rsid w:val="00133BA7"/>
     <w:rsid w:val="001346E6"/>
     <w:rsid w:val="0013547C"/>
     <w:rsid w:val="00141DF1"/>
     <w:rsid w:val="0014395F"/>
     <w:rsid w:val="00146417"/>
     <w:rsid w:val="00146F9E"/>
     <w:rsid w:val="00147003"/>
     <w:rsid w:val="00147589"/>
     <w:rsid w:val="00153F62"/>
     <w:rsid w:val="00155716"/>
     <w:rsid w:val="00156650"/>
     <w:rsid w:val="00161E32"/>
     <w:rsid w:val="00163BA1"/>
     <w:rsid w:val="00163BDA"/>
     <w:rsid w:val="00167F23"/>
     <w:rsid w:val="00167F6F"/>
     <w:rsid w:val="00170144"/>
     <w:rsid w:val="001708CE"/>
     <w:rsid w:val="00175E83"/>
     <w:rsid w:val="00182310"/>
     <w:rsid w:val="00182572"/>
     <w:rsid w:val="0018283C"/>
     <w:rsid w:val="00183E54"/>
     <w:rsid w:val="00184B8F"/>
     <w:rsid w:val="00186883"/>
     <w:rsid w:val="00191329"/>
     <w:rsid w:val="00196C12"/>
     <w:rsid w:val="001A160B"/>
     <w:rsid w:val="001A2260"/>
     <w:rsid w:val="001A72EE"/>
     <w:rsid w:val="001A77C8"/>
     <w:rsid w:val="001A79EA"/>
+    <w:rsid w:val="001B2A63"/>
     <w:rsid w:val="001B6584"/>
     <w:rsid w:val="001B75B9"/>
     <w:rsid w:val="001C196E"/>
     <w:rsid w:val="001C1D64"/>
     <w:rsid w:val="001C299F"/>
     <w:rsid w:val="001C454C"/>
     <w:rsid w:val="001C6201"/>
     <w:rsid w:val="001D2EFB"/>
     <w:rsid w:val="001D44DE"/>
     <w:rsid w:val="001D4D5C"/>
     <w:rsid w:val="001D5E12"/>
     <w:rsid w:val="001D6021"/>
     <w:rsid w:val="001D62E5"/>
     <w:rsid w:val="001D7B2F"/>
     <w:rsid w:val="001E0FBA"/>
     <w:rsid w:val="001E14DC"/>
     <w:rsid w:val="001E1D5D"/>
     <w:rsid w:val="001E1E6C"/>
     <w:rsid w:val="001E26ED"/>
     <w:rsid w:val="001E41C4"/>
     <w:rsid w:val="001F41B1"/>
     <w:rsid w:val="001F4A3C"/>
     <w:rsid w:val="002007BA"/>
     <w:rsid w:val="00202C21"/>
     <w:rsid w:val="00203737"/>
     <w:rsid w:val="00204BBB"/>
     <w:rsid w:val="00205597"/>
     <w:rsid w:val="00205AB1"/>
+    <w:rsid w:val="002064F7"/>
     <w:rsid w:val="00206742"/>
     <w:rsid w:val="002117E2"/>
     <w:rsid w:val="00211D57"/>
     <w:rsid w:val="00211E5A"/>
     <w:rsid w:val="002132FA"/>
     <w:rsid w:val="00213449"/>
     <w:rsid w:val="002150FA"/>
     <w:rsid w:val="00215BC0"/>
     <w:rsid w:val="002211A5"/>
     <w:rsid w:val="0022171D"/>
     <w:rsid w:val="002239FE"/>
     <w:rsid w:val="00223BB2"/>
     <w:rsid w:val="00227F96"/>
     <w:rsid w:val="00231D3A"/>
     <w:rsid w:val="002323AE"/>
     <w:rsid w:val="00234079"/>
     <w:rsid w:val="002344EE"/>
     <w:rsid w:val="00235FB0"/>
     <w:rsid w:val="002361C6"/>
     <w:rsid w:val="00236BE3"/>
     <w:rsid w:val="002404DE"/>
     <w:rsid w:val="00243716"/>
     <w:rsid w:val="00244812"/>
     <w:rsid w:val="00245830"/>
     <w:rsid w:val="00246FDC"/>
@@ -36861,50 +34204,51 @@
     <w:rsid w:val="002737E4"/>
     <w:rsid w:val="00274457"/>
     <w:rsid w:val="00275690"/>
     <w:rsid w:val="002813F3"/>
     <w:rsid w:val="002832AF"/>
     <w:rsid w:val="00283AA2"/>
     <w:rsid w:val="00285085"/>
     <w:rsid w:val="00285771"/>
     <w:rsid w:val="00285823"/>
     <w:rsid w:val="002873B1"/>
     <w:rsid w:val="0029060A"/>
     <w:rsid w:val="00292E31"/>
     <w:rsid w:val="0029371E"/>
     <w:rsid w:val="0029398B"/>
     <w:rsid w:val="00294514"/>
     <w:rsid w:val="002A2CA3"/>
     <w:rsid w:val="002A5285"/>
     <w:rsid w:val="002A5318"/>
     <w:rsid w:val="002A7552"/>
     <w:rsid w:val="002A7C20"/>
     <w:rsid w:val="002B1315"/>
     <w:rsid w:val="002B2943"/>
     <w:rsid w:val="002B2C8A"/>
     <w:rsid w:val="002C1208"/>
     <w:rsid w:val="002C16F9"/>
+    <w:rsid w:val="002C1767"/>
     <w:rsid w:val="002C6EE3"/>
     <w:rsid w:val="002C7FCC"/>
     <w:rsid w:val="002D2367"/>
     <w:rsid w:val="002D2440"/>
     <w:rsid w:val="002D255E"/>
     <w:rsid w:val="002D797E"/>
     <w:rsid w:val="002E29EF"/>
     <w:rsid w:val="002E2B12"/>
     <w:rsid w:val="002E2CEB"/>
     <w:rsid w:val="002E3611"/>
     <w:rsid w:val="002F1AE9"/>
     <w:rsid w:val="002F43F9"/>
     <w:rsid w:val="002F48E1"/>
     <w:rsid w:val="002F590C"/>
     <w:rsid w:val="002F7545"/>
     <w:rsid w:val="0030031A"/>
     <w:rsid w:val="003059DE"/>
     <w:rsid w:val="00305CA3"/>
     <w:rsid w:val="003061A1"/>
     <w:rsid w:val="00312DC4"/>
     <w:rsid w:val="00314079"/>
     <w:rsid w:val="0031445B"/>
     <w:rsid w:val="00316E3A"/>
     <w:rsid w:val="00320B9F"/>
     <w:rsid w:val="00321DBB"/>
@@ -36975,66 +34319,66 @@
     <w:rsid w:val="00413218"/>
     <w:rsid w:val="00413CEF"/>
     <w:rsid w:val="00417C4B"/>
     <w:rsid w:val="004200D3"/>
     <w:rsid w:val="00421592"/>
     <w:rsid w:val="00427FC5"/>
     <w:rsid w:val="004300C6"/>
     <w:rsid w:val="00430F27"/>
     <w:rsid w:val="00433C6D"/>
     <w:rsid w:val="004409FD"/>
     <w:rsid w:val="00444494"/>
     <w:rsid w:val="00445448"/>
     <w:rsid w:val="00446E9F"/>
     <w:rsid w:val="004522B1"/>
     <w:rsid w:val="00453A8A"/>
     <w:rsid w:val="00455296"/>
     <w:rsid w:val="00455360"/>
     <w:rsid w:val="00456B02"/>
     <w:rsid w:val="00456E65"/>
     <w:rsid w:val="00457512"/>
     <w:rsid w:val="00457FB1"/>
     <w:rsid w:val="00462500"/>
     <w:rsid w:val="004634A3"/>
     <w:rsid w:val="00464B5B"/>
     <w:rsid w:val="004669B9"/>
+    <w:rsid w:val="0047095A"/>
     <w:rsid w:val="00470C54"/>
     <w:rsid w:val="00471540"/>
     <w:rsid w:val="00474494"/>
     <w:rsid w:val="00474620"/>
     <w:rsid w:val="00481C10"/>
     <w:rsid w:val="00482545"/>
     <w:rsid w:val="00482877"/>
     <w:rsid w:val="00483268"/>
     <w:rsid w:val="0048338E"/>
     <w:rsid w:val="00486F2F"/>
     <w:rsid w:val="0048735C"/>
     <w:rsid w:val="00490652"/>
     <w:rsid w:val="00490AFB"/>
     <w:rsid w:val="00491E4A"/>
     <w:rsid w:val="00492490"/>
-    <w:rsid w:val="00492D80"/>
     <w:rsid w:val="00495D74"/>
     <w:rsid w:val="0049623D"/>
     <w:rsid w:val="004A5A02"/>
     <w:rsid w:val="004A6E02"/>
     <w:rsid w:val="004B28FD"/>
     <w:rsid w:val="004B34F8"/>
     <w:rsid w:val="004B35E2"/>
     <w:rsid w:val="004C0643"/>
     <w:rsid w:val="004C080C"/>
     <w:rsid w:val="004C19F5"/>
     <w:rsid w:val="004C2755"/>
     <w:rsid w:val="004C4937"/>
     <w:rsid w:val="004C7D5E"/>
     <w:rsid w:val="004D1108"/>
     <w:rsid w:val="004D1207"/>
     <w:rsid w:val="004D463D"/>
     <w:rsid w:val="004D4F03"/>
     <w:rsid w:val="004D5562"/>
     <w:rsid w:val="004D567B"/>
     <w:rsid w:val="004E0E93"/>
     <w:rsid w:val="004E1F4B"/>
     <w:rsid w:val="004E2C88"/>
     <w:rsid w:val="004E5C46"/>
     <w:rsid w:val="004E6702"/>
     <w:rsid w:val="004F0AD5"/>
@@ -37131,87 +34475,87 @@
     <w:rsid w:val="00622409"/>
     <w:rsid w:val="00622FBF"/>
     <w:rsid w:val="006246E0"/>
     <w:rsid w:val="00626EFB"/>
     <w:rsid w:val="0062757A"/>
     <w:rsid w:val="00630910"/>
     <w:rsid w:val="006338CA"/>
     <w:rsid w:val="006343F7"/>
     <w:rsid w:val="006348D0"/>
     <w:rsid w:val="00636FC4"/>
     <w:rsid w:val="0063777B"/>
     <w:rsid w:val="00640251"/>
     <w:rsid w:val="006437BE"/>
     <w:rsid w:val="00643FD9"/>
     <w:rsid w:val="00645037"/>
     <w:rsid w:val="00645164"/>
     <w:rsid w:val="0065402A"/>
     <w:rsid w:val="006558C0"/>
     <w:rsid w:val="00656191"/>
     <w:rsid w:val="00657B9D"/>
     <w:rsid w:val="0066056D"/>
     <w:rsid w:val="00664CC9"/>
     <w:rsid w:val="006701EC"/>
     <w:rsid w:val="006722D0"/>
     <w:rsid w:val="006728C3"/>
-    <w:rsid w:val="00673500"/>
     <w:rsid w:val="00675072"/>
     <w:rsid w:val="00675A50"/>
     <w:rsid w:val="00676A0F"/>
     <w:rsid w:val="00677603"/>
     <w:rsid w:val="00677B1F"/>
     <w:rsid w:val="006807E8"/>
     <w:rsid w:val="00682A7D"/>
     <w:rsid w:val="00685793"/>
     <w:rsid w:val="00685B7A"/>
     <w:rsid w:val="006876B1"/>
     <w:rsid w:val="00687D34"/>
     <w:rsid w:val="0069651A"/>
     <w:rsid w:val="00697F0B"/>
     <w:rsid w:val="006A6079"/>
     <w:rsid w:val="006B5012"/>
     <w:rsid w:val="006B515A"/>
     <w:rsid w:val="006B5643"/>
     <w:rsid w:val="006B5B91"/>
     <w:rsid w:val="006C2AC4"/>
     <w:rsid w:val="006C2BA9"/>
     <w:rsid w:val="006C3709"/>
     <w:rsid w:val="006C3776"/>
     <w:rsid w:val="006C51B0"/>
     <w:rsid w:val="006C580E"/>
     <w:rsid w:val="006C687A"/>
     <w:rsid w:val="006D0E32"/>
     <w:rsid w:val="006D280B"/>
     <w:rsid w:val="006D3C2F"/>
     <w:rsid w:val="006D5690"/>
     <w:rsid w:val="006D7B6A"/>
     <w:rsid w:val="006D7FF3"/>
     <w:rsid w:val="006E2CAF"/>
     <w:rsid w:val="006E382E"/>
     <w:rsid w:val="006E51CB"/>
     <w:rsid w:val="006E54F6"/>
     <w:rsid w:val="006E7513"/>
+    <w:rsid w:val="006F4814"/>
     <w:rsid w:val="006F52C7"/>
     <w:rsid w:val="006F566A"/>
     <w:rsid w:val="006F68B1"/>
     <w:rsid w:val="006F7E06"/>
     <w:rsid w:val="00700936"/>
     <w:rsid w:val="00700BE3"/>
     <w:rsid w:val="00702F13"/>
     <w:rsid w:val="0070694B"/>
     <w:rsid w:val="00707FD6"/>
     <w:rsid w:val="007116C9"/>
     <w:rsid w:val="007119E0"/>
     <w:rsid w:val="00712F6B"/>
     <w:rsid w:val="00714040"/>
     <w:rsid w:val="007158A6"/>
     <w:rsid w:val="00716870"/>
     <w:rsid w:val="00716B23"/>
     <w:rsid w:val="00716FFB"/>
     <w:rsid w:val="00722D4B"/>
     <w:rsid w:val="007239AD"/>
     <w:rsid w:val="00723E67"/>
     <w:rsid w:val="00725ED9"/>
     <w:rsid w:val="007300AB"/>
     <w:rsid w:val="00732F50"/>
     <w:rsid w:val="00733289"/>
     <w:rsid w:val="007340D4"/>
@@ -37404,117 +34748,118 @@
     <w:rsid w:val="009771F5"/>
     <w:rsid w:val="009816DC"/>
     <w:rsid w:val="00982262"/>
     <w:rsid w:val="009841BD"/>
     <w:rsid w:val="00986819"/>
     <w:rsid w:val="00986CD0"/>
     <w:rsid w:val="00987A88"/>
     <w:rsid w:val="009910C4"/>
     <w:rsid w:val="009965CC"/>
     <w:rsid w:val="009A168B"/>
     <w:rsid w:val="009A28F7"/>
     <w:rsid w:val="009A2B45"/>
     <w:rsid w:val="009A483E"/>
     <w:rsid w:val="009A54D0"/>
     <w:rsid w:val="009A5BF8"/>
     <w:rsid w:val="009B1F09"/>
     <w:rsid w:val="009B4EAC"/>
     <w:rsid w:val="009B6D96"/>
     <w:rsid w:val="009B7EB0"/>
     <w:rsid w:val="009B7F40"/>
     <w:rsid w:val="009C0897"/>
     <w:rsid w:val="009C367B"/>
     <w:rsid w:val="009C3CCC"/>
     <w:rsid w:val="009C50D3"/>
     <w:rsid w:val="009D1226"/>
-    <w:rsid w:val="009D5539"/>
     <w:rsid w:val="009D60EB"/>
     <w:rsid w:val="009D7D0B"/>
     <w:rsid w:val="009E0583"/>
     <w:rsid w:val="009E1945"/>
     <w:rsid w:val="009E401A"/>
     <w:rsid w:val="009E47BD"/>
     <w:rsid w:val="009E70FA"/>
+    <w:rsid w:val="009F10C0"/>
     <w:rsid w:val="009F1E38"/>
     <w:rsid w:val="00A014E6"/>
     <w:rsid w:val="00A01E34"/>
     <w:rsid w:val="00A02698"/>
     <w:rsid w:val="00A0323A"/>
     <w:rsid w:val="00A03F81"/>
     <w:rsid w:val="00A05063"/>
     <w:rsid w:val="00A059EA"/>
     <w:rsid w:val="00A100B1"/>
     <w:rsid w:val="00A10142"/>
     <w:rsid w:val="00A11503"/>
     <w:rsid w:val="00A12B2A"/>
     <w:rsid w:val="00A20368"/>
     <w:rsid w:val="00A20AAF"/>
     <w:rsid w:val="00A20D6E"/>
     <w:rsid w:val="00A218E7"/>
     <w:rsid w:val="00A23A73"/>
     <w:rsid w:val="00A23D16"/>
     <w:rsid w:val="00A240CC"/>
     <w:rsid w:val="00A25DB0"/>
     <w:rsid w:val="00A26E33"/>
     <w:rsid w:val="00A276C2"/>
     <w:rsid w:val="00A276EA"/>
     <w:rsid w:val="00A3034D"/>
     <w:rsid w:val="00A32182"/>
     <w:rsid w:val="00A33643"/>
     <w:rsid w:val="00A345A8"/>
     <w:rsid w:val="00A34B65"/>
     <w:rsid w:val="00A34C90"/>
     <w:rsid w:val="00A34D3A"/>
     <w:rsid w:val="00A34E21"/>
-    <w:rsid w:val="00A358A2"/>
     <w:rsid w:val="00A36048"/>
     <w:rsid w:val="00A4093E"/>
     <w:rsid w:val="00A413D0"/>
     <w:rsid w:val="00A42525"/>
     <w:rsid w:val="00A42812"/>
     <w:rsid w:val="00A43E9B"/>
     <w:rsid w:val="00A44988"/>
     <w:rsid w:val="00A44B14"/>
     <w:rsid w:val="00A46CD4"/>
     <w:rsid w:val="00A502BC"/>
     <w:rsid w:val="00A5091C"/>
     <w:rsid w:val="00A51690"/>
     <w:rsid w:val="00A54292"/>
     <w:rsid w:val="00A542B4"/>
     <w:rsid w:val="00A556AC"/>
     <w:rsid w:val="00A559A5"/>
     <w:rsid w:val="00A5713D"/>
     <w:rsid w:val="00A616C0"/>
     <w:rsid w:val="00A655B1"/>
     <w:rsid w:val="00A6582E"/>
     <w:rsid w:val="00A65D8C"/>
     <w:rsid w:val="00A660EF"/>
     <w:rsid w:val="00A668BF"/>
     <w:rsid w:val="00A71142"/>
+    <w:rsid w:val="00A72B55"/>
     <w:rsid w:val="00A757F0"/>
     <w:rsid w:val="00A75D0F"/>
     <w:rsid w:val="00A77708"/>
+    <w:rsid w:val="00A8004E"/>
     <w:rsid w:val="00A82812"/>
     <w:rsid w:val="00A9124F"/>
     <w:rsid w:val="00A92952"/>
     <w:rsid w:val="00A93613"/>
     <w:rsid w:val="00A95196"/>
     <w:rsid w:val="00A961D6"/>
     <w:rsid w:val="00A96A85"/>
     <w:rsid w:val="00AA0096"/>
     <w:rsid w:val="00AA0758"/>
     <w:rsid w:val="00AA2846"/>
     <w:rsid w:val="00AA3143"/>
     <w:rsid w:val="00AA4826"/>
     <w:rsid w:val="00AA5BF5"/>
     <w:rsid w:val="00AA62D5"/>
     <w:rsid w:val="00AA7348"/>
     <w:rsid w:val="00AA7527"/>
     <w:rsid w:val="00AB4610"/>
     <w:rsid w:val="00AB4B18"/>
     <w:rsid w:val="00AB700F"/>
     <w:rsid w:val="00AC540A"/>
     <w:rsid w:val="00AC77B3"/>
     <w:rsid w:val="00AD2A10"/>
     <w:rsid w:val="00AD332A"/>
     <w:rsid w:val="00AD54FA"/>
     <w:rsid w:val="00AD62E8"/>
@@ -37530,50 +34875,51 @@
     <w:rsid w:val="00AF2E1C"/>
     <w:rsid w:val="00AF45B7"/>
     <w:rsid w:val="00AF4AC6"/>
     <w:rsid w:val="00AF4C34"/>
     <w:rsid w:val="00AF57D7"/>
     <w:rsid w:val="00AF58A0"/>
     <w:rsid w:val="00AF75E0"/>
     <w:rsid w:val="00AF7602"/>
     <w:rsid w:val="00B01E63"/>
     <w:rsid w:val="00B03783"/>
     <w:rsid w:val="00B044F2"/>
     <w:rsid w:val="00B07A65"/>
     <w:rsid w:val="00B10913"/>
     <w:rsid w:val="00B11CE6"/>
     <w:rsid w:val="00B148A6"/>
     <w:rsid w:val="00B15E6E"/>
     <w:rsid w:val="00B17B2C"/>
     <w:rsid w:val="00B23422"/>
     <w:rsid w:val="00B2605F"/>
     <w:rsid w:val="00B27B69"/>
     <w:rsid w:val="00B323D0"/>
     <w:rsid w:val="00B348DA"/>
     <w:rsid w:val="00B35352"/>
     <w:rsid w:val="00B37963"/>
     <w:rsid w:val="00B41166"/>
+    <w:rsid w:val="00B43D7F"/>
     <w:rsid w:val="00B44BD1"/>
     <w:rsid w:val="00B45A23"/>
     <w:rsid w:val="00B46760"/>
     <w:rsid w:val="00B53091"/>
     <w:rsid w:val="00B53485"/>
     <w:rsid w:val="00B54E02"/>
     <w:rsid w:val="00B55510"/>
     <w:rsid w:val="00B55B57"/>
     <w:rsid w:val="00B577C6"/>
     <w:rsid w:val="00B6037E"/>
     <w:rsid w:val="00B61EA9"/>
     <w:rsid w:val="00B62677"/>
     <w:rsid w:val="00B6463E"/>
     <w:rsid w:val="00B649C7"/>
     <w:rsid w:val="00B6572E"/>
     <w:rsid w:val="00B65BDE"/>
     <w:rsid w:val="00B66120"/>
     <w:rsid w:val="00B67EAE"/>
     <w:rsid w:val="00B712CA"/>
     <w:rsid w:val="00B747E2"/>
     <w:rsid w:val="00B75BED"/>
     <w:rsid w:val="00B773B7"/>
     <w:rsid w:val="00B773E8"/>
     <w:rsid w:val="00B80EBC"/>
     <w:rsid w:val="00B82939"/>
@@ -37606,50 +34952,51 @@
     <w:rsid w:val="00BC7003"/>
     <w:rsid w:val="00BD29BF"/>
     <w:rsid w:val="00BD2AD8"/>
     <w:rsid w:val="00BD3074"/>
     <w:rsid w:val="00BD3174"/>
     <w:rsid w:val="00BD590D"/>
     <w:rsid w:val="00BD66BE"/>
     <w:rsid w:val="00BD7668"/>
     <w:rsid w:val="00BE191D"/>
     <w:rsid w:val="00BE38CD"/>
     <w:rsid w:val="00BE613F"/>
     <w:rsid w:val="00BE6DB9"/>
     <w:rsid w:val="00BE6E2D"/>
     <w:rsid w:val="00BF14E0"/>
     <w:rsid w:val="00BF20A4"/>
     <w:rsid w:val="00BF5A44"/>
     <w:rsid w:val="00BF7D1E"/>
     <w:rsid w:val="00C00179"/>
     <w:rsid w:val="00C10671"/>
     <w:rsid w:val="00C123C6"/>
     <w:rsid w:val="00C20026"/>
     <w:rsid w:val="00C203AA"/>
     <w:rsid w:val="00C23272"/>
     <w:rsid w:val="00C25749"/>
     <w:rsid w:val="00C25753"/>
+    <w:rsid w:val="00C33C2B"/>
     <w:rsid w:val="00C34397"/>
     <w:rsid w:val="00C34F38"/>
     <w:rsid w:val="00C3727E"/>
     <w:rsid w:val="00C42384"/>
     <w:rsid w:val="00C424BE"/>
     <w:rsid w:val="00C42926"/>
     <w:rsid w:val="00C42A3B"/>
     <w:rsid w:val="00C43654"/>
     <w:rsid w:val="00C45225"/>
     <w:rsid w:val="00C51A9D"/>
     <w:rsid w:val="00C5249D"/>
     <w:rsid w:val="00C52886"/>
     <w:rsid w:val="00C52CEB"/>
     <w:rsid w:val="00C52DA8"/>
     <w:rsid w:val="00C5322E"/>
     <w:rsid w:val="00C544EE"/>
     <w:rsid w:val="00C55370"/>
     <w:rsid w:val="00C569EF"/>
     <w:rsid w:val="00C57D0B"/>
     <w:rsid w:val="00C61803"/>
     <w:rsid w:val="00C61ACD"/>
     <w:rsid w:val="00C635E7"/>
     <w:rsid w:val="00C63F20"/>
     <w:rsid w:val="00C6410A"/>
     <w:rsid w:val="00C658DF"/>
@@ -37689,61 +35036,63 @@
     <w:rsid w:val="00CD61C6"/>
     <w:rsid w:val="00CD6208"/>
     <w:rsid w:val="00CE0D87"/>
     <w:rsid w:val="00CE27F8"/>
     <w:rsid w:val="00CE38CC"/>
     <w:rsid w:val="00CE3ECE"/>
     <w:rsid w:val="00CE65AD"/>
     <w:rsid w:val="00CF09CF"/>
     <w:rsid w:val="00CF0BF4"/>
     <w:rsid w:val="00CF375E"/>
     <w:rsid w:val="00CF6873"/>
     <w:rsid w:val="00D075CE"/>
     <w:rsid w:val="00D11091"/>
     <w:rsid w:val="00D13D6E"/>
     <w:rsid w:val="00D14674"/>
     <w:rsid w:val="00D15607"/>
     <w:rsid w:val="00D15888"/>
     <w:rsid w:val="00D15F31"/>
     <w:rsid w:val="00D16C59"/>
     <w:rsid w:val="00D20570"/>
     <w:rsid w:val="00D213F6"/>
     <w:rsid w:val="00D25A35"/>
     <w:rsid w:val="00D26661"/>
     <w:rsid w:val="00D26AE2"/>
     <w:rsid w:val="00D27095"/>
+    <w:rsid w:val="00D27EF6"/>
     <w:rsid w:val="00D30737"/>
     <w:rsid w:val="00D33037"/>
     <w:rsid w:val="00D33547"/>
     <w:rsid w:val="00D36D35"/>
     <w:rsid w:val="00D373EA"/>
     <w:rsid w:val="00D402A8"/>
     <w:rsid w:val="00D43FF8"/>
     <w:rsid w:val="00D5085B"/>
     <w:rsid w:val="00D50B62"/>
     <w:rsid w:val="00D51503"/>
     <w:rsid w:val="00D51782"/>
+    <w:rsid w:val="00D52CC1"/>
     <w:rsid w:val="00D53100"/>
     <w:rsid w:val="00D560CE"/>
     <w:rsid w:val="00D57C64"/>
     <w:rsid w:val="00D63B4A"/>
     <w:rsid w:val="00D64B11"/>
     <w:rsid w:val="00D7016B"/>
     <w:rsid w:val="00D71C0C"/>
     <w:rsid w:val="00D72614"/>
     <w:rsid w:val="00D72B42"/>
     <w:rsid w:val="00D731F0"/>
     <w:rsid w:val="00D743F8"/>
     <w:rsid w:val="00D81CE5"/>
     <w:rsid w:val="00D82C8D"/>
     <w:rsid w:val="00D838CF"/>
     <w:rsid w:val="00D8520E"/>
     <w:rsid w:val="00D87A93"/>
     <w:rsid w:val="00D919BC"/>
     <w:rsid w:val="00D91A51"/>
     <w:rsid w:val="00D9294E"/>
     <w:rsid w:val="00D94C5D"/>
     <w:rsid w:val="00DA3797"/>
     <w:rsid w:val="00DA47E6"/>
     <w:rsid w:val="00DA544B"/>
     <w:rsid w:val="00DA613A"/>
     <w:rsid w:val="00DA6C29"/>
@@ -38285,51 +35634,51 @@
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00354780"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Heading 2 IFB"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="001D4D5C"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="11"/>
+        <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="720" w:hanging="720"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="RFPlev2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FA4AEE"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
@@ -38966,51 +36315,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00746E5C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RFPHeading2">
     <w:name w:val="RFP Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007B6D25"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="29"/>
+        <w:numId w:val="24"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:caps/>
       <w:kern w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007B6D25"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Explenation">
@@ -39028,51 +36377,51 @@
       <w:i/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ExplenationChar">
     <w:name w:val="Explenation Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Explenation"/>
     <w:rsid w:val="00C738C8"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:i/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RFPBulletList">
     <w:name w:val="RFP Bullet List"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F42652"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="33"/>
+        <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00075E74"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Heading 2 IFB Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -39421,51 +36770,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2001694904">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxx.xxx@nc.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982129428%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=oeGml%2FBan%2FQSTWo8MqssmpzMBvwzpHSpw6av66p4rIA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nvlpubs.nist.gov/nistpubs/FIPS/NIST.FIPS.199.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov/solicitations/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/statewide-glossary-information-technology-terms" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.itic.org%2Fpolicy%2Faccessibility%2Fvpat&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463405831%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=5PxuYxDYvzebQ0oJ4qLv%2BXmBS25YhqJa3ms9L3r8c8c%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/services/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vendor.ncgov.com/vendor/login" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.section508.gov%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463398992%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=pzgUTV7chyDcngdl6SvQJ3tAIz7RLJvSY02jf8A4SRg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov." TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprocurement.nc.gov/training/vendor-training" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.w3.org%2FTR%2FWCAG21%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463390497%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=e02p3b8aB5KB1xe2s6LB3ksZyRtoo09MCHTXDzO5E6Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ncadmin.nc.gov/businesses/hub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/it-strategic-sourcing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/vendor-readiness-assessment-report" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982102920%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=HoeiBL%2FHUIvvm3mFXH37dt6au5cZMhXaQn2%2FRa7cq3k%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxx.xxx@nc.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982129428%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=oeGml%2FBan%2FQSTWo8MqssmpzMBvwzpHSpw6av66p4rIA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nvlpubs.nist.gov/nistpubs/FIPS/NIST.FIPS.199.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/it-strategic-sourcing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/vendor-readiness-assessment-report" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982102920%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=HoeiBL%2FHUIvvm3mFXH37dt6au5cZMhXaQn2%2FRa7cq3k%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov/solicitations/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/statewide-glossary-information-technology-terms" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.itic.org%2Fpolicy%2Faccessibility%2Fvpat&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463405831%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=5PxuYxDYvzebQ0oJ4qLv%2BXmBS25YhqJa3ms9L3r8c8c%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/services/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vendor.ncgov.com/vendor/login" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.section508.gov%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463398992%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=pzgUTV7chyDcngdl6SvQJ3tAIz7RLJvSY02jf8A4SRg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov." TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprocurement.nc.gov/training/vendor-training" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.w3.org%2FTR%2FWCAG21%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463390497%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=e02p3b8aB5KB1xe2s6LB3ksZyRtoo09MCHTXDzO5E6Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1AEC775640724A1197DB5BFEAAA71497"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7785EA3E-0E0F-4FEB-B42B-31C02981EB3A}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -40157,52 +37506,52 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (W1)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -40221,83 +37570,83 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00547BE9"/>
     <w:rsid w:val="00021B46"/>
     <w:rsid w:val="000403A1"/>
     <w:rsid w:val="000A3615"/>
     <w:rsid w:val="0013454B"/>
     <w:rsid w:val="0025580F"/>
     <w:rsid w:val="00286DF5"/>
     <w:rsid w:val="002E3007"/>
     <w:rsid w:val="003540C2"/>
     <w:rsid w:val="003F1EA7"/>
     <w:rsid w:val="004604F3"/>
     <w:rsid w:val="004974D0"/>
     <w:rsid w:val="004E295D"/>
     <w:rsid w:val="00547BE9"/>
     <w:rsid w:val="00554896"/>
     <w:rsid w:val="005678ED"/>
     <w:rsid w:val="005C02B0"/>
     <w:rsid w:val="00646BF7"/>
-    <w:rsid w:val="00660A11"/>
     <w:rsid w:val="0066769A"/>
     <w:rsid w:val="006D3505"/>
     <w:rsid w:val="006E2CAF"/>
     <w:rsid w:val="00724DA3"/>
     <w:rsid w:val="007C4902"/>
     <w:rsid w:val="007E212E"/>
     <w:rsid w:val="00817F82"/>
     <w:rsid w:val="008557F0"/>
     <w:rsid w:val="0092213E"/>
-    <w:rsid w:val="00A358A2"/>
+    <w:rsid w:val="00A8004E"/>
     <w:rsid w:val="00AE5FF4"/>
     <w:rsid w:val="00AE7227"/>
     <w:rsid w:val="00AE78B9"/>
     <w:rsid w:val="00B03783"/>
     <w:rsid w:val="00B05F98"/>
     <w:rsid w:val="00B46DC5"/>
     <w:rsid w:val="00B73692"/>
     <w:rsid w:val="00BC4734"/>
     <w:rsid w:val="00C36742"/>
     <w:rsid w:val="00CA6F99"/>
     <w:rsid w:val="00CC64CA"/>
     <w:rsid w:val="00CE3E8A"/>
     <w:rsid w:val="00D54CF0"/>
     <w:rsid w:val="00D57C64"/>
     <w:rsid w:val="00D82FD7"/>
     <w:rsid w:val="00D919BC"/>
     <w:rsid w:val="00E32075"/>
     <w:rsid w:val="00E654CF"/>
     <w:rsid w:val="00EB4809"/>
     <w:rsid w:val="00ED120C"/>
     <w:rsid w:val="00F437B0"/>
     <w:rsid w:val="00F65733"/>
+    <w:rsid w:val="00F71B96"/>
     <w:rsid w:val="00F83A71"/>
     <w:rsid w:val="00F90051"/>
     <w:rsid w:val="00F91950"/>
     <w:rsid w:val="00F91A04"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -41228,50 +38577,179 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">
+      <UserInfo>
+        <DisplayName>Rivenbark, Chris</DisplayName>
+        <AccountId>149</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Mullen, Caitlin J</DisplayName>
+        <AccountId>196</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Andresen, Christian T</DisplayName>
+        <AccountId>142</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Clemmons, Lauren M</DisplayName>
+        <AccountId>8552</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Cibik, Sarah N</DisplayName>
+        <AccountId>8551</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kaminski, Cheryl L</DisplayName>
+        <AccountId>11884</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Balshakova, Alesia M</DisplayName>
+        <AccountId>15019</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Tanzosch, James J</DisplayName>
+        <AccountId>12467</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Williams, Melinda C</DisplayName>
+        <AccountId>39</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Jones, Releata</DisplayName>
+        <AccountId>31</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Stephens, Kenneth W</DisplayName>
+        <AccountId>14179</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="a70826c3-bc65-419a-994a-465ca38d99d8" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_dlc_DocId xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">TA5UNRANKDR3-942230846-2423</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">
+      <Url>https://ncconnect.sharepoint.com/sites/it_contracts/_layouts/15/DocIdRedir.aspx?ID=TA5UNRANKDR3-942230846-2423</Url>
+      <Description>TA5UNRANKDR3-942230846-2423</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B694C6A55DE2134FBC3E5EBEC0D5144E" ma:contentTypeVersion="152" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="26dc071b9f6c31340d753864a914664a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="a70826c3-bc65-419a-994a-465ca38d99d8" xmlns:ns3="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="948d9b24a75d0162dbb924f5c1194e43" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="a70826c3-bc65-419a-994a-465ca38d99d8"/>
     <xsd:import namespace="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -41504,259 +38982,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</spe:Receivers>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF2BC0DB-ADE8-4A5D-881F-53E2984D6238}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...71 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68B927C4-52F0-46AB-92DE-A0DBB017E205}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a70826c3-bc65-419a-994a-465ca38d99d8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4148EB3A-8DB7-40D5-AD36-A20D66408974}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58E26DF2-33B9-4967-A95E-F949654F97FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="a70826c3-bc65-419a-994a-465ca38d99d8"/>
     <ds:schemaRef ds:uri="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E46EB4BB-ABDB-4729-A89A-6AFFABB9FA41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...26 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>91318</Characters>
+  <Pages>33</Pages>
+  <Words>16398</Words>
+  <Characters>90684</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>760</Lines>
-  <Paragraphs>214</Paragraphs>
+  <Lines>1619</Lines>
+  <Paragraphs>718</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>nc state government</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>107124</CharactersWithSpaces>
+  <CharactersWithSpaces>106364</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>STATE OF NORTH CAROLINA</dc:title>
   <dc:subject/>
   <dc:creator>releata.baker-jones@nc.gov</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B694C6A55DE2134FBC3E5EBEC0D5144E</vt:lpwstr>
   </property>