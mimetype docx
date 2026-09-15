--- v2 (2026-07-28)
+++ v3 (2026-09-15)
@@ -13,51 +13,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7C14DAE8" w14:textId="4B373E53" w:rsidR="00923C0D" w:rsidRPr="001951D4" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001951D4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -177,895 +177,914 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P Lite</w:t>
       </w:r>
       <w:r w:rsidRPr="001951D4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) “Form” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050A92BB" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+    <w:p w14:paraId="050A92BB" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00CB770E" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B21565">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">General Information </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A888B3D" w14:textId="0679E4CA" w:rsidR="00133124" w:rsidRDefault="00133124" w:rsidP="00923C0D">
+    <w:p w14:paraId="5A888B3D" w14:textId="0679E4CA" w:rsidR="00133124" w:rsidRPr="00CB770E" w:rsidRDefault="00133124" w:rsidP="00923C0D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00133124">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The information in this form represents the State’s Request for Proposal (RFP) Lite document to be used to procure information technology (IT) software, software support and/or professional services, and/or a smaller system where evaluation criteria are incorporated, as applicable. This document may be used almost as if it were an IFB with Evaluation Criteria. It should not be used if you need to award based on low price meeting specifications.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377F8D48" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+    <w:p w14:paraId="377F8D48" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00CB770E" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B21565">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Purchasing Agency must obtain the latest version of the document from the Department of Information Technology Statewide IT Procurement Office website </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00B21565">
+        <w:r w:rsidRPr="00CB770E">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:i/>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://it.nc.gov/resources/it-strategic-sourcing</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B21565">
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the EP Sourcing Module Library.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335BC76B" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+    <w:p w14:paraId="335BC76B" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00CB770E" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B21565">
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FE308E" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D">
+    <w:p w14:paraId="62FE308E" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00CB770E" w:rsidRDefault="00923C0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B21565">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Standard and suggested language is provided in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21565">
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>normal type</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21565">
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Instructional text is provided in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21565">
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>red italicized type</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21565">
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C99ABE0" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D">
+    <w:p w14:paraId="4C99ABE0" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00CB770E" w:rsidRDefault="00923C0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B21565">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21565">
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>text fields</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21565">
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to enter information into the field.  Text fields are typically printed in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21565">
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>red type</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21565">
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. If a section is “Reserved”, remove the text of the clause but not the heading and add the word - “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21565">
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RESERVED </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21565">
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>after the title of the section.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21565">
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E63869E" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D">
+    <w:p w14:paraId="3E63869E" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00CB770E" w:rsidRDefault="00923C0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B21565">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Add necessary information</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21565">
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the document as needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3037DD" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D">
+    <w:p w14:paraId="0B3037DD" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00CB770E" w:rsidRDefault="00923C0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B21565">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finalize the document</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21565">
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> prior to uploading it in the EP Sourcing Module or eForm systems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DBD24E" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D">
+    <w:p w14:paraId="53DBD24E" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00CB770E" w:rsidRDefault="00923C0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B21565">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Remove all italicized informational text and change text in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21565">
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">red type </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21565">
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to black type. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331FDCF1" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D">
+    <w:p w14:paraId="331FDCF1" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00CB770E" w:rsidRDefault="00923C0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B21565">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Delete this instructions page. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686BE4E3" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D">
+    <w:p w14:paraId="686BE4E3" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00CB770E" w:rsidRDefault="00923C0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B21565">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Update the Table of Contents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2BE0D2" w14:textId="77777777" w:rsidR="00FD28BD" w:rsidRDefault="00FD28BD" w:rsidP="00923C0D">
+    <w:p w14:paraId="2A2BE0D2" w14:textId="77777777" w:rsidR="00FD28BD" w:rsidRPr="00CB770E" w:rsidRDefault="00FD28BD" w:rsidP="00923C0D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E38C26B" w14:textId="05F52F7F" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
+    <w:p w14:paraId="0E38C26B" w14:textId="05F52F7F" w:rsidR="00923C0D" w:rsidRPr="00CB770E" w:rsidRDefault="00923C0D" w:rsidP="00923C0D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B21565">
+      <w:r w:rsidRPr="00CB770E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>RFP Template Change History</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10975" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="9000"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00923C0D" w:rsidRPr="00B21565" w14:paraId="4BF702B8" w14:textId="77777777" w:rsidTr="00506A47">
+      <w:tr w:rsidR="00923C0D" w:rsidRPr="00CB770E" w14:paraId="4BF702B8" w14:textId="77777777" w:rsidTr="00506A47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32873034" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00506A47">
+          <w:p w14:paraId="32873034" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00CB770E" w:rsidRDefault="00923C0D" w:rsidP="00506A47">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21565">
+            <w:r w:rsidRPr="00CB770E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Revision Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0751109D" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00506A47">
+          <w:p w14:paraId="0751109D" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00CB770E" w:rsidRDefault="00923C0D" w:rsidP="00506A47">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21565">
+            <w:r w:rsidRPr="00CB770E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Revision Changes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923C0D" w:rsidRPr="00B21565" w14:paraId="51711978" w14:textId="77777777" w:rsidTr="00506A47">
+      <w:tr w:rsidR="00923C0D" w:rsidRPr="00CB770E" w14:paraId="51711978" w14:textId="77777777" w:rsidTr="00506A47">
         <w:trPr>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BDF02CA" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00B21565" w:rsidRDefault="00923C0D" w:rsidP="00506A47">
+          <w:p w14:paraId="0BDF02CA" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00CB770E" w:rsidRDefault="00923C0D" w:rsidP="00506A47">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CB770E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>October 9, 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="057AC1FF" w14:textId="12A73762" w:rsidR="00923C0D" w:rsidRPr="00721BB7" w:rsidRDefault="00923C0D" w:rsidP="00506A47">
+          <w:p w14:paraId="057AC1FF" w14:textId="12A73762" w:rsidR="00923C0D" w:rsidRPr="00CB770E" w:rsidRDefault="00923C0D" w:rsidP="00506A47">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00721BB7">
+            <w:r w:rsidRPr="00CB770E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...13 lines deleted...]
-            <w:r w:rsidR="00FD28BD" w:rsidRPr="00677B1F">
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inserted a completely revised </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD28BD" w:rsidRPr="00CB770E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Section</w:t>
             </w:r>
-            <w:r w:rsidR="00677B1F">
+            <w:r w:rsidR="00677B1F" w:rsidRPr="00CB770E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00677B1F" w:rsidRPr="00677B1F">
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3.2 VENDOR UTILIZATION OF WORKERS OUTSIDE U.S.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD28BD" w:rsidRPr="00CB770E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923C0D" w:rsidRPr="00B21565" w14:paraId="1BE0C8FF" w14:textId="77777777" w:rsidTr="00506A47">
+      <w:tr w:rsidR="00923C0D" w:rsidRPr="00CB770E" w14:paraId="1BE0C8FF" w14:textId="77777777" w:rsidTr="00506A47">
         <w:trPr>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AEAF585" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRDefault="00923C0D" w:rsidP="00506A47">
+          <w:p w14:paraId="7AEAF585" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRPr="00CB770E" w:rsidRDefault="00923C0D" w:rsidP="00506A47">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CB770E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>May 4, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22D9E2DC" w14:textId="3E03C6EF" w:rsidR="00923C0D" w:rsidRPr="00721BB7" w:rsidRDefault="00923C0D" w:rsidP="00506A47">
+          <w:p w14:paraId="22D9E2DC" w14:textId="3E03C6EF" w:rsidR="00923C0D" w:rsidRPr="00CB770E" w:rsidRDefault="00923C0D" w:rsidP="00506A47">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00721BB7">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00CB770E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Updates to </w:t>
             </w:r>
-            <w:r w:rsidR="00677B1F">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00677B1F" w:rsidRPr="00CB770E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Specifications for </w:t>
             </w:r>
-            <w:r w:rsidRPr="00721BB7">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00CB770E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">GovRAMP </w:t>
             </w:r>
-            <w:r w:rsidR="00677B1F">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00677B1F" w:rsidRPr="00CB770E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">in Security and in </w:t>
             </w:r>
-            <w:r w:rsidRPr="00721BB7">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00CB770E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Architecture Spec Accessibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A72B55" w:rsidRPr="00B21565" w14:paraId="01EB9810" w14:textId="77777777" w:rsidTr="00506A47">
+      <w:tr w:rsidR="00A72B55" w:rsidRPr="00CB770E" w14:paraId="01EB9810" w14:textId="77777777" w:rsidTr="00506A47">
         <w:trPr>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6A8C62" w14:textId="04DD3E26" w:rsidR="00A72B55" w:rsidRDefault="00A72B55" w:rsidP="00506A47">
+          <w:p w14:paraId="4F6A8C62" w14:textId="04DD3E26" w:rsidR="00A72B55" w:rsidRPr="00CB770E" w:rsidRDefault="00A72B55" w:rsidP="00506A47">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CB770E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>July 17, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="459861C5" w14:textId="0B680DDD" w:rsidR="00A72B55" w:rsidRPr="00721BB7" w:rsidRDefault="00A72B55" w:rsidP="00506A47">
+          <w:p w14:paraId="459861C5" w14:textId="0B680DDD" w:rsidR="00A72B55" w:rsidRPr="00CB770E" w:rsidRDefault="00A72B55" w:rsidP="00506A47">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB770E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Removal of HUB Clause; Clarification that the 1.75% e-Procurement Charge only applies to Goods procured.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00512713" w:rsidRPr="00CB770E" w14:paraId="4867DCA8" w14:textId="77777777" w:rsidTr="00506A47">
+        <w:trPr>
+          <w:trHeight w:val="308"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0199738B" w14:textId="7B8153E8" w:rsidR="00512713" w:rsidRPr="00CB770E" w:rsidRDefault="00512713" w:rsidP="00506A47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB770E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>July 27, 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F24C59" w14:textId="1859B6C3" w:rsidR="00512713" w:rsidRPr="00CB770E" w:rsidRDefault="00196333" w:rsidP="00506A47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB770E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Removal of Outdated Language and Other Administrative Changes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C2C13" w:rsidRPr="00CB770E" w14:paraId="023AD4AB" w14:textId="77777777" w:rsidTr="00D63D83">
+        <w:trPr>
+          <w:trHeight w:val="308"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="065EE0B3" w14:textId="623737A8" w:rsidR="004C2C13" w:rsidRPr="00CB770E" w:rsidRDefault="004C2C13" w:rsidP="004C2C13">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>Removal of HUB Clause; Clarification that the 1.75% e-Procurement Charge only applies to Goods procured.</w:t>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>August 5, 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00DEE66F" w14:textId="7DFD5EC9" w:rsidR="004C2C13" w:rsidRPr="00CB770E" w:rsidRDefault="004C2C13" w:rsidP="004C2C13">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000964E6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Removal of Optional Boxes in Section 3.1 – Vendor Standard Agreement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="198BA586" w14:textId="77777777" w:rsidR="00923C0D" w:rsidRDefault="00923C0D" w:rsidP="00923C0D"/>
     <w:p w14:paraId="7300ADB5" w14:textId="1D59B2B7" w:rsidR="00923C0D" w:rsidRDefault="00923C0D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpX="126" w:tblpY="-506"/>
         <w:tblW w:w="10818" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5409"/>
         <w:gridCol w:w="5409"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D72614" w:rsidRPr="006B5C43" w14:paraId="4BF9375D" w14:textId="77777777" w:rsidTr="19B37A41">
@@ -1108,51 +1127,51 @@
             <w:pPr>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A6FAA" w:rsidRPr="006B5C43" w14:paraId="5F00D5FD" w14:textId="77777777" w:rsidTr="19B37A41">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5409" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32CDCBBE" w14:textId="77777777" w:rsidR="00714040" w:rsidRPr="00F866D7" w:rsidRDefault="00000000" w:rsidP="00AB4B18">
+          <w:p w14:paraId="32CDCBBE" w14:textId="77777777" w:rsidR="00714040" w:rsidRPr="00F866D7" w:rsidRDefault="007059A2" w:rsidP="00AB4B18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:caps/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-1994707768"/>
                 <w:placeholder>
                   <w:docPart w:val="2C2DF8DE64BD442786B0AE9CF18043D1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
@@ -1177,70 +1196,71 @@
                     <w:color w:val="FF0000"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> ISSUING</w:t>
                 </w:r>
                 <w:r w:rsidR="00714040" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:caps/>
                     <w:color w:val="FF0000"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> Agency.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00714040" w:rsidRPr="00F866D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C0E1383" w14:textId="77777777" w:rsidR="005A6FAA" w:rsidRPr="00526CD3" w:rsidRDefault="00000000" w:rsidP="00EF0791">
+          <w:p w14:paraId="1C0E1383" w14:textId="77777777" w:rsidR="005A6FAA" w:rsidRPr="00526CD3" w:rsidRDefault="007059A2" w:rsidP="00EF0791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="1675233720"/>
                 <w:placeholder>
                   <w:docPart w:val="A2C4704F8A5840969119B233FFCB6AD9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EF0791" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                   </w:rPr>
                   <w:t>Enter Division, if applicable</w:t>
                 </w:r>
                 <w:r w:rsidR="00EF0791" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00714040" w:rsidRPr="00526CD3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1278,50 +1298,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00EF0791" w:rsidRPr="0085217E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2104183425"/>
                 <w:placeholder>
                   <w:docPart w:val="F6B6410119784F998828CAEC5488F884"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EF0791" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Enter opening date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A6FAA" w:rsidRPr="006B5C43" w14:paraId="25808A8C" w14:textId="77777777" w:rsidTr="19B37A41">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5409" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3E1E2161" w14:textId="77777777" w:rsidR="005A6FAA" w:rsidRPr="006B5C43" w:rsidRDefault="005A6FAA" w:rsidP="00781FB7">
@@ -1365,50 +1386,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008C785E" w:rsidRPr="0085217E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-106515001"/>
                 <w:placeholder>
                   <w:docPart w:val="1AEC775640724A1197DB5BFEAAA71497"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00714040" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Enter issue date</w:t>
                 </w:r>
                 <w:r w:rsidR="008C785E" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B75B9" w:rsidRPr="006B5C43" w14:paraId="2C6D9347" w14:textId="77777777" w:rsidTr="19B37A41">
@@ -1542,50 +1564,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="146177661"/>
                 <w:placeholder>
                   <w:docPart w:val="B2B5BF10C4CB4B4FA924CF1B2B2F1DFB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005B2272" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Enter </w:t>
                 </w:r>
                 <w:r w:rsidR="00036815" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Purchaser’s name</w:t>
                 </w:r>
                 <w:r w:rsidR="005B2272" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
@@ -1609,50 +1632,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085217E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-377243752"/>
                 <w:placeholder>
                   <w:docPart w:val="9F2303DBAF1441D9A94A7D58982B4BE1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00036815" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Enter Purchaser’s email address</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="2FBAD80C" w14:textId="77777777" w:rsidR="001B75B9" w:rsidRPr="005B2272" w:rsidRDefault="005B2272" w:rsidP="00036815">
@@ -1670,50 +1694,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085217E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="908888951"/>
                 <w:placeholder>
                   <w:docPart w:val="F13DAA38FD1E4C2CA62FCE61CA6559F4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00036815" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Enter Purchaser’s telephone number.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DFF0B9F" w14:textId="77777777" w:rsidR="001B75B9" w:rsidRPr="0085217E" w:rsidRDefault="001B75B9" w:rsidP="00526CD3">
@@ -1738,50 +1763,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C785E" w:rsidRPr="0085217E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2028945769"/>
                 <w:placeholder>
                   <w:docPart w:val="D808915F3EDD4396B39EA348055E563E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00714040" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Enter commodity code</w:t>
                 </w:r>
                 <w:r w:rsidR="008C785E" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C785E" w:rsidRPr="00A20AAF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
@@ -1844,50 +1870,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C785E" w:rsidRPr="0085217E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1577323677"/>
                 <w:placeholder>
                   <w:docPart w:val="C02D6A2175B04ABDB6B5FD8321420FA0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00714040" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Enter description</w:t>
                 </w:r>
                 <w:r w:rsidR="008C785E" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B75B9" w:rsidRPr="006B5C43" w14:paraId="3FD34B83" w14:textId="77777777" w:rsidTr="19B37A41">
@@ -1938,50 +1965,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C785E" w:rsidRPr="0085217E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-624534775"/>
                 <w:placeholder>
                   <w:docPart w:val="F8F40A63707642F6AF3BD30EAAB9ED5D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00714040" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Enter using agency.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C785E" w:rsidRPr="0085217E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D72614" w:rsidRPr="006B5C43" w14:paraId="20B34F76" w14:textId="77777777" w:rsidTr="19B37A41">
         <w:trPr>
           <w:trHeight w:val="284"/>
@@ -2050,50 +2078,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008C785E" w:rsidRPr="0085217E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1245831849"/>
                 <w:placeholder>
                   <w:docPart w:val="EBA35EDDAA72404EB130CEC7E8709818"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00714040" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Enter requisition number.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C785E" w:rsidRPr="0085217E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19FC2F58" w14:textId="77777777" w:rsidR="00D72614" w:rsidRDefault="00D72614" w:rsidP="00D72614">
       <w:pPr>
@@ -2578,423 +2607,401 @@
       <w:r w:rsidRPr="006B5C43">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s are not acceptable.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10728" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5400"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1629"/>
+        <w:gridCol w:w="7095"/>
+        <w:gridCol w:w="2070"/>
+        <w:gridCol w:w="1563"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D72614" w:rsidRPr="005C08DC" w14:paraId="799E4F59" w14:textId="77777777" w:rsidTr="00781FB7">
+      <w:tr w:rsidR="0082663E" w:rsidRPr="005C08DC" w14:paraId="77A99BB4" w14:textId="77777777" w:rsidTr="00DC4E2C">
         <w:trPr>
           <w:trHeight w:val="366"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10728" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1B071431" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00332540" w:rsidP="00D72614">
+          <w:p w14:paraId="6E135B7C" w14:textId="77777777" w:rsidR="0082663E" w:rsidRPr="005C08DC" w:rsidRDefault="0082663E" w:rsidP="00DC4E2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>OFFEROR</w:t>
             </w:r>
-            <w:r w:rsidR="00D72614" w:rsidRPr="005C08DC">
+            <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D72614" w:rsidRPr="005C08DC" w14:paraId="45BFD9EC" w14:textId="77777777" w:rsidTr="00781FB7">
+      <w:tr w:rsidR="0082663E" w:rsidRPr="005C08DC" w14:paraId="38DBF8FA" w14:textId="77777777" w:rsidTr="00DC4E2C">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7110" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="7095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49570856" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="40C74BBD" w14:textId="77777777" w:rsidR="0082663E" w:rsidRPr="005C08DC" w:rsidRDefault="0082663E" w:rsidP="00DC4E2C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>STREET ADDRESS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1989" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE7A096" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="38B17B89" w14:textId="77777777" w:rsidR="0082663E" w:rsidRPr="005C08DC" w:rsidRDefault="0082663E" w:rsidP="00DC4E2C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2322"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>P.O. BOX:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1629" w:type="dxa"/>
+            <w:tcW w:w="1563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13087010" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="0BDD0380" w14:textId="77777777" w:rsidR="0082663E" w:rsidRPr="005C08DC" w:rsidRDefault="0082663E" w:rsidP="00DC4E2C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2322"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>ZIP:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D72614" w:rsidRPr="005C08DC" w14:paraId="18FEF582" w14:textId="77777777" w:rsidTr="00781FB7">
+      <w:tr w:rsidR="0082663E" w:rsidRPr="005C08DC" w14:paraId="3B0A687C" w14:textId="77777777" w:rsidTr="00DC4E2C">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7110" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="7095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1810D8" w14:textId="22459815" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="008F653A">
+          <w:p w14:paraId="69EB607D" w14:textId="77777777" w:rsidR="0082663E" w:rsidRPr="005C08DC" w:rsidRDefault="0082663E" w:rsidP="00DC4E2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>CITY</w:t>
             </w:r>
-            <w:r w:rsidR="008F653A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>STATE</w:t>
             </w:r>
-            <w:r w:rsidR="008F653A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; ZIP</w:t>
             </w:r>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1989" w:type="dxa"/>
+            <w:tcW w:w="3633" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="724B0DB3" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="05E19B2B" w14:textId="77777777" w:rsidR="0082663E" w:rsidRPr="005C08DC" w:rsidRDefault="0082663E" w:rsidP="00DC4E2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>PHONE</w:t>
+            </w:r>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>TELEPHONE NUMBER:</w:t>
-[...28 lines deleted...]
-            </w:pPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D72614" w:rsidRPr="005C08DC" w14:paraId="7DCF2D5A" w14:textId="77777777" w:rsidTr="00781FB7">
+      <w:tr w:rsidR="0082663E" w:rsidRPr="005C08DC" w14:paraId="057B78AA" w14:textId="77777777" w:rsidTr="00DC4E2C">
         <w:trPr>
           <w:trHeight w:val="520"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7110" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="7095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="081D2CDC" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="195728CD" w14:textId="77777777" w:rsidR="0082663E" w:rsidRPr="005C08DC" w:rsidRDefault="0082663E" w:rsidP="00DC4E2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>PRINT NAME &amp; TITLE OF PERSON SIGNING:</w:t>
+              <w:t>NAME &amp; TITLE OF PERSON SIGNING:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3618" w:type="dxa"/>
+            <w:tcW w:w="3633" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="624EA2FA" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="3FC50C73" w14:textId="77777777" w:rsidR="0082663E" w:rsidRPr="005C08DC" w:rsidRDefault="0082663E" w:rsidP="00DC4E2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>FAX NUMBER:</w:t>
+              <w:t xml:space="preserve">E-MAIL:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D72614" w:rsidRPr="005C08DC" w14:paraId="7D6B3EBB" w14:textId="77777777" w:rsidTr="00781FB7">
+      <w:tr w:rsidR="0082663E" w:rsidRPr="005C08DC" w14:paraId="259956D3" w14:textId="77777777" w:rsidTr="00DC4E2C">
         <w:trPr>
           <w:trHeight w:val="520"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:tcW w:w="7095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="100BE26A" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="6CD0BFE9" w14:textId="77777777" w:rsidR="0082663E" w:rsidRPr="005C08DC" w:rsidRDefault="0082663E" w:rsidP="00DC4E2C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>AUTHORIZED SIGNATURE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="3633" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="32F9B4C8" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="1F5F49A7" w14:textId="77777777" w:rsidR="0082663E" w:rsidRPr="005C08DC" w:rsidRDefault="0082663E" w:rsidP="00DC4E2C">
             <w:pPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>DATE:</w:t>
-            </w:r>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">E-MAIL:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16529880" w14:textId="421846CE" w:rsidR="00F46C53" w:rsidRPr="006B5C43" w:rsidRDefault="00F46C53" w:rsidP="00F46C53">
+    <w:p w14:paraId="16529880" w14:textId="7C5ED18F" w:rsidR="00F46C53" w:rsidRPr="006B5C43" w:rsidRDefault="00F46C53" w:rsidP="00F46C53">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5C43">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Offer valid for</w:t>
       </w:r>
       <w:r w:rsidR="006D3C2F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> thirty (30)</w:t>
-[...6 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0082663E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sixty</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3C2F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0082663E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3C2F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>0)</w:t>
       </w:r>
       <w:r w:rsidRPr="006B5C43">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> days from date of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>offer</w:t>
       </w:r>
       <w:r w:rsidRPr="006B5C43">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> opening unless otherwise stated here: ____ days</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B1370B" w14:textId="77777777" w:rsidR="00F46C53" w:rsidRPr="006B5C43" w:rsidRDefault="00F46C53" w:rsidP="00F46C53">
       <w:pPr>
@@ -3081,50 +3088,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> accepted, an authorized </w:t>
       </w:r>
       <w:r w:rsidRPr="00F866D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">representative of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="FF0000"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="739673500"/>
           <w:placeholder>
             <w:docPart w:val="50D4955909B34BF4B731BABEA3C39B74"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001E1D5D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Enter </w:t>
           </w:r>
           <w:r w:rsidR="00B747E2">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Purchasing </w:t>
           </w:r>
           <w:r w:rsidRPr="001E1D5D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="22"/>
@@ -3351,50 +3359,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                 </w:rPr>
                 <w:id w:val="1051889509"/>
                 <w:placeholder>
                   <w:docPart w:val="6C6E8C1366744F5882BC1FB20909E8D1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001E1D5D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Enter Purchasing Agency.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00A024F1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -6722,71 +6731,94 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B6B5375" w14:textId="377B9182" w:rsidR="00430F27" w:rsidRDefault="00430F27">
+        <w:p w14:paraId="74E17ED8" w14:textId="2D22B932" w:rsidR="00EB192C" w:rsidRDefault="00430F27">
+          <w:pPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
+        <w:p w14:paraId="2B6B5375" w14:textId="30C0F0C5" w:rsidR="00430F27" w:rsidRDefault="007059A2"/>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="629B8D6F" w14:textId="77777777" w:rsidR="00206742" w:rsidRPr="00657B9D" w:rsidRDefault="00F911A5" w:rsidP="008C1EDB">
+    <w:p w14:paraId="0B73E96D" w14:textId="77777777" w:rsidR="00DB1628" w:rsidRDefault="00DB1628">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc228780412"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629B8D6F" w14:textId="28276C56" w:rsidR="00206742" w:rsidRPr="00657B9D" w:rsidRDefault="00F911A5" w:rsidP="008C1EDB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc228780412"/>
       <w:r w:rsidRPr="00657B9D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INTENT, USE, DURATION AND SCOPE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="048DB997" w14:textId="295DDD43" w:rsidR="00147003" w:rsidRPr="00FA00DA" w:rsidRDefault="00147003" w:rsidP="00657B9D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
@@ -7077,62 +7109,50 @@
       <w:r w:rsidR="00927BFC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D33037">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>RFP Lite</w:t>
       </w:r>
       <w:r w:rsidR="00725ED9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E683466" w14:textId="77777777" w:rsidR="00EF1BC0" w:rsidRPr="00732F50" w:rsidRDefault="00EF1BC0" w:rsidP="008C1EDB">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2EAF1163" w14:textId="77777777" w:rsidR="00206742" w:rsidRPr="00657B9D" w:rsidRDefault="00206742" w:rsidP="008C1EDB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc228780413"/>
       <w:r w:rsidRPr="00657B9D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>GENERAL INFORMATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00657B9D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3ABED6" w14:textId="50ED7561" w:rsidR="009321BB" w:rsidRPr="00FA00DA" w:rsidRDefault="009321BB" w:rsidP="00657B9D">
       <w:pPr>
@@ -7203,142 +7223,107 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifications, delivery requirements, etc.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B7D03E" w14:textId="77777777" w:rsidR="00206742" w:rsidRPr="00A4093E" w:rsidRDefault="00206742" w:rsidP="008C1EDB">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F3AE8F7" w14:textId="725B5BFB" w:rsidR="00657B9D" w:rsidRPr="00FA4AEE" w:rsidRDefault="00657B9D" w:rsidP="00FA4AEE">
+    <w:p w14:paraId="4F3AE8F7" w14:textId="725B5BFB" w:rsidR="00657B9D" w:rsidRDefault="00657B9D" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1170" w:hanging="450"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc228780414"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1. </w:t>
       </w:r>
       <w:r w:rsidR="004409FD" w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
         </w:rPr>
         <w:t>VENDOR QUESTIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="004409FD" w:rsidRPr="00FA4AEE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52396303" w14:textId="356490ED" w:rsidR="00A059EA" w:rsidRDefault="00A059EA" w:rsidP="00A059EA">
-[...1 lines deleted...]
-        <w:pStyle w:val="RFPBodyText"/>
+    <w:p w14:paraId="4F63639E" w14:textId="77777777" w:rsidR="00C8238B" w:rsidRPr="00C8238B" w:rsidRDefault="00C8238B" w:rsidP="00C8238B"/>
+    <w:p w14:paraId="105828D2" w14:textId="77777777" w:rsidR="00C8238B" w:rsidRPr="001C7A76" w:rsidRDefault="00C8238B" w:rsidP="00C8238B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...59 lines deleted...]
-    <w:p w14:paraId="485E4738" w14:textId="77777777" w:rsidR="00A059EA" w:rsidRPr="00E31DF0" w:rsidRDefault="00A059EA" w:rsidP="00A059EA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C7A76">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All inquiries regarding the solicitation specifications or requirements must be addressed to the contact person listed on Page One of this solicitation via the Ariba Sourcing Tool’s message board.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0482">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Vendor contact regarding this Solicitation with anyone other than the contact person listed on Page One of this Solicitation may be grounds for rejection of said Vendor’s offer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485E4738" w14:textId="5523AC14" w:rsidR="00A059EA" w:rsidRPr="00E31DF0" w:rsidRDefault="00A059EA" w:rsidP="00A059EA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E31DF0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Written questions concerning this Solicitation will be received until </w:t>
       </w:r>
       <w:r w:rsidRPr="00E31DF0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>__________20XX at _____am/pm</w:t>
       </w:r>
       <w:r w:rsidRPr="00E31DF0">
         <w:rPr>
@@ -7548,892 +7533,750 @@
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50655942" w14:textId="0DDAE002" w:rsidR="00657B9D" w:rsidRDefault="00657B9D" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc228780415"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2.2. </w:t>
       </w:r>
       <w:r w:rsidR="00987A88" w:rsidRPr="00657B9D">
         <w:t>ADDEND</w:t>
       </w:r>
       <w:r w:rsidR="00A345A8">
         <w:t>A</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="0ED462DA" w14:textId="449FEA75" w:rsidR="00987A88" w:rsidRPr="00FA00DA" w:rsidRDefault="00987A88" w:rsidP="00657B9D">
-[...2 lines deleted...]
-        <w:ind w:left="1170"/>
+    <w:p w14:paraId="70D704BC" w14:textId="77777777" w:rsidR="00AA2FAE" w:rsidRPr="00AA2FAE" w:rsidRDefault="00AA2FAE" w:rsidP="00AA2FAE"/>
+    <w:p w14:paraId="737F2B72" w14:textId="5EED9478" w:rsidR="00AA2FAE" w:rsidRPr="009A2CDA" w:rsidRDefault="00AA2FAE" w:rsidP="005713C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA00DA">
-[...45 lines deleted...]
-    <w:p w14:paraId="04E0F71A" w14:textId="10EE8F81" w:rsidR="00E74F0D" w:rsidRDefault="00657B9D" w:rsidP="00FA4AEE">
+      <w:bookmarkStart w:id="4" w:name="_Toc228780416"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2CDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Agency will issue an Addendum to provide a response to all questions received in accordance with Section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005713C9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4C82" w:rsidRPr="005713C9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005713C9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-VENDOR QUESTIONS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2CDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> above. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B2BCEE" w14:textId="1789ADBB" w:rsidR="00AA2FAE" w:rsidRPr="009A2CDA" w:rsidRDefault="00AA2FAE" w:rsidP="005713C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2CDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Agency may </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4C82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2CDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">issue additional Addenda as needed to modify the specifications, requirements, terms and conditions, etc. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005713C9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Critical information may be included in these Addenda.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2CDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It is important for Vendors to periodically check the website for any and all Addenda that may be issued prior to the bid opening date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1406F4DE" w14:textId="77777777" w:rsidR="00AA2FAE" w:rsidRPr="009A2CDA" w:rsidRDefault="00AA2FAE" w:rsidP="005713C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2CDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All Addenda will be posted on the electronic Vendor Portal (eVP) website at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="005713C9">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://evp.nc.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009A2CDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and will become Addenda to this solicitation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E0F71A" w14:textId="4041E8C3" w:rsidR="00E74F0D" w:rsidRDefault="00657B9D" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="HeadingStyle2IFB"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc228780416"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.3. </w:t>
       </w:r>
+      <w:r w:rsidR="001E7DC7" w:rsidRPr="001E7DC7">
+        <w:t xml:space="preserve">ELECTRONIC </w:t>
+      </w:r>
+      <w:r w:rsidR="008B359C" w:rsidRPr="001E7DC7">
+        <w:t>O</w:t>
+      </w:r>
       <w:r w:rsidR="008B359C" w:rsidRPr="00FA4AEE">
-        <w:t>OFFER SUBMITTAL</w:t>
+        <w:t>FFER SUBMITTAL</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="2B04036F" w14:textId="77777777" w:rsidR="000C4301" w:rsidRPr="00FA4AEE" w:rsidRDefault="000C4301" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="HeadingStyle2IFB"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="457452DF" w14:textId="77777777" w:rsidR="007E0EB1" w:rsidRPr="005C494D" w:rsidRDefault="008C1EDB" w:rsidP="00FA4AEE">
+    <w:p w14:paraId="7B08E299" w14:textId="77777777" w:rsidR="000A6963" w:rsidRPr="005C494D" w:rsidRDefault="008C1EDB" w:rsidP="000A6963">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E0EB1" w:rsidRPr="005C494D">
+      <w:r w:rsidR="000A6963" w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Due Date:</w:t>
       </w:r>
-      <w:r w:rsidR="007E0EB1" w:rsidRPr="005C494D">
+      <w:r w:rsidR="000A6963" w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="2066446849"/>
           <w:placeholder>
-            <w:docPart w:val="947CD5B0C50B42CD9FAEB7DA6FB90D6C"/>
+            <w:docPart w:val="0D63E435DD9043509B178B6A9B03346F"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="007E0EB1" w:rsidRPr="001E1D5D">
+          <w:r w:rsidR="000A6963" w:rsidRPr="0A3C4A82">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Enter due date for offers</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1A9C1838" w14:textId="77777777" w:rsidR="007E0EB1" w:rsidRPr="005C494D" w:rsidRDefault="008C1EDB" w:rsidP="00FA4AEE">
+    <w:p w14:paraId="1EEA02FE" w14:textId="77777777" w:rsidR="000A6963" w:rsidRDefault="000A6963" w:rsidP="000A6963">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
+        <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Time:</w:t>
       </w:r>
-      <w:r w:rsidR="007E0EB1" w:rsidRPr="005C494D">
+      <w:r w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-661771496"/>
           <w:placeholder>
-            <w:docPart w:val="AF7E748FAEDC464DBC48CAB4FFF84D4A"/>
+            <w:docPart w:val="641D4DE451F142FE9C026A50965498E7"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="007E0EB1" w:rsidRPr="001E1D5D">
+          <w:r w:rsidRPr="001E1D5D">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t>Enter due time for offers</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="007E0EB1" w:rsidRPr="005C494D">
+      <w:r w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eastern Time</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D10A465" w14:textId="77777777" w:rsidR="009544FE" w:rsidRDefault="009544FE" w:rsidP="009544FE">
-[...2 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+    <w:p w14:paraId="1281840C" w14:textId="77777777" w:rsidR="000A6963" w:rsidRPr="005C494D" w:rsidRDefault="000A6963" w:rsidP="000A6963">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="1170"/>
-        <w:rPr>
-[...559 lines deleted...]
-    <w:p w14:paraId="29331AC1" w14:textId="77777777" w:rsidR="00C738C8" w:rsidRDefault="00C738C8" w:rsidP="00C738C8">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DB37590" w14:textId="77777777" w:rsidR="000A6963" w:rsidRDefault="000A6963" w:rsidP="000A6963">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D231B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sealed offers, subject to the conditions made a part hereof, will be received by the time and date specified above and then opened for furnishing and delivering the commodity as described herein. It is the Vendor’s sole responsibility to submit its offer by the specified time and date of opening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B1C771" w14:textId="77777777" w:rsidR="000A6963" w:rsidRPr="005D231B" w:rsidRDefault="000A6963" w:rsidP="000A6963">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1170" w:right="-18"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D231B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Vendor shall bear the risk for late electronic submission due to unintended or unanticipated delay including, but not limited to, internet issues, network issues, local power outages, or application issues.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D231B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006431E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">offers are able to be uploaded in Ariba </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006431E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>after the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deadline/bid opening date and time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173D0163" w14:textId="77777777" w:rsidR="000A6963" w:rsidRPr="008978E8" w:rsidRDefault="000A6963" w:rsidP="000A6963">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:ind w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396616">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00313BAD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>one (1) signed, original electronic offer via the Ariba Sourcing Module</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396616">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008978E8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Vendor </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008978E8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007449AD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>include the Execution Page 1 WITH the remaining pages of the solicitation in one PDF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008978E8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The Execution </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008978E8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>age</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008978E8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be signed and dated by an official authorized to bind the Vendor’s firm. Failure to return a signed offer shall result in disqualification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6AE372" w14:textId="77777777" w:rsidR="000A6963" w:rsidRPr="00396616" w:rsidRDefault="000A6963" w:rsidP="000A6963">
+      <w:pPr>
+        <w:ind w:left="1530" w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11A453E6" w14:textId="77777777" w:rsidR="000A6963" w:rsidRPr="00396616" w:rsidRDefault="000A6963" w:rsidP="000A6963">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:ind w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396616">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">File names should identify the Vendor, solicitation, and document in that order (Vendor Name – Solicitation Number – Offer, etc.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68335CF8" w14:textId="77777777" w:rsidR="000A6963" w:rsidRPr="00396616" w:rsidRDefault="000A6963" w:rsidP="000A6963">
+      <w:pPr>
+        <w:ind w:left="1530" w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15827BB3" w14:textId="77777777" w:rsidR="000A6963" w:rsidRPr="00396616" w:rsidRDefault="000A6963" w:rsidP="000A6963">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:ind w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396616">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Files must not be password protected. They must be in .PDF, .JPEG, .DOC or .XLS format and capable of being copied to other sources. The Vendor’s offer may be deemed non-responsive if the Agency is unable to open the file(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D04131" w14:textId="77777777" w:rsidR="000A6963" w:rsidRPr="00396616" w:rsidRDefault="000A6963" w:rsidP="000A6963">
+      <w:pPr>
+        <w:ind w:left="1530" w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5561D35C" w14:textId="77777777" w:rsidR="000A6963" w:rsidRPr="00396616" w:rsidRDefault="000A6963" w:rsidP="000A6963">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:ind w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396616">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the offer contains any confidential information (as defined in the NCDIT Terms and Conditions, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0867">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“CONFIDENTIALITY”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396616">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>), the Vendor must provide one (1) redacted electronic copy in addition to the original copy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29331AC1" w14:textId="24F6531B" w:rsidR="00C738C8" w:rsidRDefault="00C738C8" w:rsidP="000A6963">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09091899" w14:textId="530121EB" w:rsidR="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc228780417"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc228780417"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.4. </w:t>
       </w:r>
       <w:r w:rsidR="0089625A" w:rsidRPr="009C0897">
         <w:t>BASIS FOR REJECTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="0089625A" w:rsidRPr="009C0897">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F5E715" w14:textId="27CE6343" w:rsidR="0089625A" w:rsidRPr="005C494D" w:rsidRDefault="0089625A" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C0897">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pursuant to 9 NCAC 06B.0401, the State reserves the right to reject any and all offers, in whole or in part; by deeming the offer unsatisfactory as to quality or quantity, delivery, price or service offered; non-compliance with the specifications or intent of this solicitation; lack of competitiveness; error(s) </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">in specifications or indications that revision would be advantageous to the State; cancellation or other changes in the intended project, or other determination that the proposed requirement is no longer needed; limitation or lack of available funds; circumstances that prevent determination of the best offer; or any other determination that rejection would be in the best interest of the State.  Vendor contact regarding this </w:t>
+        <w:t xml:space="preserve">Pursuant to 9 NCAC 06B.0401, the State reserves the right to reject any and all offers, in whole or in part; by deeming the offer unsatisfactory as to quality or quantity, delivery, price or service offered; non-compliance with the specifications or intent of this solicitation; lack of competitiveness; error(s) in specifications or indications that revision would be advantageous to the State; cancellation or other changes in the intended project, or other determination that the proposed requirement is no longer needed; limitation or lack of available funds; circumstances that prevent determination of the best offer; or any other determination that rejection would be in the best interest of the State.  Vendor contact regarding this </w:t>
       </w:r>
       <w:r w:rsidR="00F64366">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RFP</w:t>
       </w:r>
       <w:r w:rsidR="00D33037">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lite</w:t>
       </w:r>
       <w:r w:rsidR="00F64366">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C0897">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -8469,99 +8312,99 @@
         <w:sdtContent>
           <w:r w:rsidRPr="001E1D5D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Enter Purchasing Agent’s name.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be grounds for rejection of said Vendor’s offer.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="506F92D4" w14:textId="206917F8" w:rsidR="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc228780418"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc228780418"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.5. </w:t>
       </w:r>
       <w:r w:rsidR="00AD6F10" w:rsidRPr="00FA00DA">
         <w:t>LATE OFFERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00AD6F10" w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05AEFABB" w14:textId="3906AEE0" w:rsidR="00AD6F10" w:rsidRDefault="00AD6F10" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Regardless of cause, late offers will not be accepted and will automatically be disqualified from further consideration.  It shall be the Vendor’s sole risk to ensure delivery at the designated office by the designated time.  Late offers will not be opened and may be returned to the Vendor at the expense of the Vendor or destroyed if requested.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9724ED" w14:textId="57202D35" w:rsidR="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc228780419"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc228780419"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.6. </w:t>
       </w:r>
       <w:r w:rsidR="009C0897" w:rsidRPr="00FA4AEE">
         <w:t>NON-RESPONSIVE OFFERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="009C0897" w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D59334" w14:textId="5457279A" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor offers will be deemed non-responsive by the State and will be rejected without further consideration or evaluation if statements such as the following are included:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307CFF5E" w14:textId="77777777" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -8686,64 +8529,64 @@
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
         <w:ind w:left="1530"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A statement of similar intent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="766B7F39" w14:textId="03729F50" w:rsidR="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc228780420"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc228780420"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.7. </w:t>
       </w:r>
       <w:r w:rsidR="00987A88" w:rsidRPr="00FA00DA">
         <w:t>NOTICE TO VENDOR</w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00987A88" w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49584406" w14:textId="4F9D7B62" w:rsidR="00987A88" w:rsidRDefault="00987A88" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The State objects to and will not be required to evaluate or consider any additional terms and conditions</w:t>
       </w:r>
       <w:r w:rsidR="00576BD1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> not previously agreed to by the State and</w:t>
@@ -8786,510 +8629,394 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA4F13">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and response(s), the Offeror</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> agrees that any additional terms and conditions, whether submitted purposely or inadvertently, shall have no force or effect.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D0C949" w14:textId="1C8DAEC4" w:rsidR="00FA4AEE" w:rsidRPr="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
+    <w:p w14:paraId="59F81F43" w14:textId="77777777" w:rsidR="00C30AE6" w:rsidRPr="00FA4AEE" w:rsidRDefault="00C30AE6" w:rsidP="00C30AE6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc228780421"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235712998"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc228780422"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.8. </w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">[Include appropriate </w:t>
+        <w:t>2.8</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...383 lines deleted...]
-      <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.9. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A4093E" w:rsidRPr="000653A5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4AEE">
+        <w:rPr>
+          <w:rStyle w:val="HeadingStyle2IFBChar"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>E-PROCUREMENT S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HeadingStyle2IFBChar"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>YSTEM</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="1ED43677" w14:textId="77777777" w:rsidR="00C30AE6" w:rsidRPr="0051638A" w:rsidRDefault="00C30AE6" w:rsidP="00C30AE6">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1260"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve">The State utilizes the NC eProcurement </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(NCEP) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve">system to process requisitions and issue purchase orders. See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="0051638A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>http://eprocurement.nc.gov/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">General Terms and Conditions, Electronic Procurement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve">for more information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3A4700" w14:textId="77777777" w:rsidR="00C30AE6" w:rsidRPr="0051638A" w:rsidRDefault="00C30AE6" w:rsidP="00C30AE6">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1620"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC2A7B0" w14:textId="77777777" w:rsidR="00C30AE6" w:rsidRDefault="00C30AE6" w:rsidP="00C30AE6">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1620"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve">It is the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendor’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve"> responsibility to read these provisions carefully and to consider them in preparing the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>response</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve">. By signature, the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve"> acknowledges acceptance of all provisions related to NC</w:t>
+      </w:r>
+      <w:r>
+        <w:t>EP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051638A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A7D8DD" w14:textId="77777777" w:rsidR="00C30AE6" w:rsidRDefault="00C30AE6" w:rsidP="00C30AE6">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1620"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C376C87" w14:textId="77777777" w:rsidR="00C30AE6" w:rsidRDefault="00C30AE6" w:rsidP="00C30AE6">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1620"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">The transaction fee addressed in </w:t>
+      </w:r>
+      <w:r>
+        <w:t>General Terms and Condition, Electronic Payment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(currently at 1.75%) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t>applies to the purchase of goods</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> only</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">It </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">does </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve"> apply to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendor Hosted Solutions, I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">aaS, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">PaaS, SaaS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t>software maintenance/support services</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, or any other type of services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354B5381" w14:textId="77777777" w:rsidR="00C30AE6" w:rsidRDefault="00C30AE6" w:rsidP="00C30AE6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1620"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25CF5B40" w14:textId="77777777" w:rsidR="00C30AE6" w:rsidRDefault="00C30AE6" w:rsidP="00C30AE6">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1620"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000065E3">
+        <w:t>If not already registered in NC</w:t>
+      </w:r>
+      <w:r>
+        <w:t>EP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve"> must</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> register </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">within two (2) days after notification of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">contract </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t>award.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EEC627F" w14:textId="77777777" w:rsidR="00C30AE6" w:rsidRDefault="00C30AE6" w:rsidP="00C30AE6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1620"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D8B571C" w14:textId="77777777" w:rsidR="00C30AE6" w:rsidRDefault="00C30AE6" w:rsidP="00C30AE6">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1620"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve"> must be current on all </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NCEP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve"> fees prior to submitting a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>response</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Otherwise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">, the State may disqualify the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve"> from participating in this </w:t>
+      </w:r>
+      <w:r>
+        <w:t>solicitation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3344AB3C" w14:textId="77777777" w:rsidR="00C30AE6" w:rsidRDefault="00C30AE6" w:rsidP="00C30AE6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77C4D5B1" w14:textId="77777777" w:rsidR="00B23422" w:rsidRDefault="000653A5" w:rsidP="000653A5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rStyle w:val="HeadingStyle2IFBChar"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000653A5">
+        <w:rPr>
+          <w:rStyle w:val="HeadingStyle2IFBChar"/>
+          <w:b/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.9. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4093E" w:rsidRPr="000653A5">
+        <w:rPr>
+          <w:rStyle w:val="HeadingStyle2IFBChar"/>
+          <w:b/>
         </w:rPr>
         <w:t>DISTRIBUTORS AND RESELLERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="16EF26DD" w14:textId="01D25D49" w:rsidR="00502BDC" w:rsidRPr="00B23422" w:rsidRDefault="00B23422" w:rsidP="00B23422">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C7469">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Only include this </w:t>
       </w:r>
       <w:r w:rsidR="00D50B62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
@@ -9346,59 +9073,51 @@
       </w:r>
       <w:r w:rsidRPr="001C7469">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D79931C" w14:textId="13B10361" w:rsidR="00A4093E" w:rsidRPr="008C1EDB" w:rsidRDefault="00A4093E" w:rsidP="004669B9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C1EDB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Resellers” as used herein, refers to businesses that routinely sell or distribute Vendor’s Products, and may include “Distributors”, “Value Added Resellers” (VARs), “Original Equipment Manufacturers” (OEMs), Channel Partners, or such other designations.  These businesses must be approved by the State prior to placement of any orders.  Any contract established will be subject to </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">this solicitation and any resulting Agreement(s), and to the terms and conditions of the State’s competitive bidding process.  </w:t>
+        <w:t xml:space="preserve">“Resellers” as used herein, refers to businesses that routinely sell or distribute Vendor’s Products, and may include “Distributors”, “Value Added Resellers” (VARs), “Original Equipment Manufacturers” (OEMs), Channel Partners, or such other designations.  These businesses must be approved by the State prior to placement of any orders.  Any contract established will be subject to this solicitation and any resulting Agreement(s), and to the terms and conditions of the State’s competitive bidding process.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C0D6F57" w14:textId="1FDA3B24" w:rsidR="00A4093E" w:rsidRPr="00FA00DA" w:rsidRDefault="00A4093E" w:rsidP="004669B9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Agency acknowledges that the Reseller has merely purchased the </w:t>
       </w:r>
       <w:r w:rsidR="004D1108" w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Third-Party</w:t>
@@ -9450,61 +9169,61 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Items which are provided to the Reseller.  The Reseller shall assign all applicable </w:t>
       </w:r>
       <w:r w:rsidR="004D1108" w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>third-party</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> warranties for Deliverables to the Agency.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B441530" w14:textId="3B8546A9" w:rsidR="000653A5" w:rsidRDefault="000653A5" w:rsidP="000653A5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc228780423"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc228780423"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.10. </w:t>
       </w:r>
       <w:r w:rsidR="00A218E7" w:rsidRPr="00FA00DA">
         <w:t>POSSESSION AND REVIEW</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="3A753219" w14:textId="0B8EAB08" w:rsidR="00A218E7" w:rsidRPr="00FA00DA" w:rsidRDefault="00A218E7" w:rsidP="000653A5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>During the evaluation period and prior to award, possession of the bids and accompanying information is limited to personnel of the issuing agency, and to the committee responsible for participating in the evaluation.  Vendors who attempt to gain this privileged information, or to influence the evaluation process (i.e. assist in evaluation) will be in violation of purchasing rules and their offer will not be further evaluated or considered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0FCC96" w14:textId="7701CBFD" w:rsidR="00A218E7" w:rsidRDefault="00A218E7" w:rsidP="000653A5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -9515,121 +9234,121 @@
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">After award of contract the complete bid file will be available to any interested persons with the exception of trade secrets, test information or similar proprietary information as provided by statute and rule.  Any proprietary or confidential information, which conforms to exclusions from public records as provided by N.C.G.S. §132-1.2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">must be clearly marked as such in the offer when submitted. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3573683E" w14:textId="36CF1F01" w:rsidR="00936E8C" w:rsidRPr="00936E8C" w:rsidRDefault="006F7E06" w:rsidP="00936E8C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc228780424"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc228780424"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidR="00936E8C">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="_Toc95754404"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc95754404"/>
       <w:r w:rsidR="00936E8C" w:rsidRPr="00936E8C">
         <w:t>BEST AND FINAL OFFERS (BAFO)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="06C825DB" w14:textId="77777777" w:rsidR="00AF0C5A" w:rsidRDefault="00AF0C5A" w:rsidP="001D2EFB">
       <w:pPr>
         <w:pStyle w:val="RFPBulletList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>The State may establish a competitive range based upon evaluations of offers, and request BAFOs from the Vendor(s) within this range; e.g. “Finalist Vendor(s)”.  If negotiations or subsequent offers are solicited, the Vendor(s) shall provide BAFO(s) in response.  Failure to deliver a BAFO when requested shall disqualify the non-responsive Vendor from further consideration.  The State will evaluate BAFO(s), oral presentations, and product demonstrations as part of the Vendors’ respective offers to determine the final rankings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E41D498" w14:textId="7D0A98D3" w:rsidR="000653A5" w:rsidRDefault="000653A5" w:rsidP="000653A5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc228780425"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc228780425"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidR="00F42652">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>AWARD</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="607E5F38" w14:textId="77777777" w:rsidR="00960107" w:rsidRDefault="00960107" w:rsidP="00960107">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>The State</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE7A39">
         <w:t xml:space="preserve"> reserves the right to make partial, progressive or multiple awards: where it is advantageous to award separately by items; or where more than one supplier is needed to provide the contemplated </w:t>
       </w:r>
       <w:r>
         <w:t>specifications</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE7A39">
         <w:t xml:space="preserve"> as to quantity, quality, delivery, service, geographical areas; and where other factors are deemed to be necessary or proper to the purchase in question.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05AC3012" w14:textId="1D5DFA87" w:rsidR="00D72614" w:rsidRDefault="00D72614" w:rsidP="000653A5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
@@ -9736,73 +9455,73 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>depending</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> upon the complexity of the acquisition and the length of time to complete the evaluation process.</w:t>
       </w:r>
       <w:r w:rsidR="00A218E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BDC48FE" w14:textId="7FA2D546" w:rsidR="000653A5" w:rsidRDefault="000653A5" w:rsidP="000653A5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc228780426"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc228780426"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidR="00F42652">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006F52C7" w:rsidRPr="006F52C7">
         <w:t>POINTS OF CONTACT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="006F52C7" w:rsidRPr="006F52C7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B459D9B" w14:textId="03E814F7" w:rsidR="006F52C7" w:rsidRPr="006F52C7" w:rsidRDefault="00B044F2" w:rsidP="000653A5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B044F2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact by the Offeror with the persons shown below for contractual and technical matters related to this </w:t>
       </w:r>
       <w:r w:rsidR="00F64366">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -9839,414 +9558,1044 @@
       </w:r>
       <w:r w:rsidRPr="00B044F2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> named on page </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00B044F2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, or upon award of contract:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10955" w:type="dxa"/>
-[...6 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="9669" w:type="dxa"/>
+        <w:tblInd w:w="1117" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5345"/>
-        <w:gridCol w:w="5610"/>
+        <w:gridCol w:w="4791"/>
+        <w:gridCol w:w="4878"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F52C7" w:rsidRPr="006F52C7" w14:paraId="18D662E5" w14:textId="77777777" w:rsidTr="00C43654">
+      <w:tr w:rsidR="006F64EF" w14:paraId="3FBD2D15" w14:textId="77777777" w:rsidTr="006F64EF">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5345" w:type="dxa"/>
+            <w:tcW w:w="4791" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48BC2E28" w14:textId="77777777" w:rsidR="006F52C7" w:rsidRPr="006F52C7" w:rsidRDefault="006F52C7" w:rsidP="006F52C7">
+          <w:p w14:paraId="6831742E" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="44"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F52C7">
+            <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vendor Contractual Point of Contact </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcW w:w="4878" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76438F1E" w14:textId="77777777" w:rsidR="006F52C7" w:rsidRPr="006F52C7" w:rsidRDefault="006F52C7" w:rsidP="006F52C7">
+          <w:p w14:paraId="4C42F4FB" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="44"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F52C7">
+            <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vendor Technical Point of Contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F52C7" w:rsidRPr="006F52C7" w14:paraId="5F75233D" w14:textId="77777777" w:rsidTr="00C43654">
+      <w:tr w:rsidR="006F64EF" w14:paraId="521F0406" w14:textId="77777777" w:rsidTr="006F64EF">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5345" w:type="dxa"/>
+            <w:tcW w:w="4791" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="739C9B5E" w14:textId="77777777" w:rsidR="006F52C7" w:rsidRPr="006F52C7" w:rsidRDefault="006F52C7" w:rsidP="006F52C7">
+          <w:p w14:paraId="577747AF" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="44"/>
+              <w:ind w:left="30"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F52C7">
+            <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="yellow"/>
-[...1 lines deleted...]
-              <w:t>[NAME OF VENDOR]</w:t>
+              </w:rPr>
+              <w:t>Name of Vendor:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A015D7B" w14:textId="77777777" w:rsidR="006F52C7" w:rsidRPr="006F52C7" w:rsidRDefault="006F52C7" w:rsidP="006F52C7">
+          <w:p w14:paraId="1605E23D" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="44"/>
+              <w:ind w:left="30"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F52C7">
+            <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006F52C7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AC4F395" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="yellow"/>
-[...1 lines deleted...]
-              <w:t>[STREET ADDRESS]</w:t>
+              </w:rPr>
+              <w:t>Street:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="016C2D1A" w14:textId="77777777" w:rsidR="006F52C7" w:rsidRPr="006F52C7" w:rsidRDefault="006F52C7" w:rsidP="006F52C7">
+          <w:p w14:paraId="70C18886" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="44"/>
+              <w:ind w:left="30"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F52C7">
+            <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="yellow"/>
-[...1 lines deleted...]
-              <w:t>[CITY, STATE, ZIP]</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E0AE3C3" w14:textId="77777777" w:rsidR="006F52C7" w:rsidRPr="006F52C7" w:rsidRDefault="006F52C7" w:rsidP="006F52C7">
+          <w:p w14:paraId="4B9F5E03" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="44"/>
+              <w:ind w:left="30"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F52C7">
+            <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attn: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006F52C7">
+              <w:t>City, State, Zip:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BE67122" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="yellow"/>
-[...1 lines deleted...]
-              <w:t>Assigned Contract Manager</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="128EE93D" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F96925E" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcW w:w="4878" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72D074D9" w14:textId="77777777" w:rsidR="006F52C7" w:rsidRPr="006F52C7" w:rsidRDefault="006F52C7" w:rsidP="006F52C7">
+          <w:p w14:paraId="1E79E562" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="44"/>
+              <w:ind w:left="30"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F52C7">
+            <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="yellow"/>
-[...2 lines deleted...]
-              <w:t>[NAME OF VENDOR]</w:t>
+              </w:rPr>
+              <w:t>Name of Vendor:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="421F9956" w14:textId="77777777" w:rsidR="006F52C7" w:rsidRPr="006F52C7" w:rsidRDefault="006F52C7" w:rsidP="006F52C7">
+          <w:p w14:paraId="4561B426" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="44"/>
+              <w:ind w:left="30"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F52C7">
+            <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006F52C7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5048DD96" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006F52C7">
+              </w:rPr>
+              <w:t>Street:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16699DC9" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>]</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="514A5B12" w14:textId="77777777" w:rsidR="006F52C7" w:rsidRPr="006F52C7" w:rsidRDefault="006F52C7" w:rsidP="006F52C7">
+          <w:p w14:paraId="6CD6D6C6" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="44"/>
+              <w:ind w:left="30"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F52C7">
+            <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="yellow"/>
-[...1 lines deleted...]
-              <w:t>[CITY, STATE, ZIP]</w:t>
+              </w:rPr>
+              <w:t>City, State, Zip:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C94B1C8" w14:textId="77777777" w:rsidR="006F52C7" w:rsidRPr="006F52C7" w:rsidRDefault="006F52C7" w:rsidP="006F52C7">
+          <w:p w14:paraId="08FA50F6" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="44"/>
+              <w:ind w:left="30"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F52C7">
+            <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Attn: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006F52C7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0600978E" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="yellow"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FC2E02D" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64EF" w14:paraId="7B571492" w14:textId="77777777" w:rsidTr="006F64EF">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AEA46AE" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State Contractual Point of Contact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">complete this box </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prior to issuing an</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RFQ; leave </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the content </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">blank </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prior to posting an </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-we only want the Vendors to contact the Purchasing Agent on Page 1 during posting, eval, and prior to award</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58A63549" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State Technical Point of Contact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">complete this box </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prior to issuing an</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RFQ; leave </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the content </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">blank </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prior to posting an </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-we only want the Vendors to contact the Purchasing Agent on Page 1 during posting, eval, and prior to award</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64EF" w14:paraId="49486D9E" w14:textId="77777777" w:rsidTr="006F64EF">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56BD2A30" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State Agency</w:t>
+            </w:r>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="320844BC" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0241BD36" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Street:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F047D16" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A3F7EDF" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>City, State, Zip:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50F32599" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AF650B3" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7682AF00" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E809A40" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State Agency</w:t>
+            </w:r>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76AA377A" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B1F464B" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Street:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79D89890" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0561CD1E" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>City, State, Zip:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1406B4AB" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="604DC382" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="154BFDE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="225245B1" w14:textId="77777777" w:rsidR="006F64EF" w:rsidRDefault="006F64EF" w:rsidP="005A4E29">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20A65C7F" w14:textId="77777777" w:rsidR="002404DE" w:rsidRDefault="002404DE" w:rsidP="00565CAB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33F07AE1" w14:textId="773AAA5B" w:rsidR="00565CAB" w:rsidRPr="00565CAB" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc228780427"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc228780427"/>
       <w:r w:rsidRPr="00565CAB">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.14 </w:t>
       </w:r>
       <w:r w:rsidRPr="00565CAB">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00565CAB">
         <w:t>SOURCE SELECTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="2BA6CCA7" w14:textId="3B49A3F0" w:rsidR="00565CAB" w:rsidRPr="00C94A94" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C94A94">
         <w:t xml:space="preserve">A trade-off/ranking method of source selection will be utilized in this procurement to allow the State to award this </w:t>
       </w:r>
       <w:r w:rsidR="00B53485">
         <w:t>RFP Lite</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A94">
         <w:t xml:space="preserve"> to the Vendor providing the Best Value and recognizing that Best Value may result in award other than the lowest price or highest technically qualified offer. By using this method, the overall ranking may be adjusted up or down when considered with or traded-off against other non-price factors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3905DE03" w14:textId="4AFE8A39" w:rsidR="00565CAB" w:rsidRPr="00C94A94" w:rsidRDefault="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBulletList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1440"/>
@@ -10304,105 +10653,105 @@
       <w:r w:rsidRPr="00C94A94">
         <w:t>The evaluation committee may request clarifications, an interview with or presentation from any or all Vendors as allowed by 9 NCAC 06B.0307. However, the State may refuse to accept, in full or partially, the response to a clarification request given by any Vendor. Vendors are cautioned that the evaluators are not required to request clarifications; therefore, all offers should be complete and reflect the most favorable terms. Vendors should be prepared to send qualified personnel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to Raleigh, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A94">
         <w:t>North Carolina to discuss technical and contractual aspects of the offer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1963379E" w14:textId="45910385" w:rsidR="00565CAB" w:rsidRPr="00C94A94" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C94A94">
         <w:t>Vendors are advised that the State is not obligated to ask for or accept after the closing date for receipt of offer, data that is essential for a complete and thorough evaluation of the offer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E595BA7" w14:textId="41729A9E" w:rsidR="00565CAB" w:rsidRPr="00C94A94" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc16771361"/>
-      <w:bookmarkStart w:id="20" w:name="_Toc228780428"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc16771361"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc228780428"/>
       <w:r w:rsidRPr="00C94A94">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A94">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A94">
         <w:t>EVALUATION CRITERIA</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="6BB535A8" w14:textId="77777777" w:rsidR="00565CAB" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB02E3">
         <w:t xml:space="preserve">Evaluation shall include best value, as the term is defined in N.C.G.S. § 143-135.9(a)(1), compliance with information technology project management policies as defined by </w:t>
       </w:r>
       <w:r w:rsidRPr="008C187F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>N.C.G.S. §</w:t>
       </w:r>
       <w:r w:rsidRPr="008C187F">
         <w:t>143B-1340</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB02E3">
         <w:t>, compliance with information technology security standards and policies, substantial conformity with the specifications, and other conditions set forth in the solicitation.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB02E3" w:rsidDel="006E4E25">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The following Evaluation Criteria are listed in Order of Importance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D85FC6" w14:textId="535514A3" w:rsidR="00565CAB" w:rsidRPr="00821459" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
+    <w:p w14:paraId="21D85FC6" w14:textId="0FC24822" w:rsidR="00565CAB" w:rsidRPr="00821459" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="08227485">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(The evaluation criteria </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidRPr="08227485">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -10575,51 +10924,83 @@
       <w:r w:rsidRPr="00565CAB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>evaluated for every procurement.</w:t>
       </w:r>
       <w:r w:rsidRPr="08227485">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The following are suggested criteria and are not meant to be a final list for your RFP Lite solicitation.]</w:t>
+        <w:t xml:space="preserve">  The </w:t>
+      </w:r>
+      <w:r w:rsidR="008B3685">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>remaining criteria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are suggested criteria and are not meant to be a final list for your RFP Lite solicitation</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3685">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>; they are suggestions for you to consider for your particular procurement.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04DEFE95" w14:textId="231F0835" w:rsidR="00565CAB" w:rsidRPr="00821459" w:rsidRDefault="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBulletList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00821459">
         <w:t xml:space="preserve">How well the Vendor’s offer conforms with the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">solicitation </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B2F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(thi</w:t>
       </w:r>
@@ -10760,51 +11141,50 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(Include and add details if relevant to evaluation of proposed solution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44A23038" w14:textId="77777777" w:rsidR="00565CAB" w:rsidRDefault="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBulletList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Adherence to Section 3.2 Security Specifications</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D209E00" w14:textId="77777777" w:rsidR="00565CAB" w:rsidRDefault="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBulletList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Vendor Schedule / Timeline for completing work</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29BDAA65" w14:textId="0D6EB7CB" w:rsidR="00565CAB" w:rsidRDefault="00565CAB">
       <w:pPr>
         <w:pStyle w:val="RFPBulletList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -10914,81 +11294,81 @@
       <w:r w:rsidR="008E651D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> that have not been identified elsewhere in the solicitation</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B2F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CEC56FA" w14:textId="384179DE" w:rsidR="00565CAB" w:rsidRPr="00C94A94" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc16771362"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc228780429"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc16771362"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc228780429"/>
       <w:r w:rsidRPr="00C94A94">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A94">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00565CAB">
         <w:t>RFP LITE AWARD</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="01D18F6A" w14:textId="77777777" w:rsidR="00565CAB" w:rsidRPr="00C94A94" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94A94">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>It is the general intent to award this contract to one Vendor.  As provided by statute, award will be based on Best Value Analysis, in accordance with N.C.G.S. §143B-1350(h), which provides that the offer must be in substantial conformity with the specifications herein, and 09 NCAC 06B.0302.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39BCD45E" w14:textId="38722CBB" w:rsidR="00F46C53" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
       <w:pPr>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -11039,59 +11419,59 @@
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> upon the complexity of the acquisition and the length of time to complete the evaluation process</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="134E277F" w14:textId="77777777" w:rsidR="00565CAB" w:rsidRDefault="00565CAB" w:rsidP="00565CAB"/>
     <w:p w14:paraId="1C2BEBF9" w14:textId="46F87BFE" w:rsidR="00F92FAC" w:rsidRPr="008C2565" w:rsidRDefault="008C2565" w:rsidP="008C1EDB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc228780430"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc228780430"/>
       <w:r w:rsidRPr="008C2565">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SPECIFICATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="5C08706B" w14:textId="299D5E99" w:rsidR="007E2862" w:rsidRDefault="00F92FAC" w:rsidP="00EB2392">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[This section lists the </w:t>
       </w:r>
       <w:r w:rsidR="008C2565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -11112,1038 +11492,1194 @@
       </w:r>
       <w:r w:rsidR="00565CAB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RFP Lite</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="589F51D4" w14:textId="77777777" w:rsidR="0012088C" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc228780431"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc228780431"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1. </w:t>
       </w:r>
       <w:r w:rsidR="00D72614" w:rsidRPr="007E2862">
         <w:t>VENDOR STANDARD AGREEMENT(S)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="00D72614" w:rsidRPr="007E2862">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ACDA538" w14:textId="1D98959B" w:rsidR="0079401A" w:rsidRDefault="00D72614" w:rsidP="00EB2392">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2862">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The terms and conditions of Vendor’s standard license, maintenance or other agreement(s) applicable to Software and other Products acquired under this Agreement may apply to the extent such terms and conditions do not materially change the terms and conditions of this Agreement.  In the event of any conflict between the terms and conditions of this Agreement and the Vendor’s standard agreement(s), the terms and conditions of this Agreement relating to audit and records, jurisdiction, choice of law, the State’s electronic procurement application of law or administrative rules, the remedy for intellectual property infringement and the exclusive remedies and limitation of liability in the Terms and Conditions herein shall apply in all cases and supersede any provisions contained in Vendor’s relevant standard agreement or any other agreement.  The State shall not be obligated under any standard license and/or maintenance or other Vendor agreement(s) to indemnify or hold harmless the Vendor, its licensors, successors or assigns; nor arbitrate any dispute, nor pay late fees, legal fees or other similar costs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4853E6C5" w14:textId="23824CCF" w:rsidR="002064F7" w:rsidRDefault="002064F7" w:rsidP="002064F7">
-[...128 lines deleted...]
-    </w:p>
     <w:p w14:paraId="268FF1FD" w14:textId="797F68AE" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc228780432"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc228780432"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.2. </w:t>
       </w:r>
       <w:r w:rsidR="00D72614" w:rsidRPr="00EB2392">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00D72614" w:rsidRPr="007E2862">
         <w:t>ENDOR UTILIZATION OF WORKERS OUTSIDE U.S.</w:t>
       </w:r>
       <w:r w:rsidR="007F1198">
         <w:t xml:space="preserve"> – DISCLOUSRE STATEMENT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="00D72614" w:rsidRPr="007E2862">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0327C2B4" w14:textId="77777777" w:rsidR="007F1198" w:rsidRDefault="007F1198" w:rsidP="007F1198">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with the Statewide Information Security Manual (SISM), the State restricts the location of information systems that receive, process, store, or transmit State and Federal data to the United States which includes the following areas: US States, US Territories, US Embassies, and US Military installations (stateside or overseas). This restriction applies to the Vendor and to any subcontractors engaged to provide </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ervices under this Agreement or with access to State Data. The Vendor must ensure that its subcontractor agreements contain the same restrictions and will be responsible for monitoring and enforcing subcontractor compliance at all times.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276514BC" w14:textId="77777777" w:rsidR="007F1198" w:rsidRDefault="007F1198" w:rsidP="007F1198">
+    <w:p w14:paraId="276514BC" w14:textId="7B3440FE" w:rsidR="007F1198" w:rsidRDefault="007F1198" w:rsidP="007F1198">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Hlk206585408"/>
+      <w:bookmarkStart w:id="24" w:name="_Hlk206585408"/>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to N.C.G.S. §143B-1361(b), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vendor must </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>complete and return this Disclosure Statement Attachment</w:t>
+        <w:t xml:space="preserve">complete and return this Disclosure Statement </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3529B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solicitation response.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Vendor may attach additional pages to its response if needed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3529B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The State of North Carolina will evaluate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3529B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isclosure </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3529B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tatement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="008B3685">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3529B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for additional risks, costs, and other factors associated with its service prior to making an award for any such Vendor’s offer. The Vendor must provide the following information in </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">F </w:t>
+        <w:t>its</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">with </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>its</w:t>
+        <w:t>bid response</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> solicitation response.</w:t>
-[...83 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD9439E" w14:textId="3CA82031" w:rsidR="007F1198" w:rsidRPr="00F263EE" w:rsidRDefault="007F1198" w:rsidP="007F1198">
+    <w:p w14:paraId="2C9185D7" w14:textId="77777777" w:rsidR="00B86D1B" w:rsidRPr="00F263EE" w:rsidRDefault="00B86D1B" w:rsidP="00B86D1B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc228780433"/>
       <w:r w:rsidRPr="00F41ADA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vendor to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C33C2B">
+        <w:t>Vendor to complete</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>answer or confirm</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0047095A">
+        <w:t xml:space="preserve"> a.-e. in their offer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F41ADA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that they comply with</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0903F4A5" w14:textId="0392EEA8" w:rsidR="007F1198" w:rsidRDefault="006F4814">
+    <w:p w14:paraId="65C85262" w14:textId="77777777" w:rsidR="00B86D1B" w:rsidRDefault="00B86D1B" w:rsidP="00B86D1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-    <w:p w14:paraId="386576AB" w14:textId="77777777" w:rsidR="006F4814" w:rsidRDefault="006F4814" w:rsidP="006F4814">
+      <w:r w:rsidRPr="00A3529B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The location of work performed under a state contract by the Vendor, any subcontractors, employees, or other persons performing the contract and whether any of this work will be performed outside the United States.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510D6C2B" w14:textId="77777777" w:rsidR="00B86D1B" w:rsidRDefault="00B86D1B" w:rsidP="00B86D1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3E72B4C4" w14:textId="77777777" w:rsidR="00D52CC1" w:rsidRPr="00D52CC1" w:rsidRDefault="00D52CC1" w:rsidP="00D52CC1">
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Vendor to enter text here to answer this disclosure question:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AFB7D0C" w14:textId="77777777" w:rsidR="00B86D1B" w:rsidRPr="0042590E" w:rsidRDefault="00B86D1B" w:rsidP="00B86D1B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1620"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="30E395F3" w14:textId="00253EA2" w:rsidR="00685B7A" w:rsidRDefault="006F4814">
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CF8FD83" w14:textId="77777777" w:rsidR="00B86D1B" w:rsidRPr="0042590E" w:rsidRDefault="00B86D1B" w:rsidP="00B86D1B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="272287B9" w14:textId="77777777" w:rsidR="00B86D1B" w:rsidRDefault="00B86D1B" w:rsidP="00B86D1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-    <w:p w14:paraId="00E4EBE5" w14:textId="77777777" w:rsidR="00D52CC1" w:rsidRDefault="00D52CC1" w:rsidP="00D52CC1">
+      <w:r w:rsidRPr="00A3529B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The corporate structure and location of corporate employees and activities of the Vendor, its affiliates or any other subcontractors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BD84DE" w14:textId="77777777" w:rsidR="00B86D1B" w:rsidRPr="0042590E" w:rsidRDefault="00B86D1B" w:rsidP="00B86D1B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1620"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2E796AA0" w14:textId="77777777" w:rsidR="00D52CC1" w:rsidRPr="00D52CC1" w:rsidRDefault="00D52CC1" w:rsidP="00D52CC1">
+        <w:ind w:left="1440" w:firstLine="180"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Vendor to enter text here to answer this disclosure question:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9F2F7B" w14:textId="77777777" w:rsidR="00B86D1B" w:rsidRDefault="00B86D1B" w:rsidP="00B86D1B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1620"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4ED9EF8F" w14:textId="3214C871" w:rsidR="00D52CC1" w:rsidRPr="0047095A" w:rsidRDefault="00685B7A">
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54ED852F" w14:textId="77777777" w:rsidR="00B86D1B" w:rsidRDefault="00B86D1B" w:rsidP="00B86D1B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="371B2D86" w14:textId="77777777" w:rsidR="00B86D1B" w:rsidRDefault="00B86D1B" w:rsidP="00B86D1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0047095A">
-[...15 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vendor agrees to provide n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3529B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>otice of the relocation of the Vendor, employees of the Vendor, subcontractors of the Vendor, or other persons performing Services under a state contract outside of the United States</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the event such relocation occurs during the contract term.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28AE322A" w14:textId="77777777" w:rsidR="00B86D1B" w:rsidRPr="0042590E" w:rsidRDefault="00B86D1B" w:rsidP="00B86D1B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="5E304809" w14:textId="7A48AA22" w:rsidR="00685B7A" w:rsidRDefault="00685B7A">
+        <w:ind w:left="900" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Does Vendor agree to provide notice as defined above?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> YES  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  NO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC74FD9" w14:textId="77777777" w:rsidR="00B86D1B" w:rsidRDefault="00B86D1B" w:rsidP="00B86D1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7ECF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor agrees that any Vendor or subcontractor providing call or contact center Services to the State of North Carolina shall disclose to inbound callers the location from which the call or contact center Services are being provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4149EB10" w14:textId="77777777" w:rsidR="00D52CC1" w:rsidRPr="00D52CC1" w:rsidRDefault="00D52CC1" w:rsidP="00D52CC1">
-      <w:pPr>
+    <w:p w14:paraId="224F0276" w14:textId="77777777" w:rsidR="00B86D1B" w:rsidRPr="0042590E" w:rsidRDefault="00B86D1B" w:rsidP="00B86D1B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1260"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="5DECFB0C" w14:textId="064192B2" w:rsidR="00685B7A" w:rsidRPr="009D025B" w:rsidRDefault="00685B7A">
+        <w:ind w:left="900" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Does Vendor agree to provide disclosure as defined above?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> YES  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1E3F69" w14:textId="77777777" w:rsidR="00B86D1B" w:rsidRPr="0042590E" w:rsidRDefault="00B86D1B" w:rsidP="00B86D1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="009D025B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Will any work under this contract be performed outside the United States?   </w:t>
       </w:r>
-    </w:p>
-[...110 lines deleted...]
-    <w:p w14:paraId="16B84833" w14:textId="77777777" w:rsidR="00685B7A" w:rsidRPr="00A3529B" w:rsidRDefault="00685B7A" w:rsidP="00685B7A">
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> YES  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042590E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F73711E" w14:textId="77777777" w:rsidR="00B86D1B" w:rsidRPr="00A3529B" w:rsidRDefault="00B86D1B" w:rsidP="00B86D1B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The use of resources or workers located outside the United States is a critical security exception that must be escalated to the State Chief Information Officer for review pursuant to N.C.G.S. §143B-1376(c) and §143B-1320(c). These critical security exceptions are approved only in rare and extenuating circumstances. Vendor should account for this when preparing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>its</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> response.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0550F3" w14:textId="3DD04122" w:rsidR="002007BA" w:rsidRPr="00FA00DA" w:rsidRDefault="002007BA" w:rsidP="00C935C4">
-      <w:pPr>
+    <w:p w14:paraId="4AC75ACC" w14:textId="77777777" w:rsidR="00B86D1B" w:rsidRPr="00FA00DA" w:rsidRDefault="00B86D1B" w:rsidP="00B86D1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
         <w:spacing w:after="240"/>
-        <w:ind w:left="1170"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_________________________________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EB2392">
+        <w:t>_____________________________________________________</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51AF7C3F" w14:textId="62D70AEB" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc228780433"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3. </w:t>
       </w:r>
       <w:r w:rsidR="00AD6F10" w:rsidRPr="00FA00DA">
         <w:t>E-VERIFY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="00AD6F10" w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42080CEF" w14:textId="5C0D7F6A" w:rsidR="00EB2392" w:rsidRDefault="00AD6F10" w:rsidP="008676E0">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pursuant to N.C.G.S. § 143B-13</w:t>
       </w:r>
       <w:r w:rsidR="00CE0D87">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(k), the State shall not enter into a contract unless the awarded Vendor and each of its subcontractors comply with the E-Verify requirements of N.C.G.S. Chapter </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">64, Article 2.  Vendors are directed to review the foregoing laws.  Any awarded Vendor must submit a certification of compliance with E-Verify to the awarding agency, and on a periodic basis thereafter as may be required by the State.  </w:t>
+        <w:t xml:space="preserve">(k), the State shall not enter into a contract unless the awarded Vendor and each of its subcontractors comply with the E-Verify requirements of N.C.G.S. Chapter 64, Article 2.  Vendors are directed to review the foregoing laws.  Any awarded Vendor must submit a certification of compliance with E-Verify to the awarding agency, and on a periodic basis thereafter as may be required by the State.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9BF375" w14:textId="77777777" w:rsidR="00565CAB" w:rsidRDefault="00565CAB" w:rsidP="008676E0">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E54D47B" w14:textId="5361BCD3" w:rsidR="00565CAB" w:rsidRPr="00565CAB" w:rsidRDefault="00565CAB" w:rsidP="00565CAB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc228780434"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc228780434"/>
       <w:r w:rsidRPr="00565CAB">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00565CAB">
         <w:t>SPECIFICATIONS SPECIFIC TO THIS RFP LITE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="6B2CF422" w14:textId="0386ED0A" w:rsidR="00565CAB" w:rsidRDefault="006728C3" w:rsidP="006D3C2F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006728C3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">List </w:t>
@@ -12356,73 +12892,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>clearly identify strengths and weaknesses of a Vendor’s offer</w:t>
       </w:r>
       <w:r w:rsidR="006D3C2F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the draft award recommendation</w:t>
       </w:r>
       <w:r w:rsidRPr="006728C3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...21 lines deleted...]
-        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9564" w:type="dxa"/>
         <w:tblInd w:w="715" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="645"/>
         <w:gridCol w:w="3216"/>
         <w:gridCol w:w="1172"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
       <w:tr w:rsidR="006728C3" w:rsidRPr="008A5BEF" w14:paraId="53C5E455" w14:textId="77777777" w:rsidTr="00FE73A6">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12430,51 +12943,50 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65CCC7B8" w14:textId="77777777" w:rsidR="006728C3" w:rsidRPr="008A5BEF" w:rsidRDefault="006728C3" w:rsidP="009A2B45">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A5BEF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>NO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3216" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C16B9C7" w14:textId="77777777" w:rsidR="006728C3" w:rsidRPr="008A5BEF" w:rsidRDefault="006728C3" w:rsidP="009A2B45">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -12589,100 +13101,120 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> according to the Vendor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DC61950" w14:textId="00BE2370" w:rsidR="006728C3" w:rsidRPr="008A5BEF" w:rsidRDefault="006728C3" w:rsidP="009A2B45">
+          <w:p w14:paraId="1DC61950" w14:textId="73786D29" w:rsidR="006728C3" w:rsidRPr="008A5BEF" w:rsidRDefault="006728C3" w:rsidP="009A2B45">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A5BEF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Comments/Description (Vendor’s response should be supplied in a detailed submittal/attachment </w:t>
             </w:r>
             <w:r w:rsidR="00FE73A6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
             <w:r w:rsidRPr="008A5BEF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the space below)</w:t>
             </w:r>
             <w:r w:rsidR="005E0155">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>; State will determine if the Vendor’s solution meets or does not meet the Specification</w:t>
+              <w:t xml:space="preserve">; State will determine </w:t>
+            </w:r>
+            <w:r w:rsidR="00903D87">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to what extent the</w:t>
+            </w:r>
+            <w:r w:rsidR="005E0155">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vendor’s solution meets or does not meet the Specification</w:t>
             </w:r>
             <w:r w:rsidR="00FE73A6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006728C3" w:rsidRPr="008A5BEF" w14:paraId="327E9850" w14:textId="77777777" w:rsidTr="00FE73A6">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14100,51 +14632,50 @@
             <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="485C16C9" w14:textId="77777777" w:rsidR="006728C3" w:rsidRPr="008E651D" w:rsidRDefault="006728C3" w:rsidP="009A2B45">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E651D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72AA41D9" w14:textId="77777777" w:rsidR="006728C3" w:rsidRPr="008E651D" w:rsidRDefault="006728C3" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -14408,91 +14939,91 @@
     </w:tbl>
     <w:p w14:paraId="6E12E449" w14:textId="77777777" w:rsidR="006728C3" w:rsidRPr="008E651D" w:rsidRDefault="006728C3" w:rsidP="008676E0">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9564" w:type="dxa"/>
         <w:tblInd w:w="715" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="645"/>
         <w:gridCol w:w="3216"/>
         <w:gridCol w:w="1172"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE73A6" w:rsidRPr="008E651D" w14:paraId="2CC64AAE" w14:textId="77777777" w:rsidTr="00F679BA">
+      <w:tr w:rsidR="00FE73A6" w:rsidRPr="008E651D" w14:paraId="2CC64AAE" w14:textId="77777777" w:rsidTr="00427F1E">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69E4C918" w14:textId="77777777" w:rsidR="00FE73A6" w:rsidRPr="008E651D" w:rsidRDefault="00FE73A6" w:rsidP="00FE73A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="29" w:name="_Hlk163740223"/>
+            <w:bookmarkStart w:id="27" w:name="_Hlk163740223"/>
             <w:r w:rsidRPr="008E651D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcW w:w="3216" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09039DA0" w14:textId="77777777" w:rsidR="00FE73A6" w:rsidRPr="008E651D" w:rsidRDefault="00FE73A6" w:rsidP="00FE73A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6AC2B8EC" w14:textId="77777777" w:rsidR="00FE73A6" w:rsidRPr="008E651D" w:rsidRDefault="00FE73A6" w:rsidP="00FE73A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -14504,1519 +15035,1187 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E651D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>OPTIONAL SPECIFICATIONS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B3D1F9C" w14:textId="77777777" w:rsidR="00FE73A6" w:rsidRPr="008E651D" w:rsidRDefault="00FE73A6" w:rsidP="00FE73A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29CED2E5" w14:textId="29E5B874" w:rsidR="00FE73A6" w:rsidRPr="008E651D" w:rsidRDefault="00FE73A6" w:rsidP="00F679BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A5BEF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Meets</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> according to the Vendor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4692" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E7D6CDD" w14:textId="382DF578" w:rsidR="00FE73A6" w:rsidRPr="008E651D" w:rsidRDefault="00FE73A6" w:rsidP="00F679BA">
+          <w:p w14:paraId="7E7D6CDD" w14:textId="186B82D4" w:rsidR="00FE73A6" w:rsidRPr="008E651D" w:rsidRDefault="00903D87" w:rsidP="00F679BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A5BEF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Comments/Description (Vendor’s response should be supplied in a detailed submittal/attachment </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
             <w:r w:rsidRPr="008A5BEF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the space below)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>; State will determine if the Vendor’s solution meets or does not meet the Specification.</w:t>
+              <w:t>; State will determine to what extent the Vendor’s solution meets or does not meet the Specification.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E651D" w:rsidRPr="008E651D" w14:paraId="0D214158" w14:textId="77777777" w:rsidTr="006D3C2F">
+      <w:tr w:rsidR="008E651D" w:rsidRPr="008E651D" w14:paraId="0D214158" w14:textId="77777777" w:rsidTr="00427F1E">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E2BBA5F" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcW w:w="3216" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E999B16" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65DF8D41" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E651D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes or No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4692" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C3AF6F7" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E651D" w:rsidRPr="008E651D" w14:paraId="42DD72F7" w14:textId="77777777" w:rsidTr="006D3C2F">
+      <w:tr w:rsidR="008E651D" w:rsidRPr="008E651D" w14:paraId="42DD72F7" w14:textId="77777777" w:rsidTr="00427F1E">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FD477C1" w14:textId="6E4CDB5E" w:rsidR="00FB0C93" w:rsidRPr="008E651D" w:rsidRDefault="00FB0C93" w:rsidP="00FB0C93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcW w:w="3216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2502F617" w14:textId="19B56F6E" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E651D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Describe how the tool, software or professional services…..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DA79510" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4692" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="210E764F" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E651D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E651D" w:rsidRPr="008E651D" w14:paraId="51F21544" w14:textId="77777777" w:rsidTr="006D3C2F">
+      <w:tr w:rsidR="008E651D" w:rsidRPr="008E651D" w14:paraId="51F21544" w14:textId="77777777" w:rsidTr="00427F1E">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44904566" w14:textId="784D0169" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="00FB0C93" w:rsidP="009A2B45">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcW w:w="3216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DC32175" w14:textId="12286E85" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71E789AD" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4692" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A999B92" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E651D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E651D" w:rsidRPr="008E651D" w14:paraId="4E561015" w14:textId="77777777" w:rsidTr="006D3C2F">
+      <w:tr w:rsidR="008E651D" w:rsidRPr="008E651D" w14:paraId="4E561015" w14:textId="77777777" w:rsidTr="00427F1E">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F26BAC1" w14:textId="79F426EB" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="00FB0C93" w:rsidP="009A2B45">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcW w:w="3216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BD74AEB" w14:textId="3424964B" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D61D3D1" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4692" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D07C67B" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E651D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E651D" w:rsidRPr="008E651D" w14:paraId="335EC40E" w14:textId="77777777" w:rsidTr="006D3C2F">
+      <w:tr w:rsidR="008E651D" w:rsidRPr="008E651D" w14:paraId="335EC40E" w14:textId="77777777" w:rsidTr="00427F1E">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56B3E6B2" w14:textId="62ACC50C" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="00FB0C93" w:rsidP="009A2B45">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcW w:w="3216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EA6182D" w14:textId="7AA69B00" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54FA4432" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4692" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="201727CE" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E651D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E651D" w:rsidRPr="008E651D" w14:paraId="6F6B7DA5" w14:textId="77777777" w:rsidTr="006D3C2F">
+      <w:tr w:rsidR="008E651D" w:rsidRPr="008E651D" w14:paraId="6F6B7DA5" w14:textId="77777777" w:rsidTr="00427F1E">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55942C18" w14:textId="0BBBC9AA" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="00FB0C93" w:rsidP="009A2B45">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcW w:w="3216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="306C7AD9" w14:textId="64955472" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CB1A069" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4692" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5563C438" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E651D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E651D" w:rsidRPr="008E651D" w14:paraId="3F0B7B68" w14:textId="77777777" w:rsidTr="006D3C2F">
+      <w:tr w:rsidR="008E651D" w:rsidRPr="008E651D" w14:paraId="3F0B7B68" w14:textId="77777777" w:rsidTr="00427F1E">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09C012F6" w14:textId="74AE6B80" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E651D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00FB0C93">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcW w:w="3216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28A43020" w14:textId="4FD58695" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DD6FD6A" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4692" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BC4916A" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E651D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E651D" w:rsidRPr="008E651D" w14:paraId="780CD4D9" w14:textId="77777777" w:rsidTr="006D3C2F">
+      <w:tr w:rsidR="008E651D" w:rsidRPr="008E651D" w14:paraId="780CD4D9" w14:textId="77777777" w:rsidTr="00D978AA">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="368A0DD6" w14:textId="242C0D31" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E651D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00D402A8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcW w:w="3216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6941A866" w14:textId="4D98F4EB" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16E65335" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4692" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D12DF4A" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E651D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E651D" w:rsidRPr="008E651D" w14:paraId="2718663A" w14:textId="77777777" w:rsidTr="006D3C2F">
+      <w:tr w:rsidR="00D978AA" w:rsidRPr="008E651D" w14:paraId="20284535" w14:textId="77777777" w:rsidTr="00D978AA">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...245 lines deleted...]
-            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D033CAD" w14:textId="7DAF9B1D" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
+          <w:p w14:paraId="2970D447" w14:textId="77281D42" w:rsidR="00D978AA" w:rsidRPr="008E651D" w:rsidRDefault="00D978AA" w:rsidP="009A2B45">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3216" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="688C7065" w14:textId="77777777" w:rsidR="00D978AA" w:rsidRPr="008E651D" w:rsidRDefault="00D978AA" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="203B7551" w14:textId="77777777" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
+          <w:p w14:paraId="6EC0D344" w14:textId="77777777" w:rsidR="00D978AA" w:rsidRPr="008E651D" w:rsidRDefault="00D978AA" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4692" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70B217BD" w14:textId="54DE91C8" w:rsidR="008E651D" w:rsidRPr="008E651D" w:rsidRDefault="008E651D" w:rsidP="009A2B45">
+          <w:p w14:paraId="7675CC37" w14:textId="77777777" w:rsidR="00D978AA" w:rsidRPr="008E651D" w:rsidRDefault="00D978AA" w:rsidP="009A2B45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...48 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:tbl>
     <w:p w14:paraId="26AD1038" w14:textId="77777777" w:rsidR="00F679BA" w:rsidRDefault="00F679BA" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FBB3309" w14:textId="50F6C9EB" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc228780435"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc228780435"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00565CAB">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000E2EE0">
         <w:t>SECURITY SPECIFICATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="2A6FC239" w14:textId="77777777" w:rsidR="007B6D25" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79450171" w14:textId="200AC33E" w:rsidR="007B6D25" w:rsidRPr="00F679BA" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
+    <w:p w14:paraId="79450171" w14:textId="6BA360DB" w:rsidR="007B6D25" w:rsidRPr="00F679BA" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note:  ONLY one of the following sections (3.</w:t>
       </w:r>
       <w:r w:rsidR="00AD54FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
@@ -16134,51 +16333,99 @@
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Please delete this Note from the final draft</w:t>
       </w:r>
       <w:r w:rsidR="006D3C2F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="006D3C2F" w:rsidRPr="00F679BA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>IT IS MANDATORY TO HAVE YOUR END USER OR SECURITY SUBJECT MATTER EXPERT-SME COMPLETE THE HIGHLIGHTED SECTIONS OF THIS SECTON.</w:t>
+        <w:t xml:space="preserve">IT IS MANDATORY TO HAVE YOUR END USER OR SECURITY SUBJECT MATTER EXPERT-SME COMPLETE THE </w:t>
+      </w:r>
+      <w:r w:rsidR="004F3DD5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>OPEN QUESTIONS</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3C2F" w:rsidRPr="00F679BA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OF THIS SECT</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3DD5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3C2F" w:rsidRPr="00F679BA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ON.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6755395E" w14:textId="7DF2C5E4" w:rsidR="007B6D25" w:rsidRPr="0013307C" w:rsidRDefault="007B6D25">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Solutions Hosted on State Infrastructure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B86CBF3" w14:textId="1AC35145" w:rsidR="007B6D25" w:rsidRPr="008A2374" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
@@ -16580,51 +16827,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="68A86F6F" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:4.4pt;width:14.25pt;height:15pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAXgk89dsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W8g9hCbo3UmoTgWg4hkFNzyQ+B3mRra5tKK2Mpjvv23Zza4+wMs98Um8k7MeIQu0AaXhcK&#10;BFIdbEeNhst5/7IGEZMha1wg1PCDETbl7KkwuQ13OuJ4So3gEoq50dCm1OdSxrpFb+Ii9EjsfYXB&#10;m8RyaKQdzJ3LvZNvSq2kNx3xh9b0uGux/j7dvIajOl8//CFTn5W6XOPeu2rcOq3nz9P2HUTCKf2F&#10;4YHP6FAyUxVuZKNwrNVqyVENa17w8LMlb6s0ZHyQZSH/Dyh/AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAF4JPPXbAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="17AE2BA2" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:4.4pt;width:14.25pt;height:15pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAXgk89dsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W8g9hCbo3UmoTgWg4hkFNzyQ+B3mRra5tKK2Mpjvv23Zza4+wMs98Um8k7MeIQu0AaXhcK&#10;BFIdbEeNhst5/7IGEZMha1wg1PCDETbl7KkwuQ13OuJ4So3gEoq50dCm1OdSxrpFb+Ii9EjsfYXB&#10;m8RyaKQdzJ3LvZNvSq2kNx3xh9b0uGux/j7dvIajOl8//CFTn5W6XOPeu2rcOq3nz9P2HUTCKf2F&#10;4YHP6FAyUxVuZKNwrNVqyVENa17w8LMlb6s0ZHyQZSH/Dyh/AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAF4JPPXbAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Restricted</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
@@ -16683,97 +16930,96 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="42DE7E74" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:52.5pt;margin-top:2.2pt;width:14.25pt;height:15pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAECviyNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCbo3UOinFtRxCIaf2kh8CvcnW1jaVVsZSHOftuzklx9kZZr8pVpN3YsQhdoE0vMwV&#10;CKQ62I4aDYf95vkdREyGrHGBUMMFI6zKx4fC5DacaYvjLjWCSyjmRkObUp9LGesWvYnz0COx9xsG&#10;bxLLoZF2MGcu906+KvUmvemIP7Smx88W67/dyWvYqv3xy39n6qdSh2PceFeNa6f17Glaf4BIOKVb&#10;GK74jA4lM1XhRDYKx1oteUvSsFiAuPpZtgRRacj4IMtC3g8o/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA/pI8EWgIAALUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAQK+LI3AAAAAgBAAAPAAAAAAAAAAAAAAAAALQEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="70B9E87E" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:52.5pt;margin-top:2.2pt;width:14.25pt;height:15pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAECviyNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCbo3UOinFtRxCIaf2kh8CvcnW1jaVVsZSHOftuzklx9kZZr8pVpN3YsQhdoE0vMwV&#10;CKQ62I4aDYf95vkdREyGrHGBUMMFI6zKx4fC5DacaYvjLjWCSyjmRkObUp9LGesWvYnz0COx9xsG&#10;bxLLoZF2MGcu906+KvUmvemIP7Smx88W67/dyWvYqv3xy39n6qdSh2PceFeNa6f17Glaf4BIOKVb&#10;GK74jA4lM1XhRDYKx1oteUvSsFiAuPpZtgRRacj4IMtC3g8o/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA/pI8EWgIAALUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAQK+LI3AAAAAgBAAAPAAAAAAAAAAAAAAAAALQEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Confidential</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Includes information that is limited to a small audience with a need-to-know or legitimate business case (e.g., State employee personnel records, trade secrets, student records, sensitive public security information, etc.). If exposed to unauthorized parties, data from this category will cause high impact consequences such as regulatory fines, inability to recruit talent, loss of confidence, and/or damage to vendor relationships. This is not a complete list and is subject to legislative changes.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E62C34" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FE7404E" wp14:editId="259AC981">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>676275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>33655</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="180975" cy="190500"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1090156125" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="180975" cy="190500"/>
                         </a:xfrm>
@@ -16788,51 +17034,51 @@
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5706381C" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="1FCD8685" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Internal</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - This is information typically used within the agency and not for public sharing. Most documents are classified as Internal within the organization, and most State employees would have access. This type of data, if exposed to unauthorized parties, would have a very limited impact on an agency’s reputation, compliance requirements or ability to achieve strategic goals. Internally classified data does not contain direct identifiers. Often, the effects of the loss of data can be recognized in very subtle ways and may not lead to clear negative consequences causing confusion due to lack of context or minor reputational harm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3ACC7E" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
@@ -16882,51 +17128,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0E67F80E" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="664E1D95" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Public</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Data that is open to public inspection according to state and federal law, or readily available through public sources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00C3AC29" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
@@ -17144,51 +17390,50 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor shall have an interim period from the effective date of the contract to achieve the verified GovRAMP status outlined above. The interim time periods for each data classification that requires a verified status are further described below. The Vendor shall provision access to the State to their continuous monitoring packages at a [standard] or [elevated] access level within fourteen (14) days of contract award, and seven (7) days of any subsequent GovRAMP status changes. If a non-disclosure agreement (NDA) is required by the Vendor, a copy of the NDA must be uploaded with the response and executed by the Vendor and the State at the time of contract award.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D75C2DD" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Public - For third-party cloud services where the highest category of information to be processed is Public data,  the Vendor must submit an updated score for the product annually throughout the contract duration that meets or exceeds the original score at time of contract award. Products with GovRAMP Core, Ready, Authorized or Provisionally Authorized statuses or FedRAMP Rev. 5 authorization also satisfy the security requirement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49C15653" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1CBA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Internal - For third-party cloud services where the highest category of information to be processed is Internal data, the Vendor must either achieve the status of GovRAMP Core prior to award, or agree to achieve GovRAMP Core status within an interim time period, no later than twelve (12) months from the effective date of the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19199748" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00DB1CBA" w:rsidRDefault="00AD54FA">
@@ -17397,56 +17642,55 @@
         </w:rPr>
         <w:t xml:space="preserve">  for descriptions of NIST system confidentiality, integrity, and availability categories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21EFF5F8" w14:textId="77777777" w:rsidR="00AD54FA" w:rsidRPr="00E427B5" w:rsidRDefault="00AD54FA" w:rsidP="00AD54FA">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5803B832" w14:textId="129A8691" w:rsidR="00E641DE" w:rsidRPr="00E641DE" w:rsidRDefault="00E641DE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc228780436"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc228780436"/>
       <w:r w:rsidRPr="00E641DE">
-        <w:lastRenderedPageBreak/>
         <w:t>ENTERPRISE ARCHITECTURE SPECIFICATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="5235AA92" w14:textId="77777777" w:rsidR="00F34D7A" w:rsidRDefault="00F34D7A" w:rsidP="00F34D7A">
       <w:pPr>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0150DAC9" w14:textId="5A5A7C78" w:rsidR="000B032E" w:rsidRPr="004B617F" w:rsidRDefault="000B032E" w:rsidP="00F34D7A">
       <w:pPr>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="75C0FA48">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
@@ -17660,384 +17904,412 @@
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F34D7A">
         <w:t>Agencies and vendors should refer to the Vendor Resources Page for information on North Carolina Department of Information Technology regarding architecture, security, strategy, data, digital, identity and access management and other general information on doing business with state IT process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C42D796" w14:textId="17398A56" w:rsidR="00DB0ABA" w:rsidRPr="00F34D7A" w:rsidRDefault="00DB0ABA" w:rsidP="00F34D7A">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F34D7A">
         <w:t xml:space="preserve">The Vendor Resources Page found at the following link: </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F34D7A">
           <w:t>https://it.nc.gov/vendor-engagement-resources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F34D7A">
         <w:t>. This site provides vendors with statewide information and links referenced throughout the RFP Lite document. Agencies may request additional information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BFD5F1" w14:textId="4592FB1B" w:rsidR="000B032E" w:rsidRPr="00E931E8" w:rsidRDefault="000B032E" w:rsidP="00292E31">
+    <w:p w14:paraId="49BFD5F1" w14:textId="4592FB1B" w:rsidR="000B032E" w:rsidRPr="00A675E7" w:rsidRDefault="000B032E" w:rsidP="00292E31">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1080"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc228780437"/>
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="00107E10">
+      <w:r w:rsidR="00107E10" w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>.1 ARCHITECTURE DIAGRAMS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="55412D32" w14:textId="77777777" w:rsidR="002C1767" w:rsidRDefault="002C1767" w:rsidP="002C1767">
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="1A3025DE" w14:textId="77777777" w:rsidR="00A675E7" w:rsidRDefault="00A675E7" w:rsidP="00A675E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>The State utilizes architectural diagrams to better understand the design and technologies of a proposed solution. Details on these diagrams can be found at the following</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE34C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The State utilizes architectural diagrams to better understand the design and technologies of a proposed solution. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE34C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>two diagrams</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE34C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE34C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Network Architecture and Technology Stack. Details on these diagrams can be found at the following</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>link: </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:anchor="Tab-Architecture-1192" w:history="1">
         <w:r w:rsidRPr="00DE34C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="22"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources#Tab-Architecture-1192</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1885A01F" w14:textId="77777777" w:rsidR="0012302B" w:rsidRPr="00DE34C6" w:rsidRDefault="0012302B" w:rsidP="002C1767">
+    <w:p w14:paraId="44297B1B" w14:textId="77777777" w:rsidR="00A675E7" w:rsidRDefault="00A675E7" w:rsidP="00A675E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F7F6D12" w14:textId="39287A8E" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
+    <w:p w14:paraId="0664A343" w14:textId="77777777" w:rsidR="00A675E7" w:rsidRPr="00DE34C6" w:rsidRDefault="00A675E7" w:rsidP="00A675E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
+        <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">provision of </w:t>
-[...26 lines deleted...]
-      <w:r w:rsidR="00D27EF6" w:rsidRPr="00DE34C6">
+        <w:t>provision of these two diagrams</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>is</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0012302B">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to be provided</w:t>
+        <w:t>preferred</w:t>
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0012302B">
+        <w:t xml:space="preserve"> at offer sub</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>with</w:t>
+        <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> offer submission</w:t>
+        <w:t>ission</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  If </w:t>
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">they are not supplied at that time, the </w:t>
       </w:r>
-      <w:r w:rsidR="002C1767">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">State will </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0012302B">
+        <w:t xml:space="preserve">State will formally request this information from the Vendor and if it is not supplied within one (1) calendar week, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">subsequently </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C1767">
+        <w:t xml:space="preserve">offer will be considered non-responsive and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>request them</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0012302B">
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.  I</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">f they are not supplied within seven (7) calendar days, the </w:t>
+        <w:t xml:space="preserve"> not be evaluated.</w:t>
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-[...22 lines deleted...]
-        <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3688224F" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
+    <w:p w14:paraId="5DD7FCC2" w14:textId="77777777" w:rsidR="00A675E7" w:rsidRPr="00DE34C6" w:rsidRDefault="00A675E7" w:rsidP="00A675E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="496A8D84" w14:textId="130415B7" w:rsidR="000B032E" w:rsidRDefault="000B032E" w:rsidP="00862F36">
+    <w:p w14:paraId="420879E4" w14:textId="77777777" w:rsidR="00A675E7" w:rsidRPr="00684C20" w:rsidRDefault="00A675E7" w:rsidP="00A675E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>There may be additional architectural diagrams requested of the vendor after contract award. This will be communicated to the vendor by the agency as needed during the project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF1DEBC" w14:textId="77777777" w:rsidR="00862F36" w:rsidRPr="00862F36" w:rsidRDefault="00862F36" w:rsidP="00862F36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17C3E62F" w14:textId="5B4D725B" w:rsidR="000B032E" w:rsidRPr="00E931E8" w:rsidRDefault="000B032E" w:rsidP="002F7545">
+    <w:p w14:paraId="17C3E62F" w14:textId="5B4D725B" w:rsidR="000B032E" w:rsidRPr="00A675E7" w:rsidRDefault="000B032E" w:rsidP="002F7545">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1080"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E931E8">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc228780438"/>
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="00107E10">
+      <w:r w:rsidR="00107E10" w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E931E8">
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>.2</w:t>
       </w:r>
-      <w:r w:rsidR="00292E31">
+      <w:r w:rsidR="00292E31" w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E931E8">
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>SOLUTION ROADMAP</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="51625BC2" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">A Solution Roadmap defines the vision and strategic elements of the solution.  The Solution Roadmap is a plan </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>of action for how a Solution will evolve over time. The minimum content should include:</w:t>
       </w:r>
     </w:p>
@@ -18143,72 +18415,90 @@
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Describe the solution roadmap for your product.  Include content on release strategies for functionality, roadmap for technical architecture, how scalability of solution is planned.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E293C9D" w14:textId="77777777" w:rsidR="00862F36" w:rsidRPr="00862F36" w:rsidRDefault="00862F36" w:rsidP="00862F36">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D6983F2" w14:textId="4D121885" w:rsidR="000B032E" w:rsidRPr="00E931E8" w:rsidRDefault="000B032E" w:rsidP="002F7545">
+    <w:p w14:paraId="7D6983F2" w14:textId="4D121885" w:rsidR="000B032E" w:rsidRPr="00A675E7" w:rsidRDefault="000B032E" w:rsidP="002F7545">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1080"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc228780439"/>
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="00107E10">
+      <w:r w:rsidR="00107E10" w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>.3</w:t>
       </w:r>
-      <w:r w:rsidR="002F7545">
+      <w:r w:rsidR="002F7545" w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>IDENTITY AND ACCESS MANAGEMENT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="53F7E23C" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00946ECB" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The proposed solution must externalize identity and access management. The protocols describing the State’s Identity and Access Management can be found at the following link: </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:anchor="Tab-IdentityAccessManagement-1241" w:history="1">
         <w:r w:rsidRPr="00DE34C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -18222,118 +18512,151 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A3897E8" w14:textId="51EB6059" w:rsidR="00862F36" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="00862F36">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe how your solution supports the above protocols, as well as making them available for application integration/consumption.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CC8A3B" w14:textId="1AF44C11" w:rsidR="000B032E" w:rsidRPr="009D25C7" w:rsidRDefault="000B032E" w:rsidP="002F7545">
+    <w:p w14:paraId="34CC8A3B" w14:textId="1AF44C11" w:rsidR="000B032E" w:rsidRPr="00A675E7" w:rsidRDefault="000B032E" w:rsidP="002F7545">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b w:val="0"/>
           <w:caps/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc228780440"/>
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="00107E10">
+      <w:r w:rsidR="00107E10" w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>.4</w:t>
       </w:r>
-      <w:r w:rsidR="00C81872">
+      <w:r w:rsidR="00C81872" w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E931E8">
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>INTEGRATION APPROACH</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="5A3AD3A5" w14:textId="64378CB2" w:rsidR="00502215" w:rsidRPr="00502215" w:rsidRDefault="000B032E" w:rsidP="00502215">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Describe proposed solution capabilities to interoperate with other solutions. Identify the standards supported, integrations platforms, adaptors, APIs, and the like.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D25A2A9" w14:textId="702002DE" w:rsidR="000B032E" w:rsidRPr="002735B2" w:rsidRDefault="000B032E" w:rsidP="00C81872">
+    <w:p w14:paraId="3D25A2A9" w14:textId="702002DE" w:rsidR="000B032E" w:rsidRPr="00A675E7" w:rsidRDefault="000B032E" w:rsidP="00C81872">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1080"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc228780441"/>
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="00107E10">
+      <w:r w:rsidR="00107E10" w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>.5</w:t>
       </w:r>
-      <w:r w:rsidR="00C81872">
+      <w:r w:rsidR="00C81872" w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002735B2">
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>DISASTER RECOVERY AND BUSINESS CONTINUITY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="67DE14DE" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe the proposed solution capabilities related to the following areas:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD382EE" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -18363,119 +18686,153 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>System Backup – describe backup plan capabilities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D5A77D8" w14:textId="4CC07458" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="00107E10">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Disaster Recovery Testing – describe the frequency and test procedures for end-to-end disaster recovery testing. Business Continuity Plan (BCP) – describe capabilities proposed solution can provide in support of agency’s continuity of operations and incident responses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B4489A" w14:textId="41012933" w:rsidR="000B032E" w:rsidRPr="002735B2" w:rsidRDefault="000B032E" w:rsidP="00C81872">
+    <w:p w14:paraId="32B4489A" w14:textId="41012933" w:rsidR="000B032E" w:rsidRPr="00A675E7" w:rsidRDefault="000B032E" w:rsidP="00C81872">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b w:val="0"/>
           <w:caps/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc228780442"/>
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="00107E10">
+      <w:r w:rsidR="00107E10" w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>.6</w:t>
       </w:r>
-      <w:r w:rsidR="00C81872">
+      <w:r w:rsidR="00C81872" w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002735B2">
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>DATA MIGRATION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="68CDA339" w14:textId="58C40E8D" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="00107E10">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe approaches available for data conversion and/or data migration to load current data into proposed solution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33FBA091" w14:textId="423B67F8" w:rsidR="000B032E" w:rsidRPr="002735B2" w:rsidRDefault="000B032E" w:rsidP="00107E10">
+    <w:p w14:paraId="33FBA091" w14:textId="423B67F8" w:rsidR="000B032E" w:rsidRPr="00A675E7" w:rsidRDefault="000B032E" w:rsidP="00107E10">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1080"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc228780443"/>
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="00107E10">
+      <w:r w:rsidR="00107E10" w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>.7</w:t>
       </w:r>
-      <w:r w:rsidR="00C81872">
+      <w:r w:rsidR="00C81872" w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002735B2">
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>APPLICATION MANAGEMENT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="574BB2DE" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe how the proposed solution monitors and reports the metrics on system performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E19C079" w14:textId="77777777" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -18487,72 +18844,90 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe how the proposed solution manages user administration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FEBFDB7" w14:textId="6387ABF7" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="00107E10">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe the audit capabilities of proposed solution related to management of the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B714858" w14:textId="5A303610" w:rsidR="000B032E" w:rsidRDefault="000B032E" w:rsidP="009D60EB">
+    <w:p w14:paraId="7B714858" w14:textId="5A303610" w:rsidR="000B032E" w:rsidRPr="00A675E7" w:rsidRDefault="000B032E" w:rsidP="009D60EB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="990"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc228780444"/>
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="00107E10">
+      <w:r w:rsidR="00107E10" w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>.8</w:t>
       </w:r>
-      <w:r w:rsidR="009D60EB">
+      <w:r w:rsidR="009D60EB" w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A675E7">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>ACCESSIBILITY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="11530BC7" w14:textId="77777777" w:rsidR="001F41B1" w:rsidRPr="001F41B1" w:rsidRDefault="001F41B1" w:rsidP="001F41B1"/>
     <w:p w14:paraId="43F14344" w14:textId="25D281D2" w:rsidR="000B032E" w:rsidRPr="00DE34C6" w:rsidRDefault="000B032E" w:rsidP="009A2B45">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Describe</w:t>
       </w:r>
       <w:r w:rsidR="009A2B45">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> in your offer</w:t>
       </w:r>
@@ -18750,155 +19125,155 @@
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.itic.org/policy/accessibility/vpat</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ADC8778" w14:textId="40EFA564" w:rsidR="000B032E" w:rsidRDefault="000B032E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3022C9DC" w14:textId="0396639C" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc228780445"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc228780445"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00211D57">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CD2A95" w:rsidRPr="00FA00DA">
         <w:t>BRAND SPECIFIC</w:t>
       </w:r>
       <w:r w:rsidR="00A4093E">
         <w:t xml:space="preserve"> PRODUCT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidR="00376A73" w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3944924D" w14:textId="69BA6E35" w:rsidR="00CD2A95" w:rsidRPr="00FA00DA" w:rsidRDefault="00376A73" w:rsidP="00EB2392">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C10671">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[If not product specific, delete this section.]</w:t>
       </w:r>
       <w:r w:rsidR="008814BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00CD2A95" w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Manufacturer(s) name and product descriptions used in this solicitation are product specific.  The items offered in response to this solicitation must be the manufacturer and type specified.  Failure to comply with this requirement will result in rejection of offer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E810C21" w14:textId="0600319D" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0505"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc228780446"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc228780446"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00211D57">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006876B1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>DELIVERY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="16AD5B75" w14:textId="1B2D998F" w:rsidR="00A4093E" w:rsidRPr="00FA00DA" w:rsidRDefault="00A4093E" w:rsidP="00EB2392">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Successful Vendor will complete</w:t>
       </w:r>
       <w:r w:rsidR="00D33037">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> installation of software</w:t>
       </w:r>
@@ -19073,51 +19448,50 @@
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22DEFDFA" w14:textId="04489FE7" w:rsidR="00A4093E" w:rsidRPr="00732F50" w:rsidRDefault="00A4093E" w:rsidP="00354780">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1166"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A168B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>For completion by Vendor:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D33037">
         <w:rPr>
@@ -19236,252 +19610,241 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="352B881B" w14:textId="65CE7464" w:rsidR="00A4093E" w:rsidRDefault="00A4093E" w:rsidP="00354780">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1166"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If circumstances beyond the control of the contractor result in a late delivery [or installation], it is the responsibility and obligation of the contractor to notify the Purchasing Agent listed on the purchase order, in writing, immediately upon determining delay of shipment. The written notification should indicate the anticipated delivery dated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00460C0B" w14:textId="3EAC7B9E" w:rsidR="00141DF1" w:rsidRDefault="00141DF1" w:rsidP="00141DF1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc494716377"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="44" w:name="_Toc228780447"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc494716377"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc95128898"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc228780447"/>
       <w:r w:rsidRPr="000A2565">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00211D57">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2565">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009A6CDA">
         <w:t>CONTRACT TERM</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
-      <w:bookmarkEnd w:id="43"/>
-      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="00CE7A39">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C541212" w14:textId="0694959B" w:rsidR="00141DF1" w:rsidRDefault="00141DF1" w:rsidP="00141DF1">
+    <w:p w14:paraId="3C541212" w14:textId="254D27EE" w:rsidR="00141DF1" w:rsidRDefault="00E37BC6" w:rsidP="00141DF1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E1847">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E44F88">
+        <w:t>[If this is a one-time purchase</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>All contracts must have a contract term even if it</w:t>
+        <w:t>, this section still must be retained because future purchases could still be made from it and also, all contracts must have a contract term.  The optional extension(s) may be deleted</w:t>
       </w:r>
       <w:r w:rsidRPr="005E1847">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is a one-time purchase.]  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005E1847">
+        <w:t xml:space="preserve">.]  </w:t>
+      </w:r>
+      <w:r w:rsidR="00141DF1" w:rsidRPr="005E1847">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00141DF1" w:rsidRPr="005E1847">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">A contract awarded pursuant to this </w:t>
       </w:r>
       <w:r w:rsidR="00D33037">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>RFP Lite</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E1847">
+      <w:r w:rsidR="00141DF1" w:rsidRPr="005E1847">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall have an effective date as provided in the Notice of Award.  The term shall be</w:t>
       </w:r>
       <w:r w:rsidR="00D33037">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D33037">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>one (1) year</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E1847">
+      <w:r w:rsidR="00141DF1" w:rsidRPr="005E1847">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and will expire upon the anniversary date of the effective date unless otherwise stated in the Notice of Award, or unless terminated earlier.  The State retains the option to extend this contract for </w:t>
       </w:r>
       <w:r w:rsidR="00D33037">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">two (2) additional one (1) year periods </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E1847">
+      <w:r w:rsidR="00141DF1" w:rsidRPr="005E1847">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">at its sole discretion.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="654EC45C" w14:textId="55DD2CF5" w:rsidR="006728C3" w:rsidRDefault="006728C3" w:rsidP="006728C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc228780448"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc228780448"/>
       <w:r w:rsidRPr="006728C3">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00211D57">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="006728C3">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006728C3">
         <w:t>EFFECTIVE DATE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="006728C3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14382BBB" w14:textId="49F55F1D" w:rsidR="006728C3" w:rsidRDefault="006728C3" w:rsidP="006728C3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A33BA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This solicitation, including any Exhibits, or any resulting contract or amendment shall not become effective nor bind the State until the appropriate State purchasing authority/official or Agency official has signed the document(s), contract or amendment; the effective award date has been completed on the document(s), by the State purchasing official, and that date has arrived or passed. The State shall not be responsible for reimbursing the Vendor for goods provided nor Services rendered prior to the appropriate signatures and the arrival of the effective date of the Agreement.  No contract shall be binding on the State until an encumbrance of funds has been made for payment of the sums due under the Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6211567D" w14:textId="4F47C801" w:rsidR="006C2BA9" w:rsidRDefault="006C2BA9"/>
-    <w:p w14:paraId="0507DF97" w14:textId="5C524C68" w:rsidR="00354780" w:rsidRPr="00354780" w:rsidRDefault="00354780" w:rsidP="008C1EDB">
+    <w:p w14:paraId="0507DF97" w14:textId="161B762E" w:rsidR="00354780" w:rsidRPr="00354780" w:rsidRDefault="00354780" w:rsidP="008C1EDB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc228780449"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc228780449"/>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>FURNISH AND DELIVER</w:t>
       </w:r>
-      <w:r w:rsidR="004C7D5E">
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="4E2FDBB7" w14:textId="2B462A5B" w:rsidR="00471540" w:rsidRDefault="00CF09CF" w:rsidP="00354780">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00566E3E" w:rsidRPr="00354780">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Edit the information below</w:t>
       </w:r>
       <w:r w:rsidR="00D26661" w:rsidRPr="00354780">
         <w:rPr>
@@ -21496,84 +21859,96 @@
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Total </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Offer</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Cost ________________</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="058F7FB1" w14:textId="77777777" w:rsidR="00E37BC6" w:rsidRDefault="00E37BC6" w:rsidP="003E0F01">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="5760" w:right="-86" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="23248816" w14:textId="3C214498" w:rsidR="00471540" w:rsidRPr="005A62B2" w:rsidRDefault="0012302B" w:rsidP="00354780">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc228780451"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc228780451"/>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00354780" w:rsidRPr="00354780">
         <w:t>.0</w:t>
       </w:r>
       <w:r w:rsidR="00354780" w:rsidRPr="00354780">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006D7B6A" w:rsidRPr="005A62B2">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">DEPARTMENT OF INFORMATION TECHNOLOGY </w:t>
       </w:r>
       <w:r w:rsidR="00471540" w:rsidRPr="005A62B2">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INSTRUCTIONS TO VENDORS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="4B85806B" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00471540">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B9C6D33" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00354780">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -21740,51 +22115,50 @@
         <w:t>.  These contracts are in place for the convenience of the state and use of them is optional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14383719" w14:textId="3F112248" w:rsidR="00F1436A" w:rsidRPr="00F1436A" w:rsidRDefault="00F1436A" w:rsidP="00F1436A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>OPEN MARKET CONTRACT:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  A contract for the purchase of goods or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> not covered by a term, technical, or convenience contract.</w:t>
@@ -22259,421 +22633,330 @@
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MISCELLANEOUS</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Masculine pronouns shall be read to include feminine pronouns and the singular of any word or phrase shall be read to include the plural and vice versa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047D4CD3" w14:textId="1DD1ABC2" w:rsidR="007239AD" w:rsidRPr="007239AD" w:rsidRDefault="007239AD" w:rsidP="00354780">
+    <w:p w14:paraId="6CB33D93" w14:textId="77777777" w:rsidR="00A46C05" w:rsidRPr="007239AD" w:rsidRDefault="00A46C05" w:rsidP="00A46C05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007239AD">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PROTEST PROCEDURES:</w:t>
       </w:r>
-      <w:r w:rsidRPr="007239AD">
-[...48 lines deleted...]
-      <w:r w:rsidRPr="007239AD">
+      <w:r w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  When an offeror wants to protest a contract awarded pursuant to this solicitation that is over $25,000 they must submit a written request to the issuing agency at the address given in this document. This request must be received in this office within fifteen (15) calendar days from the date of the contract award, and must contain specific sound reasons and any supporting documentation for the protest. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
-      <w:r w:rsidRPr="007239AD">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  Contract award notices are sent </w:t>
       </w:r>
-      <w:r w:rsidRPr="007239AD">
+      <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
-      <w:r w:rsidRPr="007239AD">
-[...84 lines deleted...]
-        <w:r w:rsidR="00A655B1" w:rsidRPr="005D31AE">
+      <w:r w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to those actually awarded contracts, and not to every person or firm responding to this solicitation. IFB status and Award notices are posted on the Internet at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="46DC85AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://evp.nc.gov.</w:t>
+          <w:t>https://evp.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A655B1" w:rsidRPr="005F6952">
-[...34 lines deleted...]
-    <w:p w14:paraId="475EB5FB" w14:textId="0608DB71" w:rsidR="007239AD" w:rsidRPr="00640251" w:rsidRDefault="007239AD" w:rsidP="009E1097">
+      <w:r w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>All protests will be governed by NCAC Title 9, Department of Information Technology (formerly Office of Information Technology Services), Subchapter 06B Sections .1101 - .1121.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Include paragraph 12 Protest Procedures in IFBs only. If this is an RFQ issued pursuant to Waiver of Competition, then reserve the paragraph.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334E327B" w14:textId="77777777" w:rsidR="00A46C05" w:rsidRPr="007239AD" w:rsidRDefault="00A46C05" w:rsidP="00A46C05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00640251">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>DIGITAL IMAGING</w:t>
-      </w:r>
+        <w:t>VENDOR REGISTRATION AND SOLICITATION NOTIFICATION SYSTEM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The electronic Vendor Portal (eVP) allows Vendors to electronically register with the State to receive electronic notification of current procurement opportunities for goods and services available on the eVP at the following web site: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidRPr="46DC85AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://evp.nc.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475EB5FB" w14:textId="0608DB71" w:rsidR="007239AD" w:rsidRPr="00640251" w:rsidRDefault="007239AD" w:rsidP="009E1097">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00640251">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DIGITAL IMAGING</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640251">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00640251">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00640251">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The State will digitize the Vendor’s response if not received electronically, and any awarded contract together with associated contract documents.  This electronic copy shall be a preservation record, and serve as the official record of this solicitation with the same force and effect </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">as the original written documents comprising such record.  Any printout or other output readable by sight shown to reflect such record accurately is an "original."  </w:t>
+        <w:t xml:space="preserve">The State will digitize the Vendor’s response if not received electronically, and any awarded contract together with associated contract documents.  This electronic copy shall be a preservation record, and serve as the official record of this solicitation with the same force and effect as the original written documents comprising such record.  Any printout or other output readable by sight shown to reflect such record accurately is an "original."  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606810DA" w14:textId="77777777" w:rsidR="003E0F01" w:rsidRPr="007239AD" w:rsidRDefault="003E0F01" w:rsidP="003E0F01">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FA3690C" w14:textId="4509DF8B" w:rsidR="00471540" w:rsidRDefault="001B2A63" w:rsidP="004F4C32">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc228780452"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc228780452"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00354780" w:rsidRPr="004F4C32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
       <w:r w:rsidR="00354780" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00685793" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DEPARTMENT OF INFORMATION TECHNOLOGY TERMS AND CONDITIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="543C3CDA" w14:textId="77777777" w:rsidR="0031445B" w:rsidRDefault="0031445B" w:rsidP="0031445B"/>
     <w:p w14:paraId="73758C92" w14:textId="77A52C8E" w:rsidR="009D1226" w:rsidRPr="009D1226" w:rsidRDefault="0031445B" w:rsidP="009D1226">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1226">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="009D1226" w:rsidRPr="009D1226">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Terms and Conditions below are for State Hosted Software, Solutions or Professional Services.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA6ED02" w14:textId="5BBCF604" w:rsidR="0031445B" w:rsidRPr="009D1226" w:rsidRDefault="0031445B" w:rsidP="0031445B">
+    <w:p w14:paraId="1FA6ED02" w14:textId="7146DFD1" w:rsidR="0031445B" w:rsidRPr="009D1226" w:rsidRDefault="0031445B" w:rsidP="0031445B">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1226">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">If your procurement is </w:t>
       </w:r>
       <w:r w:rsidR="009D1226" w:rsidRPr="009D1226">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="009D1226">
         <w:rPr>
@@ -22685,107 +22968,159 @@
       </w:r>
       <w:r w:rsidR="009D1226" w:rsidRPr="009D1226">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> or solution</w:t>
       </w:r>
       <w:r w:rsidRPr="009D1226">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> hosted on </w:t>
       </w:r>
       <w:r w:rsidRPr="00444494">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Vendor infrastructure</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Vendor </w:t>
+      </w:r>
+      <w:r w:rsidR="00311CE0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">, you </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>must</w:t>
+        <w:t>nfrastructure</w:t>
       </w:r>
       <w:r w:rsidRPr="009D1226">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> delete these Terms and </w:t>
+        <w:t xml:space="preserve">, you </w:t>
       </w:r>
       <w:r w:rsidR="009D1226" w:rsidRPr="009D1226">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Conditions in their entirety</w:t>
+        <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="009D1226">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and insert the SaaS Terms and Conditions </w:t>
+        <w:t xml:space="preserve"> delete these Terms and </w:t>
       </w:r>
       <w:r w:rsidR="009D1226" w:rsidRPr="009D1226">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>in the Library of the e-Procurement Sourcing Tool or the NCDIT website.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003059DE">
+        <w:t>Conditions in their entirety</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1226">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Please consult or Statewide IT Procurement contact should you have questions.</w:t>
+        <w:t xml:space="preserve"> and insert the SaaS Terms and Conditions </w:t>
+      </w:r>
+      <w:r w:rsidR="009D1226" w:rsidRPr="009D1226">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>in the Library of the e-Procurement Sourcing Tool or the NCDIT website.</w:t>
+      </w:r>
+      <w:r w:rsidR="003059DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please consult </w:t>
+      </w:r>
+      <w:r w:rsidR="00311CE0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="003059DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r Statewide IT Procurement </w:t>
+      </w:r>
+      <w:r w:rsidR="00311CE0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Specialist</w:t>
+      </w:r>
+      <w:r w:rsidR="003059DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should you have questions.</w:t>
       </w:r>
       <w:r w:rsidR="009D1226" w:rsidRPr="009D1226">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="200EB787" w14:textId="77777777" w:rsidR="0031445B" w:rsidRPr="0031445B" w:rsidRDefault="0031445B" w:rsidP="0031445B"/>
     <w:p w14:paraId="0B01B7A5" w14:textId="3F472AAE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -23249,59 +23584,51 @@
         </w:rPr>
         <w:t xml:space="preserve">“Services” means the obligations and duties undertaken by the Vendor to comply with the specifications and requirements in this solicitation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="034F1816" w14:textId="78FCA637" w:rsidR="007239AD" w:rsidRPr="00347060" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00347060">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Software” is “Packaged Copyrighted Software Products” (unless otherwise identified) as used in 09 NCAC 06A.0102(13) and means Computer Software that is used regularly for other than governmental purposes and is sold, licensed, or leased in significant quantities to the general </w:t>
-[...7 lines deleted...]
-        <w:t>public at established market or catalog prices, that is considered “shrink-wrap” or “clickwrap”, that is or may be generally licensed by “shrink-wrap” or “clickwrap” licenses, or Computer Software that does not constitute Custom or Modified Software and is regularly sold, licensed or leased by the Vendor to governmental entities to meet governmental requirements.</w:t>
+        <w:t>“Software” is “Packaged Copyrighted Software Products” (unless otherwise identified) as used in 09 NCAC 06A.0102(13) and means Computer Software that is used regularly for other than governmental purposes and is sold, licensed, or leased in significant quantities to the general public at established market or catalog prices, that is considered “shrink-wrap” or “clickwrap”, that is or may be generally licensed by “shrink-wrap” or “clickwrap” licenses, or Computer Software that does not constitute Custom or Modified Software and is regularly sold, licensed or leased by the Vendor to governmental entities to meet governmental requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C5BA56A" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“State” shall mean the State of North Carolina, NCDIT as an Agency, or an Agency in its capacity as the Award Authority.</w:t>
       </w:r>
@@ -23549,59 +23876,51 @@
         </w:rPr>
         <w:t>Software bundled with any other Product may be used only with the Product and with the configuration in which the Product is sold by Vendor or subsequently upgraded by Vendor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D3EE69" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The State’s license neither transfers, vests nor infers any title or other ownership right in any intellectual property right of Vendor, or any third party.  The State’s license neither transfers, vests nor infers any title or other ownership right in any source code associated with the Software unless </w:t>
-[...7 lines deleted...]
-        <w:t>otherwise agreed by the parties, and will not be construed as a sale of any ownership rights in the Software, unless Custom or Modified Software is being developed as a Work For Hire in response to the State’s solicitation documents.</w:t>
+        <w:t>The State’s license neither transfers, vests nor infers any title or other ownership right in any intellectual property right of Vendor, or any third party.  The State’s license neither transfers, vests nor infers any title or other ownership right in any source code associated with the Software unless otherwise agreed by the parties, and will not be construed as a sale of any ownership rights in the Software, unless Custom or Modified Software is being developed as a Work For Hire in response to the State’s solicitation documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6DF37C" w14:textId="75C1A65C" w:rsidR="007239AD" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The State may use the Software with the Computer for which or with which it was acquired, including use at any government installation to which the Computer may be transferred by the State.  The State may use the Software with the backup Computer if the Computer for which or with which it was acquired is inoperative.</w:t>
       </w:r>
@@ -23930,61 +24249,61 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Custom or Modified Software, if solicited by the State, is being developed or modified exclusively for the State, and such Custom or Modified Software, all related data, all copyrights in the Custom or Modified Software and derivative works belong exclusively to the State and shall be transferred to the State upon creation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6450EDFE" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Ref455125879"/>
+      <w:bookmarkStart w:id="47" w:name="_Ref455125879"/>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>WARRANTY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="0FC7207D" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Minimum warranties for Products shall include:</w:t>
       </w:r>
     </w:p>
@@ -24035,51 +24354,50 @@
         </w:rPr>
         <w:t>The warranty shall be as provided or specified in the state’s solicitation documents and shall begin on the day of successful installation.  If no warranty period is specified, the warranty period shall be Vendor’s standard warranty period for the Products, commencing the day of successful installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1940C2A7" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The state shall notify Vendor if any Product is not in good working order during the warranty period.  Vendor shall, at its option, either repair or replace any Product reported as not in good working order during the warranty period without charge to the State.  The repair or replacement Products must be new or equivalent to new in performance and fully warranted the same as new.  All returned Products will become property of Vendor at the time the Product is either placed in shipment to Vendor, or picked up by Vendor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64784D05" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The service provided during the warranty period is dependent upon the acceptable warranty option selected by the State and indicated in the State’s solicitation document.  If no warranty option is indicated, Vendor will provide their standard warranty service for the Product, unless otherwise agreed by the parties.</w:t>
@@ -24424,51 +24742,50 @@
         </w:rPr>
         <w:t>, Vendor and its parent, subsidiaries and affiliates, subcontractors and suppliers make no warranties, express or implied, and specifically disclaim warranties of merchantability or fitness for a particular purpose as provided by N.C.G.S. §§25-2-316, 25-2-313 and 25-2-315; and as may be amended.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B45589" w14:textId="21FAE6BF" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The warranty provided in Paragraph </w:t>
       </w:r>
       <w:r w:rsidR="00EB2448" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00EB2448" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref455125879 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00354780" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="00EB2448" w:rsidRPr="00354780">
         <w:rPr>
@@ -24600,110 +24917,110 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Force Majeure conditions set forth hereinbelow.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3144154E" w14:textId="384E1F49" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007A4601">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Ref455124854"/>
+      <w:bookmarkStart w:id="48" w:name="_Ref455124854"/>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">INTELLECTUAL PROPERTY </w:t>
       </w:r>
       <w:r w:rsidR="007239AD" w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INDEMNITY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="1BF227CE" w14:textId="3DA63EB0" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Ref455124838"/>
+      <w:bookmarkStart w:id="49" w:name="_Ref455124838"/>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Vendor, at its own expense, shall defend any action brought against the State to the extent that such action is based upon a claim that the Software or Products supplied by the Vendor, their use or operation infringes on a patent, copyright, trademark or violates a trade secret in the United States.  The Vendor shall pay those costs and damages finally awarded or agreed in settlement against the State in any such action</w:t>
       </w:r>
       <w:r w:rsidR="007A4601" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; damages shall be limited as provided in N.C.G.S. 143B-1350(h1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  Such defense and payment shall be conditioned on the following:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="33EDD4D7" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>That the Vendor shall be notified within a reasonable time in writing by the State of any such claim; and,</w:t>
       </w:r>
     </w:p>
@@ -24771,70 +25088,70 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor will not be required to defend or indemnify the State if any claim by a third party against the State for infringement or misappropriation results from the State's alteration of any Vendor-branded Software, or from the continued use of the good(s) or Services after receiving notice they infringe on an intellectual property right of a third party.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3150225B" w14:textId="1B4EB5B6" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="00A20D6E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Ref455125587"/>
+      <w:bookmarkStart w:id="50" w:name="_Ref455125587"/>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">EXCLUSIVE REMEDIES AND </w:t>
       </w:r>
       <w:r w:rsidR="007239AD" w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>LIMITATION OF LIABILITY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="6A42CDD4" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For purposes of the exclusive remedies and limitations of liability set forth in this Paragraph, Vendor shall be deemed to include the Vendor and its employees, agents, representatives, subcontractors, and suppliers and damages shall be deemed to refer collectively to all injuries, damages, losses, liabilities, expenses or costs incurred.</w:t>
       </w:r>
     </w:p>
@@ -24998,59 +25315,51 @@
         </w:rPr>
         <w:t>in the Contract are intended to provide the sole and exclusive remedies available to the State under the Contract for the Vendor’s failure to comply with the requirements stated therein.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDCCF9D" w14:textId="77777777" w:rsidR="00F275FD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">For delays in the delivery or successful Product or Software installation, whichever is applicable, Vendor shall have no liability unless the delivery or successful installation date is delayed by more </w:t>
-[...7 lines deleted...]
-        <w:t>than thirty (30) days by causes not attributable either to the State or to Force Majeure conditions, in which case the State shall have the right, as its remedies:</w:t>
+        <w:t>For delays in the delivery or successful Product or Software installation, whichever is applicable, Vendor shall have no liability unless the delivery or successful installation date is delayed by more than thirty (30) days by causes not attributable either to the State or to Force Majeure conditions, in which case the State shall have the right, as its remedies:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6515A4A8" w14:textId="77777777" w:rsidR="00F275FD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>To recover direct costs including replacement Products, if any, attributable to Vendor's delay, and</w:t>
       </w:r>
@@ -25733,51 +26042,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7B09F62E" w14:textId="6DC892AC" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>TRAVEL EXPENSES</w:t>
       </w:r>
       <w:r w:rsidR="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -25813,76 +26121,76 @@
         <w:t>§138-6; as amended from time to time</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  Vendor agrees to use the lowest available airfare not requiring a weekend stay and to use the lowest available rate for rental vehicles.  All Vendor incurred travel expenses shall be billed on a monthly basis, shall be supported by receipt and shall be paid by the State within thirty (30) days after invoice approval.  Travel expenses exceeding the foregoing rates shall not be paid by the State.  The State will reimburse travel allowances only for days on which the Vendor is required to be in North Carolina performing Services under this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48363D25" w14:textId="6375A4F7" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Ref21395720"/>
+      <w:bookmarkStart w:id="51" w:name="_Ref21395720"/>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PROHIBITION AGAINST CONTINGENT FEES AND GRATUITIES</w:t>
       </w:r>
       <w:r w:rsidR="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vendor warrants that it has not paid, and agrees not to pay, any bonus, commission, fee, or gratuity to any employee or official of the State for the purpose of obtaining any contract or award issued by the State.  Subsequent discovery by the State of non-compliance with these provisions shall constitute sufficient cause for immediate termination of all outstanding Agreements.  Violations of this provision may result in debarment of the vendor(s) or Vendor(s) as permitted by 09 NCAC 06B.1207, or other provision of law.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="63D486C9" w14:textId="611042EB" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>AVAILABILITY OF FUNDS</w:t>
@@ -26027,51 +26335,50 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> following installation of any software deliverable described in the contract if it is not acceptable.  The notice shall specify in reasonable detail the reason(s) a deliverable is unacceptable.  Acceptance by the State shall not be unreasonably withheld; but may be conditioned or delayed as required for installation and/or testing of software.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3404EECE" w14:textId="34A8897F" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>CONFIDENTIALITY</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46" w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The State may maintain the confidentiality of certain types of information described in N.C.</w:t>
       </w:r>
@@ -26441,181 +26748,173 @@
         <w:t>TAXES</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The State of North Carolina is exempt from Federal excise taxes and no payment will be made for any personal property taxes levied on the Vendor or for any taxes levied on employee wages.  Agencies of the State may have additional exemptions or exclusions for federal or state taxes.   Evidence of such additional exemptions or exclusions may be provided to Vendor by Agencies, as applicable, during the term of this Agreement.  Applicable State or local sales taxes shall be invoiced as a separate item.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="54" w:name="_Ref21395675"/>
+      <w:bookmarkStart w:id="52" w:name="_Ref21395675"/>
     </w:p>
     <w:p w14:paraId="7FA0FDAC" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00E00E46" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>GOVERNING LAWS, JURISDICTION, AND VENUE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="5E30A831" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This Agreement is made under and shall be governed and construed in accordance with the laws of the State of North Carolina.  The place of this Agreement or purchase order, its situs and forum, </w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="55" w:name="_Ref21395771"/>
+        <w:t>This Agreement is made under and shall be governed and construed in accordance with the laws of the State of North Carolina.  The place of this Agreement or purchase order, its situs and forum, shall be Wake County, North Carolina, where all matters, whether sounding in contract or in tort, relating to its validity, construction, interpretation and enforcement shall be determined.  Vendor agrees and submits, solely for matters relating to this Agreement, to the jurisdiction of the courts of the State of North Carolina, and stipulates that Wake County shall be the proper venue for all matters.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="53" w:name="_Ref21395771"/>
     </w:p>
     <w:p w14:paraId="0BB1519F" w14:textId="029E34CE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Except to the extent the provisions of the Agreement are clearly inconsistent therewith, the applicable provisions of the Uniform Commercial Code as modified and adopted in North Carolina shall govern this Agreement.  To the extent the Agreement entails both the supply of "goods" and "Services," such shall be deemed "goods" within the meaning of the Uniform Commercial Code, except when deeming such Services as "goods" would result in a clearly unreasonable interpretation.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="2C94F0DE" w14:textId="0FE11978" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Ref455126453"/>
+      <w:bookmarkStart w:id="54" w:name="_Ref455126453"/>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DEFAULT</w:t>
       </w:r>
       <w:r w:rsidR="00A20D6E" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00FA4460" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> In the event Services or other Deliverable furnished or performed by the Vendor during performance of any Contract term fail to conform to any material requirement(s) of the Contract specifications, notice of the failure is provided by the State and if the failure is not cured within ten (10) days, the State may cancel the contract. Default may be cause for debarment as provided in 09 NCAC 06B.1206.  The rights and remedies of the State provided above shall not be exclusive and are in addition to any other rights and remedies provided by law or under the Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E93FA6" w14:textId="57625F05" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1710"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
@@ -26949,59 +27248,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7)</w:t>
       </w:r>
       <w:r w:rsidR="005D6E68" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="005D6E68" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Limitation of Liability)</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  The rights and remedies of the State provided above shall not be exclusive and are in addition to any other rights and remedies provided by law or under the Contract.  Vendor shall not be relieved of liability to the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">State for damages sustained by the State arising from Vendor’s breach of this Contract; and the State may, in its discretion, withhold any payment due as a setoff until such time as the damages are finally determined or as agreed by the parties.  Voluntary or involuntary Bankruptcy or receivership by Vendor shall be cause for termination. </w:t>
+        <w:t xml:space="preserve">.  The rights and remedies of the State provided above shall not be exclusive and are in addition to any other rights and remedies provided by law or under the Contract.  Vendor shall not be relieved of liability to the State for damages sustained by the State arising from Vendor’s breach of this Contract; and the State may, in its discretion, withhold any payment due as a setoff until such time as the damages are finally determined or as agreed by the parties.  Voluntary or involuntary Bankruptcy or receivership by Vendor shall be cause for termination. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5799DD11" w14:textId="674C740C" w:rsidR="00D075CE" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Termination For Convenience Without Cause: The State may terminate service and indefinite quantity contracts, in whole or in part by giving thirty (30) days prior notice in writing to the Vendor. Vendor shall be entitled to sums due as compensation for Deliverables provided and Services performed in conformance with the Contract.  In the event the Contract is terminated for the convenience of the State the Agency will pay for all work performed and products delivered in conformance with the Contract up to the date of termination. </w:t>
       </w:r>
       <w:r w:rsidR="00D075CE" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -27144,89 +27435,89 @@
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SEVERABILITY</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> In the event that a court of competent jurisdiction holds that a provision or requirement of this Agreement violates any applicable law, each such provision or requirement shall be enforced only to the extent it is not in violation of law or is not otherwise unenforceable and all other provisions and requirements of this Agreement shall remain in full force and effect.  All promises, requirement, terms, conditions, provisions, representations, guarantees and warranties contained herein shall survive the expiration or termination date unless specifically provided otherwise herein, or unless superseded by applicable federal or State statute, including statutes of repose or limitation.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="57" w:name="_Ref21395654"/>
+      <w:bookmarkStart w:id="55" w:name="_Ref21395654"/>
     </w:p>
     <w:p w14:paraId="72AA3D98" w14:textId="7542EDAE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>FEDERAL INTELLECTUAL PROPERTY BANKRUPTCY PROTECTION ACT</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Parties agree that the Agency shall be entitled to all rights and benefits of the Federal Intellectual Property Bankruptcy Protection Act, Public Law 100-506, codified at 11 U.S.C. 365(n), and any amendments thereto.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="0809F36C" w14:textId="16C9C367" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ELECTRONIC PROCUREMENT</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -27305,59 +27596,51 @@
         </w:rPr>
         <w:t>.  This applies to all purchase orders, regardless of the quantity or dollar amount of the purchase order.  The transaction fee shall neither be charged to nor paid by the State, or by any State approved users of the contract.  The transaction fee shall not be stated or included as a separate item in the proposed contract or invoice.  There are no additional fees or charges to the Vendor for the Services rendered by the Supplier Manager under this contract.  Vendor will receive a credit for transaction fees they paid for the purchase of any item(s) if an item(s) is returned through no fault of the Vendor.  Transaction fees are non-refundable when an item is rejected and returned, or declined, due to the Vendor’s failure to perform or comply with specifications or requirements of the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B9792B" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vendor, or its authorized Reseller, as applicable, will be invoiced monthly for the State’s transaction fee by the Supplier Manager.  The transaction fee shall be based on purchase orders issued for the prior month.  Unless Supplier Manager receives written notice from the Vendor identifying with specificity any errors in an invoice within thirty (30) days of the receipt of invoice, </w:t>
-[...7 lines deleted...]
-        <w:t>such invoice shall be deemed to be correct and Vendor shall have waived its right to later dispute the accuracy and completeness of the invoice.  Payment of the transaction fee by the Vendor is due to the account designated by the State within thirty (30) days after receipt of the correct invoice for the transaction fee, which includes payment of all portions of an invoice not in dispute.  Within thirty (30) days of the receipt of invoice, Vendor may request in writing an extension of the invoice payment due date for that portion of the transaction fee invoice for which payment of the related goods by the governmental purchasing entity has not been received by the Vendor.  If payment of the transaction fee invoice is not received by the State within this payment period, it shall be considered a material breach of contract.  The Supplier Manager shall provide, whenever reasonably requested by the Vendor in writing (including electronic documents), supporting documentation from the E-Procurement Service that accounts for the amount of the invoice.</w:t>
+        <w:t>Vendor, or its authorized Reseller, as applicable, will be invoiced monthly for the State’s transaction fee by the Supplier Manager.  The transaction fee shall be based on purchase orders issued for the prior month.  Unless Supplier Manager receives written notice from the Vendor identifying with specificity any errors in an invoice within thirty (30) days of the receipt of invoice, such invoice shall be deemed to be correct and Vendor shall have waived its right to later dispute the accuracy and completeness of the invoice.  Payment of the transaction fee by the Vendor is due to the account designated by the State within thirty (30) days after receipt of the correct invoice for the transaction fee, which includes payment of all portions of an invoice not in dispute.  Within thirty (30) days of the receipt of invoice, Vendor may request in writing an extension of the invoice payment due date for that portion of the transaction fee invoice for which payment of the related goods by the governmental purchasing entity has not been received by the Vendor.  If payment of the transaction fee invoice is not received by the State within this payment period, it shall be considered a material breach of contract.  The Supplier Manager shall provide, whenever reasonably requested by the Vendor in writing (including electronic documents), supporting documentation from the E-Procurement Service that accounts for the amount of the invoice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D6A3FB6" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Supplier Manager will capture the order from the State approved user, including the shipping and payment information, and submit the order in accordance with the E-Procurement Service.  Subsequently, the Supplier Manager will send those orders to the appropriate Vendor on State Contract.  The State or State approved user, not the Supplier Manager, shall be responsible for the solicitation, offers received, evaluation of offers received, award of contract, and the payment for goods delivered.</w:t>
       </w:r>
@@ -27393,65 +27676,64 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="03483EC4" w14:textId="0819CF90" w:rsidR="008E4322" w:rsidRPr="00BD3074" w:rsidRDefault="008E4322" w:rsidP="008E4322">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc8125366"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="60" w:name="_Toc228780453"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc8125366"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc95754432"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc228780453"/>
       <w:r w:rsidRPr="00BD3074">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ATTACHMENT A: REFERENCES</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
-      <w:bookmarkEnd w:id="59"/>
-      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="059CA066" w14:textId="77777777" w:rsidR="008E4322" w:rsidRDefault="008E4322" w:rsidP="008E4322"/>
     <w:p w14:paraId="2014882C" w14:textId="2F85E779" w:rsidR="008E4322" w:rsidRPr="008E4322" w:rsidRDefault="008E4322" w:rsidP="008E4322">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6718">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="005273CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
@@ -28245,67 +28527,67 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="09139912" w14:textId="77777777" w:rsidR="00DC593F" w:rsidRPr="00354780" w:rsidRDefault="00DC593F" w:rsidP="00DC593F">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DC593F" w:rsidRPr="00354780" w:rsidSect="001F4A3C">
       <w:footerReference w:type="default" r:id="rId32"/>
       <w:footerReference w:type="first" r:id="rId33"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="994" w:right="720" w:bottom="432" w:left="720" w:header="720" w:footer="893" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37D20154" w14:textId="77777777" w:rsidR="00125764" w:rsidRDefault="00125764">
+    <w:p w14:paraId="01ED2BFC" w14:textId="77777777" w:rsidR="007059A2" w:rsidRDefault="007059A2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58F3BE15" w14:textId="77777777" w:rsidR="00125764" w:rsidRDefault="00125764">
+    <w:p w14:paraId="28735358" w14:textId="77777777" w:rsidR="007059A2" w:rsidRDefault="007059A2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5C603EE9" w14:textId="77777777" w:rsidR="00125764" w:rsidRDefault="00125764"/>
+    <w:p w14:paraId="1F8035C8" w14:textId="77777777" w:rsidR="007059A2" w:rsidRDefault="007059A2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -28345,70 +28627,58 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (W1)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...12 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56D3EB6E" w14:textId="77777777" w:rsidR="00506E49" w:rsidRDefault="00506E49" w:rsidP="005C494D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="758BDC35" w14:textId="77777777" w:rsidR="00327800" w:rsidRDefault="00506E49" w:rsidP="005C494D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
@@ -28515,51 +28785,51 @@
     <w:r w:rsidRPr="00FD3CEE">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6AA934F3" w14:textId="1B422838" w:rsidR="00AF2E1C" w:rsidRDefault="00AF2E1C" w:rsidP="005C494D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1AFBBF25" w14:textId="7C9774AC" w:rsidR="00506E49" w:rsidRPr="00343E29" w:rsidRDefault="00AF2E1C" w:rsidP="00343E29">
+  <w:p w14:paraId="1AFBBF25" w14:textId="733C83D3" w:rsidR="00506E49" w:rsidRPr="00343E29" w:rsidRDefault="00AF2E1C" w:rsidP="00343E29">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00EE2AC1">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                              </w:t>
     </w:r>
     <w:r w:rsidR="00343E29">
       <w:rPr>
         <w:sz w:val="18"/>
@@ -28576,109 +28846,141 @@
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00EF3B8E">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>xxxxxxxx</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00EF3B8E">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00EF3B8E">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
+    <w:r w:rsidR="00722ABC">
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>August 5,</w:t>
+    </w:r>
     <w:r w:rsidR="00A72B55">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>July 17, 2026</w:t>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2764520F" w14:textId="3B1AA7DE" w:rsidR="005B015C" w:rsidRDefault="005B015C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2764520F" w14:textId="6A03D9F4" w:rsidR="005B015C" w:rsidRPr="003C1E76" w:rsidRDefault="005B015C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00A72B55">
-      <w:t>July 17</w:t>
+    <w:r w:rsidR="003C1E76" w:rsidRPr="003C1E76">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Aug</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00722ABC">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>ust</w:t>
+    </w:r>
+    <w:r w:rsidR="003C1E76" w:rsidRPr="003C1E76">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003C1E76">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="670714EC" w14:textId="77777777" w:rsidR="00125764" w:rsidRDefault="00125764">
+    <w:p w14:paraId="76E69FFC" w14:textId="77777777" w:rsidR="007059A2" w:rsidRDefault="007059A2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F121D57" w14:textId="77777777" w:rsidR="00125764" w:rsidRDefault="00125764">
+    <w:p w14:paraId="4607D9CE" w14:textId="77777777" w:rsidR="007059A2" w:rsidRDefault="007059A2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="43437E4D" w14:textId="77777777" w:rsidR="00125764" w:rsidRDefault="00125764"/>
+    <w:p w14:paraId="23473396" w14:textId="77777777" w:rsidR="007059A2" w:rsidRDefault="007059A2"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8E7005D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="011107FE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5302D5DC"/>
@@ -32644,50 +32946,136 @@
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B54A20F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="9740F838">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="03622832">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8E98FE52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4316345C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F58EE88A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A006AF2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="24DC7962">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3C946A08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="572EE73C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BCA1025"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="22684B56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -32809,51 +33197,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="619153D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B329058"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32922,51 +33310,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CE71EB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A58EC1AC"/>
     <w:lvl w:ilvl="0" w:tplc="D0CEEEDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7A00F528">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -33020,51 +33408,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D761107"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D82E1B84"/>
     <w:lvl w:ilvl="0" w:tplc="56B82EF2">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6F50C6D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -33133,51 +33521,51 @@
     <w:lvl w:ilvl="7" w:tplc="CB54FD38" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="01ECFFC6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75F92564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="686ED5E4"/>
     <w:lvl w:ilvl="0" w:tplc="80D85174">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33246,51 +33634,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76C23A18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5E2D332"/>
     <w:lvl w:ilvl="0" w:tplc="98D251FA">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="738C3E2A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -33359,51 +33747,51 @@
     <w:lvl w:ilvl="7" w:tplc="DAC08648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1D3862D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="778E4462"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="489856EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1110" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -33472,70 +33860,159 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A5F6835"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="818C4DE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C14554A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="04EAFE8E"/>
+    <w:lvl w:ilvl="0" w:tplc="80582788">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D057C5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65A61556"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -33672,51 +34149,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DF212C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FBC3FC6"/>
     <w:lvl w:ilvl="0" w:tplc="BBA061F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1968" w:hanging="528"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -33762,54 +34239,54 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="105928120">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="179779184">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1309478194">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1056053397">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1568804205">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1302537336">
@@ -33825,153 +34302,189 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1574389595">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2057511518">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1077240349">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1098255947">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1021005012">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2007514118">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="102724724">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="263537451">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="324431368">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1928003942">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1145972441">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="819007656">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1385644085">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2107270051">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="248079137">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1225796396">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2067952031">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2003509025">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1638560856">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2066637468">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="121924709">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1300963964">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1209105436">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1143887845">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1610579145">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1958872427">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1660303216">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="82923821">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="460920142">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="2121560116">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="505830062">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="80882708">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="501362585">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="307831520">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="894439174">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="733160256">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="118424768">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="712191403">
+    <w:abstractNumId w:val="17"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1194418507">
     <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1178622870">
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="43"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
@@ -34003,74 +34516,76 @@
     <w:rsid w:val="00014B44"/>
     <w:rsid w:val="00014C5C"/>
     <w:rsid w:val="0001528D"/>
     <w:rsid w:val="00017D0E"/>
     <w:rsid w:val="00017F37"/>
     <w:rsid w:val="000206B5"/>
     <w:rsid w:val="00025A9C"/>
     <w:rsid w:val="00025C21"/>
     <w:rsid w:val="00032B2B"/>
     <w:rsid w:val="00033C77"/>
     <w:rsid w:val="00036815"/>
     <w:rsid w:val="0003703E"/>
     <w:rsid w:val="00037E3E"/>
     <w:rsid w:val="00040F36"/>
     <w:rsid w:val="00051CBE"/>
     <w:rsid w:val="000525CE"/>
     <w:rsid w:val="00052FC0"/>
     <w:rsid w:val="00053300"/>
     <w:rsid w:val="00054EE9"/>
     <w:rsid w:val="00055F1E"/>
     <w:rsid w:val="00055F26"/>
     <w:rsid w:val="00056A0A"/>
     <w:rsid w:val="000577BF"/>
     <w:rsid w:val="0006008C"/>
     <w:rsid w:val="000604AC"/>
+    <w:rsid w:val="000610E4"/>
     <w:rsid w:val="0006285C"/>
     <w:rsid w:val="000653A5"/>
     <w:rsid w:val="00071C80"/>
     <w:rsid w:val="000728F1"/>
     <w:rsid w:val="00073B13"/>
     <w:rsid w:val="00075E74"/>
     <w:rsid w:val="00077D86"/>
     <w:rsid w:val="000809F2"/>
     <w:rsid w:val="00080A21"/>
     <w:rsid w:val="00081AC9"/>
     <w:rsid w:val="00083DBA"/>
     <w:rsid w:val="00083E4E"/>
     <w:rsid w:val="00085454"/>
     <w:rsid w:val="0008573F"/>
     <w:rsid w:val="00087603"/>
     <w:rsid w:val="00087859"/>
     <w:rsid w:val="00090B1F"/>
     <w:rsid w:val="00091986"/>
     <w:rsid w:val="00095B1C"/>
     <w:rsid w:val="00095DDD"/>
     <w:rsid w:val="000965FE"/>
     <w:rsid w:val="000A318B"/>
     <w:rsid w:val="000A58A9"/>
     <w:rsid w:val="000A5C98"/>
+    <w:rsid w:val="000A6963"/>
     <w:rsid w:val="000B032E"/>
     <w:rsid w:val="000B1886"/>
     <w:rsid w:val="000B4693"/>
     <w:rsid w:val="000B57CA"/>
     <w:rsid w:val="000C16F6"/>
     <w:rsid w:val="000C33B9"/>
     <w:rsid w:val="000C3A67"/>
     <w:rsid w:val="000C4301"/>
     <w:rsid w:val="000C78D9"/>
     <w:rsid w:val="000C78F7"/>
     <w:rsid w:val="000C7BE2"/>
     <w:rsid w:val="000D09E4"/>
     <w:rsid w:val="000D1B20"/>
     <w:rsid w:val="000D4A2F"/>
     <w:rsid w:val="000D5B01"/>
     <w:rsid w:val="000D7264"/>
     <w:rsid w:val="000E1A5B"/>
     <w:rsid w:val="000E27AA"/>
     <w:rsid w:val="000E2EE0"/>
     <w:rsid w:val="000E3271"/>
     <w:rsid w:val="000E5AF9"/>
     <w:rsid w:val="000E7988"/>
     <w:rsid w:val="000F1C9F"/>
     <w:rsid w:val="000F4CEA"/>
     <w:rsid w:val="000F5164"/>
@@ -34091,125 +34606,132 @@
     <w:rsid w:val="0012183B"/>
     <w:rsid w:val="0012302B"/>
     <w:rsid w:val="001247AF"/>
     <w:rsid w:val="0012565C"/>
     <w:rsid w:val="00125764"/>
     <w:rsid w:val="00126F09"/>
     <w:rsid w:val="001271EE"/>
     <w:rsid w:val="00127E06"/>
     <w:rsid w:val="001304ED"/>
     <w:rsid w:val="00131C7C"/>
     <w:rsid w:val="00132228"/>
     <w:rsid w:val="00133124"/>
     <w:rsid w:val="0013375F"/>
     <w:rsid w:val="00133BA7"/>
     <w:rsid w:val="001346E6"/>
     <w:rsid w:val="0013547C"/>
     <w:rsid w:val="00141DF1"/>
     <w:rsid w:val="0014395F"/>
     <w:rsid w:val="00146417"/>
     <w:rsid w:val="00146F9E"/>
     <w:rsid w:val="00147003"/>
     <w:rsid w:val="00147589"/>
     <w:rsid w:val="00153F62"/>
     <w:rsid w:val="00155716"/>
     <w:rsid w:val="00156650"/>
+    <w:rsid w:val="00161941"/>
     <w:rsid w:val="00161E32"/>
     <w:rsid w:val="00163BA1"/>
     <w:rsid w:val="00163BDA"/>
     <w:rsid w:val="00167F23"/>
     <w:rsid w:val="00167F6F"/>
     <w:rsid w:val="00170144"/>
     <w:rsid w:val="001708CE"/>
     <w:rsid w:val="00175E83"/>
     <w:rsid w:val="00182310"/>
     <w:rsid w:val="00182572"/>
     <w:rsid w:val="0018283C"/>
     <w:rsid w:val="00183E54"/>
     <w:rsid w:val="00184B8F"/>
     <w:rsid w:val="00186883"/>
+    <w:rsid w:val="0018767F"/>
+    <w:rsid w:val="00190DE0"/>
     <w:rsid w:val="00191329"/>
+    <w:rsid w:val="00196333"/>
     <w:rsid w:val="00196C12"/>
     <w:rsid w:val="001A160B"/>
     <w:rsid w:val="001A2260"/>
     <w:rsid w:val="001A72EE"/>
     <w:rsid w:val="001A77C8"/>
     <w:rsid w:val="001A79EA"/>
     <w:rsid w:val="001B2A63"/>
     <w:rsid w:val="001B6584"/>
     <w:rsid w:val="001B75B9"/>
     <w:rsid w:val="001C196E"/>
     <w:rsid w:val="001C1D64"/>
     <w:rsid w:val="001C299F"/>
     <w:rsid w:val="001C454C"/>
     <w:rsid w:val="001C6201"/>
     <w:rsid w:val="001D2EFB"/>
     <w:rsid w:val="001D44DE"/>
     <w:rsid w:val="001D4D5C"/>
     <w:rsid w:val="001D5E12"/>
     <w:rsid w:val="001D6021"/>
     <w:rsid w:val="001D62E5"/>
     <w:rsid w:val="001D7B2F"/>
     <w:rsid w:val="001E0FBA"/>
     <w:rsid w:val="001E14DC"/>
     <w:rsid w:val="001E1D5D"/>
     <w:rsid w:val="001E1E6C"/>
     <w:rsid w:val="001E26ED"/>
     <w:rsid w:val="001E41C4"/>
+    <w:rsid w:val="001E7DC7"/>
     <w:rsid w:val="001F41B1"/>
     <w:rsid w:val="001F4A3C"/>
     <w:rsid w:val="002007BA"/>
     <w:rsid w:val="00202C21"/>
     <w:rsid w:val="00203737"/>
     <w:rsid w:val="00204BBB"/>
     <w:rsid w:val="00205597"/>
     <w:rsid w:val="00205AB1"/>
     <w:rsid w:val="002064F7"/>
     <w:rsid w:val="00206742"/>
     <w:rsid w:val="002117E2"/>
     <w:rsid w:val="00211D57"/>
     <w:rsid w:val="00211E5A"/>
     <w:rsid w:val="002132FA"/>
     <w:rsid w:val="00213449"/>
     <w:rsid w:val="002150FA"/>
     <w:rsid w:val="00215BC0"/>
     <w:rsid w:val="002211A5"/>
     <w:rsid w:val="0022171D"/>
     <w:rsid w:val="002239FE"/>
     <w:rsid w:val="00223BB2"/>
     <w:rsid w:val="00227F96"/>
     <w:rsid w:val="00231D3A"/>
     <w:rsid w:val="002323AE"/>
     <w:rsid w:val="00234079"/>
     <w:rsid w:val="002344EE"/>
     <w:rsid w:val="00235FB0"/>
     <w:rsid w:val="002361C6"/>
+    <w:rsid w:val="0023699C"/>
     <w:rsid w:val="00236BE3"/>
     <w:rsid w:val="002404DE"/>
     <w:rsid w:val="00243716"/>
     <w:rsid w:val="00244812"/>
     <w:rsid w:val="00245830"/>
+    <w:rsid w:val="00245DAE"/>
     <w:rsid w:val="00246FDC"/>
     <w:rsid w:val="002475CB"/>
     <w:rsid w:val="00247B7D"/>
     <w:rsid w:val="00250CFC"/>
     <w:rsid w:val="00254413"/>
     <w:rsid w:val="00255128"/>
     <w:rsid w:val="00262516"/>
     <w:rsid w:val="00262A00"/>
     <w:rsid w:val="002634B4"/>
     <w:rsid w:val="0026375B"/>
     <w:rsid w:val="00263ECC"/>
     <w:rsid w:val="00264A8E"/>
     <w:rsid w:val="00266FE2"/>
     <w:rsid w:val="002737E4"/>
     <w:rsid w:val="00274457"/>
     <w:rsid w:val="00275690"/>
     <w:rsid w:val="002813F3"/>
     <w:rsid w:val="002832AF"/>
     <w:rsid w:val="00283AA2"/>
     <w:rsid w:val="00285085"/>
     <w:rsid w:val="00285771"/>
     <w:rsid w:val="00285823"/>
     <w:rsid w:val="002873B1"/>
     <w:rsid w:val="0029060A"/>
     <w:rsid w:val="00292E31"/>
@@ -34224,355 +34746,370 @@
     <w:rsid w:val="002B1315"/>
     <w:rsid w:val="002B2943"/>
     <w:rsid w:val="002B2C8A"/>
     <w:rsid w:val="002C1208"/>
     <w:rsid w:val="002C16F9"/>
     <w:rsid w:val="002C1767"/>
     <w:rsid w:val="002C6EE3"/>
     <w:rsid w:val="002C7FCC"/>
     <w:rsid w:val="002D2367"/>
     <w:rsid w:val="002D2440"/>
     <w:rsid w:val="002D255E"/>
     <w:rsid w:val="002D797E"/>
     <w:rsid w:val="002E29EF"/>
     <w:rsid w:val="002E2B12"/>
     <w:rsid w:val="002E2CEB"/>
     <w:rsid w:val="002E3611"/>
     <w:rsid w:val="002F1AE9"/>
     <w:rsid w:val="002F43F9"/>
     <w:rsid w:val="002F48E1"/>
     <w:rsid w:val="002F590C"/>
     <w:rsid w:val="002F7545"/>
     <w:rsid w:val="0030031A"/>
     <w:rsid w:val="003059DE"/>
     <w:rsid w:val="00305CA3"/>
     <w:rsid w:val="003061A1"/>
+    <w:rsid w:val="00311CE0"/>
     <w:rsid w:val="00312DC4"/>
     <w:rsid w:val="00314079"/>
     <w:rsid w:val="0031445B"/>
     <w:rsid w:val="00316E3A"/>
     <w:rsid w:val="00320B9F"/>
     <w:rsid w:val="00321DBB"/>
     <w:rsid w:val="003220B3"/>
     <w:rsid w:val="00323F2C"/>
     <w:rsid w:val="0032555D"/>
     <w:rsid w:val="0032768F"/>
     <w:rsid w:val="00327800"/>
     <w:rsid w:val="00330A29"/>
     <w:rsid w:val="00332540"/>
     <w:rsid w:val="00335DEC"/>
     <w:rsid w:val="00341237"/>
     <w:rsid w:val="00343E29"/>
     <w:rsid w:val="0034626C"/>
     <w:rsid w:val="00347060"/>
     <w:rsid w:val="00353953"/>
     <w:rsid w:val="00353C4D"/>
     <w:rsid w:val="00354780"/>
     <w:rsid w:val="00355050"/>
     <w:rsid w:val="003577E3"/>
     <w:rsid w:val="00360B4C"/>
     <w:rsid w:val="00361CB7"/>
     <w:rsid w:val="00363FA4"/>
     <w:rsid w:val="00365477"/>
     <w:rsid w:val="003704DB"/>
     <w:rsid w:val="003759F6"/>
     <w:rsid w:val="00376A73"/>
     <w:rsid w:val="0038139F"/>
     <w:rsid w:val="003871E8"/>
     <w:rsid w:val="00391485"/>
     <w:rsid w:val="003917D1"/>
     <w:rsid w:val="00394C3F"/>
     <w:rsid w:val="00395694"/>
     <w:rsid w:val="0039605C"/>
     <w:rsid w:val="00396175"/>
     <w:rsid w:val="003A0259"/>
     <w:rsid w:val="003A6B3C"/>
     <w:rsid w:val="003B1722"/>
     <w:rsid w:val="003B47BB"/>
     <w:rsid w:val="003B599B"/>
+    <w:rsid w:val="003C1E76"/>
     <w:rsid w:val="003C4317"/>
     <w:rsid w:val="003C5254"/>
     <w:rsid w:val="003C66F3"/>
     <w:rsid w:val="003C6828"/>
     <w:rsid w:val="003D0744"/>
     <w:rsid w:val="003E0F01"/>
     <w:rsid w:val="003E19B2"/>
     <w:rsid w:val="003E1C6D"/>
     <w:rsid w:val="003E4957"/>
     <w:rsid w:val="003E57E6"/>
     <w:rsid w:val="003E6382"/>
     <w:rsid w:val="003E7563"/>
     <w:rsid w:val="003F0500"/>
     <w:rsid w:val="003F0C07"/>
     <w:rsid w:val="003F1456"/>
     <w:rsid w:val="003F19C2"/>
     <w:rsid w:val="003F53E0"/>
     <w:rsid w:val="003F709C"/>
     <w:rsid w:val="003F7ACD"/>
     <w:rsid w:val="00401D03"/>
     <w:rsid w:val="0040249C"/>
     <w:rsid w:val="00406A86"/>
     <w:rsid w:val="00406EA9"/>
     <w:rsid w:val="004102BF"/>
     <w:rsid w:val="004103F9"/>
     <w:rsid w:val="004111BF"/>
     <w:rsid w:val="00412A71"/>
     <w:rsid w:val="00413218"/>
     <w:rsid w:val="00413CEF"/>
     <w:rsid w:val="00417C4B"/>
     <w:rsid w:val="004200D3"/>
     <w:rsid w:val="00421592"/>
+    <w:rsid w:val="00427F1E"/>
     <w:rsid w:val="00427FC5"/>
     <w:rsid w:val="004300C6"/>
     <w:rsid w:val="00430F27"/>
     <w:rsid w:val="00433C6D"/>
     <w:rsid w:val="004409FD"/>
     <w:rsid w:val="00444494"/>
     <w:rsid w:val="00445448"/>
     <w:rsid w:val="00446E9F"/>
     <w:rsid w:val="004522B1"/>
     <w:rsid w:val="00453A8A"/>
     <w:rsid w:val="00455296"/>
     <w:rsid w:val="00455360"/>
     <w:rsid w:val="00456B02"/>
     <w:rsid w:val="00456E65"/>
     <w:rsid w:val="00457512"/>
     <w:rsid w:val="00457FB1"/>
     <w:rsid w:val="00462500"/>
     <w:rsid w:val="004634A3"/>
     <w:rsid w:val="00464B5B"/>
     <w:rsid w:val="004669B9"/>
     <w:rsid w:val="0047095A"/>
     <w:rsid w:val="00470C54"/>
     <w:rsid w:val="00471540"/>
     <w:rsid w:val="00474494"/>
     <w:rsid w:val="00474620"/>
     <w:rsid w:val="00481C10"/>
     <w:rsid w:val="00482545"/>
     <w:rsid w:val="00482877"/>
     <w:rsid w:val="00483268"/>
     <w:rsid w:val="0048338E"/>
     <w:rsid w:val="00486F2F"/>
     <w:rsid w:val="0048735C"/>
     <w:rsid w:val="00490652"/>
     <w:rsid w:val="00490AFB"/>
     <w:rsid w:val="00491E4A"/>
     <w:rsid w:val="00492490"/>
     <w:rsid w:val="00495D74"/>
     <w:rsid w:val="0049623D"/>
     <w:rsid w:val="004A5A02"/>
     <w:rsid w:val="004A6E02"/>
     <w:rsid w:val="004B28FD"/>
     <w:rsid w:val="004B34F8"/>
     <w:rsid w:val="004B35E2"/>
     <w:rsid w:val="004C0643"/>
     <w:rsid w:val="004C080C"/>
     <w:rsid w:val="004C19F5"/>
     <w:rsid w:val="004C2755"/>
+    <w:rsid w:val="004C2C13"/>
     <w:rsid w:val="004C4937"/>
+    <w:rsid w:val="004C51B9"/>
     <w:rsid w:val="004C7D5E"/>
     <w:rsid w:val="004D1108"/>
     <w:rsid w:val="004D1207"/>
     <w:rsid w:val="004D463D"/>
     <w:rsid w:val="004D4F03"/>
     <w:rsid w:val="004D5562"/>
     <w:rsid w:val="004D567B"/>
     <w:rsid w:val="004E0E93"/>
     <w:rsid w:val="004E1F4B"/>
     <w:rsid w:val="004E2C88"/>
     <w:rsid w:val="004E5C46"/>
     <w:rsid w:val="004E6702"/>
     <w:rsid w:val="004F0AD5"/>
     <w:rsid w:val="004F14F7"/>
+    <w:rsid w:val="004F3DD5"/>
     <w:rsid w:val="004F4C32"/>
     <w:rsid w:val="004F5D78"/>
     <w:rsid w:val="004F6EB2"/>
     <w:rsid w:val="004F7B83"/>
     <w:rsid w:val="00500CF3"/>
     <w:rsid w:val="00502215"/>
     <w:rsid w:val="00502B62"/>
     <w:rsid w:val="00502BDC"/>
     <w:rsid w:val="00504576"/>
     <w:rsid w:val="00506E49"/>
     <w:rsid w:val="00510DCF"/>
+    <w:rsid w:val="00512713"/>
     <w:rsid w:val="00512E81"/>
     <w:rsid w:val="0051518D"/>
     <w:rsid w:val="00515333"/>
     <w:rsid w:val="00517444"/>
     <w:rsid w:val="005230BD"/>
     <w:rsid w:val="00523910"/>
     <w:rsid w:val="00526CD3"/>
     <w:rsid w:val="00526FAB"/>
     <w:rsid w:val="005273CB"/>
     <w:rsid w:val="00527538"/>
     <w:rsid w:val="0053644E"/>
     <w:rsid w:val="00543B2D"/>
     <w:rsid w:val="00545556"/>
     <w:rsid w:val="00546708"/>
     <w:rsid w:val="0054712F"/>
     <w:rsid w:val="00547CCA"/>
     <w:rsid w:val="005504BC"/>
+    <w:rsid w:val="00550DCD"/>
     <w:rsid w:val="00551C87"/>
     <w:rsid w:val="00551E49"/>
     <w:rsid w:val="00551E65"/>
     <w:rsid w:val="00553452"/>
     <w:rsid w:val="00556F6D"/>
     <w:rsid w:val="00561F82"/>
     <w:rsid w:val="00563B40"/>
     <w:rsid w:val="00565CAB"/>
     <w:rsid w:val="00566062"/>
     <w:rsid w:val="0056661F"/>
     <w:rsid w:val="005668B3"/>
     <w:rsid w:val="00566D04"/>
     <w:rsid w:val="00566E3E"/>
+    <w:rsid w:val="005713C9"/>
     <w:rsid w:val="00571593"/>
     <w:rsid w:val="00576BD1"/>
     <w:rsid w:val="00583888"/>
     <w:rsid w:val="005855AE"/>
     <w:rsid w:val="005907BF"/>
     <w:rsid w:val="00593AE4"/>
     <w:rsid w:val="00594D68"/>
     <w:rsid w:val="005964CE"/>
     <w:rsid w:val="005973CE"/>
     <w:rsid w:val="005A0599"/>
     <w:rsid w:val="005A209D"/>
     <w:rsid w:val="005A62B2"/>
     <w:rsid w:val="005A6E97"/>
     <w:rsid w:val="005A6FAA"/>
     <w:rsid w:val="005B015C"/>
     <w:rsid w:val="005B2272"/>
     <w:rsid w:val="005B288B"/>
     <w:rsid w:val="005C1869"/>
     <w:rsid w:val="005C281B"/>
     <w:rsid w:val="005C411F"/>
     <w:rsid w:val="005C494D"/>
     <w:rsid w:val="005C4D4E"/>
+    <w:rsid w:val="005D06CD"/>
     <w:rsid w:val="005D1336"/>
     <w:rsid w:val="005D1A58"/>
+    <w:rsid w:val="005D2B7D"/>
     <w:rsid w:val="005D2E8E"/>
     <w:rsid w:val="005D5CFC"/>
     <w:rsid w:val="005D5F53"/>
     <w:rsid w:val="005D6E68"/>
     <w:rsid w:val="005D7847"/>
     <w:rsid w:val="005E0155"/>
     <w:rsid w:val="005E1934"/>
     <w:rsid w:val="005E3946"/>
     <w:rsid w:val="005E5695"/>
     <w:rsid w:val="005E6706"/>
     <w:rsid w:val="005F080B"/>
     <w:rsid w:val="005F3FAC"/>
     <w:rsid w:val="005F4CC1"/>
     <w:rsid w:val="0060014B"/>
     <w:rsid w:val="00600252"/>
     <w:rsid w:val="006010A4"/>
     <w:rsid w:val="006019EB"/>
     <w:rsid w:val="00606D9A"/>
     <w:rsid w:val="006071D1"/>
     <w:rsid w:val="0061289E"/>
     <w:rsid w:val="00612C56"/>
     <w:rsid w:val="006157BB"/>
     <w:rsid w:val="006204C3"/>
     <w:rsid w:val="00621AB7"/>
     <w:rsid w:val="00622409"/>
     <w:rsid w:val="00622FBF"/>
     <w:rsid w:val="006246E0"/>
     <w:rsid w:val="00626EFB"/>
     <w:rsid w:val="0062757A"/>
     <w:rsid w:val="00630910"/>
     <w:rsid w:val="006338CA"/>
     <w:rsid w:val="006343F7"/>
     <w:rsid w:val="006348D0"/>
     <w:rsid w:val="00636FC4"/>
     <w:rsid w:val="0063777B"/>
     <w:rsid w:val="00640251"/>
     <w:rsid w:val="006437BE"/>
     <w:rsid w:val="00643FD9"/>
     <w:rsid w:val="00645037"/>
     <w:rsid w:val="00645164"/>
     <w:rsid w:val="0065402A"/>
     <w:rsid w:val="006558C0"/>
     <w:rsid w:val="00656191"/>
     <w:rsid w:val="00657B9D"/>
     <w:rsid w:val="0066056D"/>
     <w:rsid w:val="00664CC9"/>
+    <w:rsid w:val="00667554"/>
     <w:rsid w:val="006701EC"/>
     <w:rsid w:val="006722D0"/>
     <w:rsid w:val="006728C3"/>
     <w:rsid w:val="00675072"/>
     <w:rsid w:val="00675A50"/>
     <w:rsid w:val="00676A0F"/>
     <w:rsid w:val="00677603"/>
     <w:rsid w:val="00677B1F"/>
     <w:rsid w:val="006807E8"/>
     <w:rsid w:val="00682A7D"/>
     <w:rsid w:val="00685793"/>
     <w:rsid w:val="00685B7A"/>
     <w:rsid w:val="006876B1"/>
     <w:rsid w:val="00687D34"/>
     <w:rsid w:val="0069651A"/>
     <w:rsid w:val="00697F0B"/>
     <w:rsid w:val="006A6079"/>
     <w:rsid w:val="006B5012"/>
     <w:rsid w:val="006B515A"/>
     <w:rsid w:val="006B5643"/>
     <w:rsid w:val="006B5B91"/>
     <w:rsid w:val="006C2AC4"/>
     <w:rsid w:val="006C2BA9"/>
     <w:rsid w:val="006C3709"/>
     <w:rsid w:val="006C3776"/>
     <w:rsid w:val="006C51B0"/>
     <w:rsid w:val="006C580E"/>
     <w:rsid w:val="006C687A"/>
     <w:rsid w:val="006D0E32"/>
     <w:rsid w:val="006D280B"/>
     <w:rsid w:val="006D3C2F"/>
     <w:rsid w:val="006D5690"/>
     <w:rsid w:val="006D7B6A"/>
     <w:rsid w:val="006D7FF3"/>
     <w:rsid w:val="006E2CAF"/>
     <w:rsid w:val="006E382E"/>
     <w:rsid w:val="006E51CB"/>
     <w:rsid w:val="006E54F6"/>
     <w:rsid w:val="006E7513"/>
     <w:rsid w:val="006F4814"/>
     <w:rsid w:val="006F52C7"/>
     <w:rsid w:val="006F566A"/>
+    <w:rsid w:val="006F64EF"/>
     <w:rsid w:val="006F68B1"/>
     <w:rsid w:val="006F7E06"/>
     <w:rsid w:val="00700936"/>
     <w:rsid w:val="00700BE3"/>
     <w:rsid w:val="00702F13"/>
+    <w:rsid w:val="007059A2"/>
     <w:rsid w:val="0070694B"/>
     <w:rsid w:val="00707FD6"/>
     <w:rsid w:val="007116C9"/>
     <w:rsid w:val="007119E0"/>
     <w:rsid w:val="00712F6B"/>
     <w:rsid w:val="00714040"/>
     <w:rsid w:val="007158A6"/>
     <w:rsid w:val="00716870"/>
     <w:rsid w:val="00716B23"/>
     <w:rsid w:val="00716FFB"/>
+    <w:rsid w:val="00722ABC"/>
     <w:rsid w:val="00722D4B"/>
     <w:rsid w:val="007239AD"/>
     <w:rsid w:val="00723E67"/>
     <w:rsid w:val="00725ED9"/>
     <w:rsid w:val="007300AB"/>
     <w:rsid w:val="00732F50"/>
     <w:rsid w:val="00733289"/>
     <w:rsid w:val="007340D4"/>
     <w:rsid w:val="007401D3"/>
     <w:rsid w:val="00743700"/>
     <w:rsid w:val="00744D12"/>
     <w:rsid w:val="007457FC"/>
     <w:rsid w:val="00746E5C"/>
     <w:rsid w:val="007477B0"/>
     <w:rsid w:val="00747A75"/>
     <w:rsid w:val="00750982"/>
     <w:rsid w:val="007515D1"/>
     <w:rsid w:val="00751C91"/>
     <w:rsid w:val="00755FDC"/>
     <w:rsid w:val="00762DAD"/>
     <w:rsid w:val="0076392F"/>
     <w:rsid w:val="00763DC0"/>
     <w:rsid w:val="00764547"/>
     <w:rsid w:val="00772916"/>
     <w:rsid w:val="00775333"/>
@@ -34607,133 +35144,136 @@
     <w:rsid w:val="007E0832"/>
     <w:rsid w:val="007E0EB1"/>
     <w:rsid w:val="007E1422"/>
     <w:rsid w:val="007E212E"/>
     <w:rsid w:val="007E2862"/>
     <w:rsid w:val="007E5A45"/>
     <w:rsid w:val="007E6AE5"/>
     <w:rsid w:val="007F1159"/>
     <w:rsid w:val="007F1198"/>
     <w:rsid w:val="007F372E"/>
     <w:rsid w:val="00801546"/>
     <w:rsid w:val="0080168F"/>
     <w:rsid w:val="00801913"/>
     <w:rsid w:val="00802A95"/>
     <w:rsid w:val="0080308F"/>
     <w:rsid w:val="008033CA"/>
     <w:rsid w:val="00806674"/>
     <w:rsid w:val="00810B27"/>
     <w:rsid w:val="008125B3"/>
     <w:rsid w:val="00812E58"/>
     <w:rsid w:val="008141AE"/>
     <w:rsid w:val="00816190"/>
     <w:rsid w:val="00816535"/>
     <w:rsid w:val="008248D2"/>
     <w:rsid w:val="00825B11"/>
+    <w:rsid w:val="0082663E"/>
     <w:rsid w:val="00830932"/>
     <w:rsid w:val="00830FDA"/>
     <w:rsid w:val="00831F37"/>
     <w:rsid w:val="008369F4"/>
     <w:rsid w:val="00836BE2"/>
     <w:rsid w:val="00836E37"/>
     <w:rsid w:val="0083707D"/>
     <w:rsid w:val="00837FC8"/>
     <w:rsid w:val="0084376D"/>
     <w:rsid w:val="00846420"/>
     <w:rsid w:val="00850CBF"/>
     <w:rsid w:val="0085217E"/>
     <w:rsid w:val="008564D2"/>
     <w:rsid w:val="00857034"/>
     <w:rsid w:val="008607E7"/>
     <w:rsid w:val="008625AC"/>
     <w:rsid w:val="00862CDB"/>
     <w:rsid w:val="00862F36"/>
     <w:rsid w:val="008660FA"/>
     <w:rsid w:val="00866245"/>
     <w:rsid w:val="00867607"/>
     <w:rsid w:val="008676E0"/>
     <w:rsid w:val="00876F55"/>
     <w:rsid w:val="00877782"/>
     <w:rsid w:val="00877894"/>
     <w:rsid w:val="008814BE"/>
     <w:rsid w:val="00883EEA"/>
     <w:rsid w:val="008842AA"/>
     <w:rsid w:val="00884550"/>
     <w:rsid w:val="008850EC"/>
     <w:rsid w:val="0088519F"/>
     <w:rsid w:val="008856F9"/>
     <w:rsid w:val="00890D57"/>
     <w:rsid w:val="0089101B"/>
     <w:rsid w:val="00892AE3"/>
     <w:rsid w:val="00894311"/>
     <w:rsid w:val="00895361"/>
     <w:rsid w:val="0089625A"/>
     <w:rsid w:val="00896671"/>
     <w:rsid w:val="0089754D"/>
     <w:rsid w:val="008A0953"/>
     <w:rsid w:val="008A26FA"/>
     <w:rsid w:val="008A2D2D"/>
     <w:rsid w:val="008A364C"/>
     <w:rsid w:val="008A707E"/>
     <w:rsid w:val="008A7B36"/>
     <w:rsid w:val="008B1087"/>
     <w:rsid w:val="008B13B0"/>
     <w:rsid w:val="008B1A6C"/>
     <w:rsid w:val="008B359C"/>
+    <w:rsid w:val="008B3685"/>
     <w:rsid w:val="008B43B4"/>
     <w:rsid w:val="008B54F2"/>
     <w:rsid w:val="008B581C"/>
     <w:rsid w:val="008C09C3"/>
     <w:rsid w:val="008C1C70"/>
     <w:rsid w:val="008C1EDB"/>
     <w:rsid w:val="008C2565"/>
     <w:rsid w:val="008C36B3"/>
     <w:rsid w:val="008C3E98"/>
     <w:rsid w:val="008C47E2"/>
     <w:rsid w:val="008C712A"/>
     <w:rsid w:val="008C785E"/>
     <w:rsid w:val="008D1706"/>
     <w:rsid w:val="008D2B2A"/>
     <w:rsid w:val="008D33EA"/>
     <w:rsid w:val="008D5262"/>
     <w:rsid w:val="008D5D30"/>
     <w:rsid w:val="008E0C92"/>
     <w:rsid w:val="008E15AC"/>
     <w:rsid w:val="008E1BEF"/>
     <w:rsid w:val="008E3878"/>
     <w:rsid w:val="008E3A88"/>
     <w:rsid w:val="008E4322"/>
     <w:rsid w:val="008E52A2"/>
     <w:rsid w:val="008E651D"/>
     <w:rsid w:val="008E7A6F"/>
     <w:rsid w:val="008F0063"/>
     <w:rsid w:val="008F44FD"/>
     <w:rsid w:val="008F58E4"/>
     <w:rsid w:val="008F653A"/>
     <w:rsid w:val="00900120"/>
     <w:rsid w:val="00900C9F"/>
     <w:rsid w:val="00903177"/>
+    <w:rsid w:val="00903D87"/>
     <w:rsid w:val="0091044E"/>
     <w:rsid w:val="00912607"/>
     <w:rsid w:val="00913A17"/>
     <w:rsid w:val="00915721"/>
     <w:rsid w:val="00916081"/>
     <w:rsid w:val="00916305"/>
     <w:rsid w:val="00922067"/>
     <w:rsid w:val="00923C0D"/>
     <w:rsid w:val="00924DDB"/>
     <w:rsid w:val="00927972"/>
     <w:rsid w:val="00927BFC"/>
     <w:rsid w:val="0093029A"/>
     <w:rsid w:val="009321BB"/>
     <w:rsid w:val="00932957"/>
     <w:rsid w:val="009349D1"/>
     <w:rsid w:val="00935386"/>
     <w:rsid w:val="00935552"/>
     <w:rsid w:val="00935C89"/>
     <w:rsid w:val="00936E8C"/>
     <w:rsid w:val="009409A0"/>
     <w:rsid w:val="0095010B"/>
     <w:rsid w:val="00951D6F"/>
     <w:rsid w:val="00952A07"/>
     <w:rsid w:val="009544FE"/>
     <w:rsid w:val="00960107"/>
@@ -34748,128 +35288,133 @@
     <w:rsid w:val="009771F5"/>
     <w:rsid w:val="009816DC"/>
     <w:rsid w:val="00982262"/>
     <w:rsid w:val="009841BD"/>
     <w:rsid w:val="00986819"/>
     <w:rsid w:val="00986CD0"/>
     <w:rsid w:val="00987A88"/>
     <w:rsid w:val="009910C4"/>
     <w:rsid w:val="009965CC"/>
     <w:rsid w:val="009A168B"/>
     <w:rsid w:val="009A28F7"/>
     <w:rsid w:val="009A2B45"/>
     <w:rsid w:val="009A483E"/>
     <w:rsid w:val="009A54D0"/>
     <w:rsid w:val="009A5BF8"/>
     <w:rsid w:val="009B1F09"/>
     <w:rsid w:val="009B4EAC"/>
     <w:rsid w:val="009B6D96"/>
     <w:rsid w:val="009B7EB0"/>
     <w:rsid w:val="009B7F40"/>
     <w:rsid w:val="009C0897"/>
     <w:rsid w:val="009C367B"/>
     <w:rsid w:val="009C3CCC"/>
     <w:rsid w:val="009C50D3"/>
     <w:rsid w:val="009D1226"/>
+    <w:rsid w:val="009D4C82"/>
     <w:rsid w:val="009D60EB"/>
     <w:rsid w:val="009D7D0B"/>
     <w:rsid w:val="009E0583"/>
     <w:rsid w:val="009E1945"/>
     <w:rsid w:val="009E401A"/>
     <w:rsid w:val="009E47BD"/>
     <w:rsid w:val="009E70FA"/>
     <w:rsid w:val="009F10C0"/>
     <w:rsid w:val="009F1E38"/>
+    <w:rsid w:val="009F49F2"/>
     <w:rsid w:val="00A014E6"/>
     <w:rsid w:val="00A01E34"/>
     <w:rsid w:val="00A02698"/>
     <w:rsid w:val="00A0323A"/>
     <w:rsid w:val="00A03F81"/>
     <w:rsid w:val="00A05063"/>
     <w:rsid w:val="00A059EA"/>
     <w:rsid w:val="00A100B1"/>
     <w:rsid w:val="00A10142"/>
     <w:rsid w:val="00A11503"/>
     <w:rsid w:val="00A12B2A"/>
     <w:rsid w:val="00A20368"/>
     <w:rsid w:val="00A20AAF"/>
     <w:rsid w:val="00A20D6E"/>
     <w:rsid w:val="00A218E7"/>
     <w:rsid w:val="00A23A73"/>
     <w:rsid w:val="00A23D16"/>
     <w:rsid w:val="00A240CC"/>
     <w:rsid w:val="00A25DB0"/>
     <w:rsid w:val="00A26E33"/>
     <w:rsid w:val="00A276C2"/>
     <w:rsid w:val="00A276EA"/>
     <w:rsid w:val="00A3034D"/>
     <w:rsid w:val="00A32182"/>
     <w:rsid w:val="00A33643"/>
     <w:rsid w:val="00A345A8"/>
     <w:rsid w:val="00A34B65"/>
     <w:rsid w:val="00A34C90"/>
     <w:rsid w:val="00A34D3A"/>
     <w:rsid w:val="00A34E21"/>
     <w:rsid w:val="00A36048"/>
     <w:rsid w:val="00A4093E"/>
     <w:rsid w:val="00A413D0"/>
     <w:rsid w:val="00A42525"/>
     <w:rsid w:val="00A42812"/>
     <w:rsid w:val="00A43E9B"/>
     <w:rsid w:val="00A44988"/>
     <w:rsid w:val="00A44B14"/>
+    <w:rsid w:val="00A46C05"/>
     <w:rsid w:val="00A46CD4"/>
     <w:rsid w:val="00A502BC"/>
     <w:rsid w:val="00A5091C"/>
     <w:rsid w:val="00A51690"/>
     <w:rsid w:val="00A54292"/>
     <w:rsid w:val="00A542B4"/>
     <w:rsid w:val="00A556AC"/>
     <w:rsid w:val="00A559A5"/>
     <w:rsid w:val="00A5713D"/>
     <w:rsid w:val="00A616C0"/>
     <w:rsid w:val="00A655B1"/>
     <w:rsid w:val="00A6582E"/>
     <w:rsid w:val="00A65D8C"/>
     <w:rsid w:val="00A660EF"/>
     <w:rsid w:val="00A668BF"/>
+    <w:rsid w:val="00A675E7"/>
     <w:rsid w:val="00A71142"/>
     <w:rsid w:val="00A72B55"/>
     <w:rsid w:val="00A757F0"/>
     <w:rsid w:val="00A75D0F"/>
     <w:rsid w:val="00A77708"/>
     <w:rsid w:val="00A8004E"/>
     <w:rsid w:val="00A82812"/>
     <w:rsid w:val="00A9124F"/>
     <w:rsid w:val="00A92952"/>
     <w:rsid w:val="00A93613"/>
     <w:rsid w:val="00A95196"/>
     <w:rsid w:val="00A961D6"/>
     <w:rsid w:val="00A96A85"/>
     <w:rsid w:val="00AA0096"/>
     <w:rsid w:val="00AA0758"/>
     <w:rsid w:val="00AA2846"/>
+    <w:rsid w:val="00AA2FAE"/>
     <w:rsid w:val="00AA3143"/>
     <w:rsid w:val="00AA4826"/>
     <w:rsid w:val="00AA5BF5"/>
     <w:rsid w:val="00AA62D5"/>
     <w:rsid w:val="00AA7348"/>
     <w:rsid w:val="00AA7527"/>
     <w:rsid w:val="00AB4610"/>
     <w:rsid w:val="00AB4B18"/>
     <w:rsid w:val="00AB700F"/>
     <w:rsid w:val="00AC540A"/>
     <w:rsid w:val="00AC77B3"/>
     <w:rsid w:val="00AD2A10"/>
     <w:rsid w:val="00AD332A"/>
     <w:rsid w:val="00AD54FA"/>
     <w:rsid w:val="00AD62E8"/>
     <w:rsid w:val="00AD6B67"/>
     <w:rsid w:val="00AD6F10"/>
     <w:rsid w:val="00AD7E33"/>
     <w:rsid w:val="00AE1B48"/>
     <w:rsid w:val="00AE20AB"/>
     <w:rsid w:val="00AE3A37"/>
     <w:rsid w:val="00AE6DA0"/>
     <w:rsid w:val="00AF0C5A"/>
     <w:rsid w:val="00AF2497"/>
     <w:rsid w:val="00AF2E1C"/>
@@ -34895,300 +35440,314 @@
     <w:rsid w:val="00B323D0"/>
     <w:rsid w:val="00B348DA"/>
     <w:rsid w:val="00B35352"/>
     <w:rsid w:val="00B37963"/>
     <w:rsid w:val="00B41166"/>
     <w:rsid w:val="00B43D7F"/>
     <w:rsid w:val="00B44BD1"/>
     <w:rsid w:val="00B45A23"/>
     <w:rsid w:val="00B46760"/>
     <w:rsid w:val="00B53091"/>
     <w:rsid w:val="00B53485"/>
     <w:rsid w:val="00B54E02"/>
     <w:rsid w:val="00B55510"/>
     <w:rsid w:val="00B55B57"/>
     <w:rsid w:val="00B577C6"/>
     <w:rsid w:val="00B6037E"/>
     <w:rsid w:val="00B61EA9"/>
     <w:rsid w:val="00B62677"/>
     <w:rsid w:val="00B6463E"/>
     <w:rsid w:val="00B649C7"/>
     <w:rsid w:val="00B6572E"/>
     <w:rsid w:val="00B65BDE"/>
     <w:rsid w:val="00B66120"/>
     <w:rsid w:val="00B67EAE"/>
     <w:rsid w:val="00B712CA"/>
+    <w:rsid w:val="00B716B0"/>
     <w:rsid w:val="00B747E2"/>
     <w:rsid w:val="00B75BED"/>
     <w:rsid w:val="00B773B7"/>
     <w:rsid w:val="00B773E8"/>
     <w:rsid w:val="00B80EBC"/>
     <w:rsid w:val="00B82939"/>
     <w:rsid w:val="00B83A2E"/>
     <w:rsid w:val="00B83D24"/>
     <w:rsid w:val="00B85177"/>
+    <w:rsid w:val="00B86D1B"/>
     <w:rsid w:val="00B8721D"/>
     <w:rsid w:val="00B94290"/>
     <w:rsid w:val="00B95F15"/>
     <w:rsid w:val="00B9732B"/>
     <w:rsid w:val="00BA0949"/>
     <w:rsid w:val="00BA0D9B"/>
     <w:rsid w:val="00BA21D2"/>
     <w:rsid w:val="00BA2901"/>
     <w:rsid w:val="00BA4E2D"/>
     <w:rsid w:val="00BA4F13"/>
     <w:rsid w:val="00BB04EF"/>
     <w:rsid w:val="00BB11BA"/>
     <w:rsid w:val="00BB375E"/>
     <w:rsid w:val="00BB4758"/>
     <w:rsid w:val="00BB528A"/>
     <w:rsid w:val="00BB52A8"/>
     <w:rsid w:val="00BB6312"/>
     <w:rsid w:val="00BB7C38"/>
     <w:rsid w:val="00BC0048"/>
     <w:rsid w:val="00BC35AD"/>
     <w:rsid w:val="00BC3975"/>
     <w:rsid w:val="00BC491F"/>
     <w:rsid w:val="00BC4C39"/>
     <w:rsid w:val="00BC7003"/>
     <w:rsid w:val="00BD29BF"/>
     <w:rsid w:val="00BD2AD8"/>
     <w:rsid w:val="00BD3074"/>
     <w:rsid w:val="00BD3174"/>
     <w:rsid w:val="00BD590D"/>
     <w:rsid w:val="00BD66BE"/>
     <w:rsid w:val="00BD7668"/>
     <w:rsid w:val="00BE191D"/>
     <w:rsid w:val="00BE38CD"/>
     <w:rsid w:val="00BE613F"/>
     <w:rsid w:val="00BE6DB9"/>
     <w:rsid w:val="00BE6E2D"/>
     <w:rsid w:val="00BF14E0"/>
     <w:rsid w:val="00BF20A4"/>
     <w:rsid w:val="00BF5A44"/>
     <w:rsid w:val="00BF7D1E"/>
     <w:rsid w:val="00C00179"/>
     <w:rsid w:val="00C10671"/>
     <w:rsid w:val="00C123C6"/>
     <w:rsid w:val="00C20026"/>
     <w:rsid w:val="00C203AA"/>
     <w:rsid w:val="00C23272"/>
     <w:rsid w:val="00C25749"/>
     <w:rsid w:val="00C25753"/>
+    <w:rsid w:val="00C30AE6"/>
     <w:rsid w:val="00C33C2B"/>
     <w:rsid w:val="00C34397"/>
     <w:rsid w:val="00C34F38"/>
     <w:rsid w:val="00C3727E"/>
     <w:rsid w:val="00C42384"/>
     <w:rsid w:val="00C424BE"/>
     <w:rsid w:val="00C42926"/>
     <w:rsid w:val="00C42A3B"/>
     <w:rsid w:val="00C43654"/>
     <w:rsid w:val="00C45225"/>
     <w:rsid w:val="00C51A9D"/>
+    <w:rsid w:val="00C52039"/>
     <w:rsid w:val="00C5249D"/>
     <w:rsid w:val="00C52886"/>
     <w:rsid w:val="00C52CEB"/>
     <w:rsid w:val="00C52DA8"/>
     <w:rsid w:val="00C5322E"/>
     <w:rsid w:val="00C544EE"/>
     <w:rsid w:val="00C55370"/>
     <w:rsid w:val="00C569EF"/>
     <w:rsid w:val="00C57D0B"/>
     <w:rsid w:val="00C61803"/>
     <w:rsid w:val="00C61ACD"/>
     <w:rsid w:val="00C635E7"/>
     <w:rsid w:val="00C63F20"/>
     <w:rsid w:val="00C6410A"/>
     <w:rsid w:val="00C658DF"/>
     <w:rsid w:val="00C7185E"/>
     <w:rsid w:val="00C738C8"/>
     <w:rsid w:val="00C7571C"/>
     <w:rsid w:val="00C81872"/>
     <w:rsid w:val="00C8206A"/>
+    <w:rsid w:val="00C8238B"/>
     <w:rsid w:val="00C8442B"/>
     <w:rsid w:val="00C84BEB"/>
     <w:rsid w:val="00C84F5E"/>
     <w:rsid w:val="00C85573"/>
     <w:rsid w:val="00C85922"/>
     <w:rsid w:val="00C935C4"/>
     <w:rsid w:val="00C94998"/>
     <w:rsid w:val="00C949EC"/>
     <w:rsid w:val="00C94A85"/>
     <w:rsid w:val="00C97E03"/>
     <w:rsid w:val="00CA2E09"/>
     <w:rsid w:val="00CA371C"/>
     <w:rsid w:val="00CA6F0A"/>
     <w:rsid w:val="00CA6F99"/>
     <w:rsid w:val="00CB0AC0"/>
     <w:rsid w:val="00CB3702"/>
     <w:rsid w:val="00CB4912"/>
+    <w:rsid w:val="00CB770E"/>
     <w:rsid w:val="00CC1088"/>
     <w:rsid w:val="00CC21E5"/>
     <w:rsid w:val="00CC5656"/>
     <w:rsid w:val="00CC6358"/>
     <w:rsid w:val="00CC6FE8"/>
     <w:rsid w:val="00CD05ED"/>
     <w:rsid w:val="00CD1B6A"/>
     <w:rsid w:val="00CD2A95"/>
     <w:rsid w:val="00CD2FEE"/>
     <w:rsid w:val="00CD3464"/>
     <w:rsid w:val="00CD3E90"/>
     <w:rsid w:val="00CD61C6"/>
     <w:rsid w:val="00CD6208"/>
     <w:rsid w:val="00CE0D87"/>
     <w:rsid w:val="00CE27F8"/>
     <w:rsid w:val="00CE38CC"/>
     <w:rsid w:val="00CE3ECE"/>
     <w:rsid w:val="00CE65AD"/>
     <w:rsid w:val="00CF09CF"/>
     <w:rsid w:val="00CF0BF4"/>
     <w:rsid w:val="00CF375E"/>
+    <w:rsid w:val="00CF500B"/>
     <w:rsid w:val="00CF6873"/>
+    <w:rsid w:val="00D06940"/>
     <w:rsid w:val="00D075CE"/>
     <w:rsid w:val="00D11091"/>
     <w:rsid w:val="00D13D6E"/>
     <w:rsid w:val="00D14674"/>
     <w:rsid w:val="00D15607"/>
     <w:rsid w:val="00D15888"/>
     <w:rsid w:val="00D15F31"/>
     <w:rsid w:val="00D16C59"/>
     <w:rsid w:val="00D20570"/>
     <w:rsid w:val="00D213F6"/>
     <w:rsid w:val="00D25A35"/>
     <w:rsid w:val="00D26661"/>
     <w:rsid w:val="00D26AE2"/>
     <w:rsid w:val="00D27095"/>
     <w:rsid w:val="00D27EF6"/>
     <w:rsid w:val="00D30737"/>
     <w:rsid w:val="00D33037"/>
     <w:rsid w:val="00D33547"/>
     <w:rsid w:val="00D36D35"/>
     <w:rsid w:val="00D373EA"/>
     <w:rsid w:val="00D402A8"/>
     <w:rsid w:val="00D43FF8"/>
+    <w:rsid w:val="00D506F2"/>
     <w:rsid w:val="00D5085B"/>
     <w:rsid w:val="00D50B62"/>
     <w:rsid w:val="00D51503"/>
     <w:rsid w:val="00D51782"/>
     <w:rsid w:val="00D52CC1"/>
     <w:rsid w:val="00D53100"/>
     <w:rsid w:val="00D560CE"/>
     <w:rsid w:val="00D57C64"/>
     <w:rsid w:val="00D63B4A"/>
     <w:rsid w:val="00D64B11"/>
     <w:rsid w:val="00D7016B"/>
     <w:rsid w:val="00D71C0C"/>
     <w:rsid w:val="00D72614"/>
     <w:rsid w:val="00D72B42"/>
     <w:rsid w:val="00D731F0"/>
     <w:rsid w:val="00D743F8"/>
     <w:rsid w:val="00D81CE5"/>
     <w:rsid w:val="00D82C8D"/>
     <w:rsid w:val="00D838CF"/>
     <w:rsid w:val="00D8520E"/>
     <w:rsid w:val="00D87A93"/>
     <w:rsid w:val="00D919BC"/>
     <w:rsid w:val="00D91A51"/>
     <w:rsid w:val="00D9294E"/>
     <w:rsid w:val="00D94C5D"/>
+    <w:rsid w:val="00D978AA"/>
     <w:rsid w:val="00DA3797"/>
     <w:rsid w:val="00DA47E6"/>
     <w:rsid w:val="00DA544B"/>
     <w:rsid w:val="00DA613A"/>
     <w:rsid w:val="00DA6C29"/>
     <w:rsid w:val="00DA6E76"/>
     <w:rsid w:val="00DA7112"/>
     <w:rsid w:val="00DA7CD0"/>
     <w:rsid w:val="00DB0ABA"/>
+    <w:rsid w:val="00DB1628"/>
     <w:rsid w:val="00DB314D"/>
     <w:rsid w:val="00DC0A28"/>
     <w:rsid w:val="00DC0BD6"/>
     <w:rsid w:val="00DC0C9C"/>
     <w:rsid w:val="00DC1616"/>
     <w:rsid w:val="00DC4F27"/>
     <w:rsid w:val="00DC500A"/>
     <w:rsid w:val="00DC593F"/>
     <w:rsid w:val="00DC73B6"/>
     <w:rsid w:val="00DC7EB0"/>
     <w:rsid w:val="00DD4A31"/>
     <w:rsid w:val="00DD7C7C"/>
     <w:rsid w:val="00DE44B7"/>
     <w:rsid w:val="00DE6FDC"/>
+    <w:rsid w:val="00DF1CD7"/>
     <w:rsid w:val="00DF2D8B"/>
     <w:rsid w:val="00DF2E66"/>
     <w:rsid w:val="00DF3E38"/>
     <w:rsid w:val="00DF5980"/>
     <w:rsid w:val="00E0001E"/>
     <w:rsid w:val="00E00E46"/>
     <w:rsid w:val="00E031EE"/>
     <w:rsid w:val="00E03AB2"/>
     <w:rsid w:val="00E063D8"/>
     <w:rsid w:val="00E07B0F"/>
     <w:rsid w:val="00E10756"/>
     <w:rsid w:val="00E1353A"/>
     <w:rsid w:val="00E13C4D"/>
     <w:rsid w:val="00E14022"/>
     <w:rsid w:val="00E1477A"/>
     <w:rsid w:val="00E15A51"/>
     <w:rsid w:val="00E173DA"/>
     <w:rsid w:val="00E2432D"/>
     <w:rsid w:val="00E264C6"/>
     <w:rsid w:val="00E304CD"/>
     <w:rsid w:val="00E32378"/>
     <w:rsid w:val="00E35688"/>
     <w:rsid w:val="00E35968"/>
     <w:rsid w:val="00E35A56"/>
     <w:rsid w:val="00E36C55"/>
+    <w:rsid w:val="00E37BC6"/>
     <w:rsid w:val="00E40AED"/>
     <w:rsid w:val="00E41AF2"/>
     <w:rsid w:val="00E422AC"/>
     <w:rsid w:val="00E432F7"/>
     <w:rsid w:val="00E44F88"/>
     <w:rsid w:val="00E46748"/>
     <w:rsid w:val="00E469F5"/>
     <w:rsid w:val="00E47D80"/>
     <w:rsid w:val="00E576E8"/>
     <w:rsid w:val="00E641DE"/>
     <w:rsid w:val="00E65892"/>
     <w:rsid w:val="00E66C7D"/>
     <w:rsid w:val="00E6726C"/>
     <w:rsid w:val="00E703C2"/>
     <w:rsid w:val="00E725FC"/>
     <w:rsid w:val="00E74F0D"/>
     <w:rsid w:val="00E755E8"/>
     <w:rsid w:val="00E779FC"/>
     <w:rsid w:val="00E8006B"/>
     <w:rsid w:val="00E80ACC"/>
     <w:rsid w:val="00E817B3"/>
     <w:rsid w:val="00E82E54"/>
     <w:rsid w:val="00E91BF0"/>
     <w:rsid w:val="00E91EC1"/>
     <w:rsid w:val="00EA2279"/>
     <w:rsid w:val="00EA53D2"/>
     <w:rsid w:val="00EA53DF"/>
     <w:rsid w:val="00EB04CA"/>
+    <w:rsid w:val="00EB192C"/>
     <w:rsid w:val="00EB2392"/>
     <w:rsid w:val="00EB2448"/>
     <w:rsid w:val="00EB2545"/>
     <w:rsid w:val="00EB4884"/>
     <w:rsid w:val="00EB6289"/>
     <w:rsid w:val="00EB7596"/>
     <w:rsid w:val="00EB77E0"/>
     <w:rsid w:val="00EC0577"/>
     <w:rsid w:val="00EC08A2"/>
     <w:rsid w:val="00EC1866"/>
     <w:rsid w:val="00EC2A35"/>
     <w:rsid w:val="00EC2D85"/>
     <w:rsid w:val="00EC36EE"/>
     <w:rsid w:val="00EC5A98"/>
     <w:rsid w:val="00EC65E7"/>
     <w:rsid w:val="00ED023C"/>
     <w:rsid w:val="00ED25A6"/>
     <w:rsid w:val="00ED2A41"/>
     <w:rsid w:val="00ED2C10"/>
     <w:rsid w:val="00ED4117"/>
     <w:rsid w:val="00ED4E52"/>
     <w:rsid w:val="00ED5BEB"/>
     <w:rsid w:val="00ED7B38"/>
     <w:rsid w:val="00EE2AC1"/>
     <w:rsid w:val="00EE36C6"/>
@@ -35321,51 +35880,51 @@
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="38657DFC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C2B9C0B2-713F-4595-8999-7A1DEE79F8F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -35651,51 +36210,50 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="001D4D5C"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="720" w:hanging="720"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="RFPlev2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FA4AEE"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00471540"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
@@ -35957,50 +36515,51 @@
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C1C70"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:link w:val="PlainText"/>
     <w:rsid w:val="008C1C70"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="List Paragraph Numbered,List Number Paragraph,R List Para,Source Reference,numbered,Bullet List,FooterText,List Paragraph1,Paragraphe de liste1,Bulletr List Paragraph,列出段落,列出段落1,List Paragraph2,List Paragraph21,Párrafo de lista1,Rec para"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00912607"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD3CEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="00857034"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -36298,53 +36857,55 @@
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008564D2"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RFPBodyText">
     <w:name w:val="RFP Body Text"/>
     <w:qFormat/>
     <w:rsid w:val="002A7C20"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="List Paragraph Numbered Char,List Number Paragraph Char,R List Para Char,Source Reference Char,numbered Char,Bullet List Char,FooterText Char,List Paragraph1 Char,Paragraphe de liste1 Char,Bulletr List Paragraph Char,列出段落 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
+    <w:qFormat/>
     <w:rsid w:val="00746E5C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RFPHeading2">
     <w:name w:val="RFP Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007B6D25"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="24"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:caps/>
@@ -36417,51 +36978,50 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00075E74"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Heading 2 IFB Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="008C3E98"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="RFPlev2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:uiPriority w:val="9"/>
     <w:rsid w:val="008C3E98"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
     <w:name w:val="pf0"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00AD54FA"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00AD54FA"/>
     <w:rPr>
@@ -36770,59 +37330,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2001694904">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxx.xxx@nc.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982129428%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=oeGml%2FBan%2FQSTWo8MqssmpzMBvwzpHSpw6av66p4rIA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nvlpubs.nist.gov/nistpubs/FIPS/NIST.FIPS.199.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/it-strategic-sourcing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/vendor-readiness-assessment-report" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982102920%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=HoeiBL%2FHUIvvm3mFXH37dt6au5cZMhXaQn2%2FRa7cq3k%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov/solicitations/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/statewide-glossary-information-technology-terms" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.itic.org%2Fpolicy%2Faccessibility%2Fvpat&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463405831%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=5PxuYxDYvzebQ0oJ4qLv%2BXmBS25YhqJa3ms9L3r8c8c%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/services/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vendor.ncgov.com/vendor/login" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.section508.gov%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463398992%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=pzgUTV7chyDcngdl6SvQJ3tAIz7RLJvSY02jf8A4SRg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov." TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprocurement.nc.gov/training/vendor-training" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.w3.org%2FTR%2FWCAG21%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463390497%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=e02p3b8aB5KB1xe2s6LB3ksZyRtoo09MCHTXDzO5E6Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxx.xxx@nc.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982129428%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=oeGml%2FBan%2FQSTWo8MqssmpzMBvwzpHSpw6av66p4rIA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nvlpubs.nist.gov/nistpubs/FIPS/NIST.FIPS.199.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/it-strategic-sourcing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/vendor-readiness-assessment-report" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982102920%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=HoeiBL%2FHUIvvm3mFXH37dt6au5cZMhXaQn2%2FRa7cq3k%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov/solicitations/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/statewide-glossary-information-technology-terms" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.itic.org%2Fpolicy%2Faccessibility%2Fvpat&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463405831%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=5PxuYxDYvzebQ0oJ4qLv%2BXmBS25YhqJa3ms9L3r8c8c%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/services/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eprocurement.nc.gov/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.section508.gov%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463398992%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=pzgUTV7chyDcngdl6SvQJ3tAIz7RLJvSY02jf8A4SRg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fevp.nc.gov%2F&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C018d5d0a9c674f32cc4e08dee88fcd46%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639203901504717360%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=WkoU%2B%2BBgXOaqIbsooR06hUlVLkGgHwNopOnDeIFRcE8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.w3.org%2FTR%2FWCAG21%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463390497%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=e02p3b8aB5KB1xe2s6LB3ksZyRtoo09MCHTXDzO5E6Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1AEC775640724A1197DB5BFEAAA71497"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7785EA3E-0E0F-4FEB-B42B-31C02981EB3A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F65733" w:rsidRDefault="00D919BC" w:rsidP="00D919BC">
           <w:pPr>
             <w:pStyle w:val="1AEC775640724A1197DB5BFEAAA7149716"/>
           </w:pPr>
           <w:r w:rsidRPr="00A20AAF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -37116,108 +37676,50 @@
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0488B8E1-9E14-4999-A08B-E5C970C610BF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00286DF5" w:rsidRDefault="00D919BC" w:rsidP="00D919BC">
           <w:pPr>
             <w:pStyle w:val="F13DAA38FD1E4C2CA62FCE61CA6559F413"/>
           </w:pPr>
           <w:r w:rsidRPr="00A20AAF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Enter Purchaser’s telephone number.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="947CD5B0C50B42CD9FAEB7DA6FB90D6C"/>
-[...56 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="FFC8AEFAA0D4430C9B4CFE88680F3A38"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7DC722A8-D422-4C7B-B565-D247C9CB5BDF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00286DF5" w:rsidRDefault="00D919BC" w:rsidP="00D919BC">
           <w:pPr>
             <w:pStyle w:val="FFC8AEFAA0D4430C9B4CFE88680F3A387"/>
           </w:pPr>
           <w:r w:rsidRPr="001E1D5D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
@@ -37423,50 +37925,108 @@
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{94DBE509-7403-4A84-84A7-30C45F3E7A4D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003540C2" w:rsidRDefault="00D919BC" w:rsidP="00D919BC">
           <w:pPr>
             <w:pStyle w:val="6C6E8C1366744F5882BC1FB20909E8D11"/>
           </w:pPr>
           <w:r w:rsidRPr="001E1D5D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Enter Purchasing Agency.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0D63E435DD9043509B178B6A9B03346F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7173332D-D7F0-449D-BF82-1E5F44A15194}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C81C14" w:rsidRDefault="00F33DD9" w:rsidP="00F33DD9">
+          <w:pPr>
+            <w:pStyle w:val="0D63E435DD9043509B178B6A9B03346F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00714040">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter opening date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="641D4DE451F142FE9C026A50965498E7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F63DF4E2-0BFE-4FC1-B525-58D57CA6E983}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C81C14" w:rsidRDefault="00F33DD9" w:rsidP="00F33DD9">
+          <w:pPr>
+            <w:pStyle w:val="641D4DE451F142FE9C026A50965498E7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00714040">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter opening date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -37506,144 +38066,143 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (W1)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...12 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00547BE9"/>
     <w:rsid w:val="00021B46"/>
     <w:rsid w:val="000403A1"/>
     <w:rsid w:val="000A3615"/>
     <w:rsid w:val="0013454B"/>
+    <w:rsid w:val="00190DE0"/>
+    <w:rsid w:val="0023699C"/>
     <w:rsid w:val="0025580F"/>
     <w:rsid w:val="00286DF5"/>
     <w:rsid w:val="002E3007"/>
     <w:rsid w:val="003540C2"/>
     <w:rsid w:val="003F1EA7"/>
     <w:rsid w:val="004604F3"/>
     <w:rsid w:val="004974D0"/>
     <w:rsid w:val="004E295D"/>
+    <w:rsid w:val="004E3ECE"/>
     <w:rsid w:val="00547BE9"/>
     <w:rsid w:val="00554896"/>
     <w:rsid w:val="005678ED"/>
     <w:rsid w:val="005C02B0"/>
+    <w:rsid w:val="005D06CD"/>
     <w:rsid w:val="00646BF7"/>
     <w:rsid w:val="0066769A"/>
     <w:rsid w:val="006D3505"/>
     <w:rsid w:val="006E2CAF"/>
     <w:rsid w:val="00724DA3"/>
     <w:rsid w:val="007C4902"/>
     <w:rsid w:val="007E212E"/>
     <w:rsid w:val="00817F82"/>
     <w:rsid w:val="008557F0"/>
+    <w:rsid w:val="00913909"/>
     <w:rsid w:val="0092213E"/>
     <w:rsid w:val="00A8004E"/>
     <w:rsid w:val="00AE5FF4"/>
     <w:rsid w:val="00AE7227"/>
     <w:rsid w:val="00AE78B9"/>
     <w:rsid w:val="00B03783"/>
     <w:rsid w:val="00B05F98"/>
     <w:rsid w:val="00B46DC5"/>
     <w:rsid w:val="00B73692"/>
     <w:rsid w:val="00BC4734"/>
     <w:rsid w:val="00C36742"/>
+    <w:rsid w:val="00C52039"/>
+    <w:rsid w:val="00C81C14"/>
     <w:rsid w:val="00CA6F99"/>
     <w:rsid w:val="00CC64CA"/>
     <w:rsid w:val="00CE3E8A"/>
     <w:rsid w:val="00D54CF0"/>
     <w:rsid w:val="00D57C64"/>
     <w:rsid w:val="00D82FD7"/>
     <w:rsid w:val="00D919BC"/>
+    <w:rsid w:val="00DF1CD7"/>
     <w:rsid w:val="00E32075"/>
     <w:rsid w:val="00E654CF"/>
     <w:rsid w:val="00EB4809"/>
     <w:rsid w:val="00ED120C"/>
+    <w:rsid w:val="00ED5953"/>
+    <w:rsid w:val="00F216D4"/>
+    <w:rsid w:val="00F33DD9"/>
     <w:rsid w:val="00F437B0"/>
     <w:rsid w:val="00F65733"/>
     <w:rsid w:val="00F71B96"/>
     <w:rsid w:val="00F83A71"/>
     <w:rsid w:val="00F90051"/>
     <w:rsid w:val="00F91950"/>
     <w:rsid w:val="00F91A04"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -38060,62 +38619,54 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B73692"/>
+    <w:rsid w:val="00F33DD9"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="00F65733"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C2DF8DE64BD442786B0AE9CF18043D115">
     <w:name w:val="2C2DF8DE64BD442786B0AE9CF18043D115"/>
     <w:rsid w:val="00D919BC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2C4704F8A5840969119B233FFCB6AD915">
     <w:name w:val="A2C4704F8A5840969119B233FFCB6AD915"/>
     <w:rsid w:val="00D919BC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
@@ -38283,50 +38834,76 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F37049186B643DB8E7E5FB07F6B9DEE5">
     <w:name w:val="4F37049186B643DB8E7E5FB07F6B9DEE5"/>
     <w:rsid w:val="00D919BC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="00934EFF3D8E41D8A10C089A813A49345">
     <w:name w:val="00934EFF3D8E41D8A10C089A813A49345"/>
     <w:rsid w:val="00D919BC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D63E435DD9043509B178B6A9B03346F">
+    <w:name w:val="0D63E435DD9043509B178B6A9B03346F"/>
+    <w:rsid w:val="00F33DD9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="641D4DE451F142FE9C026A50965498E7">
+    <w:name w:val="641D4DE451F142FE9C026A50965498E7"/>
+    <w:rsid w:val="00F33DD9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -38577,179 +39154,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...127 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B694C6A55DE2134FBC3E5EBEC0D5144E" ma:contentTypeVersion="152" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="26dc071b9f6c31340d753864a914664a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="a70826c3-bc65-419a-994a-465ca38d99d8" xmlns:ns3="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="948d9b24a75d0162dbb924f5c1194e43" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="a70826c3-bc65-419a-994a-465ca38d99d8"/>
     <xsd:import namespace="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -38982,130 +39430,259 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">
+      <UserInfo>
+        <DisplayName>Rivenbark, Chris</DisplayName>
+        <AccountId>149</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Mullen, Caitlin J</DisplayName>
+        <AccountId>196</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Andresen, Christian T</DisplayName>
+        <AccountId>142</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Clemmons, Lauren M</DisplayName>
+        <AccountId>8552</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Cibik, Sarah N</DisplayName>
+        <AccountId>8551</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kaminski, Cheryl L</DisplayName>
+        <AccountId>11884</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Balshakova, Alesia M</DisplayName>
+        <AccountId>15019</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Tanzosch, James J</DisplayName>
+        <AccountId>12467</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Williams, Melinda C</DisplayName>
+        <AccountId>39</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Jones, Releata</DisplayName>
+        <AccountId>31</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Stephens, Kenneth W</DisplayName>
+        <AccountId>14179</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="a70826c3-bc65-419a-994a-465ca38d99d8" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_dlc_DocId xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">TA5UNRANKDR3-942230846-2423</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">
+      <Url>https://ncconnect.sharepoint.com/sites/it_contracts/_layouts/15/DocIdRedir.aspx?ID=TA5UNRANKDR3-942230846-2423</Url>
+      <Description>TA5UNRANKDR3-942230846-2423</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF2BC0DB-ADE8-4A5D-881F-53E2984D6238}">
-[...26 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58E26DF2-33B9-4967-A95E-F949654F97FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="a70826c3-bc65-419a-994a-465ca38d99d8"/>
     <ds:schemaRef ds:uri="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4148EB3A-8DB7-40D5-AD36-A20D66408974}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68B927C4-52F0-46AB-92DE-A0DBB017E205}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a70826c3-bc65-419a-994a-465ca38d99d8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF2BC0DB-ADE8-4A5D-881F-53E2984D6238}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E46EB4BB-ABDB-4729-A89A-6AFFABB9FA41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>33</Pages>
-[...1 lines deleted...]
-  <Characters>90684</Characters>
+  <Pages>3</Pages>
+  <Words>16072</Words>
+  <Characters>91616</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>718</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>763</Lines>
+  <Paragraphs>214</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>nc state government</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>106364</CharactersWithSpaces>
+  <CharactersWithSpaces>107474</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>STATE OF NORTH CAROLINA</dc:title>
   <dc:subject/>
   <dc:creator>releata.baker-jones@nc.gov</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B694C6A55DE2134FBC3E5EBEC0D5144E</vt:lpwstr>
   </property>