--- v1 (2026-02-07)
+++ v2 (2026-05-08)
@@ -1,48 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7C62F004" w14:textId="77777777" w:rsidR="00BB11BA" w:rsidRPr="0080168F" w:rsidRDefault="00BB11BA" w:rsidP="00BB11BA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -3121,50 +3119,100 @@
               <w:t xml:space="preserve">Another </w:t>
             </w:r>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Revis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ion to </w:t>
             </w:r>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3.2 Vendor Utilization of Workers Outside U.S.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00926144" w14:paraId="2EE20F57" w14:textId="77777777" w:rsidTr="649FB1CF">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB0584C" w14:textId="1240DB3B" w:rsidR="00926144" w:rsidRDefault="009724FE" w:rsidP="649FB1CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5/4/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A385A04" w14:textId="1EB5AC9A" w:rsidR="00926144" w:rsidRPr="009724FE" w:rsidRDefault="009724FE" w:rsidP="009724FE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Updates to Incorporate GovRAMP in Specifications and an Enterprise Architecture Spec Accessibility Addition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F59718A" w14:textId="6BD83C86" w:rsidR="007300AB" w:rsidRDefault="007300AB"/>
     <w:p w14:paraId="27560A10" w14:textId="73DAD7C6" w:rsidR="49BBF23C" w:rsidRDefault="49BBF23C" w:rsidP="49BBF23C"/>
     <w:p w14:paraId="0029D243" w14:textId="1D0F9B75" w:rsidR="49BBF23C" w:rsidRDefault="49BBF23C" w:rsidP="49BBF23C"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpX="126" w:tblpY="-506"/>
         <w:tblW w:w="10818" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5409"/>
         <w:gridCol w:w="5409"/>
       </w:tblGrid>
@@ -3296,51 +3344,51 @@
             </w:sdt>
             <w:r w:rsidR="00C34397" w:rsidRPr="00F866D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A6FAA" w:rsidRPr="006B5C43" w14:paraId="123346B1" w14:textId="77777777" w:rsidTr="00781FB7">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5409" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EF107A3" w14:textId="77777777" w:rsidR="00714040" w:rsidRPr="00F866D7" w:rsidRDefault="00660ED9" w:rsidP="00AB4B18">
+          <w:p w14:paraId="0EF107A3" w14:textId="77777777" w:rsidR="00714040" w:rsidRPr="00F866D7" w:rsidRDefault="003A2740" w:rsidP="00AB4B18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:caps/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-1994707768"/>
                 <w:placeholder>
                   <w:docPart w:val="2C2DF8DE64BD442786B0AE9CF18043D1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
@@ -3365,51 +3413,51 @@
                     <w:color w:val="FF0000"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> ISSUING</w:t>
                 </w:r>
                 <w:r w:rsidR="00714040" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:caps/>
                     <w:color w:val="FF0000"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> Agency.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00714040" w:rsidRPr="00F866D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FBEA9BE" w14:textId="77777777" w:rsidR="005A6FAA" w:rsidRPr="00526CD3" w:rsidRDefault="00660ED9" w:rsidP="00EF0791">
+          <w:p w14:paraId="4FBEA9BE" w14:textId="77777777" w:rsidR="005A6FAA" w:rsidRPr="00526CD3" w:rsidRDefault="003A2740" w:rsidP="00EF0791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="1675233720"/>
                 <w:placeholder>
                   <w:docPart w:val="A2C4704F8A5840969119B233FFCB6AD9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EF0791" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
@@ -5637,51 +5685,122 @@
               <w:caps/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="270A1598" w14:textId="77777777" w:rsidR="00832464" w:rsidRPr="00832464" w:rsidRDefault="4B94454C" w:rsidP="67CEC7C1">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="FF0000"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="67CEC7C1">
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="FF0000"/>
             </w:rPr>
-            <w:t>Update the Table of Contents (ToC) after the document is complete. To update the ToC, right click on the table of contents body, and select Update Field from the pop-up menu. After you update the ToC, delete this instruction.</w:t>
+            <w:t>Update the Table of Contents (</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="67CEC7C1">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+            <w:t>ToC</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="67CEC7C1">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+            <w:t xml:space="preserve">) after the document is complete. To update the </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="67CEC7C1">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+            <w:t>ToC</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidRPr="67CEC7C1">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+            <w:t>, right</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidRPr="67CEC7C1">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> click on the table of contents body, and select Update Field from the pop-up menu. After you update the </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="67CEC7C1">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+            <w:t>ToC</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="67CEC7C1">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+            <w:t>, delete this instruction.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="66E922B1" w14:textId="18BF7B03" w:rsidR="00817EEA" w:rsidRDefault="00817EEA" w:rsidP="67CEC7C1">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="435"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10785"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00113014">
             <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
@@ -7954,51 +8073,83 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Instructions:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> Prospective Vendors and/or Vendor representatives are URGED and CAUTIONED to visit the site of the project and apprise themselves of all conditions; which will affect the performance of the work required or reasonable implied by this</w:t>
+        <w:t xml:space="preserve"> Prospective Vendors and/or Vendor representatives are URGED and CAUTIONED to visit the site of the project and apprise themselves of all </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>conditions;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which will affect the performance of the work required or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reasonable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> implied by this</w:t>
       </w:r>
       <w:r w:rsidR="004B5D06">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> IFB/RFQ</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  A </w:t>
       </w:r>
       <w:r w:rsidRPr="007E0EB1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>non-</w:t>
       </w:r>
       <w:r w:rsidRPr="005C494D">
         <w:rPr>
@@ -8065,51 +8216,67 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  All attendees must sign in.  This opportunity</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to visit the site may not be rescheduled unless so authorized by addendum to this</w:t>
       </w:r>
       <w:r w:rsidR="00E63380">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> IFB/RFQ</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.  Submission of an offer shall constitute sufficient evidence of this compliance and no allowance will be made for unreported conditions; which a prudent Vendor would recognize as affecting this performance of the work called for in this</w:t>
+        <w:t xml:space="preserve">.  Submission of an offer shall constitute sufficient evidence of this compliance and no allowance will be made for unreported </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>conditions;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which a prudent Vendor would recognize as affecting this performance of the work called for in this</w:t>
       </w:r>
       <w:r w:rsidR="004B5D06">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> IFB/RFQ</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D28F927" w14:textId="77777777" w:rsidR="00EA53DF" w:rsidRPr="00FA00DA" w:rsidRDefault="00EA53DF" w:rsidP="004D1680">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -8666,51 +8833,69 @@
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005A62B2" w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005A62B2" w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>All attendees must sign in upon arrival. LATE ARRIVALS</w:t>
+        <w:t xml:space="preserve">All attendees must </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005C494D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sign in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005C494D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> upon arrival. LATE ARRIVALS</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> WILL NOT BE ALLOWED TO SIGN IN, NOR SHALL THEIR </w:t>
       </w:r>
       <w:r w:rsidR="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OFFER</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> BE CONSIDERED.  Late arrivals may be excluded from the meeting room until all on-time attendees have completed sign-in and the sign-in sheet secured.  Once the sign-in process is complete, all other persons wishing to attend may do so to the extent that space and circumstances allow.  On-time attendance will be strictly enforced.</w:t>
       </w:r>
@@ -9608,79 +9793,109 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>delivered</w:t>
       </w:r>
       <w:r w:rsidRPr="006431E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> after the proposal deadline will be rejected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="390A4834" w14:textId="77777777" w:rsidR="002D5ADB" w:rsidRPr="00F54E23" w:rsidRDefault="002D5ADB" w:rsidP="002D5ADB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F54E23">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Offer Submission Details:</w:t>
+        <w:t>Offer Submission</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F54E23">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Details:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A80B713" w14:textId="77777777" w:rsidR="002D5ADB" w:rsidRPr="006431E7" w:rsidRDefault="002D5ADB" w:rsidP="002D5ADB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006431E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Please chose the appropriate language in accordance with </w:t>
+        <w:t xml:space="preserve">[Please </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006431E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>chose</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006431E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the appropriate language in accordance with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>your preferred</w:t>
       </w:r>
       <w:r w:rsidRPr="006431E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> submission method]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FC38FC" w14:textId="77777777" w:rsidR="002D5ADB" w:rsidRPr="006431E7" w:rsidRDefault="002D5ADB" w:rsidP="002D5ADB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
@@ -10448,51 +10663,67 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="006431E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the RFP number</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="006431E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Address the package(s) for delivery as shown in the table above. If Vendor is submitting more than one (1) proposal, each proposal shall be submitted in separate sealed envelopes and marked accordingly.  For delivery purposes, separate sealed envelopes from a single Vendor may be included in the same outer package.  Proposals are subject to rejection unless submitted with the information above included on the outside of the sealed proposal package.  </w:t>
+        <w:t xml:space="preserve">Address the package(s) for delivery as shown in the table above. If Vendor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006431E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is submitting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006431E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> more than one (1) proposal, each proposal shall be submitted in separate sealed envelopes and marked accordingly.  For delivery purposes, separate sealed envelopes from a single Vendor may be included in the same outer package.  Proposals are subject to rejection unless submitted with the information above included on the outside of the sealed proposal package.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62C0DBA9" w14:textId="77777777" w:rsidR="002D5ADB" w:rsidRDefault="002D5ADB" w:rsidP="00F71864">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-18" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006431E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11097,51 +11328,73 @@
         <w:t>protected,</w:t>
       </w:r>
       <w:r w:rsidRPr="007F0339">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk36728013"/>
       <w:r w:rsidRPr="007F0339">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the file formats must b</w:t>
       </w:r>
       <w:r w:rsidRPr="007F0339">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>e in .PDF, .jpeg, or png format</w:t>
+        <w:t xml:space="preserve">e in .PDF, .jpeg, or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F0339">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>png</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F0339">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> format</w:t>
       </w:r>
       <w:r w:rsidRPr="007F0339">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D37A03">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D37A03">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -12565,51 +12818,67 @@
         </w:rPr>
         <w:t xml:space="preserve">2.12. </w:t>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="_Toc95754404"/>
       <w:r w:rsidR="1F99CAD9">
         <w:t>BEST AND FINAL OFFERS (BAFO)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="66F8D732" w14:textId="77777777" w:rsidR="00403E50" w:rsidRPr="00403E50" w:rsidRDefault="00403E50" w:rsidP="00403E50">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1267"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00403E50">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The State may establish a competitive range based upon evaluations of offers, and request BAFOs from the Vendor(s) within this range; e.g. “Finalist Vendor(s)”.  If negotiations or subsequent offers are solicited, the Vendor(s) shall provide BAFO(s) in response.  Failure to deliver a BAFO when requested shall disqualify the non-responsive Vendor from further consideration.  The State will evaluate BAFO(s), oral presentations, and product demonstrations as part of the Vendors’ respective offers to determine the final rankings.</w:t>
+        <w:t xml:space="preserve">The State may establish a competitive range based upon evaluations of offers, and request BAFOs from the Vendor(s) within this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00403E50">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>range;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00403E50">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e.g. “Finalist Vendor(s)”.  If negotiations or subsequent offers are solicited, the Vendor(s) shall provide BAFO(s) in response.  Failure to deliver a BAFO when requested shall disqualify the non-responsive Vendor from further consideration.  The State will evaluate BAFO(s), oral presentations, and product demonstrations as part of the Vendors’ respective offers to determine the final rankings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="426755CA" w14:textId="4240C847" w:rsidR="009C6315" w:rsidRDefault="2BCBA443" w:rsidP="009C6315">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc1562459137"/>
       <w:r w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidR="59AC2821" w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="67CEC7C1">
         <w:rPr>
@@ -14122,51 +14391,51 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6625590" cy="1148080"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="73297E88" w14:textId="77777777" w:rsidR="00F22EE7" w:rsidRDefault="00660ED9" w:rsidP="00F22EE7">
+                          <w:p w14:paraId="73297E88" w14:textId="77777777" w:rsidR="00F22EE7" w:rsidRDefault="003A2740" w:rsidP="00F22EE7">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:cs="Arial"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:id w:val="-2069873352"/>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00F22EE7" w:rsidRPr="00F7314C">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                     <w:rFonts w:cs="Arial"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">Click here to enter text. </w:t>
                                 </w:r>
                               </w:sdtContent>
@@ -14176,66 +14445,67 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7ABA380A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:9.1pt;margin-top:130.45pt;width:521.7pt;height:90.4pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfs1rZEAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNEnVljZqulq6FCEt&#10;C9LCBziO01jYHmO7TcrXM3a63WqBC8IHy+MZP8+8ebO+GbQiR+G8BFPRYpJTIgyHRpp9Rb993b1Z&#10;UuIDMw1TYERFT8LTm83rV+velmIKHahGOIIgxpe9rWgXgi2zzPNOaOYnYIVBZwtOs4Cm22eNYz2i&#10;a5VN83yR9eAa64AL7/H2bnTSTcJvW8HD57b1IhBVUcwtpN2lvY57tlmzcu+Y7SQ/p8H+IQvNpMFP&#10;L1B3LDBycPI3KC25Aw9tmHDQGbSt5CLVgNUU+YtqHjtmRaoFyfH2QpP/f7D84fhovzgShncwYANT&#10;Ed7eA//uiYFtx8xe3DoHfSdYgx8XkbKst748P41U+9JHkLr/BA02mR0CJKChdTqygnUSRMcGnC6k&#10;iyEQjpeLxXQ+X6GLo68oZst8mdqSsfLpuXU+fBCgSTxU1GFXEzw73vsQ02HlU0j8zYOSzU4qlQy3&#10;r7fKkSNDBezSShW8CFOG9BVdzafzkYG/QuRp/QlCy4BSVlJXdHkJYmXk7b1pktACk2o8Y8rKnImM&#10;3I0shqEeMDASWkNzQkodjJLFEcNDB+4nJT3KtaL+x4E5QYn6aLAtq2I2i/pOxmz+doqGu/bU1x5m&#10;OEJVNFAyHrchzUQkzMAttq+VidjnTM65ogwT3+eRiTq/tlPU82BvfgEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAL/ABMngAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGwQtRMiNw1x&#10;KoQEgh0U1G7deJpE+BFsNw1/j7uC5dUc3XumXs9Gkwl9GJwVkC0YELStU4PtBHx+PN2WQEKUVknt&#10;LAr4wQDr5vKilpVyJ/uO0yZ2JJXYUEkBfYxjRWloezQyLNyINt0OzhsZU/QdVV6eUrnRNGeMUyMH&#10;mxZ6OeJjj+3X5mgElMXLtAuvd2/blh/0Kt4sp+dvL8T11fxwDyTiHP9gOOsndWiS094drQpEp1zm&#10;iRSQc7YCcgYYzziQvYCiyJZAm5r+/6H5BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF+z&#10;WtkQAgAAIAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AL/ABMngAAAACwEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="73297E88" w14:textId="77777777" w:rsidR="00F22EE7" w:rsidRDefault="00F22EE7" w:rsidP="00F22EE7">
+                    <w:p w14:paraId="73297E88" w14:textId="77777777" w:rsidR="00F22EE7" w:rsidRDefault="0069243E" w:rsidP="00F22EE7">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:cs="Arial"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:id w:val="-2069873352"/>
                           <w:showingPlcHdr/>
                         </w:sdtPr>
+                        <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:r w:rsidRPr="00F7314C">
+                          <w:r w:rsidR="00F22EE7" w:rsidRPr="00F7314C">
                             <w:rPr>
                               <w:rStyle w:val="PlaceholderText"/>
                               <w:rFonts w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Click here to enter text. </w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="002B12BE" w:rsidRPr="00FB5AD3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14263,116 +14533,117 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6625590" cy="1148080"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3CC84A1E" w14:textId="77777777" w:rsidR="00F22EE7" w:rsidRDefault="00660ED9" w:rsidP="00F22EE7">
+                          <w:p w14:paraId="3CC84A1E" w14:textId="77777777" w:rsidR="00F22EE7" w:rsidRDefault="003A2740" w:rsidP="00F22EE7">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:cs="Arial"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:id w:val="468411691"/>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00F22EE7" w:rsidRPr="00F7314C">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                     <w:rFonts w:cs="Arial"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">Click here to enter text. </w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="4E0EBD00" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:9.65pt;margin-top:3.4pt;width:521.7pt;height:90.4pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQSyo9EwIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO82H2tJGTVdLlyKk&#10;ZUFaeADHcRoLx2Nst0l5esZOtlstcEH4YHk89t8zvxlvboZOkZOwToIuaTZLKRGaQy31oaTfvu7f&#10;rChxnumaKdCipGfh6M329atNbwqRQwuqFpagiHZFb0raem+KJHG8FR1zMzBCo7MB2zGPpj0ktWU9&#10;qncqydN0mfRga2OBC+dw92500m3UbxrB/eemccITVVKMzcfZxrkKc7LdsOJgmWkln8Jg/xBFx6TG&#10;Ry9Sd8wzcrTyN6lOcgsOGj/j0CXQNJKLmANmk6UvsnlsmRExF4TjzAWT+3+y/OH0aL5Y4od3MGAB&#10;YxLO3AP/7oiGXcv0QdxaC30rWI0PZwFZ0htXTFcDale4IFL1n6DGIrOjhyg0NLYLVDBPgupYgPMF&#10;uhg84bi5XOaLxRpdHH1ZNl+lq1iWhBVP1411/oOAjoRFSS1WNcqz073zIRxWPB0JrzlQst5LpaJh&#10;D9VOWXJi2AH7OGIGL44pTfqSrhf5YiTwV4k0jj9JdNJjKyvZlXR1OcSKwO29rmOjeSbVuMaQlZ5A&#10;BnYjRT9UA5H1RDlwraA+I1kLY+fiT8NFC/YnJT12bUndjyOzghL1UWN11tl8Hto8GvPF2xwNe+2p&#10;rj1Mc5QqqadkXO58/BqBm4ZbrGIjI9/nSKaQsRsj9unnhHa/tuOp5/+9/QUAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEIMuuHeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdWiR&#10;k4Y4FUICwa2UqlzdeJtE+CfYbhrenu0Jbjua0ew31Wqyho0YYu+dhLtZBgxd43XvWgnbj+fbAlhM&#10;ymllvEMJPxhhVV9eVKrU/uTecdykllGJi6WS0KU0lJzHpkOr4swP6Mg7+GBVIhlaroM6Ubk1fJ5l&#10;glvVO/rQqQGfOmy+Nkcrobh/HT/j22K9a8TBLNNNPr58Bymvr6bHB2AJp/QXhjM+oUNNTHt/dDoy&#10;Q3q5oKQEQQPOdibmObA9XUUugNcV/7+g/gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQ&#10;Syo9EwIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBCDLrh3gAAAAkBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3CC84A1E" w14:textId="77777777" w:rsidR="00F22EE7" w:rsidRDefault="00F22EE7" w:rsidP="00F22EE7">
+                    <w:p w14:paraId="3CC84A1E" w14:textId="77777777" w:rsidR="00F22EE7" w:rsidRDefault="0069243E" w:rsidP="00F22EE7">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:cs="Arial"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:id w:val="468411691"/>
                           <w:showingPlcHdr/>
                         </w:sdtPr>
+                        <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:r w:rsidRPr="00F7314C">
+                          <w:r w:rsidR="00F22EE7" w:rsidRPr="00F7314C">
                             <w:rPr>
                               <w:rStyle w:val="PlaceholderText"/>
                               <w:rFonts w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Click here to enter text. </w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CA16AF" w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The corporate structure and location of corporate employees and activities of the Vendor, its affiliates or any other subcontractors.</w:t>
@@ -14420,116 +14691,117 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6625590" cy="1148080"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="202C703F" w14:textId="77777777" w:rsidR="002B12BE" w:rsidRDefault="00660ED9" w:rsidP="002B12BE">
+                          <w:p w14:paraId="202C703F" w14:textId="77777777" w:rsidR="002B12BE" w:rsidRDefault="003A2740" w:rsidP="002B12BE">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:cs="Arial"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:id w:val="1915045626"/>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="002B12BE" w:rsidRPr="00F7314C">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                     <w:rFonts w:cs="Arial"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">Click here to enter text. </w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="62364A39" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.85pt;margin-top:141.5pt;width:521.7pt;height:90.4pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnlej8FQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1+P0zAMf0fiO0R5Z/2jbWzVutOxYwjp&#10;OJAOPkCapmtEGockWzs+PU7a200HvCDyENmx87P9s725GTpFTsI6Cbqk2SylRGgOtdSHkn77un+z&#10;osR5pmumQIuSnoWjN9vXrza9KUQOLahaWIIg2hW9KWnrvSmSxPFWdMzNwAiNxgZsxzyq9pDUlvWI&#10;3qkkT9Nl0oOtjQUunMPXu9FItxG/aQT3n5vGCU9USTE3H28b7yrcyXbDioNlppV8SoP9QxYdkxqD&#10;XqDumGfkaOVvUJ3kFhw0fsahS6BpJBexBqwmS19U89gyI2ItSI4zF5rc/4PlD6dH88USP7yDARsY&#10;i3DmHvh3RzTsWqYP4tZa6FvBagycBcqS3rhi+hqodoULIFX/CWpsMjt6iEBDY7vACtZJEB0bcL6Q&#10;LgZPOD4ul/lisUYTR1uWzVfpKrYlYcXTd2Od/yCgI0EoqcWuRnh2unc+pMOKJ5cQzYGS9V4qFRV7&#10;qHbKkhPDCdjHEyt44aY06Uu6XuSLkYG/QqTx/Amikx5HWcmupKuLEysCb+91HQfNM6lGGVNWeiIy&#10;cDey6IdqILIuaR4CBF4rqM/IrIVxcnHTUGjB/qSkx6ktqftxZFZQoj5q7M46m8/DmEdlvnibo2Kv&#10;LdW1hWmOUCX1lIzizsfVCLxpuMUuNjLy+5zJlDJOY6R92pww7td69Hre7+0vAAAA//8DAFBLAwQU&#10;AAYACAAAACEA8x2ET+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;2pQ0DdlUCAkENygIrm6yTSLsdbDdNPw97gmOoxnNvCk3k9FiJOd7ywjzWQKCuLZNzy3C+9vDdQ7C&#10;B8WN0pYJ4Yc8bKrzs1IVjT3yK43b0IpYwr5QCF0IQyGlrzsyys/sQBy9vXVGhShdKxunjrHcaLlI&#10;kkwa1XNc6NRA9x3VX9uDQciXT+Onf05fPupsr9fhajU+fjvEy4vp7hZEoCn8heGEH9Ghikw7e+DG&#10;C42wXsUgwiJP46WTn9ykcxA7hGWW5iCrUv6/UP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA55Xo/BUCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA8x2ET+AAAAAKAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="202C703F" w14:textId="77777777" w:rsidR="002B12BE" w:rsidRDefault="002B12BE" w:rsidP="002B12BE">
+                    <w:p w14:paraId="202C703F" w14:textId="77777777" w:rsidR="002B12BE" w:rsidRDefault="0069243E" w:rsidP="002B12BE">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:cs="Arial"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:id w:val="1915045626"/>
                           <w:showingPlcHdr/>
                         </w:sdtPr>
+                        <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:r w:rsidRPr="00F7314C">
+                          <w:r w:rsidR="002B12BE" w:rsidRPr="00F7314C">
                             <w:rPr>
                               <w:rStyle w:val="PlaceholderText"/>
                               <w:rFonts w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Click here to enter text. </w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CA16AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor agrees to provide n</w:t>
@@ -14592,116 +14864,117 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6625590" cy="1148080"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7AEA8B56" w14:textId="77777777" w:rsidR="00CA16AF" w:rsidRDefault="00660ED9" w:rsidP="00FB5AD3">
+                          <w:p w14:paraId="7AEA8B56" w14:textId="77777777" w:rsidR="00CA16AF" w:rsidRDefault="003A2740" w:rsidP="00FB5AD3">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:cs="Arial"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:id w:val="-347102965"/>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00CA16AF" w:rsidRPr="00F7314C">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                     <w:rFonts w:cs="Arial"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">Click here to enter text. </w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="57243C27" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.9pt;margin-top:144.35pt;width:521.7pt;height:90.4pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1IoYKFQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1+P0zAMf0fiO0R5Z23HNrZq2enYMYR0&#10;/JEOPkCapmtEGockWzs+PU66200HvCDyENmx87P9s72+GTpNjtJ5BYbRYpJTIo2AWpk9o9++7l4t&#10;KfGBm5prMJLRk/T0ZvPyxbq3pZxCC7qWjiCI8WVvGW1DsGWWedHKjvsJWGnQ2IDreEDV7bPa8R7R&#10;O51N83yR9eBq60BI7/H1bjTSTcJvGinC56bxMhDNKOYW0u3SXcU726x5uXfctkqc0+D/kEXHlcGg&#10;F6g7Hjg5OPUbVKeEAw9NmAjoMmgaJWSqAasp8mfVPLTcylQLkuPthSb//2DFp+OD/eJIGN7CgA1M&#10;RXh7D+K7Jwa2LTd7eesc9K3kNQYuImVZb315/hqp9qWPIFX/EWpsMj8ESEBD47rICtZJEB0bcLqQ&#10;LodABD4uFtP5fIUmgbaimC3zZWpLxsvH79b58F5CR6LAqMOuJnh+vPchpsPLR5cYzYNW9U5pnRS3&#10;r7bakSPHCdilkyp45qYN6RldzafzkYG/QuTp/AmiUwFHWauO0eXFiZeRt3emToMWuNKjjClrcyYy&#10;cjeyGIZqIKpm9HUMEHmtoD4hsw7GycVNQ6EF95OSHqeWUf/jwJ2kRH8w2J1VMZvFMU/KbP5mioq7&#10;tlTXFm4EQjEaKBnFbUirEXkzcItdbFTi9ymTc8o4jYn28+bEcb/Wk9fTfm9+AQAA//8DAFBLAwQU&#10;AAYACAAAACEAHSJA7+EAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;Gpo0DXEqhASCG7QVXN14m0TY62C7afh73BMcRzOaeVOtJ6PZiM73lgTMZwkwpMaqnloBu+3TbQHM&#10;B0lKakso4Ac9rOvLi0qWyp7oHcdNaFksIV9KAV0IQ8m5bzo00s/sgBS9g3VGhihdy5WTp1huNE+T&#10;JOdG9hQXOjngY4fN1+ZoBBSLl/HTv969fTT5Qa/CzXJ8/nZCXF9ND/fAAk7hLwxn/IgOdWTa2yMp&#10;z3TU80geBKRFsQR2DiRZlgLbC1jkqwx4XfH/H+pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhADUihgoVAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAB0iQO/hAAAACwEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="7AEA8B56" w14:textId="77777777" w:rsidR="00CA16AF" w:rsidRDefault="00CA16AF" w:rsidP="00FB5AD3">
+                    <w:p w14:paraId="7AEA8B56" w14:textId="77777777" w:rsidR="00CA16AF" w:rsidRDefault="0069243E" w:rsidP="00FB5AD3">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:cs="Arial"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:id w:val="-347102965"/>
                           <w:showingPlcHdr/>
                         </w:sdtPr>
+                        <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:r w:rsidRPr="00F7314C">
+                          <w:r w:rsidR="00CA16AF" w:rsidRPr="00F7314C">
                             <w:rPr>
                               <w:rStyle w:val="PlaceholderText"/>
                               <w:rFonts w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Click here to enter text. </w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CA16AF" w:rsidRPr="00DB7ECF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor agrees that any Vendor or subcontractor providing call or contact center Services to the State of North Carolina shall disclose to inbound callers the location from which the call or contact center Services are being provided.</w:t>
@@ -14781,51 +15054,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="66E74CFA" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:90.8pt;margin-top:18.5pt;width:13.95pt;height:12.9pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZO6YIYQIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphW4VKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7u83e5uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l6+c+SBsJQxYVfK98vxy8fnTRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ8/OsA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mUxm00nBWeSTMX56Wx2GsnMjsEOffiuoGVxU3KEja0e6UEST2J7&#10;60Pvf/Cj4GMNaRf2RsUyjH1UmjUVZZ2k6CQPdWWQbQU9rJBS2VD0plpUqr8uzvI8vTAVNUakEhNg&#10;RNaNMSP2ABCl9x67r3Xwj6EqqWsMzv9WWB88RqTMYMMY3DYW8CMAQ10NmXv/A0k9NZGlFVT7B2QI&#10;vba9kzcNEX4rfHgQSGIm2dOAhntatIGu5DDsOKsBf390H/1JY2TlrKPhKLn/tRGoODM/LKnvWzGd&#10;xmlKh+nZbEIHfG1ZvbbYTXsF9EwkFqoubaN/MIetRmhfaI6XMSuZhJWUu+Qy4OFwFfqhpT+BVMtl&#10;cqMJciLc2icnI3hkNWrpefci0A2qCyTXOzgMkpi/0V3vGyMtLDcBdJNEeeR14JumLwln+FPE8X59&#10;Tl7H/9niDwAAAP//AwBQSwMEFAAGAAgAAAAhAGhlh4veAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQtZNCSEOcClVC3BAtHDg68ZJEjddR7Kbh71lOcBzt6O2bcru4Qcw4&#10;hd6ThmSlQCA13vbUavh4f77NQYRoyJrBE2r4xgDb6vKiNIX1Z9rjfIitYAiFwmjoYhwLKUPToTNh&#10;5Uckvn35yZnIcWqlncyZ4W6QqVKZdKYn/tCZEXcdNsfDyWm42ezW08ubqqM6Jq/7zzsGzlLr66vl&#10;6RFExCX+leFXn9WhYqfan8gGMXDOk4yrGtYPvIkLqdrcg6g1ZGkOsirl/wXVDwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAZO6YIYQIAABcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBoZYeL3gAAAAkBAAAPAAAAAAAAAAAAAAAAALsEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#091723 [484]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="57188633" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:90.8pt;margin-top:18.5pt;width:13.95pt;height:12.9pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZO6YIYQIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphW4VKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7u83e5uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l6+c+SBsJQxYVfK98vxy8fnTRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ8/OsA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mUxm00nBWeSTMX56Wx2GsnMjsEOffiuoGVxU3KEja0e6UEST2J7&#10;60Pvf/Cj4GMNaRf2RsUyjH1UmjUVZZ2k6CQPdWWQbQU9rJBS2VD0plpUqr8uzvI8vTAVNUakEhNg&#10;RNaNMSP2ABCl9x67r3Xwj6EqqWsMzv9WWB88RqTMYMMY3DYW8CMAQ10NmXv/A0k9NZGlFVT7B2QI&#10;vba9kzcNEX4rfHgQSGIm2dOAhntatIGu5DDsOKsBf390H/1JY2TlrKPhKLn/tRGoODM/LKnvWzGd&#10;xmlKh+nZbEIHfG1ZvbbYTXsF9EwkFqoubaN/MIetRmhfaI6XMSuZhJWUu+Qy4OFwFfqhpT+BVMtl&#10;cqMJciLc2icnI3hkNWrpefci0A2qCyTXOzgMkpi/0V3vGyMtLDcBdJNEeeR14JumLwln+FPE8X59&#10;Tl7H/9niDwAAAP//AwBQSwMEFAAGAAgAAAAhAGhlh4veAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQtZNCSEOcClVC3BAtHDg68ZJEjddR7Kbh71lOcBzt6O2bcru4Qcw4&#10;hd6ThmSlQCA13vbUavh4f77NQYRoyJrBE2r4xgDb6vKiNIX1Z9rjfIitYAiFwmjoYhwLKUPToTNh&#10;5Uckvn35yZnIcWqlncyZ4W6QqVKZdKYn/tCZEXcdNsfDyWm42ezW08ubqqM6Jq/7zzsGzlLr66vl&#10;6RFExCX+leFXn9WhYqfan8gGMXDOk4yrGtYPvIkLqdrcg6g1ZGkOsirl/wXVDwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAZO6YIYQIAABcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBoZYeL3gAAAAkBAAAPAAAAAAAAAAAAAAAAALsEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#091723 [484]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CA16AF" w:rsidRPr="009D025B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Will any work under this contract be performed outside the United States?   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D70FBB" w14:textId="5AD4119B" w:rsidR="00CA16AF" w:rsidRDefault="003B53FB" w:rsidP="00827AA1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14877,51 +15150,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5E4D0798" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:156.35pt;margin-top:.4pt;width:13.95pt;height:12.9pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZO6YIYQIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphW4VKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7u83e5uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l6+c+SBsJQxYVfK98vxy8fnTRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ8/OsA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mUxm00nBWeSTMX56Wx2GsnMjsEOffiuoGVxU3KEja0e6UEST2J7&#10;60Pvf/Cj4GMNaRf2RsUyjH1UmjUVZZ2k6CQPdWWQbQU9rJBS2VD0plpUqr8uzvI8vTAVNUakEhNg&#10;RNaNMSP2ABCl9x67r3Xwj6EqqWsMzv9WWB88RqTMYMMY3DYW8CMAQ10NmXv/A0k9NZGlFVT7B2QI&#10;vba9kzcNEX4rfHgQSGIm2dOAhntatIGu5DDsOKsBf390H/1JY2TlrKPhKLn/tRGoODM/LKnvWzGd&#10;xmlKh+nZbEIHfG1ZvbbYTXsF9EwkFqoubaN/MIetRmhfaI6XMSuZhJWUu+Qy4OFwFfqhpT+BVMtl&#10;cqMJciLc2icnI3hkNWrpefci0A2qCyTXOzgMkpi/0V3vGyMtLDcBdJNEeeR14JumLwln+FPE8X59&#10;Tl7H/9niDwAAAP//AwBQSwMEFAAGAAgAAAAhANjrtaTcAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFxQayepAoQ4FaqEuCFaOPToJEsSNV5HtpuGv2c5wXE1ozdvy+1iRzGj&#10;D4MjDclagUBqXDtQp+Hz42X1ACJEQ60ZHaGGbwywra6vSlO07kJ7nA+xEwyhUBgNfYxTIWVoerQm&#10;rN2ExNmX89ZEPn0nW28uDLejTJXKpTUD8UJvJtz12JwOZ6vh7nGX+dd3VUd1St72xw0DZ6n17c3y&#10;/AQi4hL/yvCrz+pQsVPtztQGMWrIkvSeqxr4AY6zjcpB1BrSPAdZlfK/f/UDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAGTumCGECAAAXBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA2Ou1pNwAAAAHAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#091723 [484]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="3A86237A" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:156.35pt;margin-top:.4pt;width:13.95pt;height:12.9pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZO6YIYQIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphW4VKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7u83e5uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l6+c+SBsJQxYVfK98vxy8fnTRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ8/OsA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mUxm00nBWeSTMX56Wx2GsnMjsEOffiuoGVxU3KEja0e6UEST2J7&#10;60Pvf/Cj4GMNaRf2RsUyjH1UmjUVZZ2k6CQPdWWQbQU9rJBS2VD0plpUqr8uzvI8vTAVNUakEhNg&#10;RNaNMSP2ABCl9x67r3Xwj6EqqWsMzv9WWB88RqTMYMMY3DYW8CMAQ10NmXv/A0k9NZGlFVT7B2QI&#10;vba9kzcNEX4rfHgQSGIm2dOAhntatIGu5DDsOKsBf390H/1JY2TlrKPhKLn/tRGoODM/LKnvWzGd&#10;xmlKh+nZbEIHfG1ZvbbYTXsF9EwkFqoubaN/MIetRmhfaI6XMSuZhJWUu+Qy4OFwFfqhpT+BVMtl&#10;cqMJciLc2icnI3hkNWrpefci0A2qCyTXOzgMkpi/0V3vGyMtLDcBdJNEeeR14JumLwln+FPE8X59&#10;Tl7H/9niDwAAAP//AwBQSwMEFAAGAAgAAAAhANjrtaTcAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFxQayepAoQ4FaqEuCFaOPToJEsSNV5HtpuGv2c5wXE1ozdvy+1iRzGj&#10;D4MjDclagUBqXDtQp+Hz42X1ACJEQ60ZHaGGbwywra6vSlO07kJ7nA+xEwyhUBgNfYxTIWVoerQm&#10;rN2ExNmX89ZEPn0nW28uDLejTJXKpTUD8UJvJtz12JwOZ6vh7nGX+dd3VUd1St72xw0DZ6n17c3y&#10;/AQi4hL/yvCrz+pQsVPtztQGMWrIkvSeqxr4AY6zjcpB1BrSPAdZlfK/f/UDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAGTumCGECAAAXBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA2Ou1pNwAAAAHAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#091723 [484]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CA16AF" w:rsidRPr="009D025B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">         YES </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidR="00CA16AF" w:rsidRPr="009D025B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -15727,837 +16000,1108 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>with the State’s Security Standards and Policies,</w:t>
       </w:r>
       <w:r w:rsidRPr="004E2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> State agencies are required to perform annual security/risk assessments on their information systems using NIST 800-53 controls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="050FBF0F" w14:textId="77777777" w:rsidR="006B4994" w:rsidRPr="006B4994" w:rsidRDefault="006B4994" w:rsidP="006B4994">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09F6659E" w14:textId="06785BA3" w:rsidR="00A33E20" w:rsidRPr="00E427B5" w:rsidRDefault="13B22607" w:rsidP="67CEC7C1">
-[...2 lines deleted...]
-        <w:ind w:left="1800"/>
+    <w:p w14:paraId="4638DD9F" w14:textId="4823A3ED" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00567F6F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1800" w:hanging="810"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4CA509C8" w14:textId="41E6E1B5" w:rsidR="00A33E20" w:rsidRPr="004652BD" w:rsidRDefault="13B22607" w:rsidP="67CEC7C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00567F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F167CF" w:rsidRPr="00567F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00567F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00567F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00567F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SOLUTIONS Not Hosted on State Infrastructure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABFC823" w14:textId="77777777" w:rsidR="00567F6F" w:rsidRDefault="00567F6F" w:rsidP="00A5010F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="642F38C2" w14:textId="77777777" w:rsidR="00567F6F" w:rsidRDefault="00567F6F" w:rsidP="00567F6F">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:caps w:val="0"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:caps w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>(Include this section if relevant to solicitation, if not then replace insert the word “Reserved” after the section title 3.</w:t>
-[...48 lines deleted...]
-        <w:pStyle w:val="RFPBodyText"/>
+        <w:t>(Include this section if relevant to solicitation, if not then replace insert the word “Reserved” after the section title 3.6.2.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9AF5DB" w14:textId="3A6DC307" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">.  Refer to the North Carolina Statewide Data Classification and Handling policy for more information regarding data classification.  The policy is located at the following website: </w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Agency (named on page one (1)) has designated this solicitation to receive and securely manage data that is classified as: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D684E8" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Agency has selected:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B5BAE1" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2428210B" wp14:editId="32886E9A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>676275</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>55880</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="180975" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="752298752" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="180975" cy="190500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="18D8D5E2" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:4.4pt;width:14.25pt;height:15pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAXgk89dsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W8g9hCbo3UmoTgWg4hkFNzyQ+B3mRra5tKK2Mpjvv23Zza4+wMs98Um8k7MeIQu0AaXhcK&#10;BFIdbEeNhst5/7IGEZMha1wg1PCDETbl7KkwuQ13OuJ4So3gEoq50dCm1OdSxrpFb+Ii9EjsfYXB&#10;m8RyaKQdzJ3LvZNvSq2kNx3xh9b0uGux/j7dvIajOl8//CFTn5W6XOPeu2rcOq3nz9P2HUTCKf2F&#10;4YHP6FAyUxVuZKNwrNVqyVENa17w8LMlb6s0ZHyQZSH/Dyh/AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAF4JPPXbAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Restricted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>- Restricted data represents the highest risk to the State, State Agencies, and constituents if it is disclosed or compromised. This information is likely to be regulated by State or Federal law, and access to it is restricted to a limited audience (e.g., State and Federal Tax Information [FTI], Payment Card data, Protected Health Information [PHI], Criminal Justice Information [CJI], Social Security Administration provided information, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CF3A96" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3707C7FD" wp14:editId="408FF7AC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>666750</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>27940</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="180975" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1337199954" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="180975" cy="190500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="77405445" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:52.5pt;margin-top:2.2pt;width:14.25pt;height:15pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAECviyNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCbo3UOinFtRxCIaf2kh8CvcnW1jaVVsZSHOftuzklx9kZZr8pVpN3YsQhdoE0vMwV&#10;CKQ62I4aDYf95vkdREyGrHGBUMMFI6zKx4fC5DacaYvjLjWCSyjmRkObUp9LGesWvYnz0COx9xsG&#10;bxLLoZF2MGcu906+KvUmvemIP7Smx88W67/dyWvYqv3xy39n6qdSh2PceFeNa6f17Glaf4BIOKVb&#10;GK74jA4lM1XhRDYKx1oteUvSsFiAuPpZtgRRacj4IMtC3g8o/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA/pI8EWgIAALUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAQK+LI3AAAAAgBAAAPAAAAAAAAAAAAAAAAALQEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Confidential</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Includes information that is limited to a small audience with a need-to-know or legitimate business case (e.g., State employee personnel records, trade secrets, student records, sensitive public security information, etc.). If exposed to unauthorized parties, data from this category will cause high impact consequences such as regulatory fines, inability to recruit talent, loss of confidence, and/or damage to vendor relationships. This is not a complete list and is subject to legislative changes.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34072EBC" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E1D5540" wp14:editId="765C7B4C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>676275</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>33655</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="180975" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1090156125" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="180975" cy="190500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="020D6FE4" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Internal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - This is information typically used within the agency and not for public sharing. Most documents are classified as Internal within the organization, and most State employees would have access. This type of data, if exposed to unauthorized parties, would have a very limited impact on an agency’s reputation, compliance requirements or ability to achieve strategic goals. Internally classified data does not contain direct identifiers. Often, the effects of the loss of data can be recognized in very subtle ways and may not lead to clear negative consequences causing confusion due to lack of context or minor reputational harm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1298BC83" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54F306F9" wp14:editId="0A5F5BBF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>676275</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>33655</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="180975" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1041065535" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="180975" cy="190500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="1B3A5FD1" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Public</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Data that is open to public inspection according to state and federal law, or readily available through public sources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0884BBBE" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to the North Carolina Statewide Data Classification and Handling policy for more information regarding data classification.  The policy is located at the following website: </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="004652BD">
+        <w:r w:rsidRPr="00A5010F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://it.nc.gov/document/statewide-data-classification-and-handling-policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004652BD">
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120D498F" w14:textId="77777777" w:rsidR="00A33E20" w:rsidRPr="004652BD" w:rsidRDefault="00A33E20" w:rsidP="009C3944">
-[...1 lines deleted...]
-        <w:pStyle w:val="RFPBodyText"/>
+    <w:p w14:paraId="67232CCE" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To comply with the State’s Security Standards and Policies, State agencies are required to perform annual security/risk assessments on their information systems using NIST 800-53 controls. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7AD14C" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This requirement additionally applies to all Vendor-provided, agency-managed Infrastructure as a Service (IaaS), Platform as a Service (PaaS), and Software as a Service (SaaS) solutions which will handle data classified as Internal, Confidential, or Restricted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BC311E" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="002E3B97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>To comply with the State’s Security Standards and Policies, cloud products are required to comply with applicable FedRAMP or GovRAMP security requirements, including but not limited to, continuous monitoring, incident response, and data classification as outlined in GovRAMP documentation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB523F0" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="002E3B97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>To streamline and standardize this requirement the State has adopted GovRAMP which is a Risk and Authorization Management Program that provides a standardized approach to security assessment, authorization, and continuous monitoring for cloud products and services. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>GovRAMP’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> security verification model is based on NIST 800-53 Rev. 5 (or current). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F309870" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="004A6FF8" w:rsidRDefault="002E3B97" w:rsidP="002E3B97">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00567F6F">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Note-Delete after reading:  NCDIT to approve of the Agency chosen GovRAMP verified status for each solicitation based on data classification type as defined in the North Carolina Statewide Information Security Manual and North Carolina Statewide Data Classification and Handling Policy. Delete this note after reading and before posting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00567F6F">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The required GovRAMP verified status will depend on the sensitivity of the data and processes supported by the solution as defined in the Statewide Data Classification and Handling Policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2654CA0B" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="002E3B97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>For purposes of this solicitation, in accordance with the North Carolina Department of Information Technology Statewide Information Security Manual, a GovRAMP verified status of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053094D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>[X]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is required. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At offer submission, if the protected system does not currently hold a validated GovRAMP status, the Vendor will be required to provide their GovRAMP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security Snapshot Score </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and upon request, the complete Snapshot Matrix. If awarded the contract,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="D13438"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Vendor shall have an interim period from the effective date of the contract to achieve the verified GovRAMP status outlined above. The interim time periods for each data classification that requires a verified status are further described below. The Vendor shall provision access to the State to their continuous monitoring packages at a [standard] or [elevated] access level within fourteen (14) days of contract award, and seven (7) days of any subsequent GovRAMP status changes. If a non-disclosure agreement (NDA) is required by the Vendor, a copy of the NDA must be uploaded with the response and executed by the Vendor and the State at the time of contract award.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD7DB2B" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="002E3B97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Public - For third-party cloud services where the highest category of information to be processed is Public data,  the Vendor must submit an updated score for the product annually throughout the contract duration that meets or exceeds the original score at time of contract award. Products with GovRAMP Core, Ready, Authorized or Provisionally Authorized statuses or FedRAMP Rev. 5 authorization also satisfy the security requirement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFFCBEC" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="002E3B97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Internal - For third-party cloud services where the highest category of information to be processed is Internal data, the Vendor must either achieve the status of GovRAMP Core prior to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>award, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agree to achieve GovRAMP Core status within an interim time period, no later than twelve (12) months from the effective date of the contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3F0BA0" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="002E3B97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confidential - For third-party cloud services where the highest category of information to be processed is Confidential data, the Vendor must either achieve a status of GovRAMP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ready, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agree to achieve GovRAMP Ready status no later than fifteen (15) months from the effective date of the contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19ADF2BC" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="002E3B97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restricted - For third-party cloud services where the highest category of information to be processed is Restricted Data, the Vendor must either achieve a status of GovRAMP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Authorized, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agree to achieve GovRAMP Authorized status no later than twenty-one (21) months from the effective date of the contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4145E8A5" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1968"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upon contract award, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vendor’s who submitted a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GovRAMP Security Snapshot Score will be required to enroll in the GovRAMP Progressing Snapshot program prior to any data being transferred, stored or processed. The Vendor must complete their first Progressing Snapshot within ninety (90) days of award, with the expectation that progress will be made on a quarterly basis and access to progress reports must be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>provisioned</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the State. Products must maintain their participation in the Progressing Snapshot program and continued access to progress reports must be provisioned to the State until such time that they have achieved the minimum verified status outlined above. The State will review the Vendor’s progress on a quarterly basis and, in its sole discretion, may determine that the Vendor is not making satisfactory progress in the Progressing Snapshot program. Satisfactory progress shall be a material requirement of the contract.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31FACD52" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="002E3B97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If the Vendor holds a FedRAMP Rev. 5 authorization at time of award, this authorization can be accepted in lieu of a GovRAMP authorization. Authorizations obtained via the FedRAMP 20x Pilot Program will not be permitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA39249" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1968"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If the Vendor’s cloud product currently holds a FedRAMP Authorized designation, at the time of award, the State may require the Vendor to initiate and actively pursue, within thirty (30) days of award, the GovRAMP Fast Track Process, to achieve a GovRAMP Provisionally Authorized or Authorized status in order to satisfy Statewide continuous monitoring requirements.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072FF003" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">Vendor Readiness Assessment Report Non-State Hosted Solutions (“VRAR”) at offer submission.  This report is located at the following website: </w:t>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(c) Additional Security Documentation. Prior to contract award, the State may in its discretion require the Vendor to provide additional security documentation, including but not limited to, vulnerability assessment reports and penetration test reports. The awarded Vendor shall provide additional security documentation upon request by the State during the term of the contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55174F5F" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to: </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="007E5191">
+        <w:r w:rsidRPr="00A5010F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...353 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://it.nc.gov/documents/statewide-glossary-information-technology-terms</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000B671C">
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB3590">
-[...20 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="2B60ADD0" w14:textId="77777777" w:rsidR="00A33E20" w:rsidRPr="00164038" w:rsidRDefault="00A33E20" w:rsidP="005967F3">
+        </w:rPr>
+        <w:t>for descriptions of the Application Criticality categories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4CD6C2" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1260"/>
-[...161 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00C5245D">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00A5010F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:szCs w:val="22"/>
+            <w:iCs/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://nvlpubs.nist.gov/nistpubs/FIPS/NIST.FIPS.199.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  for descriptions of NIST system confidentiality, integrity, and availability categories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A5C3A8" w14:textId="77777777" w:rsidR="00494EA8" w:rsidRPr="004652BD" w:rsidRDefault="00494EA8" w:rsidP="00567F6F">
+      <w:pPr>
+        <w:pStyle w:val="RFPHeading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="22352D3F" w14:textId="2662F02B" w:rsidR="00A91CB0" w:rsidRPr="00EF2B9B" w:rsidRDefault="53354E39" w:rsidP="00EF2B9B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc970863206"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7  </w:t>
       </w:r>
       <w:r w:rsidR="2D7FE9AC">
         <w:t>ENTERPRISE ARCHITECTURE SPECIFICATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="374DE1DE" w14:textId="77777777" w:rsidR="00F5676A" w:rsidRDefault="00F5676A" w:rsidP="00A91CB0">
       <w:pPr>
         <w:ind w:left="1260"/>
         <w:rPr>
@@ -16782,51 +17326,51 @@
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Network Architecture and Technology Stack. The State utilizes architectural diagrams to better understand the design and technologies of a proposed solution. Details on these diagrams can be found at the following</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>link: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:anchor="Tab-Architecture-1192" w:history="1">
+      <w:hyperlink r:id="rId22" w:anchor="Tab-Architecture-1192" w:history="1">
         <w:r w:rsidRPr="00DE34C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="22"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources#Tab-Architecture-1192</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4A6D438C" w14:textId="77777777" w:rsidR="00156AC8" w:rsidRDefault="00156AC8" w:rsidP="00946ECB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -17128,51 +17672,51 @@
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB215A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>IDENTITY AND ACCESS MANAGEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="194FF6C1" w14:textId="77777777" w:rsidR="00156AC8" w:rsidRPr="00946ECB" w:rsidRDefault="00156AC8" w:rsidP="29624A95">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:t xml:space="preserve">The proposed solution must externalize identity and access management. The protocols describing the State’s Identity and Access Management can be found at the following link: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:anchor="Tab-IdentityAccessManagement-1241" w:history="1">
+      <w:hyperlink r:id="rId23" w:anchor="Tab-IdentityAccessManagement-1241" w:history="1">
         <w:r w:rsidRPr="00DE34C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://it.nc.gov/services/vendor-engagement-resources#Tab-IdentityAccessManagement-1241</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="746D6A2F" w14:textId="0C615331" w:rsidR="00D64363" w:rsidRPr="00DE34C6" w:rsidRDefault="00156AC8" w:rsidP="00D64363">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:t>Describe how your solution supports the above protocols, as well as making them available for application integration/consumption.</w:t>
       </w:r>
@@ -17408,127 +17952,157 @@
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C9F591E" w14:textId="77777777" w:rsidR="00156AC8" w:rsidRPr="00DE34C6" w:rsidRDefault="00156AC8" w:rsidP="00946ECB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Standards include:</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4B885D82" w14:textId="77777777" w:rsidR="00544051" w:rsidRDefault="00544051" w:rsidP="00544051">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>State of North Carolina Digital Accessibility &amp; Usability Standard</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:p w14:paraId="182AB861" w14:textId="77777777" w:rsidR="00156AC8" w:rsidRPr="00946ECB" w:rsidRDefault="00156AC8" w:rsidP="00F71864">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">W3C Web Accessibility Initiative - Web Content Accessibility Guidelines (WCAG) 2.1: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00946ECB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.w3.org/TR/WCAG21/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="39F02AF8" w14:textId="77777777" w:rsidR="00156AC8" w:rsidRPr="00946ECB" w:rsidRDefault="00156AC8" w:rsidP="00F71864">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 508: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00946ECB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.section508.gov/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4DAD3BBE" w14:textId="77777777" w:rsidR="00156AC8" w:rsidRPr="00946ECB" w:rsidRDefault="00156AC8" w:rsidP="00F71864">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Voluntary Product Accessibility Template (VPAT®): </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00946ECB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.itic.org/policy/accessibility/vpat</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54428BAC" w14:textId="77777777" w:rsidR="001A6F8F" w:rsidRDefault="001A6F8F" w:rsidP="001A6F8F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1350"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -17622,51 +18196,51 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA03431" w14:textId="77777777" w:rsidR="00156AC8" w:rsidRPr="00946ECB" w:rsidRDefault="00156AC8" w:rsidP="008472A5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The Vendor Resources Page found at the following link: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DE34C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="D13438"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3E6"/>
           </w:rPr>
           <w:t>https://it.nc.gov/vendor-engagement-resources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. This site provides vendors with statewide information and links referenced throughout the RFP document. Agencies may request additional</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -19638,51 +20212,73 @@
     <w:p w14:paraId="585B3538" w14:textId="0FF3B9DA" w:rsidR="00FA111C" w:rsidRPr="000F1335" w:rsidRDefault="00FA111C" w:rsidP="000A2565">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-90"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260" w:right="-115"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The term “specification” refers to a description of the characteristics of a commodity or service.   Specifically, it is defined as the explicit requirements, furnished with a solicitation upon which a purchase order or contract is to be based.  Specifications set forth the characteristics of the goods and services to be purchased so as to enable the Vendor to determine and understand that which is to be supplied.  </w:t>
+        <w:t xml:space="preserve">The term “specification” refers to a description of the characteristics of a commodity or service.   Specifically, it is defined as the explicit requirements, furnished with a solicitation upon which a purchase order or contract is to be based.  Specifications set forth the characteristics of the goods and services to be purchased so as to enable the Vendor to determine and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F1335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>understand that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F1335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which is to be supplied.  </w:t>
       </w:r>
       <w:r w:rsidR="002B5C15" w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Specifications</w:t>
       </w:r>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be in the form of a description of the physical, functional, or performance characteristics, a reference brand name or both.  It may include a description of any requirement for inspecting, testing, or preparing a material, equipment, supplies, or service for delivery. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
@@ -19705,51 +20301,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3E1586D3" w14:textId="77777777" w:rsidR="00FA111C" w:rsidRPr="000F1335" w:rsidRDefault="00FA111C" w:rsidP="000A2565">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-90"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260" w:right="-115"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>To assure that your specifications meet the above criteria, use the following checklist:</w:t>
+        <w:t xml:space="preserve">To </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F1335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>assure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F1335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that your specifications meet the above criteria, use the following checklist:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE2328E" w14:textId="264EAA90" w:rsidR="00FA111C" w:rsidRPr="000F1335" w:rsidRDefault="00FA111C" w:rsidP="002A5A12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-90"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1627" w:right="-120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
@@ -22076,51 +22692,51 @@
     </w:p>
     <w:p w14:paraId="0BB1D9BC" w14:textId="77ED4AE3" w:rsidR="005C281B" w:rsidRPr="00FA00DA" w:rsidRDefault="005F2F06" w:rsidP="00C53C11">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1166"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="005C281B" w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Historically Underutilized Businesses (HUBs) consist of minority, women and disabled business firms that are at least fifty-one percent owned and operated by an individual(s) of the aforementioned categories.   Also included in this category are disabled business enterprises and non-profit work centers for the blind and severely disabled.”  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="003E2B72" w:rsidRPr="00ED6719">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://ncadmin.nc.gov/businesses/hub</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="40FABBAB" w14:textId="77777777" w:rsidR="005C281B" w:rsidRPr="00FA00DA" w:rsidRDefault="005C281B" w:rsidP="007779C4">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -22408,51 +23024,51 @@
     </w:p>
     <w:p w14:paraId="6EEC4632" w14:textId="0BF9F4FC" w:rsidR="000A318B" w:rsidRPr="00FA00DA" w:rsidRDefault="000A318B" w:rsidP="00C53C11">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In an effort to support the sustainability efforts of the State of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00A0319E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>North Carolina Executive Order Number 156</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, we solicit your cooperation.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E6A6C5" w14:textId="77777777" w:rsidR="007779C4" w:rsidRDefault="000A318B" w:rsidP="007779C4">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
@@ -23235,81 +23851,101 @@
       <w:r w:rsidR="08686F3D">
         <w:t>ENERGY STAR PRODUCTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidR="2752D598">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="415A1035" w14:textId="52F934A1" w:rsidR="00AD6F10" w:rsidRPr="00FA00DA" w:rsidRDefault="00AD6F10" w:rsidP="00C53C11">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“ENERGY STAR® is a government-backed program helping businesses and individuals protect the environment through superior energy efficiency.”  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00FA00DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.energystar.gov/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="42B47702" w14:textId="6F47FD90" w:rsidR="005C281B" w:rsidRPr="008647E6" w:rsidRDefault="000A318B" w:rsidP="008647E6">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Do products offered meet Energy Star specifications of energy efficiency? </w:t>
+        <w:t xml:space="preserve">Do products </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>offered</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meet Energy Star specifications of energy efficiency? </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -23903,101 +24539,158 @@
         </w:rPr>
         <w:t xml:space="preserve">Only information that is received in response to this RFQ will be evaluated. </w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reference to information previously submitted or Internet Website Addresses (URLs) </w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>will not</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> satisfy this provision.  </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00332540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Offer</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>s, which do not comply with these requirements, will be subject to rejection.</w:t>
+        <w:t>s,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which do not comply with these </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>requirements,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be subject to rejection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0D514C" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="007779C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>RECYCLING AND SOURCE REDUCTION</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  It is the policy of this State to encourage and promote the purchase of products with recycled content to the extent economically practicable, and to purchase items, which are reusable, refillable, repairable, more durable, and less toxic to the extent that the purchase or use is practicable and cost-effective.  We also encourage and promote using minimal packaging and the use of recycled/recyclable products in the packaging of commodities purchased.  However, no sacrifice in quality of packaging will be acceptable.  The company remains responsible for providing packaging that will protect the commodity and contain it for its intended use. Companies are strongly urged to bring to the attention of the </w:t>
+        <w:t xml:space="preserve">  It is the policy of this State to encourage and promote the purchase of products with recycled content to the extent economically practicable, and to purchase </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>items, which</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are reusable, refillable, repairable, more durable, and less toxic to the extent that the purchase or use is practicable and cost-effective.  We also encourage and promote using minimal packaging and the use of recycled/recyclable products in the packaging of commodities purchased.  However, no sacrifice in quality of packaging will be acceptable.  The company remains responsible for providing packaging that will protect the commodity and contain it for its intended use. Companies are strongly </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>urged</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to bring to the attention of the </w:t>
       </w:r>
       <w:r w:rsidR="0011591E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">relevant </w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">purchasers in the </w:t>
       </w:r>
       <w:r w:rsidR="0011591E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">State </w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -24359,79 +25052,143 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SAMPLES</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Sample of items, when required, must be furnished as stipulated herein, free of expense, and if not destroyed will, upon request be returned at the Vendor’s expense.  Written request for the return of samples must be made within 10 days following date of </w:t>
+        <w:t xml:space="preserve">  Sample of items, when required, must be furnished as stipulated herein, free of expense, and if not destroyed will, upon </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be returned at the Vendor’s expense.  Written request for the return of samples must be made within 10 days following date of </w:t>
       </w:r>
       <w:r w:rsidR="00332540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>offer</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> opening.  Otherwise the samples will become the property of the State.  Each individual sample must be labeled with the Vendor’s name, </w:t>
+        <w:t xml:space="preserve"> opening.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Otherwise</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the samples will become the property of the State.  Each individual sample must be labeled with the Vendor’s name, </w:t>
       </w:r>
       <w:r w:rsidR="00482877">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">offer </w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>number, and item number.  A sample, on which an award is made, will be retained until the contract is completed, and then returned, if requested, as specified above.</w:t>
+        <w:t xml:space="preserve">number, and item number.  A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sample,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on which an award is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>made,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be retained until the contract is completed, and then returned, if requested, as specified above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D337AC7" w14:textId="77777777" w:rsidR="00471540" w:rsidRDefault="00471540" w:rsidP="007779C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MISCELLANEOUS</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
@@ -24455,51 +25212,67 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PROTEST PROCEDURES:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  When an offeror wants to protest a contract awarded pursuant to this solicitation that is over $25,000 they must submit a written request to the issuing agency at the address given in this document.  This request must be received in this office within fifteen (15) calendar days from the date of the contract award, and must contain specific sound reasons and any supporting documentation for the protest.  </w:t>
+        <w:t xml:space="preserve">  When an offeror wants to protest a contract awarded pursuant to this solicitation that is over $25,000 they must submit a written request to the issuing agency at the address given in this document.  This request must be received in this office within fifteen (15) calendar days from the date of the contract </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>award, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must contain specific sound reasons and any supporting documentation for the protest.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Contract award notices are sent </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
       <w:r>
@@ -24847,52 +25620,61 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009352DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Definitions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>As used herein;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">As used </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>herein;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="434C03A9" w14:textId="3B56DB0D" w:rsidR="009C1176" w:rsidRPr="009C1176" w:rsidRDefault="009C1176" w:rsidP="009C1176">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C1176">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Deliverable/Product Warranties</w:t>
       </w:r>
       <w:r w:rsidRPr="00347060">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -24904,51 +25686,67 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Paragraph</w:t>
       </w:r>
       <w:r w:rsidR="00A53870">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7</w:t>
       </w:r>
       <w:r w:rsidR="00A53870">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and 8, and included in Paragraph 29 c)</w:t>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A53870">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A53870">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> included in Paragraph 29 c)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of these Terms and Conditions unless superseded by a Vendor’s Warranties pursuant to </w:t>
       </w:r>
       <w:r w:rsidRPr="00947CD3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor’s License or Support Agreements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A4EF71" w14:textId="68A2A976" w:rsidR="009A168B" w:rsidRPr="009A168B" w:rsidRDefault="009A168B" w:rsidP="009352DF">
       <w:pPr>
@@ -25267,51 +26065,83 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Goods Return:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Deliverables and any other goods or materials furnished by the Vendor to fulfill technical requirements shall be in good working order and be maintained in good working order by Vendor for the duration of the Contract; unless otherwise provided in a separate maintenance agreement or in the Solicitation Documents.  Deliverables failing to meet the State’s technical requirements shall be considered non-conforming goods and subject to return to the Vendor for replacement at the State’s option, and at the Vendor’s expense.  The State is responsible for the return costs related to the termination of a Contract, including deinstallation, and freight to destinations within the Continental United States; except in the case of default by the Vendor or delivery of non-conforming goods by Vendor. Shipping or freight charges, if any, paid by the State for non-conforming goods will be reimbursed to the State.</w:t>
+        <w:t xml:space="preserve"> Deliverables and any other goods or materials furnished by the Vendor to fulfill technical requirements shall be in good working order and be maintained in good working order by Vendor for the duration of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contract;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless otherwise provided in a separate maintenance agreement or in the Solicitation Documents.  Deliverables failing to meet the State’s technical requirements shall be considered non-conforming goods and subject to return to the Vendor for replacement at the State’s option, and at the Vendor’s expense.  The State is responsible for the return costs related to the termination of a Contract, including deinstallation, and freight to destinations within the Continental United </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>States;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> except in the case of default by the Vendor or delivery of non-conforming goods by Vendor. Shipping or freight charges, if any, paid by the State for non-conforming goods will be reimbursed to the State.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CEB118" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="009352DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -25386,51 +26216,67 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009352DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Personnel</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Vendor shall not substitute key personnel assigned to the performance of this Contract without prior written approval by the Agency Contract Administrator.  Any desired substitution shall be noticed to the Agency’s Contract Administrator accompanied by the names and references of Vendor’s recommended substitute personnel.  The Agency will approve or disapprove the requested substitution in a timely manner.  The Agency may, in its sole discretion, terminate the </w:t>
+        <w:t xml:space="preserve"> Vendor shall not substitute key personnel assigned to the performance of this Contract without prior written approval by the Agency Contract Administrator.  Any desired substitution shall be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>noticed to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Agency’s Contract Administrator accompanied by the names and references of Vendor’s recommended substitute personnel.  The Agency will approve or disapprove the requested substitution in a timely manner.  The Agency may, in its sole discretion, terminate the </w:t>
       </w:r>
       <w:r w:rsidR="00087603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of any person providing </w:t>
       </w:r>
       <w:r w:rsidR="00087603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -25450,51 +26296,67 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> provided by such personnel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26826203" w14:textId="77777777" w:rsidR="00482545" w:rsidRPr="00482545" w:rsidRDefault="00482545" w:rsidP="009352DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00482545">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Vendor personnel shall perform their duties on the premises of the State, during the State’s regular work days and normal work hours, except as may be specifically agreed otherwise, established in the specification, or statement of work.</w:t>
+        <w:t xml:space="preserve">Vendor personnel shall perform their duties on the premises of the State, during the State’s regular </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00482545">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>work days</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00482545">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and normal work hours, except as may be specifically agreed otherwise, established in the specification, or statement of work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F6E1E8" w14:textId="77777777" w:rsidR="00482545" w:rsidRPr="00482545" w:rsidRDefault="00482545" w:rsidP="009352DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00482545">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This Contract shall not prevent Vendor or any of its personnel supplied under this Contract from performing similar </w:t>
       </w:r>
       <w:r w:rsidR="00087603">
         <w:rPr>
@@ -25882,51 +26744,67 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Software License</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>for internal embedded software, firmware and unless otherwise provided in the State’s solicitation document, or in an attachment hereto</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>): Deliverables comprising goods, equipment or products (hardware) may contain software for internal operation, or as embedded software or firmware that is generally not sold or licensed as a severable software product.  Software may be provided on separate media, such as floppy diskettes or CD-ROM, or may be included within the hardware at or prior to delivery.  Such software is proprietary, copyrighted, and may also contain valuable trade secrets and may be protected by patents.  Vendor grants the State a license to use the Code (or any replacement provided) on, or in conjunction with, only the Deliverables purchased, or with any system identified in the solicitation documents.  The State shall have a worldwide, nonexclusive, non-sublicensable license to use such software and/or documentation for its internal use. The State may make and install copies of the software to support the authorized level of use.  Provided, however that if the hardware is inoperable, the software may be copied for temporary use on other hardware. The State shall promptly affix to any such copy the same proprietary and copyright notices affixed to the original.  The State may make one copy of the software for archival, back-up or disaster recovery purposes.  The license set forth in this Paragraph shall terminate immediately upon the State’s discontinuance of the use of the equipment on which the software is installed.  The software may be transferred to another party only with the transfer of the hardware.  If the hardware is transferred, the State shall i) destroy all software copies made by the State, ii) deliver the original or any replacement copies of the software to the transferee, and iii) notify the transferee that title and ownership of the software and the applicable patent, trademark, copyright, and other intellectual property rights shall remain with Vendor, or Vendor’s licensors.  The State shall not disassemble, decompile, reverse engineer, modify, or prepare derivative works of the embedded software, unless permitted under the solicitation documents.</w:t>
+        <w:t xml:space="preserve">): Deliverables comprising goods, equipment or products (hardware) may contain software for internal operation, or as embedded software or firmware that is generally not sold or licensed as a severable software product.  Software may be provided on separate media, such as floppy diskettes or CD-ROM, or may be included within the hardware at or prior to delivery.  Such software is proprietary, copyrighted, and may also contain valuable trade secrets and may be protected by patents.  Vendor grants the State a license to use the Code (or any replacement provided) on, or in conjunction with, only the Deliverables purchased, or with any system identified in the solicitation documents.  The State shall have a worldwide, nonexclusive, non-sublicensable license to use such software and/or documentation for its internal use. The State may make and install copies of the software to support the authorized level of use.  Provided, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>however</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that if the hardware is inoperable, the software may be copied for temporary use on other hardware. The State shall promptly affix to any such copy the same proprietary and copyright notices affixed to the original.  The State may make one copy of the software for archival, back-up or disaster recovery purposes.  The license set forth in this Paragraph shall terminate immediately upon the State’s discontinuance of the use of the equipment on which the software is installed.  The software may be transferred to another party only with the transfer of the hardware.  If the hardware is transferred, the State shall i) destroy all software copies made by the State, ii) deliver the original or any replacement copies of the software to the transferee, and iii) notify the transferee that title and ownership of the software and the applicable patent, trademark, copyright, and other intellectual property rights shall remain with Vendor, or Vendor’s licensors.  The State shall not disassemble, decompile, reverse engineer, modify, or prepare derivative works of the embedded software, unless permitted under the solicitation documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53591BE3" w14:textId="77777777" w:rsidR="00087603" w:rsidRPr="00C10671" w:rsidRDefault="00087603" w:rsidP="00C66B68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:ind w:left="1080" w:right="-20" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B68">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
@@ -26181,51 +27059,83 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  Upon notice by State of a problem with the Software (which problem can be verified), Vendor shall use reasonable efforts to correct or provide a working solution for the problem.  The State shall comply with all reasonable instructions or requests of Vendor in attempts to correct an error or defect in the Program.  Vendor and the State shall act promptly and in a reasonably timely manner in communicating error or problem logs, other related information, proposed solutions or workarounds, and any action as may be necessary or proper to obtain or affect maintenance Services under this Paragraph.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="414726DB" w14:textId="77777777" w:rsidR="00087603" w:rsidRPr="008F5CF5" w:rsidRDefault="00087603" w:rsidP="002A5A12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5CF5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Vendor shall notify the State of any material errors or defects in the Deliverables known, or made known to Vendor from any source during the Contract term that could cause the production of inaccurate or otherwise materially incorrect, results.  Vendor shall initiate actions as may be commercially necessary or proper to effect corrections of any such errors or defects.</w:t>
+        <w:t xml:space="preserve">Vendor shall notify the State of any material errors or defects in the Deliverables </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F5CF5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>known, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F5CF5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> made known to Vendor from any source during the Contract term that could cause the production of inaccurate or otherwise materially </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F5CF5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>incorrect,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F5CF5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> results.  Vendor shall initiate actions as may be commercially necessary or proper to effect corrections of any such errors or defects.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61AA7A98" w14:textId="77777777" w:rsidR="00087603" w:rsidRPr="008F5CF5" w:rsidRDefault="00087603" w:rsidP="002A5A12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B68">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Updates</w:t>
       </w:r>
       <w:r w:rsidRPr="008F5CF5">
@@ -26356,104 +27266,124 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED5BEB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED5BEB" w:rsidRPr="00ED5BEB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>All travel expenses should be included in the Vendor’s proposed costs.  Separately stated travel expenses will not be reimbursed</w:t>
-      </w:r>
+        <w:t xml:space="preserve">All travel expenses should be included in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00ED5BEB" w:rsidRPr="00ED5BEB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>the Vendor’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00ED5BEB" w:rsidRPr="00ED5BEB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proposed costs.  Separately stated travel expenses will not be reimbursed</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5BEB" w:rsidRPr="00ED5BEB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00ED5BEB" w:rsidRPr="00ED5BEB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  In the event that the Vendor may be eligible to be reimbursed for travel expenses arising under the performance of this Contract, reimbursement will be at the out-of-state rates set forth in </w:t>
       </w:r>
       <w:r w:rsidR="00FB52D4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>N.C.G.S.</w:t>
       </w:r>
       <w:r w:rsidR="00FB52D4" w:rsidRPr="00ED5BEB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED5BEB" w:rsidRPr="00ED5BEB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§138-6; as amended from time to time</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED5BEB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  Vendor</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> agrees to use the lowest available airfare not requiring a weekend stay and to use the lowest available rate for rental vehicles.  All Vendor incurred travel expenses shall be billed on a monthly basis, shall be supported by receipt and shall be paid by the State within thirty (30) days after invoice approval.  Travel expenses exceeding the foregoing rates shall not be paid by the State.  The State will reimburse travel allowances only for days on which the Vendor is required to be in </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="00471540">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>North Carolina</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> performing </w:t>
       </w:r>
       <w:r w:rsidR="00087603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
@@ -26483,52 +27413,52 @@
       <w:r w:rsidRPr="00C66B68">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Governmental Restrictions</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event any restrictions are imposed by governmental requirements that necessitate alteration of the material, quality, workmanship, or performance of the Deliverables offered prior to delivery thereof, the Vendor shall provide written notification of the necessary alteration(s) to the Agency Contract Administrator.  The State reserves the right to accept any such alterations, including any price adjustments occasioned thereby, or to cancel the Contract.  The State may advise Vendor of any restrictions or changes in specifications required by </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="00471540">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>North Carolina</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> legislation, rule or regulatory authority that require compliance by the State.  In such event, Vendor shall use its best efforts to comply with the required restrictions or changes.  If compliance cannot be achieved by the date specified by the State, the State may terminate this Contract and compensate Vendor for sums due under the Contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D26EAE0" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00C66B68">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
@@ -26542,51 +27472,67 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B68">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Prohibition Against Contingent Fees and Gratuities</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Vendor warrants that it has not paid, and agrees not to pay, any bonus, commission, fee, or gratuity to any employee or official of the State for the purpose of obtaining any contract or award issued by the State.  Vendor further warrants that no commission or other payment has been or will be received from or paid to any third party contingent on the award of any contract by the State, except as shall have been expressly communicated to the State Purchasing Agent in writing prior to acceptance of the Contract or award in question.  Each individual signing below warrants that he or she is duly authorized by their respective Party to sign this Contract and bind the Party to the terms and conditions of this Contract.  Vendor and their authorized signatory further warrant that no officer or employee of the State has any direct or indirect financial or personal beneficial interest, in the subject matter of this Contract; obligation or contract for future award of compensation as an inducement or consideration for making this Contract.  Subsequent discovery by the State of non-compliance with these provisions shall constitute sufficient cause for immediate termination of all outstanding contracts.  Violations of this provision may result in debarment of the Vendor(s) as permitted by </w:t>
+        <w:t xml:space="preserve"> Vendor warrants that it has not paid, and agrees not to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pay,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any bonus, commission, fee, or gratuity to any employee or official of the State for the purpose of obtaining any contract or award issued by the State.  Vendor further warrants that no commission or other payment has been or will be received from or paid to any third party contingent on the award of any contract by the State, except as shall have been expressly communicated to the State Purchasing Agent in writing prior to acceptance of the Contract or award in question.  Each individual signing below warrants that he or she is duly authorized by their respective Party to sign this Contract and bind the Party to the terms and conditions of this Contract.  Vendor and their authorized signatory further warrant that no officer or employee of the State has any direct or indirect financial or personal beneficial interest, in the subject matter of this Contract; obligation or contract for future award of compensation as an inducement or consideration for making this Contract.  Subsequent discovery by the State of non-compliance with these provisions shall constitute sufficient cause for immediate termination of all outstanding contracts.  Violations of this provision may result in debarment of the Vendor(s) as permitted by </w:t>
       </w:r>
       <w:r w:rsidR="00285085">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9 NCAC 06B.1</w:t>
       </w:r>
       <w:r w:rsidR="00285085">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>206</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -26613,51 +27559,67 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B68">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Availability of Funds</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any and all payments to Vendor are expressly contingent upon and subject to the appropriation, allocation and availability of funds to the Agency for the purposes set forth in this Contract.  If this Contract or any Purchase Order issued hereunder is funded in whole or in part by federal funds, the Agency’s performance and payment shall be subject to and contingent upon the continuing availability of said federal funds for the purposes of the Contract or Purchase Order.  If the term of this Contract extends into fiscal years subsequent to that in which it is approved such continuation of the Contract is expressly contingent upon the appropriation, allocation, and availability of funds by the N.C. Legislature for the purposes set forth in the Contract.  If funds to effect payment are not available, the Agency will provide written notification to Vendor.  If the Contract is terminated under this paragraph, Vendor agrees to take back any affected Deliverables and software not yet delivered under this Contract, terminate any </w:t>
+        <w:t xml:space="preserve">Any and all payments to Vendor are expressly contingent upon and subject to the appropriation, allocation and availability of funds to the Agency for the purposes set forth in this Contract.  If this Contract or any Purchase Order issued hereunder is funded in whole or in part by federal funds, the Agency’s performance and payment shall be subject to and contingent upon the continuing availability of said federal funds for the purposes of the Contract or Purchase Order.  If the term of this Contract extends into fiscal years subsequent to that in which it is approved such continuation of the Contract is expressly contingent upon the appropriation, allocation, and availability of funds by the N.C. Legislature for the purposes set forth in the Contract.  If funds to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>effect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> payment are not available, the Agency will provide written notification to Vendor.  If the Contract is terminated under this paragraph, Vendor agrees to take back any affected Deliverables and software not yet delivered under this Contract, terminate any </w:t>
       </w:r>
       <w:r w:rsidR="00087603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> supplied to the Agency under this Contract, and relieve the Agency of any further obligation thereof.  The State shall remit payment for Deliverables and </w:t>
       </w:r>
       <w:r w:rsidR="00087603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -26684,59 +27646,93 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B68">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Payment Terms</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Payment terms are Net 30 days after receipt of correct invoice or acceptance of the Deliverables, whichever is later; unless a period of more than 30 days is required by the Agency.  The Purchasing State Agency is responsible for all payments under the Contract.  </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Payment terms are Net 30 days after receipt of correct invoice or acceptance of the Deliverables, whichever is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>later;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless a period of more than 30 days is required by the Agency.  The Purchasing State Agency is responsible for all payments under the Contract.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">No additional charges to the Agency will be permitted based upon, or arising from, the Agency’s use of a Business Procurement Card.  The State may exercise any and all rights of Set Off as permitted in Chapter 105A-1 et. seq. of the N.C. General Statutes and applicable Administrative Rules.  </w:t>
+        <w:t xml:space="preserve">No additional charges to the Agency will be permitted based upon, or arising from, the Agency’s use of a Business Procurement Card.  The State may exercise </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>any and all</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rights of Set Off as permitted in Chapter 105A-1 et. seq. of the N.C. General Statutes and applicable Administrative Rules.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Upon Vendor’s written request of not less than 30 days and approval by the State or Agency, the Agency may:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A3D570" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="008A5AE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
@@ -26810,70 +27806,106 @@
       <w:bookmarkStart w:id="44" w:name="_Ref510403721"/>
       <w:r w:rsidRPr="008A5AE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Acceptance Criteria</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> In the event acceptance of Deliverables is not described in additional Contract documents, the State shall have the obligation to notify Vendor, in writing ten calendar days following </w:t>
+        <w:t xml:space="preserve"> In the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>event</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acceptance of Deliverables is not described in additional Contract documents, the State shall have the obligation to notify Vendor, in writing ten calendar days following </w:t>
       </w:r>
       <w:r w:rsidR="00825F75">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the supply</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of any Deliverable described in the Contract if it is not acceptable.  The notice shall specify in reasonable detail the reason(s) a deliverable is unacceptable.  Acceptance by the State shall not be unreasonably withheld; but may be conditioned or delayed as required for installation and/or testing of Deliverables.  Final acceptance is expressly conditioned upon completion of all applicable inspection and testing procedures.  Should the Deliverables fail to meet any specifications or acceptance criteria the State may exercise any and all rights hereunder, including such rights provided by the Uniform Commercial Code as adopted in </w:t>
-[...2 lines deleted...]
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:t xml:space="preserve"> of any Deliverable described in the Contract if it is not acceptable.  The notice shall specify in reasonable detail the reason(s) a deliverable is unacceptable.  Acceptance by the State shall not be unreasonably withheld; but may be conditioned or delayed as required for installation and/or testing of Deliverables.  Final acceptance is expressly conditioned upon completion of all applicable inspection and testing procedures.  Should the Deliverables fail to meet any specifications or acceptance criteria the State may exercise </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>any and all</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rights hereunder, including such rights provided by the Uniform Commercial Code as adopted in </w:t>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="00471540">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>North Carolina</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.  Deliverables discovered to be defective or failing to conform to the specifications may be rejected upon initial inspection or at any later time if the defects contained in the Deliverables or non-compliance with the specifications was not reasonably ascertainable upon initial inspection. If</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Vendor fails to promptly cure the defect or replace the Deliverables, the State reserves the right to cancel the Purchase Order, contract with a different Vendor, and to invoice the original Vendor for any differential in price over the original Contract price.  When Deliverables are rejected, the Vendor must remove the rejected Deliverables from the premises of the State Agency within </w:t>
       </w:r>
@@ -26911,51 +27943,67 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A5AE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Equal Employment Opportunity</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Vendor shall comply with all Federal and State requirements concerning fair employment and employment of the disabled, and concerning the treatment of all employees without regard to discrimination by reason of race, color, religion, sex, national origin or physical disability.</w:t>
+        <w:t xml:space="preserve"> Vendor shall comply with all Federal and State requirements concerning fair employment and employment of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>disabled, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> concerning the treatment of all employees without regard to discrimination by reason of race, color, religion, sex, national origin or physical disability.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B65226" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="008A5AE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A5AE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
@@ -27146,51 +28194,83 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>132-1.2. Vendor may designate appropriate portions of its response as confidential, consistent with and to the extent permitted under the Statutes and Rules set forth above, by marking the top and bottom of pages containing confidential information with a legend in boldface type “</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONFIDENTIAL</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">”.  By so marking any page, the Vendor warrants that it has formed a good faith opinion, having received such necessary or proper review by counsel and other knowledgeable advisors that the portions marked confidential meet the requirements of the Rules and Statutes set forth above. </w:t>
+        <w:t xml:space="preserve">”.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>By so</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> marking any page, the Vendor warrants that it has formed a good faith opinion, having received such necessary or proper review by counsel and other knowledgeable advisors that the portions marked </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>confidential</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meet the requirements of the Rules and Statutes set forth above. </w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>However, under no circumstances shall price information be designated as confidential.</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  The State may serve as custodian of Vendor’s confidential information and not as an arbiter of claims against Vendor’s assertion of confidentiality.  If an action is brought pursuant to </w:t>
       </w:r>
       <w:r w:rsidR="00AB4B18" w:rsidRPr="00EA53D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N.C.G.S. </w:t>
       </w:r>
       <w:r w:rsidR="00AB4B18">
@@ -27250,67 +28330,83 @@
         </w:rPr>
         <w:t>Care of Information: Vendor agrees to use commercial best efforts to safeguard and protect any data, documents, files, and other materials received from the State or the Agency during performance of any contractual obligation from loss, destruction or erasure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA4087C" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="008A5AE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor warrants that all its employees and any approved third party Vendors or subcontractors are subject to a non-disclosure and confidentiality agreement enforceable in </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="00471540">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>North Carolina</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Vendor will, upon request of the State, verify and produce true copies of any such agreements. Production of such agreements by Vendor may be made subject to applicable confidentiality, non-disclosure or privacy laws; provided that Vendor produces satisfactory evidence supporting exclusion of such agreements from disclosure under the N.C. Public Records laws in </w:t>
+        <w:t xml:space="preserve">.  Vendor will, upon request of the State, verify and produce true copies of any such agreements. Production of such agreements by Vendor may be made subject to applicable confidentiality, non-disclosure or privacy </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laws;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provided that Vendor produces satisfactory evidence supporting exclusion of such agreements from disclosure under the N.C. Public Records laws in </w:t>
       </w:r>
       <w:r w:rsidR="00AB4B18" w:rsidRPr="00EA53D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N.C.G.S. </w:t>
       </w:r>
       <w:r w:rsidR="00AB4B18">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">132-1 et seq.  The State may, in its sole discretion, provide a non-disclosure and confidentiality agreement satisfactory to the State for Vendor’s execution.  The State may exercise its rights under this subparagraph as necessary or proper, in its discretion, to comply with applicable security regulations or statutes including, but not limited to 26 USC 6103 and IRS Publication 1075, (Tax Information Security Guidelines for Federal, State, and Local Agencies), HIPAA, 42 USC 1320(d) (Health Insurance Portability and Accountability Act), any implementing regulations in the Code of Federal Regulations, and any future regulations imposed upon the </w:t>
       </w:r>
       <w:r w:rsidR="00B83A2E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -27437,51 +28533,67 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, except where licensed or leased to the State.</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Proprietary Vendor materials licensed to the State shall be identified to the State by Vendor prior to use or provision of </w:t>
       </w:r>
       <w:r w:rsidR="00087603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hereunder and shall remain the property of the Vendor.  Embedded software or firmware shall not be a severable Deliverable. Deliverables include "Work Product" and means any expression of Licensor’s findings, analyses, conclusions, opinions, recommendations, ideas, techniques, know-how, designs, programs, enhancements, and other technical information; but not source and object code or software.  All Software source and object code is the property of Licensor and is licensed nonexclusively to the State, at no additional license fee, pursuant to the terms of the software license contained herein, and in the Supplemental Terms and Conditions for Software and Services or the License Agreement if incorporated in the Solicitation Documents.  </w:t>
+        <w:t xml:space="preserve"> hereunder and shall remain the property of the Vendor.  Embedded software or firmware shall not be a severable Deliverable. Deliverables include "Work Product" and means any expression of Licensor’s findings, analyses, conclusions, opinions, recommendations, ideas, techniques, know-how, designs, programs, enhancements, and other technical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>information;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but not source and object code or software.  All Software source and object code is the property of Licensor and is licensed nonexclusively to the State, at no additional license fee, pursuant to the terms of the software license contained herein, and in the Supplemental Terms and Conditions for Software and Services or the License Agreement if incorporated in the Solicitation Documents.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23EA8B0D" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00B23E5F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
@@ -27489,51 +28601,67 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B23E5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Late Delivery, Back Order</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Vendor shall advise the Agency contact person or office immediately upon determining that any Deliverable will not, or may not, be delivered at the time or place specified.  Together with such notice, Vendor shall state the projected delivery time and date.  In the event the delay projected by Vendor is unsatisfactory, the Agency shall so advise Vendor and may proceed to procure substitute Deliverables or </w:t>
+        <w:t xml:space="preserve"> Vendor shall advise the Agency contact person or office immediately upon determining that any Deliverable will not, or may not, be delivered at the time or place specified.  Together with such notice, Vendor shall state the projected delivery time and date.  In the event the delay projected by Vendor is unsatisfactory, the Agency </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>shall so</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> advise Vendor and may proceed to procure substitute Deliverables or </w:t>
       </w:r>
       <w:r w:rsidR="00087603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E53528" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00B23E5F" w:rsidRDefault="00471540" w:rsidP="008D5D30">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -27595,51 +28723,67 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="25D883B4" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="002A5A12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="216"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Vendor shall not acquire any right, title, and interest in and to the copyrights for goods, any and all software, technical information, specifications, drawings, records, documentation, data or derivative works thereof, or other work products provided by the State to Vendor.  The State hereby grants Vendor a royalty-free, fully paid, worldwide, perpetual, non-exclusive license for Vendor’s internal use to non-confidential Deliverables first originated and prepared by the Vendor for delivery to the State.</w:t>
+        <w:t xml:space="preserve">Vendor shall not acquire any right, title, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interest in and to the copyrights for goods, any and all software, technical information, specifications, drawings, records, documentation, data or derivative works thereof, or other work products provided by the State to Vendor.  The State hereby grants Vendor a royalty-free, fully paid, worldwide, perpetual, non-exclusive license for Vendor’s internal use to non-confidential Deliverables first originated and prepared by the Vendor for delivery to the State.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E4168A7" w14:textId="388146C6" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="002A5A12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="216"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -27788,51 +28932,67 @@
         <w:t>Vendor will not be required to defend or indemnify the State if any claim by a third party against the State for infringement or misappropriation (i) results from the State’s alteration of any Vendor-branded product or Deliverable, or (ii) results from the continued use of the good(s) or Services and Deliverables after receiving notice they infringe a trade secret of a third party.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF174DF" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="002A5A12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="648"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Nothing stated herein, however, shall affect Vendor's ownership in or rights to its preexisting intellectual property and proprietary rights.</w:t>
+        <w:t xml:space="preserve">Nothing stated herein, however, shall affect Vendor's ownership in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rights to its preexisting intellectual property and proprietary rights.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="491D4C01" w14:textId="75B61DE0" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00B23E5F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B23E5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
@@ -28005,52 +29165,52 @@
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Worker’s Compensation</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - The Vendor shall provide and maintain Worker’s Compensation Insurance, as required by the laws of </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="00471540">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>North Carolina</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, as well as employer’s liability coverage with minimum limits of $100,000.00, covering all of Vendor’s employees who are engaged in any work under the Contract.  If any work is sublet, the Vendor shall require the subcontractor to provide the same coverage for any of his employees engaged in any work under the </w:t>
       </w:r>
       <w:r w:rsidR="00B23E5F" w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contract;</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
@@ -28121,70 +29281,70 @@
         </w:rPr>
         <w:t xml:space="preserve"> - Automobile Liability Insurance, to include liability coverage, covering all owned, hired and non-owned vehicles, used in connection with the Contract.  The minimum combined single limit shall be $500,000.00 bodily injury and property damage; $500,000.00 uninsured/under insured motorist; and $5,000.00 medical payment; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF629CF" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00B23E5F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Providing and maintaining adequate insurance coverage described herein is a material obligation of the Vendor and is of the essence of this Contract.  All such insurance shall meet all laws of the State of </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="00471540">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>North Carolina</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Such insurance coverage shall be obtained from companies that are authorized to provide such coverage and that are authorized by the Commissioner of Insurance to do business in </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="00471540">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>North Carolina</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  The Vendor shall at all times comply with the terms of such insurance policies, and all requirements of the insurer under any such insurance policies, except as they may conflict with existing North Carolina laws or this Contract.  The limits of coverage under each insurance policy maintained by the Vendor shall not be interpreted as limiting the Vendor’s liability and obligations under the Contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DAED1AD" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00B23E5F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
@@ -29458,51 +30618,69 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">accruing or resulting to any other person, firm or corporation furnishing or supplying work, </w:t>
       </w:r>
       <w:r w:rsidR="00087603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, materials or supplies in connection with the performance of this contract, </w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>whether tangible or intangible, arising out of the ordinary negligence, willful or wanton negligence, or intentional acts of the Vendor, its officers, employees, agents, assigns or subcontractors, in the performance of this Contract.</w:t>
+        <w:t xml:space="preserve">whether tangible or intangible, arising out of the ordinary negligence, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>willful</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or wanton negligence, or intentional acts of the Vendor, its officers, employees, agents, assigns or subcontractors, in the performance of this Contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C07A1F7" w14:textId="569F7FD1" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00FF50A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor shall not be liable for damages arising out of or caused by an alteration or an attachment not made or installed by the Vendor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58CDC07D" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00FF50A6">
@@ -30232,51 +31410,67 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF50A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Date and Time Warranty</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The Vendor warrants that any Deliverable, whether hardware, firmware, middleware, custom or commercial software, or internal components, subroutines, and interface therein which performs any date and/or time data recognition function, calculation, or sequencing, will provide accurate date/time data and leap year calculations.  This warranty shall survive termination or expiration of the Contract. </w:t>
+        <w:t xml:space="preserve"> The Vendor warrants that any Deliverable, whether hardware, firmware, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>middleware, custom</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or commercial software, or internal components, subroutines, and interface therein which performs any date and/or time data recognition function, calculation, or sequencing, will provide accurate date/time data and leap year calculations.  This warranty shall survive termination or expiration of the Contract. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36424BE1" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00FF50A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF50A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
@@ -30318,51 +31512,67 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF50A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Transportation</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Transportation of Deliverables shall be FOB Destination; unless otherwise specified in the solicitation document or purchase order.  Freight, handling, hazardous material charges, and distribution and installation charges shall be included in the total price of each item.  Any additional charges shall not be honored for payment unless authorized in writing by the Purchasing State Agency.  In cases where parties, other than the Vendor ship materials against this order, the shipper must be instructed to show the purchase order number on all packages and shipping manifests to ensure proper identification and payment of invoices.  A complete packing list must accompany each shipment.</w:t>
+        <w:t xml:space="preserve">Transportation of Deliverables shall be FOB </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Destination;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless otherwise specified in the solicitation document or purchase order.  Freight, handling, hazardous material charges, and distribution and installation charges shall be included in the total price of each item.  Any additional charges shall not be honored for payment unless authorized in writing by the Purchasing State Agency.  In cases where parties, other than the Vendor ship materials against this order, the shipper must be instructed to show the purchase order number on all packages and shipping manifests to ensure proper identification and payment of invoices.  A complete packing list must accompany each shipment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65220DE2" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00FF50A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF50A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
@@ -30554,52 +31764,52 @@
       <w:r w:rsidRPr="002E187E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Taxes</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The State of </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="00471540">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>North Carolina</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is exempt from Federal excise taxes and no payment will be made for any personal property taxes levied on the Vendor or for any taxes levied on employee wages.  Agencies of the State may have additional exemptions or exclusions for federal or state taxes.   Evidence of such additional exemptions or exclusions may be provided to Vendor by Agencies, as applicable, during the term of this Contract.  </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
           <w:r w:rsidRPr="00471540">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Applicable</w:t>
           </w:r>
@@ -30660,52 +31870,52 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6919A88D" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="002E187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This Contract is made under and shall be governed and construed in accordance with the laws of the State of </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="00471540">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>North Carolina</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  The place of this Contract or purchase order, its situs and forum, shall be </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
           <w:r w:rsidRPr="00471540">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Wake County</w:t>
           </w:r>
@@ -30768,52 +31978,52 @@
         </w:rPr>
         <w:t xml:space="preserve"> shall be the proper venue for all matters.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="186410A0" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="002E187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Except to the extent the provisions of the Contract are clearly inconsistent therewith, the applicable provisions of the Uniform Commercial Code as modified and adopted in </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="00471540">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>North Carolina</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall govern this Contract.  To the extent the Contract entails both the supply of "goods" and "</w:t>
       </w:r>
       <w:r w:rsidR="00087603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
@@ -31172,51 +32382,67 @@
         <w:t>s received, award of contract, and the payment for goods delivered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DCE589" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="002E187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="648"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Vendor agrees at all times to maintain the confidentiality of its user name and password for the Statewide E-Procurement Services.  If a Vendor is a corporation, partnership or other legal entity, then the Vendor may authorize its employees to use its password.  Vendor shall be responsible for all activity and all charges for such employees.  Vendor agrees not to permit a third party to use the Statewide E-Procurement Services through its account.  If there is a breach of security through the Vendor’s account, Vendor shall immediately change its password and notify the Supplier Manager of the security breach by e-mail.  Vendor shall cooperate with the state and the Supplier Manager to mitigate and correct any security breach.</w:t>
+        <w:t xml:space="preserve">Vendor agrees at all times to maintain the confidentiality of its </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>user name</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and password for the Statewide E-Procurement Services.  If a Vendor is a corporation, partnership or other legal entity, then the Vendor may authorize its employees to use its password.  Vendor shall be responsible for all activity and all charges for such employees.  Vendor agrees not to permit a third party to use the Statewide E-Procurement Services through its account.  If there is a breach of security through the Vendor’s account, Vendor shall immediately change its password and notify the Supplier Manager of the security breach by e-mail.  Vendor shall cooperate with the state and the Supplier Manager to mitigate and correct any security breach.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="455EAA83" w14:textId="06AAF2F0" w:rsidR="000C78F7" w:rsidRPr="00AF4AC6" w:rsidRDefault="00471540" w:rsidP="00AF4AC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E187E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Electronic Procurement</w:t>
@@ -31238,76 +32464,74 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B5C5C" w:rsidRPr="001B5C5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RESERVED</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC03316" w14:textId="77777777" w:rsidR="00A77708" w:rsidRDefault="00A77708" w:rsidP="008D5D30">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A77708" w:rsidSect="00CE173D">
-      <w:headerReference w:type="even" r:id="rId32"/>
       <w:headerReference w:type="default" r:id="rId33"/>
-      <w:footerReference w:type="even" r:id="rId34"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:headerReference w:type="first" r:id="rId35"/>
+      <w:footerReference w:type="first" r:id="rId36"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="994" w:right="720" w:bottom="432" w:left="720" w:header="720" w:footer="893" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="605AA3D6" w14:textId="77777777" w:rsidR="00B45380" w:rsidRDefault="00B45380">
+    <w:p w14:paraId="7D3CEF94" w14:textId="77777777" w:rsidR="003A2740" w:rsidRDefault="003A2740">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5804CFB1" w14:textId="77777777" w:rsidR="00B45380" w:rsidRDefault="00B45380">
+    <w:p w14:paraId="4F00DDB9" w14:textId="77777777" w:rsidR="003A2740" w:rsidRDefault="003A2740">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -31351,84 +32575,80 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (W1)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D54CBF5" w14:textId="77777777" w:rsidR="00626636" w:rsidRDefault="00626636" w:rsidP="005C494D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="392172AF" w14:textId="2D13F1BE" w:rsidR="00626636" w:rsidRPr="00CB0AC0" w:rsidRDefault="00626636" w:rsidP="005C494D">
+  <w:p w14:paraId="392172AF" w14:textId="6F26DD32" w:rsidR="00626636" w:rsidRPr="00CB0AC0" w:rsidRDefault="00626636" w:rsidP="005C494D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="02046346" w:rsidRPr="00FD3CEE">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -31503,69 +32723,62 @@
     </w:r>
     <w:r w:rsidR="02046346" w:rsidRPr="02046346">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>32</w:t>
     </w:r>
     <w:r w:rsidRPr="02046346">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="02046346">
+    <w:r w:rsidR="00815BAA">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Version </w:t>
-[...6 lines deleted...]
-      <w:t>October 9, 2025</w:t>
+      <w:t>Version 5.4.2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3600"/>
       <w:gridCol w:w="3600"/>
       <w:gridCol w:w="3600"/>
     </w:tblGrid>
     <w:tr w:rsidR="7188B210" w14:paraId="7D89ABBF" w14:textId="77777777" w:rsidTr="7188B210">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3600" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2591599B" w14:textId="7620F35C" w:rsidR="7188B210" w:rsidRDefault="7188B210" w:rsidP="7188B210">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
@@ -31585,77 +32798,67 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3600" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="29B3A52B" w14:textId="6F15BAC2" w:rsidR="7188B210" w:rsidRDefault="7188B210" w:rsidP="7188B210">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0FC400BC" w14:textId="1728D94C" w:rsidR="7188B210" w:rsidRDefault="7188B210" w:rsidP="7188B210">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F287736" w14:textId="77777777" w:rsidR="00B45380" w:rsidRDefault="00B45380">
+    <w:p w14:paraId="056D4D8D" w14:textId="77777777" w:rsidR="003A2740" w:rsidRDefault="003A2740">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29B0BDC0" w14:textId="77777777" w:rsidR="00B45380" w:rsidRDefault="00B45380">
+    <w:p w14:paraId="631B6321" w14:textId="77777777" w:rsidR="003A2740" w:rsidRDefault="003A2740">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38B9265E" w14:textId="77777777" w:rsidR="00626636" w:rsidRPr="00FB52D4" w:rsidRDefault="00626636">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>IFB/RFQ</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB52D4">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> Number:  </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -31671,51 +32874,51 @@
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>Enter bid number</w:t>
         </w:r>
         <w:r w:rsidRPr="001E1D5D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="3201C748" w14:textId="77777777" w:rsidR="00626636" w:rsidRDefault="00626636">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3600"/>
       <w:gridCol w:w="3600"/>
       <w:gridCol w:w="3600"/>
     </w:tblGrid>
     <w:tr w:rsidR="7188B210" w14:paraId="1EA366C6" w14:textId="77777777" w:rsidTr="7188B210">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3600" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="12051466" w14:textId="01546C1C" w:rsidR="7188B210" w:rsidRDefault="7188B210" w:rsidP="7188B210">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
@@ -34831,50 +36034,199 @@
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F3F5D24"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090005"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59001E31"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CE6CAF2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DE909C4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9D3A36CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1110" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -34943,51 +36295,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FBB4A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6067EE0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DC9CE76C">
       <w:start w:val="1"/>
@@ -35073,51 +36425,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FCA1F30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="934C2D0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -35186,51 +36538,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="619153D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B329058"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35299,51 +36651,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64B532ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DC180C96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:u w:val="none"/>
@@ -35473,51 +36825,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B5D11C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81483A56"/>
     <w:lvl w:ilvl="0" w:tplc="E376C004">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="216"/>
         </w:tabs>
         <w:ind w:left="288" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -35592,51 +36944,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BDD4A25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3A68F9A"/>
     <w:lvl w:ilvl="0" w:tplc="6FD6DCF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="216"/>
         </w:tabs>
         <w:ind w:left="288" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -35713,51 +37065,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CE71EB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="154681FE"/>
     <w:lvl w:ilvl="0" w:tplc="D0CEEEDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DC9CE76C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -35810,51 +37162,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F461CDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBC66742"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35923,51 +37275,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="780D6964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FDA51F2"/>
     <w:lvl w:ilvl="0" w:tplc="4A561522">
       <w:start w:val="4"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="648"/>
         </w:tabs>
         <w:ind w:left="792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -36041,68 +37393,68 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A5F6835"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="79F66E08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BC21520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3992032A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="796" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1516" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36171,135 +37523,224 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5836" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6556" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DF212C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FBC3FC6"/>
+    <w:lvl w:ilvl="0" w:tplc="BBA061F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1968" w:hanging="528"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="688877243">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1530416466">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="744111211">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1822497812">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1952474670">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1940747231">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1422792763">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1841693682">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="212928316">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="752825125">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1996638168">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1780107179">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1695379206">
     <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="212618241">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="829059843">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1222330883">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
@@ -36318,176 +37759,183 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="80951969">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="920989045">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1236629292">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="94596362">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="25254930">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="659306579">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="703292284">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="780731238">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="721711069">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1334801632">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="439498399">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1511067167">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1881823882">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1573200766">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="205877716">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="953056320">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1988241654">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="239409908">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="505830062">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="80882708">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="501362585">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1202013207">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="323362741">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="797340894">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="733160256">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1165167701">
     <w:abstractNumId w:val="25"/>
   </w:num>
+  <w:num w:numId="44" w16cid:durableId="118424768">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1952736310">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="40"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00471540"/>
@@ -36559,108 +38007,109 @@
     <w:rsid w:val="000B2A71"/>
     <w:rsid w:val="000B2A8E"/>
     <w:rsid w:val="000B4693"/>
     <w:rsid w:val="000B671C"/>
     <w:rsid w:val="000C33B9"/>
     <w:rsid w:val="000C3A67"/>
     <w:rsid w:val="000C47C5"/>
     <w:rsid w:val="000C78D9"/>
     <w:rsid w:val="000C78F7"/>
     <w:rsid w:val="000C7BE2"/>
     <w:rsid w:val="000D09E4"/>
     <w:rsid w:val="000D1A7D"/>
     <w:rsid w:val="000D1B20"/>
     <w:rsid w:val="000D324D"/>
     <w:rsid w:val="000D58DE"/>
     <w:rsid w:val="000D5B01"/>
     <w:rsid w:val="000D725D"/>
     <w:rsid w:val="000E1A5B"/>
     <w:rsid w:val="000E3271"/>
     <w:rsid w:val="000E4DA0"/>
     <w:rsid w:val="000E5787"/>
     <w:rsid w:val="000E5AF9"/>
     <w:rsid w:val="000E7988"/>
     <w:rsid w:val="000F1335"/>
     <w:rsid w:val="000F1C9F"/>
+    <w:rsid w:val="000F1E51"/>
     <w:rsid w:val="000F3226"/>
     <w:rsid w:val="000F3577"/>
     <w:rsid w:val="000F4CEA"/>
     <w:rsid w:val="000F5164"/>
     <w:rsid w:val="000F58BB"/>
     <w:rsid w:val="000F6567"/>
     <w:rsid w:val="00100830"/>
     <w:rsid w:val="00101BD6"/>
     <w:rsid w:val="001030A0"/>
     <w:rsid w:val="00106CCF"/>
     <w:rsid w:val="00106F6F"/>
     <w:rsid w:val="00110813"/>
     <w:rsid w:val="00113014"/>
     <w:rsid w:val="00113F8D"/>
     <w:rsid w:val="00114AD3"/>
     <w:rsid w:val="001150ED"/>
     <w:rsid w:val="0011591E"/>
     <w:rsid w:val="00115AFE"/>
     <w:rsid w:val="001202CF"/>
     <w:rsid w:val="0012183B"/>
     <w:rsid w:val="0012266A"/>
     <w:rsid w:val="001247AF"/>
     <w:rsid w:val="0012565C"/>
     <w:rsid w:val="00126F09"/>
     <w:rsid w:val="001271EE"/>
     <w:rsid w:val="00127E06"/>
     <w:rsid w:val="001304ED"/>
     <w:rsid w:val="00131C7C"/>
     <w:rsid w:val="00132228"/>
     <w:rsid w:val="001322DE"/>
     <w:rsid w:val="0013375F"/>
     <w:rsid w:val="0013547C"/>
     <w:rsid w:val="0014395F"/>
+    <w:rsid w:val="001466E8"/>
     <w:rsid w:val="00146748"/>
     <w:rsid w:val="00146F9E"/>
     <w:rsid w:val="00147003"/>
     <w:rsid w:val="00153F62"/>
     <w:rsid w:val="00155176"/>
     <w:rsid w:val="00155716"/>
     <w:rsid w:val="00156650"/>
     <w:rsid w:val="00156AC8"/>
     <w:rsid w:val="001605B7"/>
     <w:rsid w:val="0016075C"/>
     <w:rsid w:val="00161E32"/>
     <w:rsid w:val="00163BA1"/>
     <w:rsid w:val="00163BDA"/>
     <w:rsid w:val="00165802"/>
     <w:rsid w:val="001662DB"/>
     <w:rsid w:val="00167F23"/>
     <w:rsid w:val="00167F6F"/>
     <w:rsid w:val="00170144"/>
     <w:rsid w:val="001708CE"/>
     <w:rsid w:val="00170E11"/>
     <w:rsid w:val="00182310"/>
     <w:rsid w:val="00182572"/>
     <w:rsid w:val="0018283C"/>
     <w:rsid w:val="00184B8F"/>
-    <w:rsid w:val="001858CE"/>
     <w:rsid w:val="00196509"/>
     <w:rsid w:val="001A160B"/>
     <w:rsid w:val="001A2260"/>
     <w:rsid w:val="001A4B53"/>
     <w:rsid w:val="001A50AE"/>
     <w:rsid w:val="001A6BDE"/>
     <w:rsid w:val="001A6F8F"/>
     <w:rsid w:val="001A72EE"/>
     <w:rsid w:val="001A77C8"/>
     <w:rsid w:val="001A79EA"/>
     <w:rsid w:val="001A7CB4"/>
     <w:rsid w:val="001B256C"/>
     <w:rsid w:val="001B42B2"/>
     <w:rsid w:val="001B5C5C"/>
     <w:rsid w:val="001B6584"/>
     <w:rsid w:val="001B75B9"/>
     <w:rsid w:val="001C196E"/>
     <w:rsid w:val="001C1D64"/>
     <w:rsid w:val="001C4F30"/>
     <w:rsid w:val="001C6201"/>
     <w:rsid w:val="001D09DD"/>
     <w:rsid w:val="001D1343"/>
     <w:rsid w:val="001D44DE"/>
     <w:rsid w:val="001D4D5C"/>
     <w:rsid w:val="001D62E5"/>
@@ -36726,246 +38175,256 @@
     <w:rsid w:val="0029612F"/>
     <w:rsid w:val="002A44B0"/>
     <w:rsid w:val="002A48BF"/>
     <w:rsid w:val="002A5285"/>
     <w:rsid w:val="002A5318"/>
     <w:rsid w:val="002A5A12"/>
     <w:rsid w:val="002A7552"/>
     <w:rsid w:val="002B12BE"/>
     <w:rsid w:val="002B1315"/>
     <w:rsid w:val="002B2943"/>
     <w:rsid w:val="002B5C15"/>
     <w:rsid w:val="002B7C3D"/>
     <w:rsid w:val="002C16F9"/>
     <w:rsid w:val="002C6EE3"/>
     <w:rsid w:val="002D2367"/>
     <w:rsid w:val="002D2440"/>
     <w:rsid w:val="002D5ADB"/>
     <w:rsid w:val="002D62FC"/>
     <w:rsid w:val="002D700E"/>
     <w:rsid w:val="002D797E"/>
     <w:rsid w:val="002E187E"/>
     <w:rsid w:val="002E29EF"/>
     <w:rsid w:val="002E2B12"/>
     <w:rsid w:val="002E31B4"/>
     <w:rsid w:val="002E3611"/>
+    <w:rsid w:val="002E3B97"/>
     <w:rsid w:val="002F0C55"/>
     <w:rsid w:val="002F1AE9"/>
     <w:rsid w:val="002F4146"/>
     <w:rsid w:val="002F48E1"/>
     <w:rsid w:val="002F590C"/>
     <w:rsid w:val="0030031A"/>
     <w:rsid w:val="00305CA3"/>
     <w:rsid w:val="003061A1"/>
     <w:rsid w:val="003126F4"/>
     <w:rsid w:val="00312DC4"/>
     <w:rsid w:val="00314079"/>
     <w:rsid w:val="003142CF"/>
     <w:rsid w:val="0031435D"/>
     <w:rsid w:val="003163B2"/>
     <w:rsid w:val="003200E4"/>
     <w:rsid w:val="00320B9F"/>
     <w:rsid w:val="00321DBB"/>
     <w:rsid w:val="003220B3"/>
     <w:rsid w:val="0032555D"/>
     <w:rsid w:val="003261FE"/>
     <w:rsid w:val="00326CB5"/>
     <w:rsid w:val="0033224E"/>
     <w:rsid w:val="00332540"/>
     <w:rsid w:val="00332789"/>
     <w:rsid w:val="00335DEC"/>
     <w:rsid w:val="003424A5"/>
     <w:rsid w:val="0034626C"/>
     <w:rsid w:val="00353953"/>
     <w:rsid w:val="00353C4D"/>
     <w:rsid w:val="00355050"/>
     <w:rsid w:val="003577E3"/>
     <w:rsid w:val="00360228"/>
     <w:rsid w:val="00360B4C"/>
     <w:rsid w:val="00361CB7"/>
     <w:rsid w:val="00361E7B"/>
     <w:rsid w:val="00363FA4"/>
     <w:rsid w:val="00365477"/>
     <w:rsid w:val="003704DB"/>
     <w:rsid w:val="003759F6"/>
     <w:rsid w:val="00376A73"/>
     <w:rsid w:val="003871E8"/>
     <w:rsid w:val="0039031C"/>
     <w:rsid w:val="00391485"/>
     <w:rsid w:val="003921EF"/>
     <w:rsid w:val="003943C9"/>
     <w:rsid w:val="0039482F"/>
     <w:rsid w:val="00394C3F"/>
     <w:rsid w:val="00395694"/>
     <w:rsid w:val="0039605C"/>
     <w:rsid w:val="003A0259"/>
+    <w:rsid w:val="003A2740"/>
     <w:rsid w:val="003A3E4F"/>
     <w:rsid w:val="003B0196"/>
     <w:rsid w:val="003B1722"/>
     <w:rsid w:val="003B53FB"/>
     <w:rsid w:val="003B55E6"/>
     <w:rsid w:val="003B599B"/>
     <w:rsid w:val="003B6AB6"/>
     <w:rsid w:val="003C26B9"/>
     <w:rsid w:val="003C4317"/>
     <w:rsid w:val="003C66F3"/>
     <w:rsid w:val="003C6828"/>
     <w:rsid w:val="003D3845"/>
     <w:rsid w:val="003D4D37"/>
     <w:rsid w:val="003E19B2"/>
     <w:rsid w:val="003E1C6D"/>
     <w:rsid w:val="003E2B72"/>
     <w:rsid w:val="003E4957"/>
     <w:rsid w:val="003E57E6"/>
     <w:rsid w:val="003E7563"/>
     <w:rsid w:val="003F0500"/>
     <w:rsid w:val="003F0C07"/>
     <w:rsid w:val="003F1456"/>
     <w:rsid w:val="003F1D09"/>
     <w:rsid w:val="003F415F"/>
     <w:rsid w:val="003F53E0"/>
     <w:rsid w:val="003F7ACD"/>
     <w:rsid w:val="00401675"/>
     <w:rsid w:val="00401D03"/>
     <w:rsid w:val="004022E6"/>
     <w:rsid w:val="0040261F"/>
     <w:rsid w:val="00403E50"/>
     <w:rsid w:val="00406A86"/>
     <w:rsid w:val="00406EA9"/>
     <w:rsid w:val="004102BF"/>
     <w:rsid w:val="004103F9"/>
     <w:rsid w:val="004111BF"/>
     <w:rsid w:val="00413218"/>
     <w:rsid w:val="00413CEF"/>
     <w:rsid w:val="004142B7"/>
+    <w:rsid w:val="0041584E"/>
     <w:rsid w:val="004200D3"/>
+    <w:rsid w:val="0042040A"/>
     <w:rsid w:val="00421592"/>
+    <w:rsid w:val="00422C93"/>
     <w:rsid w:val="00425D2E"/>
     <w:rsid w:val="00427FC5"/>
     <w:rsid w:val="004300C6"/>
     <w:rsid w:val="004409FD"/>
     <w:rsid w:val="00443126"/>
     <w:rsid w:val="004434E7"/>
     <w:rsid w:val="00445448"/>
     <w:rsid w:val="0045215B"/>
     <w:rsid w:val="004522B1"/>
     <w:rsid w:val="00453D5B"/>
     <w:rsid w:val="00455296"/>
     <w:rsid w:val="00455360"/>
     <w:rsid w:val="004569ED"/>
     <w:rsid w:val="00456E65"/>
     <w:rsid w:val="00457512"/>
     <w:rsid w:val="00457FB1"/>
     <w:rsid w:val="00462500"/>
     <w:rsid w:val="004677BD"/>
     <w:rsid w:val="00470C54"/>
     <w:rsid w:val="00471540"/>
     <w:rsid w:val="004729BB"/>
     <w:rsid w:val="00475BCC"/>
     <w:rsid w:val="00480692"/>
     <w:rsid w:val="00481C10"/>
     <w:rsid w:val="00482545"/>
     <w:rsid w:val="00482877"/>
     <w:rsid w:val="00483268"/>
     <w:rsid w:val="0048338E"/>
     <w:rsid w:val="00483A19"/>
     <w:rsid w:val="004859A8"/>
     <w:rsid w:val="0048735C"/>
     <w:rsid w:val="00490652"/>
     <w:rsid w:val="00491E4A"/>
     <w:rsid w:val="00492490"/>
+    <w:rsid w:val="00494EA8"/>
     <w:rsid w:val="0049623D"/>
     <w:rsid w:val="004A0CEE"/>
     <w:rsid w:val="004A5A02"/>
     <w:rsid w:val="004A6E02"/>
     <w:rsid w:val="004B0456"/>
     <w:rsid w:val="004B1294"/>
     <w:rsid w:val="004B13ED"/>
     <w:rsid w:val="004B28FD"/>
     <w:rsid w:val="004B35E2"/>
     <w:rsid w:val="004B5D06"/>
     <w:rsid w:val="004C0643"/>
     <w:rsid w:val="004C19F5"/>
     <w:rsid w:val="004C2755"/>
     <w:rsid w:val="004C4937"/>
     <w:rsid w:val="004D1680"/>
     <w:rsid w:val="004D41B4"/>
     <w:rsid w:val="004D4F03"/>
     <w:rsid w:val="004D5562"/>
     <w:rsid w:val="004E0E93"/>
     <w:rsid w:val="004E156F"/>
+    <w:rsid w:val="004E1CC9"/>
     <w:rsid w:val="004E1F4B"/>
     <w:rsid w:val="004E2C88"/>
     <w:rsid w:val="004E58AC"/>
     <w:rsid w:val="004E5C46"/>
     <w:rsid w:val="004E620C"/>
     <w:rsid w:val="004E6702"/>
     <w:rsid w:val="004F0AD5"/>
     <w:rsid w:val="004F14F7"/>
     <w:rsid w:val="004F6EB2"/>
     <w:rsid w:val="004F7B83"/>
     <w:rsid w:val="00500CF3"/>
     <w:rsid w:val="00502B62"/>
     <w:rsid w:val="00504576"/>
     <w:rsid w:val="0051163B"/>
     <w:rsid w:val="00511C5E"/>
     <w:rsid w:val="00512E81"/>
     <w:rsid w:val="00513A43"/>
     <w:rsid w:val="0051518D"/>
     <w:rsid w:val="00515333"/>
     <w:rsid w:val="00517444"/>
     <w:rsid w:val="0052239E"/>
     <w:rsid w:val="005230BD"/>
     <w:rsid w:val="00523910"/>
     <w:rsid w:val="005267C5"/>
     <w:rsid w:val="00526CD3"/>
     <w:rsid w:val="00526FAB"/>
     <w:rsid w:val="00527538"/>
     <w:rsid w:val="00543B2D"/>
+    <w:rsid w:val="00544051"/>
     <w:rsid w:val="00545556"/>
     <w:rsid w:val="00546708"/>
     <w:rsid w:val="0054712F"/>
     <w:rsid w:val="00547B96"/>
     <w:rsid w:val="00547CCA"/>
     <w:rsid w:val="005504BC"/>
     <w:rsid w:val="00550F0F"/>
     <w:rsid w:val="00551C87"/>
     <w:rsid w:val="00551E49"/>
     <w:rsid w:val="005530B2"/>
     <w:rsid w:val="00553452"/>
     <w:rsid w:val="00555ACE"/>
     <w:rsid w:val="00556F6D"/>
     <w:rsid w:val="00566062"/>
     <w:rsid w:val="0056661F"/>
     <w:rsid w:val="005668B3"/>
     <w:rsid w:val="00566D04"/>
     <w:rsid w:val="00566E3E"/>
+    <w:rsid w:val="00567F6F"/>
     <w:rsid w:val="00571593"/>
     <w:rsid w:val="00572BCD"/>
     <w:rsid w:val="0058029B"/>
     <w:rsid w:val="00583888"/>
     <w:rsid w:val="005855AE"/>
+    <w:rsid w:val="00587D2B"/>
     <w:rsid w:val="005907BF"/>
     <w:rsid w:val="00593AE4"/>
     <w:rsid w:val="00594D68"/>
     <w:rsid w:val="005973CE"/>
     <w:rsid w:val="005A07E8"/>
     <w:rsid w:val="005A209D"/>
     <w:rsid w:val="005A2A97"/>
     <w:rsid w:val="005A62B2"/>
     <w:rsid w:val="005A6E97"/>
     <w:rsid w:val="005A6FAA"/>
     <w:rsid w:val="005B2272"/>
     <w:rsid w:val="005B288B"/>
     <w:rsid w:val="005B2A87"/>
     <w:rsid w:val="005C281B"/>
     <w:rsid w:val="005C494D"/>
     <w:rsid w:val="005C4D4E"/>
     <w:rsid w:val="005C68D4"/>
     <w:rsid w:val="005D1336"/>
     <w:rsid w:val="005D1A58"/>
     <w:rsid w:val="005D2E8E"/>
     <w:rsid w:val="005D5CFC"/>
     <w:rsid w:val="005D5F53"/>
     <w:rsid w:val="005D7847"/>
     <w:rsid w:val="005E16CE"/>
     <w:rsid w:val="005E1934"/>
@@ -36997,51 +38456,53 @@
     <w:rsid w:val="00626636"/>
     <w:rsid w:val="00626EFB"/>
     <w:rsid w:val="0062757A"/>
     <w:rsid w:val="00633498"/>
     <w:rsid w:val="006343F7"/>
     <w:rsid w:val="006348D0"/>
     <w:rsid w:val="00636FC4"/>
     <w:rsid w:val="0063777B"/>
     <w:rsid w:val="006437BE"/>
     <w:rsid w:val="00643FD9"/>
     <w:rsid w:val="00645164"/>
     <w:rsid w:val="00647B18"/>
     <w:rsid w:val="00650E22"/>
     <w:rsid w:val="006558C0"/>
     <w:rsid w:val="00656191"/>
     <w:rsid w:val="00656274"/>
     <w:rsid w:val="006570AA"/>
     <w:rsid w:val="0066056D"/>
     <w:rsid w:val="00671666"/>
     <w:rsid w:val="00675072"/>
     <w:rsid w:val="00675A50"/>
     <w:rsid w:val="00675D39"/>
     <w:rsid w:val="00677603"/>
     <w:rsid w:val="0068444E"/>
     <w:rsid w:val="00685793"/>
+    <w:rsid w:val="00687037"/>
     <w:rsid w:val="00687D34"/>
+    <w:rsid w:val="0069243E"/>
     <w:rsid w:val="00693154"/>
     <w:rsid w:val="006A403A"/>
     <w:rsid w:val="006A6079"/>
     <w:rsid w:val="006A7262"/>
     <w:rsid w:val="006B4994"/>
     <w:rsid w:val="006B5643"/>
     <w:rsid w:val="006B5B91"/>
     <w:rsid w:val="006B6F02"/>
     <w:rsid w:val="006C0690"/>
     <w:rsid w:val="006C1619"/>
     <w:rsid w:val="006C31E1"/>
     <w:rsid w:val="006C3709"/>
     <w:rsid w:val="006C3776"/>
     <w:rsid w:val="006C51B0"/>
     <w:rsid w:val="006C580E"/>
     <w:rsid w:val="006D0E32"/>
     <w:rsid w:val="006D5690"/>
     <w:rsid w:val="006D7B6A"/>
     <w:rsid w:val="006E2CAF"/>
     <w:rsid w:val="006E51CE"/>
     <w:rsid w:val="006E5402"/>
     <w:rsid w:val="006E54F6"/>
     <w:rsid w:val="006E56BA"/>
     <w:rsid w:val="006E62AC"/>
     <w:rsid w:val="006F4D48"/>
@@ -37090,72 +38551,75 @@
     <w:rsid w:val="00777355"/>
     <w:rsid w:val="007779C4"/>
     <w:rsid w:val="00781A3A"/>
     <w:rsid w:val="00781FB7"/>
     <w:rsid w:val="007820E9"/>
     <w:rsid w:val="00787ED9"/>
     <w:rsid w:val="007913C3"/>
     <w:rsid w:val="00793B11"/>
     <w:rsid w:val="00793B6D"/>
     <w:rsid w:val="0079401A"/>
     <w:rsid w:val="007973C9"/>
     <w:rsid w:val="00797D25"/>
     <w:rsid w:val="007A002C"/>
     <w:rsid w:val="007A0C15"/>
     <w:rsid w:val="007A2365"/>
     <w:rsid w:val="007A531C"/>
     <w:rsid w:val="007A6547"/>
     <w:rsid w:val="007A6FE0"/>
     <w:rsid w:val="007B0215"/>
     <w:rsid w:val="007B0564"/>
     <w:rsid w:val="007B0C56"/>
     <w:rsid w:val="007B29A1"/>
     <w:rsid w:val="007B3CC9"/>
     <w:rsid w:val="007B7BFE"/>
     <w:rsid w:val="007C1EF4"/>
+    <w:rsid w:val="007C3BC7"/>
     <w:rsid w:val="007C4726"/>
     <w:rsid w:val="007C4BC7"/>
     <w:rsid w:val="007C7EBB"/>
     <w:rsid w:val="007D2F3D"/>
     <w:rsid w:val="007D7D78"/>
     <w:rsid w:val="007E0EB1"/>
     <w:rsid w:val="007E1422"/>
     <w:rsid w:val="007E212E"/>
     <w:rsid w:val="007E2862"/>
     <w:rsid w:val="007E5A45"/>
     <w:rsid w:val="007E5C31"/>
     <w:rsid w:val="007F0EBB"/>
     <w:rsid w:val="007F1159"/>
     <w:rsid w:val="007F372E"/>
     <w:rsid w:val="007F7A89"/>
     <w:rsid w:val="0080168F"/>
     <w:rsid w:val="00802A95"/>
     <w:rsid w:val="008033CA"/>
     <w:rsid w:val="00806674"/>
     <w:rsid w:val="00810B27"/>
     <w:rsid w:val="00812E58"/>
     <w:rsid w:val="008144C8"/>
+    <w:rsid w:val="00814EB3"/>
+    <w:rsid w:val="00815BAA"/>
     <w:rsid w:val="00816190"/>
     <w:rsid w:val="00816535"/>
     <w:rsid w:val="00817EEA"/>
     <w:rsid w:val="0082200D"/>
     <w:rsid w:val="008248D2"/>
     <w:rsid w:val="00825B11"/>
     <w:rsid w:val="00825F75"/>
     <w:rsid w:val="00827AA1"/>
     <w:rsid w:val="00830FDA"/>
     <w:rsid w:val="00831F37"/>
     <w:rsid w:val="00832464"/>
     <w:rsid w:val="00832A30"/>
     <w:rsid w:val="008369F4"/>
     <w:rsid w:val="00836B4C"/>
     <w:rsid w:val="00836BE2"/>
     <w:rsid w:val="00837FC8"/>
     <w:rsid w:val="0084376D"/>
     <w:rsid w:val="00847075"/>
     <w:rsid w:val="008472A5"/>
     <w:rsid w:val="00847FB8"/>
     <w:rsid w:val="00850CBF"/>
     <w:rsid w:val="0085217E"/>
     <w:rsid w:val="0085349D"/>
     <w:rsid w:val="00854FA2"/>
     <w:rsid w:val="00857034"/>
@@ -37210,295 +38674,304 @@
     <w:rsid w:val="008D5D30"/>
     <w:rsid w:val="008D6F4F"/>
     <w:rsid w:val="008E0C92"/>
     <w:rsid w:val="008E3878"/>
     <w:rsid w:val="008E3A88"/>
     <w:rsid w:val="008E52A2"/>
     <w:rsid w:val="008E7A6F"/>
     <w:rsid w:val="008F35A1"/>
     <w:rsid w:val="008F44FD"/>
     <w:rsid w:val="008F47BE"/>
     <w:rsid w:val="008F58E4"/>
     <w:rsid w:val="00900120"/>
     <w:rsid w:val="00900C9F"/>
     <w:rsid w:val="009018E6"/>
     <w:rsid w:val="00903177"/>
     <w:rsid w:val="00910BF6"/>
     <w:rsid w:val="00912607"/>
     <w:rsid w:val="00913A17"/>
     <w:rsid w:val="00915721"/>
     <w:rsid w:val="00916081"/>
     <w:rsid w:val="00916305"/>
     <w:rsid w:val="00922067"/>
     <w:rsid w:val="00922401"/>
     <w:rsid w:val="0092291F"/>
     <w:rsid w:val="00924DDB"/>
+    <w:rsid w:val="00926144"/>
     <w:rsid w:val="00927972"/>
     <w:rsid w:val="0093029A"/>
     <w:rsid w:val="009321BB"/>
     <w:rsid w:val="00932957"/>
     <w:rsid w:val="009352DF"/>
     <w:rsid w:val="00935552"/>
     <w:rsid w:val="00935C89"/>
     <w:rsid w:val="009409A0"/>
-    <w:rsid w:val="009415E9"/>
     <w:rsid w:val="0095010B"/>
     <w:rsid w:val="00950AC5"/>
     <w:rsid w:val="00952A07"/>
     <w:rsid w:val="0095592D"/>
     <w:rsid w:val="00962886"/>
     <w:rsid w:val="0096329A"/>
     <w:rsid w:val="009644AD"/>
     <w:rsid w:val="0096473C"/>
     <w:rsid w:val="00966135"/>
     <w:rsid w:val="009719DB"/>
+    <w:rsid w:val="009724FE"/>
     <w:rsid w:val="00973E83"/>
     <w:rsid w:val="009761E9"/>
     <w:rsid w:val="009771F5"/>
     <w:rsid w:val="009841BD"/>
     <w:rsid w:val="00986819"/>
     <w:rsid w:val="00986CD0"/>
     <w:rsid w:val="00987A88"/>
     <w:rsid w:val="009910C4"/>
     <w:rsid w:val="009916F1"/>
+    <w:rsid w:val="00991BE2"/>
     <w:rsid w:val="00995C0A"/>
     <w:rsid w:val="009965CC"/>
     <w:rsid w:val="009A168B"/>
     <w:rsid w:val="009A28F7"/>
     <w:rsid w:val="009A483E"/>
     <w:rsid w:val="009A54D0"/>
     <w:rsid w:val="009A5BF8"/>
     <w:rsid w:val="009A6CDA"/>
     <w:rsid w:val="009B0D1F"/>
     <w:rsid w:val="009B1F09"/>
     <w:rsid w:val="009B4EAC"/>
     <w:rsid w:val="009B69BB"/>
     <w:rsid w:val="009B6D96"/>
     <w:rsid w:val="009B7EB0"/>
     <w:rsid w:val="009B7F40"/>
     <w:rsid w:val="009C0897"/>
     <w:rsid w:val="009C1176"/>
+    <w:rsid w:val="009C3170"/>
     <w:rsid w:val="009C367B"/>
     <w:rsid w:val="009C3CCC"/>
     <w:rsid w:val="009C6315"/>
     <w:rsid w:val="009C7511"/>
     <w:rsid w:val="009D7D0B"/>
     <w:rsid w:val="009E0583"/>
     <w:rsid w:val="009E1D29"/>
     <w:rsid w:val="009E25B6"/>
     <w:rsid w:val="009E3E37"/>
     <w:rsid w:val="009E401A"/>
     <w:rsid w:val="009E42A5"/>
     <w:rsid w:val="009E70FA"/>
     <w:rsid w:val="009F1E38"/>
     <w:rsid w:val="009F5D2F"/>
     <w:rsid w:val="009F7EC3"/>
     <w:rsid w:val="00A014E6"/>
     <w:rsid w:val="00A02698"/>
     <w:rsid w:val="00A0319E"/>
     <w:rsid w:val="00A0323A"/>
     <w:rsid w:val="00A03F81"/>
     <w:rsid w:val="00A05063"/>
     <w:rsid w:val="00A067CA"/>
     <w:rsid w:val="00A07A53"/>
     <w:rsid w:val="00A100B1"/>
     <w:rsid w:val="00A10142"/>
     <w:rsid w:val="00A11503"/>
     <w:rsid w:val="00A20368"/>
     <w:rsid w:val="00A20AAF"/>
     <w:rsid w:val="00A2156C"/>
     <w:rsid w:val="00A218E7"/>
     <w:rsid w:val="00A221B5"/>
     <w:rsid w:val="00A23D16"/>
     <w:rsid w:val="00A240CC"/>
     <w:rsid w:val="00A25371"/>
     <w:rsid w:val="00A25B31"/>
     <w:rsid w:val="00A25DB0"/>
     <w:rsid w:val="00A26E33"/>
     <w:rsid w:val="00A276C2"/>
     <w:rsid w:val="00A276EA"/>
     <w:rsid w:val="00A3034D"/>
     <w:rsid w:val="00A30AD8"/>
     <w:rsid w:val="00A32182"/>
     <w:rsid w:val="00A33643"/>
     <w:rsid w:val="00A33E20"/>
     <w:rsid w:val="00A34B65"/>
     <w:rsid w:val="00A34C90"/>
     <w:rsid w:val="00A34D3A"/>
     <w:rsid w:val="00A34E21"/>
+    <w:rsid w:val="00A358A2"/>
     <w:rsid w:val="00A36048"/>
     <w:rsid w:val="00A4093E"/>
     <w:rsid w:val="00A42525"/>
     <w:rsid w:val="00A42812"/>
     <w:rsid w:val="00A43E9B"/>
     <w:rsid w:val="00A44988"/>
     <w:rsid w:val="00A44B14"/>
     <w:rsid w:val="00A47BF2"/>
     <w:rsid w:val="00A5091C"/>
     <w:rsid w:val="00A51690"/>
     <w:rsid w:val="00A53870"/>
     <w:rsid w:val="00A54292"/>
     <w:rsid w:val="00A559A5"/>
     <w:rsid w:val="00A5713D"/>
     <w:rsid w:val="00A616C0"/>
     <w:rsid w:val="00A63D80"/>
     <w:rsid w:val="00A6582E"/>
     <w:rsid w:val="00A65A07"/>
     <w:rsid w:val="00A660EF"/>
     <w:rsid w:val="00A66651"/>
     <w:rsid w:val="00A668BF"/>
     <w:rsid w:val="00A71142"/>
     <w:rsid w:val="00A75D0F"/>
     <w:rsid w:val="00A7601E"/>
     <w:rsid w:val="00A77708"/>
     <w:rsid w:val="00A77CF7"/>
     <w:rsid w:val="00A805BB"/>
     <w:rsid w:val="00A82812"/>
+    <w:rsid w:val="00A860C6"/>
     <w:rsid w:val="00A8732E"/>
     <w:rsid w:val="00A87438"/>
     <w:rsid w:val="00A90432"/>
     <w:rsid w:val="00A9124F"/>
     <w:rsid w:val="00A91CB0"/>
     <w:rsid w:val="00A92952"/>
     <w:rsid w:val="00A93613"/>
     <w:rsid w:val="00A9434E"/>
     <w:rsid w:val="00A94D24"/>
     <w:rsid w:val="00A95196"/>
     <w:rsid w:val="00A96A85"/>
     <w:rsid w:val="00AA0096"/>
     <w:rsid w:val="00AA0758"/>
     <w:rsid w:val="00AA0FBF"/>
     <w:rsid w:val="00AA1DC6"/>
     <w:rsid w:val="00AA2846"/>
     <w:rsid w:val="00AA3143"/>
     <w:rsid w:val="00AA4826"/>
     <w:rsid w:val="00AA5BF5"/>
     <w:rsid w:val="00AA62D5"/>
     <w:rsid w:val="00AA7348"/>
     <w:rsid w:val="00AA7527"/>
     <w:rsid w:val="00AB30E9"/>
     <w:rsid w:val="00AB4605"/>
     <w:rsid w:val="00AB4B18"/>
     <w:rsid w:val="00AB700F"/>
     <w:rsid w:val="00AC149F"/>
     <w:rsid w:val="00AC1763"/>
     <w:rsid w:val="00AC540A"/>
     <w:rsid w:val="00AC77B3"/>
     <w:rsid w:val="00AD332A"/>
     <w:rsid w:val="00AD4C97"/>
     <w:rsid w:val="00AD5FA3"/>
     <w:rsid w:val="00AD62E8"/>
     <w:rsid w:val="00AD6B67"/>
     <w:rsid w:val="00AD6EBB"/>
     <w:rsid w:val="00AD6F10"/>
     <w:rsid w:val="00AD7E33"/>
     <w:rsid w:val="00AE1B48"/>
     <w:rsid w:val="00AE3A37"/>
     <w:rsid w:val="00AE6134"/>
     <w:rsid w:val="00AF2497"/>
     <w:rsid w:val="00AF45B7"/>
     <w:rsid w:val="00AF4AC6"/>
     <w:rsid w:val="00AF4B21"/>
     <w:rsid w:val="00AF4C34"/>
     <w:rsid w:val="00AF58A0"/>
     <w:rsid w:val="00AF75E0"/>
     <w:rsid w:val="00B01E63"/>
+    <w:rsid w:val="00B03783"/>
     <w:rsid w:val="00B04C4E"/>
     <w:rsid w:val="00B07702"/>
     <w:rsid w:val="00B10913"/>
     <w:rsid w:val="00B11CE6"/>
     <w:rsid w:val="00B148A6"/>
     <w:rsid w:val="00B15E6E"/>
     <w:rsid w:val="00B17B2C"/>
     <w:rsid w:val="00B23E5F"/>
     <w:rsid w:val="00B23FF5"/>
     <w:rsid w:val="00B2605F"/>
     <w:rsid w:val="00B27B69"/>
     <w:rsid w:val="00B323D0"/>
     <w:rsid w:val="00B3463D"/>
     <w:rsid w:val="00B348DA"/>
     <w:rsid w:val="00B35352"/>
     <w:rsid w:val="00B37963"/>
     <w:rsid w:val="00B41DD3"/>
     <w:rsid w:val="00B44BD1"/>
     <w:rsid w:val="00B45380"/>
     <w:rsid w:val="00B45A23"/>
     <w:rsid w:val="00B46364"/>
     <w:rsid w:val="00B53091"/>
     <w:rsid w:val="00B54E02"/>
     <w:rsid w:val="00B55510"/>
     <w:rsid w:val="00B55B57"/>
     <w:rsid w:val="00B6037E"/>
     <w:rsid w:val="00B61EA9"/>
     <w:rsid w:val="00B62677"/>
     <w:rsid w:val="00B641FD"/>
     <w:rsid w:val="00B6463E"/>
     <w:rsid w:val="00B649C7"/>
     <w:rsid w:val="00B6572E"/>
     <w:rsid w:val="00B65BDE"/>
     <w:rsid w:val="00B66120"/>
     <w:rsid w:val="00B712CA"/>
     <w:rsid w:val="00B72A58"/>
     <w:rsid w:val="00B7583C"/>
     <w:rsid w:val="00B758C1"/>
     <w:rsid w:val="00B773B7"/>
     <w:rsid w:val="00B773E8"/>
     <w:rsid w:val="00B77D12"/>
     <w:rsid w:val="00B80EBC"/>
     <w:rsid w:val="00B82939"/>
     <w:rsid w:val="00B836E9"/>
     <w:rsid w:val="00B83A2E"/>
     <w:rsid w:val="00B83D24"/>
     <w:rsid w:val="00B91C15"/>
+    <w:rsid w:val="00B92575"/>
     <w:rsid w:val="00B94290"/>
     <w:rsid w:val="00B95F15"/>
     <w:rsid w:val="00B9732B"/>
     <w:rsid w:val="00BA0D9B"/>
     <w:rsid w:val="00BA21D2"/>
     <w:rsid w:val="00BA2901"/>
     <w:rsid w:val="00BA4E2D"/>
     <w:rsid w:val="00BB03C1"/>
     <w:rsid w:val="00BB04EF"/>
     <w:rsid w:val="00BB11BA"/>
     <w:rsid w:val="00BB375E"/>
     <w:rsid w:val="00BB528A"/>
     <w:rsid w:val="00BB52A8"/>
     <w:rsid w:val="00BB6312"/>
     <w:rsid w:val="00BB7C38"/>
     <w:rsid w:val="00BC0048"/>
     <w:rsid w:val="00BC119A"/>
     <w:rsid w:val="00BC35AD"/>
     <w:rsid w:val="00BC3975"/>
     <w:rsid w:val="00BC491F"/>
     <w:rsid w:val="00BC4C39"/>
     <w:rsid w:val="00BC7003"/>
     <w:rsid w:val="00BC734B"/>
+    <w:rsid w:val="00BD1AFC"/>
     <w:rsid w:val="00BD2AD8"/>
     <w:rsid w:val="00BD3174"/>
     <w:rsid w:val="00BD590D"/>
     <w:rsid w:val="00BD66BE"/>
     <w:rsid w:val="00BD7668"/>
+    <w:rsid w:val="00BE2810"/>
     <w:rsid w:val="00BE38CD"/>
     <w:rsid w:val="00BE3F18"/>
     <w:rsid w:val="00BE60A2"/>
     <w:rsid w:val="00BE60D2"/>
     <w:rsid w:val="00BE613F"/>
     <w:rsid w:val="00BE6878"/>
     <w:rsid w:val="00BE6DB9"/>
     <w:rsid w:val="00BE6E2D"/>
     <w:rsid w:val="00BF14E0"/>
     <w:rsid w:val="00BF5A44"/>
     <w:rsid w:val="00BF7D1E"/>
     <w:rsid w:val="00C00179"/>
     <w:rsid w:val="00C026D1"/>
     <w:rsid w:val="00C06A00"/>
     <w:rsid w:val="00C07D1C"/>
     <w:rsid w:val="00C10671"/>
     <w:rsid w:val="00C123C6"/>
     <w:rsid w:val="00C13F4E"/>
     <w:rsid w:val="00C20026"/>
     <w:rsid w:val="00C203AA"/>
     <w:rsid w:val="00C22547"/>
     <w:rsid w:val="00C23272"/>
     <w:rsid w:val="00C26EFA"/>
     <w:rsid w:val="00C34397"/>
     <w:rsid w:val="00C36FBF"/>
@@ -37532,50 +39005,51 @@
     <w:rsid w:val="00C758AD"/>
     <w:rsid w:val="00C77A08"/>
     <w:rsid w:val="00C77B6A"/>
     <w:rsid w:val="00C8206A"/>
     <w:rsid w:val="00C8442B"/>
     <w:rsid w:val="00C84BEB"/>
     <w:rsid w:val="00C84F5E"/>
     <w:rsid w:val="00C85573"/>
     <w:rsid w:val="00C85922"/>
     <w:rsid w:val="00C94998"/>
     <w:rsid w:val="00C949EC"/>
     <w:rsid w:val="00C94A85"/>
     <w:rsid w:val="00C95406"/>
     <w:rsid w:val="00CA051C"/>
     <w:rsid w:val="00CA16AF"/>
     <w:rsid w:val="00CA2E09"/>
     <w:rsid w:val="00CA371C"/>
     <w:rsid w:val="00CA6F0A"/>
     <w:rsid w:val="00CB0AC0"/>
     <w:rsid w:val="00CB215A"/>
     <w:rsid w:val="00CB3702"/>
     <w:rsid w:val="00CB4912"/>
     <w:rsid w:val="00CB6687"/>
     <w:rsid w:val="00CC1A4F"/>
     <w:rsid w:val="00CC21E5"/>
+    <w:rsid w:val="00CC3007"/>
     <w:rsid w:val="00CC3C58"/>
     <w:rsid w:val="00CC6358"/>
     <w:rsid w:val="00CD05ED"/>
     <w:rsid w:val="00CD1B6A"/>
     <w:rsid w:val="00CD2A95"/>
     <w:rsid w:val="00CD2FEE"/>
     <w:rsid w:val="00CD3464"/>
     <w:rsid w:val="00CD3E90"/>
     <w:rsid w:val="00CD5A56"/>
     <w:rsid w:val="00CD61C6"/>
     <w:rsid w:val="00CE16B1"/>
     <w:rsid w:val="00CE173D"/>
     <w:rsid w:val="00CE38CC"/>
     <w:rsid w:val="00CE3ECE"/>
     <w:rsid w:val="00CE65AD"/>
     <w:rsid w:val="00CE759B"/>
     <w:rsid w:val="00CF08AB"/>
     <w:rsid w:val="00CF09CF"/>
     <w:rsid w:val="00CF0BF4"/>
     <w:rsid w:val="00CF13AA"/>
     <w:rsid w:val="00CF375E"/>
     <w:rsid w:val="00CF6873"/>
     <w:rsid w:val="00CF7378"/>
     <w:rsid w:val="00D06C88"/>
     <w:rsid w:val="00D11091"/>
@@ -37712,80 +39186,82 @@
     <w:rsid w:val="00ED023C"/>
     <w:rsid w:val="00ED256F"/>
     <w:rsid w:val="00ED25A6"/>
     <w:rsid w:val="00ED2C10"/>
     <w:rsid w:val="00ED4117"/>
     <w:rsid w:val="00ED4E52"/>
     <w:rsid w:val="00ED5BEB"/>
     <w:rsid w:val="00ED6719"/>
     <w:rsid w:val="00ED765E"/>
     <w:rsid w:val="00EE36C6"/>
     <w:rsid w:val="00EE4197"/>
     <w:rsid w:val="00EE565D"/>
     <w:rsid w:val="00EF0791"/>
     <w:rsid w:val="00EF1BC0"/>
     <w:rsid w:val="00EF2B9B"/>
     <w:rsid w:val="00EF5933"/>
     <w:rsid w:val="00EF7BD3"/>
     <w:rsid w:val="00F005A0"/>
     <w:rsid w:val="00F007B1"/>
     <w:rsid w:val="00F06BAD"/>
     <w:rsid w:val="00F07865"/>
     <w:rsid w:val="00F10B5C"/>
     <w:rsid w:val="00F1139E"/>
     <w:rsid w:val="00F11A73"/>
     <w:rsid w:val="00F14F0C"/>
+    <w:rsid w:val="00F167CF"/>
     <w:rsid w:val="00F20B0E"/>
     <w:rsid w:val="00F22EE7"/>
     <w:rsid w:val="00F22F39"/>
     <w:rsid w:val="00F263EE"/>
     <w:rsid w:val="00F27376"/>
     <w:rsid w:val="00F27DE1"/>
     <w:rsid w:val="00F301C6"/>
     <w:rsid w:val="00F3127F"/>
     <w:rsid w:val="00F34712"/>
     <w:rsid w:val="00F3692F"/>
     <w:rsid w:val="00F41ADA"/>
     <w:rsid w:val="00F422BE"/>
     <w:rsid w:val="00F423A7"/>
     <w:rsid w:val="00F42D51"/>
     <w:rsid w:val="00F42F3F"/>
     <w:rsid w:val="00F478C4"/>
     <w:rsid w:val="00F51217"/>
     <w:rsid w:val="00F5121D"/>
     <w:rsid w:val="00F51EB0"/>
     <w:rsid w:val="00F533C9"/>
     <w:rsid w:val="00F5445C"/>
     <w:rsid w:val="00F549F5"/>
     <w:rsid w:val="00F56596"/>
     <w:rsid w:val="00F5676A"/>
     <w:rsid w:val="00F57129"/>
     <w:rsid w:val="00F621AA"/>
     <w:rsid w:val="00F63B49"/>
     <w:rsid w:val="00F63B9A"/>
     <w:rsid w:val="00F65733"/>
     <w:rsid w:val="00F660D2"/>
+    <w:rsid w:val="00F66933"/>
     <w:rsid w:val="00F6769F"/>
     <w:rsid w:val="00F71864"/>
     <w:rsid w:val="00F72DA1"/>
     <w:rsid w:val="00F74997"/>
     <w:rsid w:val="00F75CB5"/>
     <w:rsid w:val="00F76528"/>
     <w:rsid w:val="00F80A6A"/>
     <w:rsid w:val="00F81E56"/>
     <w:rsid w:val="00F83F0A"/>
     <w:rsid w:val="00F85B37"/>
     <w:rsid w:val="00F866D7"/>
     <w:rsid w:val="00F8720C"/>
     <w:rsid w:val="00F87E1F"/>
     <w:rsid w:val="00F911A5"/>
     <w:rsid w:val="00F915C2"/>
     <w:rsid w:val="00F92A33"/>
     <w:rsid w:val="00F92FAC"/>
     <w:rsid w:val="00F940DC"/>
     <w:rsid w:val="00F95A89"/>
     <w:rsid w:val="00F97ACF"/>
     <w:rsid w:val="00FA00DA"/>
     <w:rsid w:val="00FA111C"/>
     <w:rsid w:val="00FA1754"/>
     <w:rsid w:val="00FA2063"/>
     <w:rsid w:val="00FA2812"/>
@@ -37793,50 +39269,51 @@
     <w:rsid w:val="00FA5229"/>
     <w:rsid w:val="00FA6750"/>
     <w:rsid w:val="00FB0478"/>
     <w:rsid w:val="00FB29D8"/>
     <w:rsid w:val="00FB2C93"/>
     <w:rsid w:val="00FB3205"/>
     <w:rsid w:val="00FB52D4"/>
     <w:rsid w:val="00FB7C7A"/>
     <w:rsid w:val="00FC0056"/>
     <w:rsid w:val="00FC080B"/>
     <w:rsid w:val="00FC0872"/>
     <w:rsid w:val="00FC3854"/>
     <w:rsid w:val="00FC3919"/>
     <w:rsid w:val="00FC5831"/>
     <w:rsid w:val="00FC5C92"/>
     <w:rsid w:val="00FC61FE"/>
     <w:rsid w:val="00FC73C4"/>
     <w:rsid w:val="00FC7401"/>
     <w:rsid w:val="00FD10AC"/>
     <w:rsid w:val="00FD3CEE"/>
     <w:rsid w:val="00FD4103"/>
     <w:rsid w:val="00FD53E0"/>
     <w:rsid w:val="00FD765B"/>
     <w:rsid w:val="00FD7CA1"/>
     <w:rsid w:val="00FE351A"/>
+    <w:rsid w:val="00FE584A"/>
     <w:rsid w:val="00FF0E28"/>
     <w:rsid w:val="00FF0ED5"/>
     <w:rsid w:val="00FF1289"/>
     <w:rsid w:val="00FF44F8"/>
     <w:rsid w:val="00FF50A6"/>
     <w:rsid w:val="00FF608B"/>
     <w:rsid w:val="00FF73E8"/>
     <w:rsid w:val="02046346"/>
     <w:rsid w:val="02D069BE"/>
     <w:rsid w:val="04574EA7"/>
     <w:rsid w:val="07563070"/>
     <w:rsid w:val="0845F8A9"/>
     <w:rsid w:val="08686F3D"/>
     <w:rsid w:val="0A3C4A82"/>
     <w:rsid w:val="0BD50C23"/>
     <w:rsid w:val="0E38C67F"/>
     <w:rsid w:val="0FAD0F10"/>
     <w:rsid w:val="0FF702F6"/>
     <w:rsid w:val="13B22607"/>
     <w:rsid w:val="154DBA69"/>
     <w:rsid w:val="18B9BAA0"/>
     <w:rsid w:val="19799825"/>
     <w:rsid w:val="1A3E81DB"/>
     <w:rsid w:val="1DB06165"/>
     <w:rsid w:val="1EB4E64F"/>
@@ -37897,52 +39374,52 @@
     <w:rsid w:val="7188B210"/>
     <w:rsid w:val="720623A3"/>
     <w:rsid w:val="75A008F4"/>
     <w:rsid w:val="7C38376E"/>
     <w:rsid w:val="7D9AC60C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5CCD98A0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DAF5D20F-1949-40D3-9EF3-480B36D6D977}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -39026,50 +40503,74 @@
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00156AC8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00146748"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A0319E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
+    <w:name w:val="pf0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002E3B97"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="002E3B97"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="118451450">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="155267505">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -39640,51 +41141,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2109276526">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxx.xxx@nc.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.section508.gov%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463398992%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=pzgUTV7chyDcngdl6SvQJ3tAIz7RLJvSY02jf8A4SRg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/statewide-glossary-information-technology-terms" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/it-strategic-sourcing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/vendor-readiness-assessment-report" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.w3.org%2FTR%2FWCAG21%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463390497%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=e02p3b8aB5KB1xe2s6LB3ksZyRtoo09MCHTXDzO5E6Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/vendor-readiness-assessment-report" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ncadmin.nc.gov/businesses/hub" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/services/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vendor.ncgov.com/vendor/login" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.energystar.gov/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eprocurement.nc.gov/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nvlpubs.nist.gov/nistpubs/FIPS/NIST.FIPS.199.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.itic.org%2Fpolicy%2Faccessibility%2Fvpat&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463405831%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=5PxuYxDYvzebQ0oJ4qLv%2BXmBS25YhqJa3ms9L3r8c8c%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.responsiblepurchasing.org/UserFiles/File/north%20carolina%20ex%20or%20156.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxx.xxx@nc.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.w3.org%2FTR%2FWCAG21%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463390497%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=e02p3b8aB5KB1xe2s6LB3ksZyRtoo09MCHTXDzO5E6Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nvlpubs.nist.gov/nistpubs/FIPS/NIST.FIPS.199.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/it-strategic-sourcing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/vendor-readiness-assessment-report" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982129428%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=oeGml%2FBan%2FQSTWo8MqssmpzMBvwzpHSpw6av66p4rIA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/statewide-glossary-information-technology-terms" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982102920%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=HoeiBL%2FHUIvvm3mFXH37dt6au5cZMhXaQn2%2FRa7cq3k%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.energystar.gov/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vendor.ncgov.com/vendor/login" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/services/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.itic.org%2Fpolicy%2Faccessibility%2Fvpat&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463405831%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=5PxuYxDYvzebQ0oJ4qLv%2BXmBS25YhqJa3ms9L3r8c8c%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.responsiblepurchasing.org/UserFiles/File/north%20carolina%20ex%20or%20156.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eprocurement.nc.gov/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.section508.gov%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463398992%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=pzgUTV7chyDcngdl6SvQJ3tAIz7RLJvSY02jf8A4SRg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ncadmin.nc.gov/businesses/hub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1AEC775640724A1197DB5BFEAAA71497"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7785EA3E-0E0F-4FEB-B42B-31C02981EB3A}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -40704,150 +42205,164 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (W1)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00547BE9"/>
+    <w:rsid w:val="00033ECF"/>
     <w:rsid w:val="000A56E6"/>
+    <w:rsid w:val="000F1E51"/>
     <w:rsid w:val="001165DE"/>
-    <w:rsid w:val="001858CE"/>
+    <w:rsid w:val="001466E8"/>
     <w:rsid w:val="001A50AE"/>
     <w:rsid w:val="001C6951"/>
     <w:rsid w:val="001D1343"/>
     <w:rsid w:val="00202C4C"/>
     <w:rsid w:val="00286DF5"/>
     <w:rsid w:val="002D3236"/>
     <w:rsid w:val="002D62FC"/>
     <w:rsid w:val="002E5C9F"/>
+    <w:rsid w:val="00347A33"/>
     <w:rsid w:val="00355CF3"/>
     <w:rsid w:val="0036766A"/>
     <w:rsid w:val="003A0BA2"/>
     <w:rsid w:val="004142B7"/>
     <w:rsid w:val="004174F8"/>
+    <w:rsid w:val="00490373"/>
     <w:rsid w:val="004B6B5D"/>
     <w:rsid w:val="004E58AC"/>
     <w:rsid w:val="004F1000"/>
     <w:rsid w:val="005224D8"/>
     <w:rsid w:val="00547BE9"/>
     <w:rsid w:val="00554896"/>
+    <w:rsid w:val="00587D2B"/>
     <w:rsid w:val="00593A9E"/>
     <w:rsid w:val="005A034B"/>
     <w:rsid w:val="005A4333"/>
     <w:rsid w:val="005B7FB6"/>
     <w:rsid w:val="005E16CE"/>
     <w:rsid w:val="00630767"/>
     <w:rsid w:val="00653073"/>
     <w:rsid w:val="0066769A"/>
     <w:rsid w:val="006853E9"/>
     <w:rsid w:val="006B5E81"/>
     <w:rsid w:val="006D5375"/>
     <w:rsid w:val="006E2CAF"/>
+    <w:rsid w:val="007755F6"/>
     <w:rsid w:val="00785EC1"/>
     <w:rsid w:val="007E212E"/>
     <w:rsid w:val="00825742"/>
     <w:rsid w:val="008B0C44"/>
     <w:rsid w:val="00905752"/>
     <w:rsid w:val="0098525C"/>
+    <w:rsid w:val="009869E8"/>
     <w:rsid w:val="009C331B"/>
     <w:rsid w:val="00A221B5"/>
+    <w:rsid w:val="00A358A2"/>
+    <w:rsid w:val="00A41352"/>
     <w:rsid w:val="00AD0D65"/>
     <w:rsid w:val="00AE7227"/>
     <w:rsid w:val="00AE78B9"/>
+    <w:rsid w:val="00B03783"/>
+    <w:rsid w:val="00B1768A"/>
     <w:rsid w:val="00B47075"/>
     <w:rsid w:val="00B7583C"/>
+    <w:rsid w:val="00B92575"/>
     <w:rsid w:val="00BA05C1"/>
     <w:rsid w:val="00C00435"/>
     <w:rsid w:val="00C272DF"/>
     <w:rsid w:val="00C810E1"/>
     <w:rsid w:val="00CB1E87"/>
     <w:rsid w:val="00CD35DB"/>
     <w:rsid w:val="00CF13AA"/>
     <w:rsid w:val="00D05DE3"/>
+    <w:rsid w:val="00D14A7B"/>
     <w:rsid w:val="00D54CF0"/>
     <w:rsid w:val="00DD2345"/>
     <w:rsid w:val="00E97A8F"/>
     <w:rsid w:val="00EB6921"/>
     <w:rsid w:val="00F17235"/>
     <w:rsid w:val="00F22F39"/>
     <w:rsid w:val="00F65733"/>
     <w:rsid w:val="00F72BDB"/>
     <w:rsid w:val="00F774FF"/>
     <w:rsid w:val="00F86057"/>
+    <w:rsid w:val="00FE584A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -41790,100 +43305,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...48 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B694C6A55DE2134FBC3E5EBEC0D5144E" ma:contentTypeVersion="152" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="26dc071b9f6c31340d753864a914664a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="a70826c3-bc65-419a-994a-465ca38d99d8" xmlns:ns3="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="948d9b24a75d0162dbb924f5c1194e43" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="a70826c3-bc65-419a-994a-465ca38d99d8"/>
     <xsd:import namespace="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -42116,169 +43581,219 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">
       <UserInfo>
         <DisplayName>Kodak, Leroy</DisplayName>
         <AccountId>142</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Cobb, Lisa</DisplayName>
         <AccountId>196</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Smith, Robert k.</DisplayName>
         <AccountId>149</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_dlc_DocId xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">TA5UNRANKDR3-942230846-2419</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">
       <Url>https://ncconnect.sharepoint.com/sites/it_contracts/_layouts/15/DocIdRedir.aspx?ID=TA5UNRANKDR3-942230846-2419</Url>
       <Description>TA5UNRANKDR3-942230846-2419</Description>
     </_dlc_DocIdUrl>
     <TaxCatchAll xmlns="a70826c3-bc65-419a-994a-465ca38d99d8" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E15A4BF-611C-46D0-A7C2-5B0B61EE51B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="a70826c3-bc65-419a-994a-465ca38d99d8"/>
     <ds:schemaRef ds:uri="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF4DC6C6-D033-49F1-A016-92577E7EAD49}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83ED7516-C6FA-46DD-9372-21274B1EC3FB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9DC8A34-B22D-4F62-8DF2-D01B039352AD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a70826c3-bc65-419a-994a-465ca38d99d8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C29364E-5AD9-424C-9310-7441495C482F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9DC8A34-B22D-4F62-8DF2-D01B039352AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83ED7516-C6FA-46DD-9372-21274B1EC3FB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>18321</Words>
-  <Characters>102184</Characters>
+  <Words>19679</Words>
+  <Characters>112175</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>599</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>934</Lines>
+  <Paragraphs>263</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>nc state government</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>120638</CharactersWithSpaces>
+  <CharactersWithSpaces>131591</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>STATE OF NORTH CAROLINA</dc:title>
   <dc:subject/>
   <dc:creator>releata.baker-jones@nc.gov</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>b743588a-4577-4710-a4c1-41251139cc6d</vt:lpwstr>
   </property>