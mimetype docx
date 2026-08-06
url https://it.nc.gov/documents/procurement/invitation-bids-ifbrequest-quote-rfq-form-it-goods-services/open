--- v2 (2026-05-08)
+++ v3 (2026-08-06)
@@ -15,51 +15,51 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7C62F004" w14:textId="77777777" w:rsidR="00BB11BA" w:rsidRPr="0080168F" w:rsidRDefault="00BB11BA" w:rsidP="00BB11BA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0080168F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1400,51 +1400,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00543B2D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delete this instructions page.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1E6C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15455DDC" w14:textId="6A8212FD" w:rsidR="00BB11BA" w:rsidRPr="001E1E6C" w:rsidRDefault="00511C5E" w:rsidP="002A5A12">
+    <w:p w14:paraId="15455DDC" w14:textId="6A8212FD" w:rsidR="00BB11BA" w:rsidRDefault="00511C5E" w:rsidP="002A5A12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Update</w:t>
@@ -1548,53 +1548,53 @@
             <w:tcW w:w="9000" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4296A5E3" w14:textId="14DC4490" w:rsidR="008C6946" w:rsidRPr="005E1B51" w:rsidRDefault="008C6946">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Revision Changes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085349D" w:rsidRPr="00777355" w14:paraId="409D547E" w14:textId="77777777" w:rsidTr="649FB1CF">
+      <w:tr w:rsidR="0085349D" w:rsidRPr="00777355" w14:paraId="409D547E" w14:textId="77777777" w:rsidTr="00182274">
         <w:trPr>
-          <w:trHeight w:val="5161"/>
+          <w:trHeight w:val="4558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BDB0D1F" w14:textId="4773CC01" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="00C22547" w:rsidP="00BC119A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="0085349D" w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -1618,343 +1618,391 @@
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="0085349D" w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/201</w:t>
             </w:r>
             <w:r w:rsidR="002D700E" w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0405EAF1" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="002A5A12">
+          <w:p w14:paraId="0405EAF1" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="0067311E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
+              <w:ind w:left="436"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Adjusted formatting to more clearly express parent/child list items.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7212D054" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="002A5A12">
+          <w:p w14:paraId="7212D054" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="0067311E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
+              <w:ind w:left="436"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Created automatic table of contents that pick up two levels of headers. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56CF09DF" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="002A5A12">
+          <w:p w14:paraId="56CF09DF" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="0067311E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
+              <w:ind w:left="436"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Corrected and made all headers functional so they display properly in the navigation pane to the left-hand side, and in the automatic table of contents.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FBA8474" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="002A5A12">
+          <w:p w14:paraId="5FBA8474" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="0067311E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
+              <w:ind w:left="436"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Made all formatting consistent throughout the documents.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11784B2F" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="002A5A12">
+          <w:p w14:paraId="11784B2F" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="0067311E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
+              <w:ind w:left="436"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Made consistent all mentions of ‘E-Procurement’.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EE8F2E9" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="002A5A12">
+          <w:p w14:paraId="4EE8F2E9" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="0067311E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
+              <w:ind w:left="436"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Changed all appropriate mentions of ‘template’ to ‘form’.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59BBAE42" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="002A5A12">
+          <w:p w14:paraId="59BBAE42" w14:textId="2D70BDC6" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="0067311E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
+              <w:ind w:left="436"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Added a change history tables to the Instructions page.</w:t>
+              <w:t xml:space="preserve">Added </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005E1B51">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="0067311E" w:rsidRPr="005E1B51">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0067311E" w:rsidRPr="005E1B51">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> history table</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E1B51">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to the Instructions page.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1018FD1C" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="002A5A12">
+          <w:p w14:paraId="1018FD1C" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="0067311E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
+              <w:ind w:left="436"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Alphabetized the definitions sections.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41B9AE2C" w14:textId="7664C0C3" w:rsidR="00CB6687" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="004E620C">
+          <w:p w14:paraId="41B9AE2C" w14:textId="7664C0C3" w:rsidR="00CB6687" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="0067311E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
+              <w:ind w:left="436"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Verified all links.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D77936A" w14:textId="2D73776F" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="002A5A12">
+          <w:p w14:paraId="4D77936A" w14:textId="2D73776F" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="0067311E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
+              <w:ind w:left="436"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Corrected numbering glitches and orphans.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F5F1FD2" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="002A5A12">
+          <w:p w14:paraId="7F5F1FD2" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="0067311E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
+              <w:ind w:left="436"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Clarified 3.5. CLOUD SERVICE PROVIDERS (CSPs) paragraph.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F54C514" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="002A5A12">
+          <w:p w14:paraId="7F54C514" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="0067311E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
+              <w:ind w:left="436"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Numbered the sub-sections. For this revision, the numbering is manual. Future revisions will have list numbered sections to automate renumbering.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="721991F7" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="002A5A12">
+          <w:p w14:paraId="721991F7" w14:textId="77777777" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="0067311E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
+              <w:ind w:left="436"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Changed ‘Requirements’ to ‘Specifications’ as a section sub-header.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D932272" w14:textId="5A019AC1" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="002A5A12">
+          <w:p w14:paraId="6D932272" w14:textId="5A019AC1" w:rsidR="0085349D" w:rsidRPr="005E1B51" w:rsidRDefault="0085349D" w:rsidP="0067311E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
+              <w:ind w:left="436"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed a sentence fragment that was called out by a client. Here’s what we had written in the previous version: </w:t>
             </w:r>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>“In accordance with N.C.G.S. §143B-1361(b), Vendor must detail in the IFB/RFQ response, the manner in which it intends to utilize resources or workers located.”</w:t>
             </w:r>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
@@ -2388,58 +2436,58 @@
               <w:t>7/1</w:t>
             </w:r>
             <w:r w:rsidR="006E56BA" w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47FD3195" w14:textId="77777777" w:rsidR="00BC734B" w:rsidRPr="005E1B51" w:rsidRDefault="007820E9" w:rsidP="00F71864">
+          <w:p w14:paraId="47FD3195" w14:textId="77777777" w:rsidR="00BC734B" w:rsidRPr="005E1B51" w:rsidRDefault="007820E9" w:rsidP="007472BF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
-              <w:ind w:left="436"/>
+              <w:ind w:left="256" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Inserted augmented </w:t>
             </w:r>
             <w:r w:rsidR="00656274" w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">3.7 </w:t>
             </w:r>
             <w:r w:rsidR="00FA2063" w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -2483,90 +2531,90 @@
             <w:r w:rsidR="00656274" w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">3.7 </w:t>
             </w:r>
             <w:r w:rsidR="00FA2063" w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">CLOUD SERVICE PROVIDER </w:t>
             </w:r>
             <w:r w:rsidR="00656274" w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>clause.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16CA0F31" w14:textId="77777777" w:rsidR="002E31B4" w:rsidRPr="005E1B51" w:rsidRDefault="002E31B4" w:rsidP="00F71864">
+          <w:p w14:paraId="16CA0F31" w14:textId="77777777" w:rsidR="002E31B4" w:rsidRPr="005E1B51" w:rsidRDefault="002E31B4" w:rsidP="007472BF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
-              <w:ind w:left="436"/>
+              <w:ind w:left="256" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Updated formatting of Table of Contents and deleted drops downs for </w:t>
             </w:r>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>IFB/RFQ.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71BB5237" w14:textId="20C23CAB" w:rsidR="0025562F" w:rsidRPr="005E1B51" w:rsidRDefault="0025562F" w:rsidP="00F71864">
+          <w:p w14:paraId="71BB5237" w14:textId="20C23CAB" w:rsidR="0025562F" w:rsidRPr="005E1B51" w:rsidRDefault="0025562F" w:rsidP="007472BF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
-              <w:ind w:left="436"/>
+              <w:ind w:left="256" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Deleted Reserved Clause </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_Toc101361421"/>
             <w:r w:rsidR="006E5402" w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3.4.  RESTRICTIONS ON CONTRACTS WITH THE STATE</w:t>
             </w:r>
@@ -2583,57 +2631,58 @@
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DC17F33" w14:textId="7C0571D4" w:rsidR="00B836E9" w:rsidRPr="005E1B51" w:rsidRDefault="00F51217" w:rsidP="008D3011">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10/31/2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10C4BED8" w14:textId="74A184CA" w:rsidR="00B836E9" w:rsidRPr="005E1B51" w:rsidRDefault="00F51217" w:rsidP="00F71864">
+          <w:p w14:paraId="10C4BED8" w14:textId="74A184CA" w:rsidR="00B836E9" w:rsidRPr="005E1B51" w:rsidRDefault="00F51217" w:rsidP="007472BF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
+              <w:ind w:left="256" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Updated </w:t>
             </w:r>
             <w:r w:rsidR="00513A43" w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions and </w:t>
             </w:r>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -2645,57 +2694,58 @@
             <w:r w:rsidR="00513A43" w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> to remove Ariba Sourcing Tool Directions</w:t>
             </w:r>
             <w:r w:rsidR="00FF73E8" w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="533991EE" w14:textId="3928BAA5" w:rsidR="00F51217" w:rsidRPr="005E1B51" w:rsidRDefault="00FF73E8" w:rsidP="00F71864">
+          <w:p w14:paraId="533991EE" w14:textId="3928BAA5" w:rsidR="00F51217" w:rsidRPr="005E1B51" w:rsidRDefault="00FF73E8" w:rsidP="007472BF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
+              <w:ind w:left="256" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inserted more detailed BAFO Clause</w:t>
             </w:r>
             <w:r w:rsidR="00DF1F29" w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2707,307 +2757,306 @@
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DD26925" w14:textId="7051874B" w:rsidR="00FA5229" w:rsidRPr="005E1B51" w:rsidRDefault="00FA5229" w:rsidP="00FA5229">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5/3/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02C0466E" w14:textId="385291DB" w:rsidR="00FA5229" w:rsidRPr="005E1B51" w:rsidRDefault="00FA5229" w:rsidP="006C1619">
+          <w:p w14:paraId="02C0466E" w14:textId="385291DB" w:rsidR="00FA5229" w:rsidRPr="005E1B51" w:rsidRDefault="00FA5229" w:rsidP="007472BF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
-              <w:ind w:left="342"/>
+              <w:ind w:left="256" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Addition of </w:t>
             </w:r>
             <w:r w:rsidR="00DE467C" w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">xpanded Enterprise Architecture Specifications. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="255A98F1" w14:textId="77777777" w:rsidR="00FA5229" w:rsidRPr="005E1B51" w:rsidRDefault="00FA5229" w:rsidP="006C1619">
+          <w:p w14:paraId="255A98F1" w14:textId="77777777" w:rsidR="00FA5229" w:rsidRPr="005E1B51" w:rsidRDefault="00FA5229" w:rsidP="007472BF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
-              <w:ind w:left="342"/>
+              <w:ind w:left="256" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Additional sentence to ACCESS TO PERSONS AND RECORDS clause in response to new legislation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="109161D0" w14:textId="77777777" w:rsidR="00FA5229" w:rsidRPr="005E1B51" w:rsidRDefault="00FA5229" w:rsidP="00FA5229">
+          <w:p w14:paraId="109161D0" w14:textId="77777777" w:rsidR="00FA5229" w:rsidRPr="005E1B51" w:rsidRDefault="00FA5229" w:rsidP="007472BF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
+              <w:ind w:left="256" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Formatting changes to eliminate drop downs for ease of editing.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C189D3D" w14:textId="317B2BB2" w:rsidR="004E620C" w:rsidRPr="005E1B51" w:rsidRDefault="00D826A2" w:rsidP="00FA5229">
+          <w:p w14:paraId="3C189D3D" w14:textId="317B2BB2" w:rsidR="004E620C" w:rsidRPr="005E1B51" w:rsidRDefault="00D826A2" w:rsidP="007472BF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
+              <w:ind w:left="256" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Updated Link in the Recycling Clause.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B7C3D" w:rsidRPr="00777355" w14:paraId="5BCC7A87" w14:textId="77777777" w:rsidTr="649FB1CF">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76829849" w14:textId="6528180A" w:rsidR="002B7C3D" w:rsidRPr="005E1B51" w:rsidRDefault="002B7C3D" w:rsidP="00FA5229">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5/15/24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1911CC" w14:textId="34B60D8E" w:rsidR="002B7C3D" w:rsidRPr="005E1B51" w:rsidRDefault="002B7C3D" w:rsidP="00777355">
+          <w:p w14:paraId="0B1911CC" w14:textId="34B60D8E" w:rsidR="002B7C3D" w:rsidRPr="00691EE8" w:rsidRDefault="002B7C3D" w:rsidP="00691EE8">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-              <w:ind w:left="342"/>
+              <w:ind w:left="-18"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E1B51">
+            <w:r w:rsidRPr="00691EE8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Updated Language of eVP from IPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="02046346" w14:paraId="2C4AC5C8" w14:textId="77777777" w:rsidTr="649FB1CF">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="254334A1" w14:textId="1964CBB5" w:rsidR="233D7F9D" w:rsidRPr="005E1B51" w:rsidRDefault="233D7F9D" w:rsidP="02046346">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5/27/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="323005DA" w14:textId="377B8845" w:rsidR="233D7F9D" w:rsidRPr="005E1B51" w:rsidRDefault="233D7F9D" w:rsidP="02046346">
+          <w:p w14:paraId="323005DA" w14:textId="377B8845" w:rsidR="233D7F9D" w:rsidRPr="005E1B51" w:rsidRDefault="233D7F9D" w:rsidP="007472BF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
+              <w:ind w:left="256" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Updated 2.14 Point of Contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="649FB1CF" w14:paraId="2730DEC1" w14:textId="77777777" w:rsidTr="649FB1CF">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24CDF5E6" w14:textId="0EA7D843" w:rsidR="1A3E81DB" w:rsidRPr="005E1B51" w:rsidRDefault="1A3E81DB" w:rsidP="649FB1CF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6/10/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74313E62" w14:textId="1D8CFBB4" w:rsidR="1A3E81DB" w:rsidRPr="005E1B51" w:rsidRDefault="1A3E81DB" w:rsidP="649FB1CF">
+          <w:p w14:paraId="74313E62" w14:textId="1D8CFBB4" w:rsidR="1A3E81DB" w:rsidRPr="005E1B51" w:rsidRDefault="1A3E81DB" w:rsidP="007472BF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
+              <w:ind w:left="256" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Added check boxes to 3.1, Vendor Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB30E9" w14:paraId="569D3792" w14:textId="77777777" w:rsidTr="649FB1CF">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
@@ -3020,207 +3069,490 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8/</w:t>
             </w:r>
             <w:r w:rsidR="00CE16B1" w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>26/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A660367" w14:textId="470EB479" w:rsidR="00AB30E9" w:rsidRPr="005E1B51" w:rsidRDefault="00CE16B1" w:rsidP="649FB1CF">
+          <w:p w14:paraId="1A660367" w14:textId="470EB479" w:rsidR="00AB30E9" w:rsidRPr="005E1B51" w:rsidRDefault="00CE16B1" w:rsidP="007472BF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
+              <w:ind w:left="256" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Revised 3.2 Vendor Utilization of Workers Outside U.S.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E1B51" w14:paraId="055809B7" w14:textId="77777777" w:rsidTr="649FB1CF">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="543DB8FD" w14:textId="7BD3FF70" w:rsidR="005E1B51" w:rsidRPr="005E1B51" w:rsidRDefault="005E1B51" w:rsidP="649FB1CF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10/9/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EEEAC62" w14:textId="302CF9C9" w:rsidR="005E1B51" w:rsidRPr="005E1B51" w:rsidRDefault="006A7262" w:rsidP="649FB1CF">
+          <w:p w14:paraId="5EEEAC62" w14:textId="302CF9C9" w:rsidR="005E1B51" w:rsidRPr="005E1B51" w:rsidRDefault="006A7262" w:rsidP="007472BF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
+              <w:ind w:left="256" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Another </w:t>
             </w:r>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Revis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ion to </w:t>
             </w:r>
             <w:r w:rsidRPr="005E1B51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3.2 Vendor Utilization of Workers Outside U.S.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00926144" w14:paraId="2EE20F57" w14:textId="77777777" w:rsidTr="649FB1CF">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB0584C" w14:textId="1240DB3B" w:rsidR="00926144" w:rsidRDefault="009724FE" w:rsidP="649FB1CF">
+          <w:p w14:paraId="6AB0584C" w14:textId="44F70A9A" w:rsidR="00926144" w:rsidRDefault="009724FE" w:rsidP="649FB1CF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>5/4/2026</w:t>
+              <w:t>5/4/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A385A04" w14:textId="1EB5AC9A" w:rsidR="00926144" w:rsidRPr="009724FE" w:rsidRDefault="009724FE" w:rsidP="009724FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Updates to Incorporate GovRAMP in Specifications and an Enterprise Architecture Spec Accessibility Addition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="001E6133" w14:paraId="39F04014" w14:textId="77777777" w:rsidTr="649FB1CF">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E305A8C" w14:textId="1E50C5E3" w:rsidR="001E6133" w:rsidRPr="00005B01" w:rsidRDefault="001E6133" w:rsidP="001E6133">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00005B01">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7/15/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62BA6DBA" w14:textId="39D3EEF9" w:rsidR="007B3532" w:rsidRPr="00B05AEE" w:rsidRDefault="007179A0" w:rsidP="00B05AEE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="256" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B05AEE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Removal of HUB Clause</w:t>
+            </w:r>
+            <w:r w:rsidR="00B05AEE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="300E917D" w14:textId="7E7874D7" w:rsidR="001E6133" w:rsidRPr="00B05AEE" w:rsidRDefault="007B3532" w:rsidP="00B05AEE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="256" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B05AEE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidR="001E6133" w:rsidRPr="00B05AEE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pdates </w:t>
+            </w:r>
+            <w:r w:rsidR="00D73F7E" w:rsidRPr="00B05AEE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to the Terms and Conditions </w:t>
+            </w:r>
+            <w:r w:rsidR="001E6133" w:rsidRPr="00B05AEE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r w:rsidR="00D73F7E" w:rsidRPr="00B05AEE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Clarify that the 1.75% charge only applies to Goods procured, not Services.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00005B01" w14:paraId="03A4DBA0" w14:textId="77777777" w:rsidTr="649FB1CF">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C10C862" w14:textId="061E44A5" w:rsidR="00005B01" w:rsidRPr="00005B01" w:rsidRDefault="00005B01" w:rsidP="001E6133">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00005B01">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7/2</w:t>
+            </w:r>
+            <w:r w:rsidR="00170FB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00005B01">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE44E83" w14:textId="55219F02" w:rsidR="00005B01" w:rsidRPr="003B0482" w:rsidRDefault="00005B01" w:rsidP="003B0482">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0482">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Removal of </w:t>
+            </w:r>
+            <w:r w:rsidR="00850185" w:rsidRPr="003B0482">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Outdated Language</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B0482">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="00850185" w:rsidRPr="003B0482">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B0482">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Administrative Changes</w:t>
+            </w:r>
+            <w:r w:rsidR="00170FB2" w:rsidRPr="003B0482">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B0482" w14:paraId="0CF8D26C" w14:textId="77777777" w:rsidTr="649FB1CF">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2008ADE3" w14:textId="34854F90" w:rsidR="003B0482" w:rsidRPr="00005B01" w:rsidRDefault="003B0482" w:rsidP="001E6133">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8/5/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0803985D" w14:textId="74509EA7" w:rsidR="003B0482" w:rsidRPr="003B0482" w:rsidRDefault="003B0482" w:rsidP="003B0482">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Removal of Optional Boxes in Section 3.1 – Vendor Standard Agreement</w:t>
+            </w:r>
+            <w:r w:rsidR="000666E9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F59718A" w14:textId="6BD83C86" w:rsidR="007300AB" w:rsidRDefault="007300AB"/>
-    <w:p w14:paraId="27560A10" w14:textId="73DAD7C6" w:rsidR="49BBF23C" w:rsidRDefault="49BBF23C" w:rsidP="49BBF23C"/>
-    <w:p w14:paraId="0029D243" w14:textId="1D0F9B75" w:rsidR="49BBF23C" w:rsidRDefault="49BBF23C" w:rsidP="49BBF23C"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpX="126" w:tblpY="-506"/>
         <w:tblW w:w="10818" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5409"/>
         <w:gridCol w:w="5409"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D72614" w:rsidRPr="006B5C43" w14:paraId="5BEC2FC2" w14:textId="77777777" w:rsidTr="00781FB7">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5409" w:type="dxa"/>
             <w:tcBorders>
@@ -3344,51 +3676,51 @@
             </w:sdt>
             <w:r w:rsidR="00C34397" w:rsidRPr="00F866D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A6FAA" w:rsidRPr="006B5C43" w14:paraId="123346B1" w14:textId="77777777" w:rsidTr="00781FB7">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5409" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EF107A3" w14:textId="77777777" w:rsidR="00714040" w:rsidRPr="00F866D7" w:rsidRDefault="003A2740" w:rsidP="00AB4B18">
+          <w:p w14:paraId="0EF107A3" w14:textId="77777777" w:rsidR="00714040" w:rsidRPr="00F866D7" w:rsidRDefault="005E6159" w:rsidP="00AB4B18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:caps/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-1994707768"/>
                 <w:placeholder>
                   <w:docPart w:val="2C2DF8DE64BD442786B0AE9CF18043D1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
@@ -3413,51 +3745,51 @@
                     <w:color w:val="FF0000"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> ISSUING</w:t>
                 </w:r>
                 <w:r w:rsidR="00714040" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:caps/>
                     <w:color w:val="FF0000"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> Agency.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00714040" w:rsidRPr="00F866D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FBEA9BE" w14:textId="77777777" w:rsidR="005A6FAA" w:rsidRPr="00526CD3" w:rsidRDefault="003A2740" w:rsidP="00EF0791">
+          <w:p w14:paraId="4FBEA9BE" w14:textId="77777777" w:rsidR="005A6FAA" w:rsidRPr="00526CD3" w:rsidRDefault="005E6159" w:rsidP="00EF0791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="1675233720"/>
                 <w:placeholder>
                   <w:docPart w:val="A2C4704F8A5840969119B233FFCB6AD9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EF0791" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
@@ -4337,81 +4669,89 @@
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OFFE</w:t>
       </w:r>
       <w:r w:rsidRPr="006B5C43">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>R AND ACCEPTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A7E011" w14:textId="581FBE94" w:rsidR="00D72614" w:rsidRDefault="00D72614" w:rsidP="00AF75E0">
+    <w:p w14:paraId="53A7E011" w14:textId="29700AB4" w:rsidR="00D72614" w:rsidRDefault="00D72614" w:rsidP="00AF75E0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5C43">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The State seeks </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00332540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>offers for</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidRPr="006B5C43">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>goods</w:t>
+      </w:r>
+      <w:r w:rsidR="00D340B6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, software</w:t>
       </w:r>
       <w:r w:rsidR="006F4D48">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D82C8D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and/or </w:t>
       </w:r>
       <w:r w:rsidR="006F4D48">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">related </w:t>
       </w:r>
       <w:r w:rsidR="00D27095">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
@@ -4799,423 +5139,369 @@
       <w:r w:rsidRPr="006B5C43">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s are not acceptable.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10728" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5400"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1629"/>
+        <w:gridCol w:w="7095"/>
+        <w:gridCol w:w="2070"/>
+        <w:gridCol w:w="1563"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D72614" w:rsidRPr="005C08DC" w14:paraId="27C1F32A" w14:textId="77777777" w:rsidTr="00781FB7">
         <w:trPr>
           <w:trHeight w:val="366"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10728" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5F1AF1FA" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00332540" w:rsidP="00D72614">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>OFFEROR</w:t>
             </w:r>
             <w:r w:rsidR="00D72614" w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D72614" w:rsidRPr="005C08DC" w14:paraId="65BAB7A5" w14:textId="77777777" w:rsidTr="00781FB7">
+      <w:tr w:rsidR="00D72614" w:rsidRPr="005C08DC" w14:paraId="65BAB7A5" w14:textId="77777777" w:rsidTr="003E36EC">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7110" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="7095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="569A68F3" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>STREET ADDRESS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1989" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CB9122F" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2322"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>P.O. BOX:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1629" w:type="dxa"/>
+            <w:tcW w:w="1563" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62FB8218" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2322"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>ZIP:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D72614" w:rsidRPr="005C08DC" w14:paraId="1537679F" w14:textId="77777777" w:rsidTr="00781FB7">
+      <w:tr w:rsidR="003E36EC" w:rsidRPr="005C08DC" w14:paraId="1537679F" w14:textId="77777777" w:rsidTr="003E36EC">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7110" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="7095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4724287B" w14:textId="36CB6CB2" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="000F3577">
+          <w:p w14:paraId="4724287B" w14:textId="36CB6CB2" w:rsidR="003E36EC" w:rsidRPr="005C08DC" w:rsidRDefault="003E36EC" w:rsidP="000F3577">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>CITY</w:t>
             </w:r>
-            <w:r w:rsidR="000F3577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>STATE</w:t>
             </w:r>
-            <w:r w:rsidR="000F3577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; ZIP</w:t>
             </w:r>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1989" w:type="dxa"/>
+            <w:tcW w:w="3633" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5131D3F8" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="5F853B0E" w14:textId="530E8DC3" w:rsidR="003E36EC" w:rsidRPr="005C08DC" w:rsidRDefault="003E36EC" w:rsidP="0059076E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C08DC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>TELEPHONE NUMBER:</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:t>PHONE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D72614" w:rsidRPr="005C08DC" w14:paraId="51C21CA3" w14:textId="77777777" w:rsidTr="00781FB7">
+      <w:tr w:rsidR="00D72614" w:rsidRPr="005C08DC" w14:paraId="51C21CA3" w14:textId="77777777" w:rsidTr="003E36EC">
         <w:trPr>
           <w:trHeight w:val="520"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7110" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="7095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="098F08F2" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="098F08F2" w14:textId="2561E38B" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>PRINT NAME &amp; TITLE OF PERSON SIGNING:</w:t>
+              <w:t>NAME &amp; TITLE OF PERSON SIGNING:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3618" w:type="dxa"/>
+            <w:tcW w:w="3633" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4F56D8A5" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="4F56D8A5" w14:textId="0816A3AE" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="0059076E" w:rsidP="00D72614">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>FAX NUMBER:</w:t>
+              <w:t xml:space="preserve">E-MAIL:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D72614" w:rsidRPr="005C08DC" w14:paraId="62DAAF00" w14:textId="77777777" w:rsidTr="00781FB7">
+      <w:tr w:rsidR="003E36EC" w:rsidRPr="005C08DC" w14:paraId="62DAAF00" w14:textId="77777777" w:rsidTr="003E36EC">
         <w:trPr>
           <w:trHeight w:val="520"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:tcW w:w="7095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED18C3B" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="1ED18C3B" w14:textId="77777777" w:rsidR="003E36EC" w:rsidRPr="005C08DC" w:rsidRDefault="003E36EC" w:rsidP="00D72614">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>AUTHORIZED SIGNATURE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="3633" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="67FD864D" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="04163422" w14:textId="6BD626E4" w:rsidR="003E36EC" w:rsidRPr="005C08DC" w:rsidRDefault="003E36EC" w:rsidP="00D72614">
             <w:pPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>DATE:</w:t>
-            </w:r>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">E-MAIL:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A788B1B" w14:textId="2E504B1C" w:rsidR="00D72614" w:rsidRPr="006B5C43" w:rsidRDefault="00D72614" w:rsidP="00781FB7">
+    <w:p w14:paraId="7A788B1B" w14:textId="2326AAAD" w:rsidR="00D72614" w:rsidRPr="006B5C43" w:rsidRDefault="00D72614" w:rsidP="00781FB7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5C43">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Offer valid for</w:t>
       </w:r>
       <w:r w:rsidR="004E620C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> sixty (60)</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006B5C43">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> days from date of </w:t>
       </w:r>
       <w:r w:rsidR="00332540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>offer</w:t>
       </w:r>
       <w:r w:rsidRPr="006B5C43">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> opening unless otherwise stated here: ____ days</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D7D9187" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="006B5C43" w:rsidRDefault="00D72614" w:rsidP="00D72614">
       <w:pPr>
@@ -5759,1757 +6045,2515 @@
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve"> click on the table of contents body, and select Update Field from the pop-up menu. After you update the </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="67CEC7C1">
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t>ToC</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="67CEC7C1">
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t>, delete this instruction.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="66E922B1" w14:textId="18BF7B03" w:rsidR="00817EEA" w:rsidRDefault="00817EEA" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="3CBAB862" w14:textId="1DB61B35" w:rsidR="00552AB8" w:rsidRDefault="00817EEA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="435"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="10785"/>
+              <w:tab w:val="left" w:pos="720"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00113014">
             <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc411239190">
-            <w:r w:rsidR="67CEC7C1" w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045464" w:history="1">
+            <w:r w:rsidR="00552AB8" w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
-            <w:r w:rsidR="00113014">
+            <w:r w:rsidR="00552AB8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="67CEC7C1" w:rsidRPr="67CEC7C1">
+            <w:r w:rsidR="00552AB8" w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>INTENT, USE, DURATION AND SCOPE</w:t>
             </w:r>
-            <w:r w:rsidR="00113014">
+            <w:r w:rsidR="00552AB8">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00113014">
+            <w:r w:rsidR="00552AB8">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00113014">
-[...2 lines deleted...]
-            <w:r w:rsidR="00113014">
+            <w:r w:rsidR="00552AB8">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045464 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00552AB8">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00552AB8">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="67CEC7C1" w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00113014">
+            <w:r w:rsidR="00552AB8">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00552AB8">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="18E4C7EE" w14:textId="7F527E16" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="6240560D" w14:textId="6ED6287D" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="435"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="10785"/>
+              <w:tab w:val="left" w:pos="720"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc337376079">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045465" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>2.0</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>GENERAL INFORMATION</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045465 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1BD6B0F5" w14:textId="71443C81" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="59321161" w14:textId="22ED08E0" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc716245253">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045466" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2.1  SITE VISIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045466 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="164F6306" w14:textId="1FEE0CF9" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="70D19C37" w14:textId="3C25D839" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc263946342">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045467" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2.2  VENDOR QUESTIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045467 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7E96A39C" w14:textId="5FE723F9" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="3462CBFD" w14:textId="6DC8DCBD" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1178051999">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045468" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>2.3. ADDENDA</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>2.3  ADDENDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045468 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="740F8DFB" w14:textId="1D440DBB" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="4D3872DD" w14:textId="3CDF31A3" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1171557065">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045469" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>2.4. OFFER SUBMITTAL</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>2.4  ELECTRONIC OFFER SUBMITTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045469 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="13C6CF32" w14:textId="47F53B5F" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="099B6CD8" w14:textId="1EC82EB4" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1126673832">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045470" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>2.5. BASIS FOR REJECTION</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>2.5  BASIS FOR REJECTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045470 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4D077220" w14:textId="362462F6" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="2AAB44CE" w14:textId="26412DCB" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc92447656">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045471" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>2.6. LATE OFFERS</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>2.6  LATE OFFERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045471 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="31B221F9" w14:textId="56A2A8E2" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="077B5E5E" w14:textId="1C824B94" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc352768705">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045472" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>2.7. NON-RESPONSIVE OFFERS</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>2.7  NON-RESPONSIVE OFFERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045472 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="19CE19F6" w14:textId="6F63894A" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="22DFF339" w14:textId="2FBACAC4" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc135440326">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045473" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>2.8. NOTICE TO VENDORS</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>2.8  NOTICE TO VENDORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045473 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="12C6B74E" w14:textId="37D05B7D" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="04829898" w14:textId="530AB929" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc2132761059">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045474" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2.9  NC E-PROCUREMENT SYSTEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045474 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6C72E301" w14:textId="0A7EB63D" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="2124AC41" w14:textId="69C60DD1" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc390886001">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045475" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>2.10. DISTRIBUTORS AND RESELLERS</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>2.10 DISTRIBUTORS AND RESELLERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045475 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0E7B9BFF" w14:textId="13C3FA4C" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="16F0F376" w14:textId="040F3292" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1108821593">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045476" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>2.11. POSSESSION AND REVIEW</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>2.11  POSSESSION AND REVIEW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045476 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="371C3837" w14:textId="63637527" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="34B8B209" w14:textId="4FAB922D" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc606819364">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045477" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>2.12. BEST AND FINAL OFFERS (BAFO)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>2.12  BEST AND FINAL OFFERS (BAFO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045477 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50A560C2" w14:textId="36EB3396" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="2C92D7A4" w14:textId="7F33A943" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1562459137">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045478" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2.13  A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00174FAF">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>WARD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045478 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="737DD6F4" w14:textId="722B03A9" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="1867764A" w14:textId="78CF738D" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1440516097">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045479" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>2.14. POINTS OF CONTACT</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>2.14  POINTS OF CONTACT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045479 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3DAC3EBC" w14:textId="15E5F421" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="5431A1D7" w14:textId="54011412" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="435"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="10785"/>
+              <w:tab w:val="left" w:pos="720"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc37864116">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045480" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>3.0</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>SPECIFICATIONS</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045480 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="13EF81F3" w14:textId="6A5FD171" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="0F1A8E59" w14:textId="6F0B5E08" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc2066072841">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045481" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>3.1. VENDOR STANDARD AGREEMENT(S)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>3.1  VENDOR STANDARD AGREEMENT(S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045481 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6658FDF9" w14:textId="27D93F28" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="08D3ACA0" w14:textId="3F77CBDB" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1753527388">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045482" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>3.2. VENDOR UTILIZATION OF WORKERS OUTSIDE U.S.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>3.2  VENDOR UTILIZATION OF WORKERS OUTSIDE U.S. – DISCLOSURE STATEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045482 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7F142A38" w14:textId="20F4B24D" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="3B9223C2" w14:textId="7BBDCB56" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1403492467">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045483" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>3.3.  E-VERIFY</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>3.3  E-VERIFY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045483 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="43A4B4B5" w14:textId="1A2CEC80" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="707294B4" w14:textId="07D878A1" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1134088550">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045484" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>3.4. PRODUCT MAKE AND MODEL</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>3.4  PRODUCT MAKE AND MODEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045484 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="20B56217" w14:textId="1C992C22" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="76BFA550" w14:textId="70E88F19" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc553337018">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045485" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>3.5.  DESCRIPTIVE LITERATURE</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>3.5  DESCRIPTIVE LITERATURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045485 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6980DA21" w14:textId="6E58F52A" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="3135EBDE" w14:textId="734E27E3" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1867512427">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045486" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>3.6 SECURITY SPECIFICATIONS</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>3.6  SECURITY SPECIFICATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045486 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0F3D12A9" w14:textId="777C18CE" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="7CA67C96" w14:textId="4590D7C5" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc970863206">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045487" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>3.7  ENTERPRISE ARCHITECTURE SPECIFICATIONS</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045487 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="35019BBC" w14:textId="1AB41CBC" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="1A0677A3" w14:textId="37937609" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc481427787">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045488" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>3.8.  PRODUCT RECALL</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>3.8   PRODUCT RECALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045488 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="19C059EF" w14:textId="1DEC053B" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="0528667C" w14:textId="1421A2D3" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1721963459">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045489" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>3.9. WARRANTY</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>3.9   WARRANTY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045489 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0346E91D" w14:textId="21C51AAE" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="79F05459" w14:textId="0EE3E4F7" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc457765791">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045490" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>3.10. MAINTENANCE</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>3.10  MAINTENANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045490 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5269B55B" w14:textId="738A35AC" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="13E0C81B" w14:textId="6BD207EE" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc825966434">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045491" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>3.11. CONTRACT TERM</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>3.11  CONTRACT TERM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045491 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3C5F4A44" w14:textId="21A28F04" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="31696B55" w14:textId="21AA548B" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc623013108">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045492" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>3.12  DELIVERY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045492 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2EB0D3E4" w14:textId="60A8A48A" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="34476635" w14:textId="4E4EFCEB" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc40238619">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045493" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>3.13 SPECIFICATIONS</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>3.13  SPECIFICATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045493 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50BDACB7" w14:textId="4A963033" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="3228E04A" w14:textId="6D9CB83C" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="435"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="10785"/>
+              <w:tab w:val="left" w:pos="720"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1658974276">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045494" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>4.0</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>FURNISH AND DELIVER</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045494 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1797CEFC" w14:textId="68E499A0" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="653132F9" w14:textId="413B1467" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="435"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="10785"/>
+              <w:tab w:val="left" w:pos="720"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1785656308">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045495" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>5.0</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>ADDITIONAL INFORMATION</w:t>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045495 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="35EC5F9B" w14:textId="79A37C47" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="2B7D6E39" w14:textId="68908C30" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc713560136">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045496" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>5.1. HISTORICALLY UNDERUTILIZED BUSINESSES</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>5.1. RECYCLED CONTENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045496 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="481C90C7" w14:textId="387E5784" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="05FA4C8A" w14:textId="354D81BE" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc260363807">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045497" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>5.2. RECYCLED CONTENT</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+              <w:t>5.2. ENERGY STAR PRODUCTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045497 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0AEB0979" w14:textId="45BE50E8" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="6E56F6B6" w14:textId="6BD02A54" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:val="clear" w:pos="10790"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="10785"/>
+              <w:tab w:val="left" w:pos="720"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1993236353">
-            <w:r w:rsidRPr="67CEC7C1">
+          <w:hyperlink w:anchor="_Toc236045498" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.0  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
+            <w:r w:rsidRPr="00174FAF">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>DEPARTMENT OF INFORMATION TECHNOLOGY INSTRUCTIONS TO VENDORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00817EEA">
-[...2 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045498 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="67CEC7C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="00817EEA">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="75D71F00" w14:textId="54A16168" w:rsidR="00817EEA" w:rsidRDefault="67CEC7C1" w:rsidP="67CEC7C1">
+        <w:p w14:paraId="1943A73F" w14:textId="6611D74D" w:rsidR="00552AB8" w:rsidRDefault="00552AB8">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="720"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236045499" w:history="1">
+            <w:r w:rsidRPr="00174FAF">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>7.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00174FAF">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>DEPARTMENT OF INFORMATION TECHNOLOGY TERMS AND CONDITIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236045499 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="58CD3E1B" w14:textId="5373CA91" w:rsidR="00817EEA" w:rsidRDefault="00817EEA" w:rsidP="67CEC7C1">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10785"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1731463385">
-[...71 lines deleted...]
-          <w:r w:rsidR="00817EEA">
+          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="03E5FA5A" w14:textId="54D47C6E" w:rsidR="001A4B53" w:rsidRDefault="001A4B53">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E068FA4" w14:textId="77777777" w:rsidR="00A4093E" w:rsidRDefault="00A4093E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC192EB" w14:textId="77777777" w:rsidR="00206742" w:rsidRDefault="00206742" w:rsidP="000A318B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="092E2375" w14:textId="77777777" w:rsidR="00206742" w:rsidRPr="004D1680" w:rsidRDefault="00F911A5" w:rsidP="008C1EDB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc411239190"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc236045464"/>
       <w:r w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INTENT, USE, DURATION AND SCOPE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="4A12EA10" w14:textId="6CC7EE25" w:rsidR="00147003" w:rsidRPr="00FA00DA" w:rsidRDefault="00147003" w:rsidP="006A403A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00747A75" w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -7773,127 +8817,154 @@
       <w:r w:rsidR="004B5D06">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> IFB/RFQ</w:t>
       </w:r>
       <w:r w:rsidR="00725ED9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C7CA60" w14:textId="77777777" w:rsidR="00206742" w:rsidRPr="004D1680" w:rsidRDefault="5A3FCEBE" w:rsidP="008C1EDB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc337376079"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc337376079"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc236045465"/>
       <w:r w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>GENERAL INFORMATION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09AB8DB5" w14:textId="77777777" w:rsidR="009321BB" w:rsidRPr="00FA00DA" w:rsidRDefault="009321BB" w:rsidP="006A403A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[This section provides information and instructions to Vendors on how to respond to the IFB/RFQ.  This section should not contact requirements related to the products, software, and/or Services to be provided, e.g., product specifications, delivery requirements, etc.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15682183" w14:textId="77777777" w:rsidR="00206742" w:rsidRPr="00A4093E" w:rsidRDefault="00206742" w:rsidP="008C1EDB">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56DA6060" w14:textId="0AB23491" w:rsidR="0079401A" w:rsidRPr="005F5D98" w:rsidRDefault="2129B5A3" w:rsidP="67CEC7C1">
+    <w:p w14:paraId="56DA6060" w14:textId="49E924A8" w:rsidR="0079401A" w:rsidRPr="005F5D98" w:rsidRDefault="2129B5A3" w:rsidP="67CEC7C1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc716245253"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc716245253"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc236045466"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.1. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="154DBA69" w:rsidRPr="67CEC7C1">
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3D3E">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>SITE VISIT</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="67CEC7C1">
+        <w:rPr>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="154DBA69" w:rsidRPr="67CEC7C1">
+        <w:rPr>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SITE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="154DBA69" w:rsidRPr="67CEC7C1">
+        <w:rPr>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VISIT</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="12B02F26" w14:textId="77777777" w:rsidR="00EA53DF" w:rsidRPr="0079401A" w:rsidRDefault="0079401A" w:rsidP="004D1680">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720" w:firstLine="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[E</w:t>
       </w:r>
       <w:r w:rsidR="00EA53DF" w:rsidRPr="0079401A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -8073,67 +9144,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Instructions:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> Prospective Vendors and/or Vendor representatives are URGED and CAUTIONED to visit the site of the project and apprise themselves of all </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> which will affect the performance of the work required or </w:t>
+        <w:t xml:space="preserve"> Prospective Vendors and/or Vendor representatives are URGED and CAUTIONED to visit the site of the project and apprise themselves of all conditions; which will affect the performance of the work required or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>reasonable</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> implied by this</w:t>
       </w:r>
       <w:r w:rsidR="004B5D06">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> IFB/RFQ</w:t>
       </w:r>
@@ -8216,67 +9271,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  All attendees must sign in.  This opportunity</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to visit the site may not be rescheduled unless so authorized by addendum to this</w:t>
       </w:r>
       <w:r w:rsidR="00E63380">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> IFB/RFQ</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Submission of an offer shall constitute sufficient evidence of this compliance and no allowance will be made for unreported </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> which a prudent Vendor would recognize as affecting this performance of the work called for in this</w:t>
+        <w:t>.  Submission of an offer shall constitute sufficient evidence of this compliance and no allowance will be made for unreported conditions; which a prudent Vendor would recognize as affecting this performance of the work called for in this</w:t>
       </w:r>
       <w:r w:rsidR="004B5D06">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> IFB/RFQ</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D28F927" w14:textId="77777777" w:rsidR="00EA53DF" w:rsidRPr="00FA00DA" w:rsidRDefault="00EA53DF" w:rsidP="004D1680">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -8331,66 +9370,66 @@
     <w:p w14:paraId="622CBC84" w14:textId="77777777" w:rsidR="00EA53DF" w:rsidRPr="004D1680" w:rsidRDefault="00EA53DF" w:rsidP="004D1680">
       <w:pPr>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D1680">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="694904CB" w14:textId="77777777" w:rsidR="00C10671" w:rsidRPr="00FA00DA" w:rsidRDefault="00C10671" w:rsidP="000A2565"/>
-    <w:p w14:paraId="3149CEB7" w14:textId="5ED72329" w:rsidR="0079401A" w:rsidRPr="004B5D06" w:rsidRDefault="004D1680" w:rsidP="004B5D06">
+    <w:p w14:paraId="3149CEB7" w14:textId="02D06E94" w:rsidR="0079401A" w:rsidRPr="004B5D06" w:rsidRDefault="004D1680" w:rsidP="004B5D06">
       <w:pPr>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5D06">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.1. </w:t>
+        <w:t xml:space="preserve">2.1 </w:t>
       </w:r>
       <w:r w:rsidR="004B5D06">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>MANDATORY SITE VISIT OR MANDATORY PRE-OFFER CONFERENCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="778C1CB1" w14:textId="77777777" w:rsidR="00EA53DF" w:rsidRPr="00566062" w:rsidRDefault="0079401A" w:rsidP="004D1680">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -8875,51 +9914,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> upon arrival. LATE ARRIVALS</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> WILL NOT BE ALLOWED TO SIGN IN, NOR SHALL THEIR </w:t>
       </w:r>
       <w:r w:rsidR="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OFFER</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> BE CONSIDERED.  Late arrivals may be excluded from the meeting room until all on-time attendees have completed sign-in and the sign-in sheet secured.  Once the sign-in process is complete, all other persons wishing to attend may do so to the extent that space and circumstances allow.  On-time attendance will be strictly enforced.</w:t>
+        <w:t xml:space="preserve"> BE CONSIDERED.  Late arrivals may be excluded from the meeting room until all on-time attendees have completed sign-in and the sign-in sheet secured.  Once the sign-in process is complete, all other persons </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>wishing to attend may do so to the extent that space and circumstances allow.  On-time attendance will be strictly enforced.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DE603A7" w14:textId="250F55E3" w:rsidR="00EA53DF" w:rsidRPr="00FA00DA" w:rsidRDefault="00EA53DF" w:rsidP="004D1680">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The purpose of this visit is for all prospective Vendors to apprise themselves with the conditions and requirements which will affect the performance of the work called for by this </w:t>
       </w:r>
       <w:r w:rsidR="00E63380">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -8972,190 +10020,169 @@
         </w:rPr>
         <w:t xml:space="preserve"> IFB/RFQ</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, must be confirmed by written addendum before it can be considered to be a part of this </w:t>
       </w:r>
       <w:r w:rsidR="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>offer</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A3FB65" w14:textId="4E0EBC8F" w:rsidR="00600187" w:rsidRDefault="2129B5A3" w:rsidP="67CEC7C1">
+    <w:p w14:paraId="33A3FB65" w14:textId="256935C3" w:rsidR="00600187" w:rsidRDefault="2129B5A3" w:rsidP="67CEC7C1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc263946342"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc263946342"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc236045467"/>
       <w:r w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.2. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="640DB5E6" w:rsidRPr="67CEC7C1">
+        <w:t>2.2</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3D3E">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
           <w:bCs/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="67CEC7C1">
+        <w:rPr>
+          <w:rStyle w:val="HeadingStyle2IFBChar"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="640DB5E6" w:rsidRPr="67CEC7C1">
+        <w:rPr>
+          <w:rStyle w:val="HeadingStyle2IFBChar"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>VENDOR QUESTIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="640DB5E6" w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2664A33A" w14:textId="0E33C0E9" w:rsidR="009E3E37" w:rsidRPr="001202CF" w:rsidRDefault="00D8598B" w:rsidP="001202CF">
+    <w:p w14:paraId="2664A33A" w14:textId="0E33C0E9" w:rsidR="009E3E37" w:rsidRDefault="00D8598B" w:rsidP="002B2549">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="1170"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[If issuing RFQ, Vendor Q</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FA00DA">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>[If issuing RFQ, Vendor Q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>uestions section may be deleted.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DA9C1E" w14:textId="05060CF2" w:rsidR="001202CF" w:rsidRDefault="001202CF" w:rsidP="001202CF">
-[...1 lines deleted...]
-        <w:pStyle w:val="RFPBodyText"/>
+    <w:p w14:paraId="75EC50DF" w14:textId="77777777" w:rsidR="001C7A76" w:rsidRPr="001C7A76" w:rsidRDefault="001C7A76" w:rsidP="002B2549">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...69 lines deleted...]
-    <w:p w14:paraId="43519090" w14:textId="77777777" w:rsidR="001202CF" w:rsidRPr="00E31DF0" w:rsidRDefault="001202CF" w:rsidP="001202CF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C7A76">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All inquiries regarding the solicitation specifications or requirements must be addressed to the contact person listed on Page One of this solicitation via the Ariba Sourcing Tool’s message board.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0482">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Vendor contact regarding this Solicitation with anyone other than the contact person listed on Page One of this Solicitation may be grounds for rejection of said Vendor’s offer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43519090" w14:textId="77777777" w:rsidR="001202CF" w:rsidRPr="00E31DF0" w:rsidRDefault="001202CF" w:rsidP="001C7A76">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E31DF0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Written questions concerning this Solicitation will be received until </w:t>
       </w:r>
       <w:r w:rsidRPr="00E31DF0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>__________20XX at _____am/pm</w:t>
       </w:r>
       <w:r w:rsidRPr="00E31DF0">
         <w:rPr>
@@ -9165,52 +10192,55 @@
         <w:t xml:space="preserve"> Eastern Time. They must be submitted to the contact person listed on Page One of this Solicitation via </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00E31DF0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>xxx.xxx@nc.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E31DF0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. Please enter “Questions Solicitation XXXX” as the subject for the message.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E31DF0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Questions should be submitted in the following format:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B23C3C6" w14:textId="77777777" w:rsidR="001202CF" w:rsidRPr="00E31DF0" w:rsidRDefault="001202CF" w:rsidP="001202CF">
-      <w:pPr>
+    <w:p w14:paraId="2B23C3C6" w14:textId="77777777" w:rsidR="001202CF" w:rsidRPr="00E31DF0" w:rsidRDefault="001202CF" w:rsidP="001C7A76">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblInd w:w="825" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
@@ -9348,281 +10378,339 @@
               <w:ind w:left="1080"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00E31DF0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3BA478D7" w14:textId="77777777" w:rsidR="001202CF" w:rsidRPr="00051FA0" w:rsidRDefault="001202CF" w:rsidP="00051FA0">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65F45A99" w14:textId="346048A9" w:rsidR="00600187" w:rsidRDefault="75A008F4" w:rsidP="00600187">
+    <w:p w14:paraId="65F45A99" w14:textId="3A3513C3" w:rsidR="00600187" w:rsidRDefault="75A008F4" w:rsidP="00600187">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc1178051999"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc1178051999"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc236045468"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.3. </w:t>
+        <w:t>2.3</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3D3E">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="25D05DE2">
         <w:t>ADDEND</w:t>
       </w:r>
       <w:r w:rsidR="220D1F8E">
         <w:t>A</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...7 lines deleted...]
-        <w:ind w:left="1166"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="67C5A220" w14:textId="22B98901" w:rsidR="009A2CDA" w:rsidRPr="009A2CDA" w:rsidRDefault="009A2CDA" w:rsidP="009A2CDA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA00DA">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc1171557065"/>
+      <w:r w:rsidRPr="009A2CDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Agency will issue an Addendum to provide a response to </w:t>
+      </w:r>
+      <w:r w:rsidR="001671BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2CDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questions received in accordance with Section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4F43">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4F43" w:rsidRPr="001E4F43">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2-VENDOR QUESTIONS</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4F43">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2CDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> above. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53696042" w14:textId="4F2BAC8C" w:rsidR="009A2CDA" w:rsidRPr="009A2CDA" w:rsidRDefault="009A2CDA" w:rsidP="009A2CDA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2CDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Agency may issue additional Addenda as needed to modify the specifications, requirements, terms and conditions, etc. </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4F43" w:rsidRPr="001E4F43">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, or if additional terms, </w:t>
-[...84 lines deleted...]
-    <w:p w14:paraId="17DAB526" w14:textId="1A7B2153" w:rsidR="00E74F0D" w:rsidRPr="005C494D" w:rsidRDefault="2129B5A3" w:rsidP="00600187">
+        <w:t>Critical information may be included in these Addenda.</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4F43" w:rsidRPr="009A2CDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It is important for Vendors to periodically check the website for any and all Addenda that may be issued prior to the bid opening date</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4F43">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A4820D" w14:textId="60D8592E" w:rsidR="009A2CDA" w:rsidRPr="009A2CDA" w:rsidRDefault="009A2CDA" w:rsidP="001E4F43">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2CDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All Addenda will be posted on the electronic Vendor Portal (eVP) website at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="009A2CDA">
+          <w:t>https://evp.nc.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009A2CDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and will become Addenda to this solicitation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DAB526" w14:textId="36922820" w:rsidR="00E74F0D" w:rsidRPr="005C494D" w:rsidRDefault="2129B5A3" w:rsidP="00600187">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc1171557065"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc236045469"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.4. </w:t>
+        <w:t>2.4</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3D3E">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5630" w:rsidRPr="00AE5630">
+        <w:t xml:space="preserve">ELECTRONIC </w:t>
+      </w:r>
+      <w:r w:rsidR="4FF065E6" w:rsidRPr="00AE5630">
+        <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="4FF065E6">
-        <w:t>OFFER SUBMITTAL</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+        <w:t>FFER SUBMITTAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="0EF3F7C5" w14:textId="77777777" w:rsidR="00513A43" w:rsidRDefault="008C1EDB" w:rsidP="00A5713D">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C642708" w14:textId="5387C243" w:rsidR="007E0EB1" w:rsidRPr="005C494D" w:rsidRDefault="007E0EB1" w:rsidP="0A3C4A82">
+    <w:p w14:paraId="3C642708" w14:textId="199EAC17" w:rsidR="007E0EB1" w:rsidRPr="005C494D" w:rsidRDefault="007179A0" w:rsidP="007179A0">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="450" w:firstLine="2880"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C494D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007E0EB1" w:rsidRPr="005C494D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Due Date:</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C494D">
+      <w:r w:rsidR="007E0EB1" w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="2066446849"/>
           <w:placeholder>
             <w:docPart w:val="947CD5B0C50B42CD9FAEB7DA6FB90D6C"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="0A3C4A82">
+          <w:r w:rsidR="007E0EB1" w:rsidRPr="0A3C4A82">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Enter due date for offers</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="693A2888" w14:textId="463C7567" w:rsidR="007E0EB1" w:rsidRDefault="008C1EDB" w:rsidP="00A5713D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C494D">
         <w:rPr>
@@ -9672,1889 +10760,504 @@
             <w:t>Enter due time for offers</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007E0EB1" w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eastern Time</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1870D234" w14:textId="77777777" w:rsidR="00AD5FA3" w:rsidRPr="005C494D" w:rsidRDefault="00AD5FA3" w:rsidP="00836B4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69107FF8" w14:textId="77777777" w:rsidR="002D5ADB" w:rsidRDefault="002D5ADB" w:rsidP="002D5ADB">
+    <w:p w14:paraId="08E4F9FA" w14:textId="77777777" w:rsidR="00A764D0" w:rsidRDefault="005D231B" w:rsidP="005D231B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...102 lines deleted...]
-    <w:p w14:paraId="390A4834" w14:textId="77777777" w:rsidR="002D5ADB" w:rsidRPr="00F54E23" w:rsidRDefault="002D5ADB" w:rsidP="002D5ADB">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D231B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sealed offers, subject to the conditions made a part hereof, will be received </w:t>
+      </w:r>
+      <w:r w:rsidR="00F352FB" w:rsidRPr="005D231B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D231B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the time and date specified above and then opened for furnishing and delivering the commodity as described herein. It is the Vendor’s sole responsibility to submit its offer by the specified time and date of opening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69107FF8" w14:textId="27D4C094" w:rsidR="002D5ADB" w:rsidRPr="005D231B" w:rsidRDefault="005D231B" w:rsidP="005D231B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170" w:right="-18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F54E23">
+      <w:r w:rsidRPr="005D231B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The Vendor shall bear the risk for late electronic submission due to unintended or unanticipated delay including, but not limited to, internet issues, network issues, local power outages, or application issues.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D231B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Offer Submission</w:t>
-[...14 lines deleted...]
-        <w:ind w:left="1170"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A1DE2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="002D5ADB" w:rsidRPr="006431E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A1DE2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">offers </w:t>
+      </w:r>
+      <w:r w:rsidR="00A764D0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>are able</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83FAB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be </w:t>
+      </w:r>
+      <w:r w:rsidR="002A1DE2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uploaded in Ariba</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77F49">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D5ADB" w:rsidRPr="006431E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>after the</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1DE2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deadline</w:t>
+      </w:r>
+      <w:r w:rsidR="00557CAE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/bid opening date and time</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1DE2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3C2C4A" w14:textId="33B78386" w:rsidR="00396616" w:rsidRPr="008978E8" w:rsidRDefault="00396616" w:rsidP="008978E8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:ind w:left="1530" w:right="-30"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...106 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396616">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00313BAD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="0"/>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>one (1) signed, original electronic offer via the Ariba Sourcing Module</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396616">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008978E8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Vendor </w:t>
+      </w:r>
+      <w:r w:rsidR="007449AD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008978E8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006431E7">
-[...283 lines deleted...]
-        <w:ind w:left="1170" w:right="-18"/>
+      <w:r w:rsidRPr="007449AD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidR="00313BAD" w:rsidRPr="007449AD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="006546AB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> signed</w:t>
+      </w:r>
+      <w:r w:rsidR="00313BAD" w:rsidRPr="007449AD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Execution Page 1 WITH</w:t>
+      </w:r>
+      <w:r w:rsidR="003036DD" w:rsidRPr="007449AD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the remaining</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007449AD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pages</w:t>
+      </w:r>
+      <w:r w:rsidR="00E113D8" w:rsidRPr="007449AD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the solicitation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007449AD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003036DD" w:rsidRPr="007449AD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in one PDF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008978E8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The Execution </w:t>
+      </w:r>
+      <w:r w:rsidR="00313BAD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008978E8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>age</w:t>
+      </w:r>
+      <w:r w:rsidR="00313BAD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008978E8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be signed and dated by an official authorized to bind the Vendor’s firm. Failure to return a signed offer shall result in disqualification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157C145D" w14:textId="77777777" w:rsidR="00396616" w:rsidRPr="00396616" w:rsidRDefault="00396616" w:rsidP="00396616">
+      <w:pPr>
+        <w:ind w:left="1530" w:right="-30"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...311 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5425E277" w14:textId="77777777" w:rsidR="00396616" w:rsidRPr="00396616" w:rsidRDefault="00396616" w:rsidP="00396616">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="47"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="1170" w:right="-18" w:firstLine="0"/>
+        <w:ind w:left="1530" w:right="-30"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...69 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396616">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">File names should identify the Vendor, solicitation, and document in that order (Vendor Name – Solicitation Number – Offer, etc.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6DCF4A" w14:textId="77777777" w:rsidR="00396616" w:rsidRPr="00396616" w:rsidRDefault="00396616" w:rsidP="00396616">
+      <w:pPr>
+        <w:ind w:left="1530" w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BB61E7A" w14:textId="77777777" w:rsidR="00396616" w:rsidRPr="00396616" w:rsidRDefault="00396616" w:rsidP="00396616">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="47"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="1170" w:right="-18" w:firstLine="0"/>
+        <w:ind w:left="1530" w:right="-30"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...58 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396616">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Files must not be password protected. They must be in .PDF, .JPEG, .DOC or .XLS format and capable of being copied to other sources. The Vendor’s offer may be deemed non-responsive if the Agency is unable to open the file(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BC0AF0" w14:textId="77777777" w:rsidR="00396616" w:rsidRPr="00396616" w:rsidRDefault="00396616" w:rsidP="00396616">
+      <w:pPr>
+        <w:ind w:left="1530" w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CFC39C8" w14:textId="77777777" w:rsidR="00396616" w:rsidRPr="00396616" w:rsidRDefault="00396616" w:rsidP="00396616">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="47"/>
         </w:numPr>
-        <w:tabs>
-[...245 lines deleted...]
-        <w:ind w:left="1170"/>
+        <w:ind w:left="1530" w:right="-30"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="545937FD">
-[...202 lines deleted...]
-    <w:p w14:paraId="16E94D9D" w14:textId="77777777" w:rsidR="002D5ADB" w:rsidRPr="005C2DFA" w:rsidRDefault="002D5ADB" w:rsidP="002D5ADB">
+      <w:r w:rsidRPr="00396616">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If the offer contains any confidential information (as defined in the NCDIT Terms and Conditions, Section 1, Paragraph 18), the Vendor must provide one (1) redacted electronic copy in addition to the original copy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33418805" w14:textId="77777777" w:rsidR="00396616" w:rsidRPr="00396616" w:rsidRDefault="00396616" w:rsidP="00396616">
       <w:pPr>
         <w:ind w:left="1170" w:right="-30"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Attempts to submit a proposal via facsimile (FAX) machine, telephone or email in response to this RFP shall NOT be accepted.</w:t>
-[...330 lines deleted...]
-    <w:p w14:paraId="58A9BC4F" w14:textId="0C308D4C" w:rsidR="00600187" w:rsidRDefault="2129B5A3" w:rsidP="00600187">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58A9BC4F" w14:textId="267D78DB" w:rsidR="00600187" w:rsidRDefault="2129B5A3" w:rsidP="00600187">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc1126673832"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc1126673832"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc236045470"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.5. </w:t>
+        <w:t xml:space="preserve">2.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3D3E">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="7C38376E">
         <w:t>BASIS FOR REJECTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="7C38376E">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08353E97" w14:textId="705A70E4" w:rsidR="0089625A" w:rsidRPr="005C494D" w:rsidRDefault="0089625A" w:rsidP="00600187">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1166"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C0897">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to 9 NCAC 06B.0401, the State reserves the right to reject any and all offers, in whole or in part; by deeming the offer unsatisfactory as to quality or quantity, delivery, price or service offered; non-compliance with the specifications or intent of this solicitation; lack of competitiveness; error(s) in specifications or indications that revision would be advantageous to the State; cancellation or other changes in the intended project, or other determination that the proposed requirement is no longer needed; limitation or lack of available funds; circumstances that prevent determination of the best offer; or any other determination that rejection would be in the best interest of the State.  Vendor contact regarding this IFB/RFQ with anyone other </w:t>
       </w:r>
       <w:r w:rsidRPr="005C494D">
@@ -11580,104 +11283,120 @@
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="001E1D5D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Enter Purchasing Agent’s name.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be grounds for rejection of said Vendor’s offer.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BC6CD1" w14:textId="2F1A0C7C" w:rsidR="00600187" w:rsidRDefault="362977A8" w:rsidP="00600187">
+    <w:p w14:paraId="47BC6CD1" w14:textId="33CBA4C9" w:rsidR="00600187" w:rsidRDefault="362977A8" w:rsidP="00600187">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc92447656"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc92447656"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc236045471"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.6. </w:t>
+        <w:t xml:space="preserve">2.6 </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3D3E">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4F20C1A4">
         <w:t>LATE OFFERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidR="4F20C1A4">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DAEE14C" w14:textId="56564C5D" w:rsidR="00AD6F10" w:rsidRDefault="00AD6F10" w:rsidP="00600187">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Regardless of cause, late offers will not be accepted and will automatically be disqualified from further consideration.  It shall be the Vendor’s sole risk to ensure delivery at the designated office by the designated time.  Late offers will not be opened and may be returned to the Vendor at the expense of the Vendor or destroyed if requested.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E8A1F1" w14:textId="31BEF2F7" w:rsidR="00600187" w:rsidRDefault="362977A8" w:rsidP="00600187">
+    <w:p w14:paraId="59E8A1F1" w14:textId="049A701C" w:rsidR="00600187" w:rsidRDefault="362977A8" w:rsidP="00600187">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc352768705"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc352768705"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc236045472"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.7. </w:t>
+        <w:t xml:space="preserve">2.7 </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3D3E">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0BD50C23">
         <w:t>NON-RESPONSIVE OFFERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="0BD50C23">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39061486" w14:textId="02037693" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897" w:rsidP="00600187">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1166" w:firstLine="4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor offers will be deemed non-responsive by the State and will be rejected without further consideration or evaluation if statements such as the following are included:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="394E3285" w14:textId="77777777" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897" w:rsidP="002A5A12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -11797,66 +11516,81 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="73406635" w14:textId="77777777" w:rsidR="009C0897" w:rsidRDefault="009C0897" w:rsidP="002A5A12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
         <w:ind w:left="1530"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A statement of similar intent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B32550A" w14:textId="279C1415" w:rsidR="00600187" w:rsidRDefault="362977A8" w:rsidP="00600187">
+    <w:p w14:paraId="0B32550A" w14:textId="71C74477" w:rsidR="00600187" w:rsidRDefault="362977A8" w:rsidP="00600187">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc135440326"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc135440326"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc236045473"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.8. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>2.8</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3D3E">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="25D05DE2">
         <w:t>NOTICE TO VENDORS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidR="25D05DE2">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="089DE71C" w14:textId="154841A5" w:rsidR="00987A88" w:rsidRDefault="00987A88" w:rsidP="00600187">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1166"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The State objects to and will not be required to evaluate or consider any additional terms and conditions </w:t>
       </w:r>
       <w:r w:rsidR="00C22547" w:rsidRPr="00C22547">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>not previously agreed to by the State and</w:t>
@@ -11889,715 +11623,433 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Invitation for Bids / Request for Quote</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE3F18">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> response(s), the Offeror agrees that any additional terms and conditions, whether submitted purposely or inadvertently, shall have no force or effect.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B1B33A" w14:textId="3F4B371F" w:rsidR="00600187" w:rsidRPr="00600187" w:rsidRDefault="362977A8" w:rsidP="67CEC7C1">
+    <w:p w14:paraId="16B1B33A" w14:textId="4C43258F" w:rsidR="00600187" w:rsidRDefault="362977A8" w:rsidP="67CEC7C1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc2132761059"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc2132761059"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc236045474"/>
       <w:r w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.9. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="6AED2909" w:rsidRPr="67CEC7C1">
+        <w:t>2.9</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3D3E">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:b w:val="0"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...162 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="67CEC7C1">
+        <w:rPr>
+          <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00483DC9" w:rsidRPr="00483DC9">
+        <w:rPr>
+          <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">NC </w:t>
+      </w:r>
+      <w:r w:rsidR="6AED2909" w:rsidRPr="67CEC7C1">
+        <w:rPr>
+          <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2.9. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>E-PROCUREMENT S</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidR="006517A5">
+        <w:rPr>
+          <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-        </w:rPr>
+        </w:rPr>
+        <w:t>YSTEM</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="29AC2FF6" w14:textId="77777777" w:rsidR="00F87FD1" w:rsidRPr="00F87FD1" w:rsidRDefault="00F87FD1" w:rsidP="00F87FD1"/>
+    <w:p w14:paraId="211BE1C7" w14:textId="2C8BDE79" w:rsidR="00F87FD1" w:rsidRPr="0051638A" w:rsidRDefault="00F87FD1" w:rsidP="00F87FD1">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1260"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc390886001"/>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve">The State utilizes the NC eProcurement </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(NC</w:t>
+      </w:r>
+      <w:r w:rsidR="006517A5">
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A87438">
-[...28 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr>
-[...210 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">P) </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0905">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve">ystem to process requisitions and issue purchase orders. See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="0051638A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>http://eprocurement.nc.gov/</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>General Terms and Condition</w:t>
+      </w:r>
+      <w:r w:rsidR="00300E7F">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, Electronic </w:t>
+      </w:r>
+      <w:r w:rsidR="00D259A3">
+        <w:t>Procurement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve">for more information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B14D09" w14:textId="77777777" w:rsidR="00F87FD1" w:rsidRPr="0051638A" w:rsidRDefault="00F87FD1" w:rsidP="00F87FD1">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="1620"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE51F85" w14:textId="77777777" w:rsidR="00F87FD1" w:rsidRDefault="00F87FD1" w:rsidP="000E050D">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1620"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve">It is the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendor’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve"> responsibility to read these provisions carefully and to consider them in preparing the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>response</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve">. By signature, the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve"> acknowledges acceptance of all provisions related to NC</w:t>
+      </w:r>
+      <w:r>
+        <w:t>EP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051638A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F71593" w14:textId="77777777" w:rsidR="00F87FD1" w:rsidRDefault="00F87FD1" w:rsidP="000E050D">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1620"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37035D3A" w14:textId="266EA467" w:rsidR="00F87FD1" w:rsidRDefault="00F87FD1" w:rsidP="000E050D">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1620"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...38 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">The transaction fee addressed in </w:t>
+      </w:r>
+      <w:r>
+        <w:t>General Terms and Condition, Electronic Payment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE3F18">
-[...23 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00BB190F">
+        <w:t xml:space="preserve">(currently at 1.75%) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t>applies to the purchase of goods</w:t>
+      </w:r>
+      <w:r w:rsidR="00671E27">
+        <w:t xml:space="preserve"> only</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">It </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">does </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve"> apply to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Vendor Hosted </w:t>
+      </w:r>
+      <w:r w:rsidR="000E050D">
+        <w:t>Solutions, I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">aaS, </w:t>
+      </w:r>
+      <w:r w:rsidR="000E050D">
+        <w:t xml:space="preserve">PaaS, SaaS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t>software maintenance/support services</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, or any other type of services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171C5616" w14:textId="77777777" w:rsidR="00F87FD1" w:rsidRDefault="00F87FD1" w:rsidP="000E050D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1620"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ED1E140" w14:textId="77777777" w:rsidR="00661F46" w:rsidRDefault="00661F46" w:rsidP="00661F46">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1620"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000065E3">
+        <w:t>If not already registered in NC</w:t>
+      </w:r>
+      <w:r>
+        <w:t>EP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve"> must</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> register </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">within two (2) days after notification of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">contract </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t>award.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DDA6849" w14:textId="77777777" w:rsidR="000E050D" w:rsidRDefault="000E050D" w:rsidP="000E050D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1620"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF8FD08" w14:textId="3065E627" w:rsidR="00F87FD1" w:rsidRDefault="00F87FD1" w:rsidP="000E050D">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1620"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve"> must be current on all </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r w:rsidR="006517A5">
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
-[...44 lines deleted...]
-    <w:p w14:paraId="3AADE647" w14:textId="71307F66" w:rsidR="009C6315" w:rsidRPr="009C6315" w:rsidRDefault="2BCBA443" w:rsidP="67CEC7C1">
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve"> fees prior to submitting a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>response</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Otherwise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">, the State may disqualify the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve"> from participating in this </w:t>
+      </w:r>
+      <w:r>
+        <w:t>solicitation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6C7AE7" w14:textId="77777777" w:rsidR="00F87FD1" w:rsidRDefault="00F87FD1" w:rsidP="00F87FD1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AADE647" w14:textId="018ED16D" w:rsidR="009C6315" w:rsidRPr="009C6315" w:rsidRDefault="2BCBA443" w:rsidP="67CEC7C1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc390886001"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc236045475"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.10. </w:t>
+        <w:t xml:space="preserve">2.10 </w:t>
       </w:r>
       <w:r w:rsidR="6AED2909">
         <w:t>DISTRIBUTORS AND RESELLERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidR="6AED2909" w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="757300F4" w14:textId="6F30B573" w:rsidR="00A4093E" w:rsidRPr="008C1EDB" w:rsidRDefault="00A4093E" w:rsidP="009C6315">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C1EDB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“Resellers” as used herein, refers to businesses that routinely sell or distribute Vendor’s Products, and may include “Distributors”, “Value Added Resellers” (VARs), “Original Equipment Manufacturers” (OEMs), Channel Partners, or such other designations.  These businesses must be approved by the State prior to placement of any orders.  Any contract established will be subject to this solicitation and any resulting Agreement(s), and to the terms and conditions of the State’s competitive bidding process.  </w:t>
       </w:r>
     </w:p>
@@ -12716,209 +12168,233 @@
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>if you expect responses from Reseller vendors</w:t>
       </w:r>
       <w:r w:rsidR="00ED256F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; otherwise, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>delete this paragraph.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6236E6FE" w14:textId="0CFF3EA2" w:rsidR="009C6315" w:rsidRDefault="2BCBA443" w:rsidP="009C6315">
+    <w:p w14:paraId="6236E6FE" w14:textId="1978DB88" w:rsidR="009C6315" w:rsidRDefault="2BCBA443" w:rsidP="009C6315">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc1108821593"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc1108821593"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc236045476"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.11. </w:t>
+        <w:t>2.11</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3D3E">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4A17F41D">
         <w:t>POSSESSION AND REVIEW</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidR="3A4448FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77468FDD" w14:textId="1B568B9E" w:rsidR="00A218E7" w:rsidRPr="00FA00DA" w:rsidRDefault="00A218E7" w:rsidP="009C6315">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1267"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>During the evaluation period and prior to award, possession of the bids and accompanying information is limited to personnel of the issuing agency, and to the committee responsible for participating in the evaluation.  Vendors who attempt to gain this privileged information, or to influence the evaluation process (i.e. assist in evaluation) will be in violation of purchasing rules and their offer will not be further evaluated or considered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="690A0652" w14:textId="37D3BA19" w:rsidR="00A218E7" w:rsidRDefault="00A218E7" w:rsidP="009C6315">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">After award of contract the complete bid file will be available to any interested persons with the exception of trade secrets, test information or similar proprietary information as provided by statute and rule.  Any proprietary or confidential information, which conforms to exclusions from public records as provided by N.C.G.S. §132-1.2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">must be clearly marked as such in the offer when submitted. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8D8A21" w14:textId="57929459" w:rsidR="00403E50" w:rsidRPr="00403E50" w:rsidRDefault="59AC2821" w:rsidP="00403E50">
+    <w:p w14:paraId="0E8D8A21" w14:textId="7044C650" w:rsidR="00403E50" w:rsidRPr="00403E50" w:rsidRDefault="59AC2821" w:rsidP="00403E50">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc606819364"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc606819364"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc236045477"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.12. </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc95754404"/>
+        <w:t>2.12</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3D3E">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="_Toc95754404"/>
       <w:r w:rsidR="1F99CAD9">
         <w:t>BEST AND FINAL OFFERS (BAFO)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="66F8D732" w14:textId="77777777" w:rsidR="00403E50" w:rsidRPr="00403E50" w:rsidRDefault="00403E50" w:rsidP="00403E50">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1267"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00403E50">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The State may establish a competitive range based upon evaluations of offers, and request BAFOs from the Vendor(s) within this </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="426755CA" w14:textId="4240C847" w:rsidR="009C6315" w:rsidRDefault="2BCBA443" w:rsidP="009C6315">
+        <w:t>The State may establish a competitive range based upon evaluations of offers, and request BAFOs from the Vendor(s) within this range; e.g. “Finalist Vendor(s)”.  If negotiations or subsequent offers are solicited, the Vendor(s) shall provide BAFO(s) in response.  Failure to deliver a BAFO when requested shall disqualify the non-responsive Vendor from further consideration.  The State will evaluate BAFO(s), oral presentations, and product demonstrations as part of the Vendors’ respective offers to determine the final rankings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426755CA" w14:textId="23B61ACF" w:rsidR="009C6315" w:rsidRDefault="2BCBA443" w:rsidP="009C6315">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc1562459137"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc1562459137"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc236045478"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidR="59AC2821" w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="67CEC7C1">
+      <w:r w:rsidR="006125DF">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="67CEC7C1">
+        <w:rPr>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="54768BC4" w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="4A17F41D">
         <w:t>WARD</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="40A16D80" w14:textId="040EAF4A" w:rsidR="00A218E7" w:rsidRDefault="00A218E7" w:rsidP="009C6315">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the general intent to award this contract to one Vendor.  As provided by statute, award will be based on Best Value Analysis, Lowest Price Technically Acceptable Source Selection Method in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="0052239E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>N.C.G.S. §143B-</w:t>
       </w:r>
@@ -12999,125 +12475,149 @@
           <w:t>https://evp.nc.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BE60D2">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Results may be found by searching by </w:t>
       </w:r>
       <w:r w:rsidR="00332540" w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IFB </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>number or agency name.  This information may not be available for several weeks dependent upon the complexity of the acquisition and the length of time to complete the evaluation process.</w:t>
+        <w:t xml:space="preserve">number or agency name.  This information may not be available for several weeks </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dependent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> upon the complexity of the acquisition and the length of time to complete the evaluation process.</w:t>
       </w:r>
       <w:r w:rsidR="00A218E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C61803" w:rsidRPr="00C61803">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00A218E7" w:rsidRPr="00C61803">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If this is an RFQ delete this paragraph</w:t>
       </w:r>
       <w:r w:rsidR="00C61803">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C61803" w:rsidRPr="00C61803">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35658A05" w14:textId="7EEBD317" w:rsidR="009C6315" w:rsidRDefault="2BCBA443" w:rsidP="009C6315">
+    <w:p w14:paraId="35658A05" w14:textId="5D9571B2" w:rsidR="009C6315" w:rsidRDefault="2BCBA443" w:rsidP="009C6315">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc1440516097"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc1440516097"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc236045479"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidR="59AC2821">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
+      <w:r w:rsidR="006125DF">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2216E6D8">
         <w:t>POINTS OF CONTACT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="5F61617A" w14:textId="42F68C20" w:rsidR="004434E7" w:rsidRPr="004434E7" w:rsidRDefault="00EA4EC8" w:rsidP="2E8F75E5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1267"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2E8F75E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact by the Offeror with the persons shown below for contractual and technical matters related to this </w:t>
       </w:r>
       <w:r w:rsidR="005A07E8" w:rsidRPr="2E8F75E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>IFB/RFQ</w:t>
       </w:r>
       <w:r w:rsidRPr="2E8F75E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -13305,76 +12805,50 @@
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>City, State, Zip:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66257798" w14:textId="2B649D3B" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FE6BC5F" w14:textId="448C2714" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
-[...24 lines deleted...]
-          </w:p>
           <w:p w14:paraId="667BA8CB" w14:textId="1D7359EE" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FEF8EF1" w14:textId="5E317D0F" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -13450,195 +12924,524 @@
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>City, State, Zip:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B5B3374" w14:textId="47367797" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6505AFF0" w14:textId="37FBFEA7" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
-[...24 lines deleted...]
-          </w:p>
           <w:p w14:paraId="64A8A623" w14:textId="0283C129" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70F9563E" w14:textId="341C5163" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="2E8F75E5" w14:paraId="05BB5727" w14:textId="77777777" w:rsidTr="2E8F75E5">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C235664" w14:textId="476CE0C9" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
+          <w:p w14:paraId="0C235664" w14:textId="3FA8C8FB" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>State Contractual Point of Contact</w:t>
+            </w:r>
+            <w:r w:rsidR="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000338B8" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00A26CED">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r w:rsidR="000338B8" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">complete this box </w:t>
+            </w:r>
+            <w:r w:rsidR="000338B8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prior to issuing an</w:t>
+            </w:r>
+            <w:r w:rsidR="000338B8" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RFQ; leave </w:t>
+            </w:r>
+            <w:r w:rsidR="000338B8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the content </w:t>
+            </w:r>
+            <w:r w:rsidR="000338B8" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">blank </w:t>
+            </w:r>
+            <w:r w:rsidR="00E47C52">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prior to</w:t>
+            </w:r>
+            <w:r w:rsidR="000338B8" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000338B8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">posting an </w:t>
+            </w:r>
+            <w:r w:rsidR="000338B8" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IFB</w:t>
+            </w:r>
+            <w:r w:rsidR="000338B8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-we only want the Vendors to contact the Purchasing Agent on Page 1 during posting, eval, and prior to award</w:t>
+            </w:r>
+            <w:r w:rsidR="000338B8" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="216BB186" w14:textId="650AEFEE" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
+          <w:p w14:paraId="216BB186" w14:textId="0FCC7690" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>State Technical Point of Contact</w:t>
+            </w:r>
+            <w:r w:rsidR="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007175FE" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E47C52">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r w:rsidR="007175FE" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">complete this box </w:t>
+            </w:r>
+            <w:r w:rsidR="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prior to issuing an</w:t>
+            </w:r>
+            <w:r w:rsidR="007175FE" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RFQ; leave </w:t>
+            </w:r>
+            <w:r w:rsidR="005560D4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the content </w:t>
+            </w:r>
+            <w:r w:rsidR="007175FE" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">blank </w:t>
+            </w:r>
+            <w:r w:rsidR="00E47C52">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prior to </w:t>
+            </w:r>
+            <w:r w:rsidR="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">posting an </w:t>
+            </w:r>
+            <w:r w:rsidR="007175FE" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IFB</w:t>
+            </w:r>
+            <w:r w:rsidR="005560D4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-we only want the Vendors to contact the Purchasing Agent on Page 1 during posting</w:t>
+            </w:r>
+            <w:r w:rsidR="000338B8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="005560D4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>eval</w:t>
+            </w:r>
+            <w:r w:rsidR="000338B8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and </w:t>
+            </w:r>
+            <w:r w:rsidR="005560D4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prior to award</w:t>
+            </w:r>
+            <w:r w:rsidR="007175FE" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="2E8F75E5" w14:paraId="6F5E7015" w14:textId="77777777" w:rsidTr="2E8F75E5">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D3D65D6" w14:textId="4F86EF26" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
+          <w:p w14:paraId="4D3D65D6" w14:textId="3886EFA4" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Name of Vendor:</w:t>
+              <w:t>Name of</w:t>
+            </w:r>
+            <w:r w:rsidR="00670907">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> State Contact</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E8F75E5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DB28EAD" w14:textId="5BC3BC60" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13967EB1" w14:textId="231131DE" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -13650,76 +13453,50 @@
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1ED722E8" w14:textId="147C6204" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>City, State, Zip:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E9038A9" w14:textId="7F2A6B88" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="78BEC415" w14:textId="177FF6E8" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42728911" w14:textId="32C1BAA1" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
@@ -13729,61 +13506,77 @@
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F6CFCF9" w14:textId="0F6EE1B6" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
+          <w:p w14:paraId="0F6CFCF9" w14:textId="3DF163CC" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Name of Vendor:</w:t>
+              <w:t xml:space="preserve">Name of </w:t>
+            </w:r>
+            <w:r w:rsidR="00670907">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State Contract</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E8F75E5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41448B3E" w14:textId="30F7E94B" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26A77F0C" w14:textId="6FE5B5AB" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -13807,165 +13600,155 @@
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>City, State, Zip:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="397F44E5" w14:textId="0A7F2B44" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74C8BC56" w14:textId="15D57DF7" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
-[...24 lines deleted...]
-          </w:p>
           <w:p w14:paraId="5BCB8333" w14:textId="0BFDFDFF" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
             <w:pPr>
               <w:ind w:left="30"/>
             </w:pPr>
             <w:r w:rsidRPr="2E8F75E5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5819246C" w14:textId="430A2D45" w:rsidR="2E8F75E5" w:rsidRDefault="2E8F75E5" w:rsidP="2E8F75E5">
             <w:pPr>
               <w:ind w:left="30"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14787E7E" w14:textId="1569CE37" w:rsidR="004434E7" w:rsidRPr="00A218E7" w:rsidRDefault="004434E7" w:rsidP="2E8F75E5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7832609C" w14:textId="77777777" w:rsidR="00F92FAC" w:rsidRPr="00910BF6" w:rsidRDefault="542F0004" w:rsidP="008C1EDB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc37864116"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc37864116"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc236045480"/>
       <w:r w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SPECIFICATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="3FB1272D" w14:textId="77777777" w:rsidR="007E2862" w:rsidRDefault="00F92FAC" w:rsidP="008F35A1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[This section lists the requirements related to this IFB/RFQ.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3628E6" w14:textId="6B1B57E6" w:rsidR="008F35A1" w:rsidRDefault="23E3B2D7" w:rsidP="008F35A1">
+    <w:p w14:paraId="0C3628E6" w14:textId="0C79D044" w:rsidR="008F35A1" w:rsidRDefault="23E3B2D7" w:rsidP="008F35A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc2066072841"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc2066072841"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc236045481"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.1. </w:t>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidR="000338B8">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4FFF1158">
         <w:t>VENDOR STANDARD AGREEMENT(S)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidR="4FFF1158">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A38AF69" w14:textId="6E108E76" w:rsidR="0079401A" w:rsidRPr="007E2862" w:rsidRDefault="00D72614" w:rsidP="2E8F75E5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1166"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2E8F75E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The terms and conditions of Vendor’s standard </w:t>
       </w:r>
       <w:r w:rsidR="00EA4EC8" w:rsidRPr="2E8F75E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -13980,1063 +13763,991 @@
       <w:r w:rsidR="00EA4EC8" w:rsidRPr="2E8F75E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Services, Goods, </w:t>
       </w:r>
       <w:r w:rsidRPr="2E8F75E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Software and other Products acquired under this Agreement may apply to the extent such terms and conditions do not materially change the terms and conditions of this Agreement.  In the event of any conflict between the terms and conditions of this Agreement and the Vendor’s standard agreement(s), the terms and conditions of this Agreement relating to audit and records, jurisdiction, choice of law, the State’s electronic procurement application of law or administrative rules, the remedy for intellectual property infringement and the exclusive remedies and limitation of liability in the </w:t>
       </w:r>
       <w:r w:rsidR="00EA4EC8" w:rsidRPr="2E8F75E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">DIT </w:t>
       </w:r>
       <w:r w:rsidRPr="2E8F75E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Terms and Conditions herein shall apply in all cases and supersede any provisions contained in Vendor’s relevant standard agreement or any other agreement.  The State shall not be obligated under any standard license and/or maintenance or other Vendor agreement(s) to indemnify or hold harmless the Vendor, its licensors, successors or assigns; nor arbitrate any dispute, nor pay late fees, legal fees or other similar costs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7FE213" w14:textId="3A728C3A" w:rsidR="3BE1442E" w:rsidRDefault="3BE1442E" w:rsidP="2E8F75E5">
-[...74 lines deleted...]
-    <w:p w14:paraId="3F33F4EE" w14:textId="20D4C8BF" w:rsidR="00CA16AF" w:rsidRDefault="23E3B2D7" w:rsidP="00AF4B21">
+    <w:p w14:paraId="3F33F4EE" w14:textId="45DAB311" w:rsidR="00CA16AF" w:rsidRDefault="23E3B2D7" w:rsidP="00AF4B21">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc1753527388"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc1753527388"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc236045482"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.2. </w:t>
+        <w:t>3.2</w:t>
+      </w:r>
+      <w:r w:rsidR="000338B8">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4FFF1158">
         <w:t>VENDOR UTILIZATION OF WORKERS OUTSIDE U.S.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidR="4FFF1158">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF4B21">
         <w:t>– DISCLOSURE STATEMENT</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="4748303E" w14:textId="77777777" w:rsidR="00CA16AF" w:rsidRDefault="00CA16AF" w:rsidP="00AF4B21">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with the Statewide Information Security Manual (SISM), the State restricts the location of information systems that receive, process, store, or transmit State and Federal data to the United States which includes the following areas: US States, US Territories, US Embassies, and US Military installations (stateside or overseas). This restriction applies to the Vendor and to any subcontractors engaged to provide </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ervices under this Agreement or with access to State Data. The Vendor must ensure that its subcontractor agreements contain the same restrictions and will be responsible for monitoring and enforcing subcontractor compliance at all times.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED7E2BE" w14:textId="77777777" w:rsidR="00CA16AF" w:rsidRDefault="00CA16AF" w:rsidP="00AF4B21">
+    <w:p w14:paraId="4ED7E2BE" w14:textId="6CBEAFB4" w:rsidR="00CA16AF" w:rsidRDefault="00CA16AF" w:rsidP="00AF4B21">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Hlk206585408"/>
+      <w:bookmarkStart w:id="40" w:name="_Hlk206585408"/>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to N.C.G.S. §143B-1361(b), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vendor must </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>complete and return this Disclosure Statement Attachment</w:t>
+        <w:t xml:space="preserve">complete </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6843">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the questions below as a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disclosure Statement </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3529B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solicitation response.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Vendor may attach additional pages to its response if needed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3529B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The State of North Carolina will evaluate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3529B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isclosure </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3529B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tatement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">with </w:t>
-[...101 lines deleted...]
-    <w:p w14:paraId="35A95B95" w14:textId="3BA9DB8B" w:rsidR="00F263EE" w:rsidRPr="00F263EE" w:rsidRDefault="00F263EE" w:rsidP="00AF4B21">
+        <w:t xml:space="preserve">for additional risks, costs, and other factors associated with its service prior to making an award for any such Vendor’s offer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A95B95" w14:textId="0175A8FD" w:rsidR="00F263EE" w:rsidRPr="00F263EE" w:rsidRDefault="00F263EE" w:rsidP="00AF4B21">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41ADA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Vendor to complete:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="012D5DAE" w14:textId="38175214" w:rsidR="00CA16AF" w:rsidRPr="00164892" w:rsidRDefault="00CA16AF" w:rsidP="003B6AB6">
+        <w:t xml:space="preserve">Vendor to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r w:rsidR="003A56A5" w:rsidRPr="003A56A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A56A5" w:rsidRPr="003A56A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>in its bid response</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012D5DAE" w14:textId="38175214" w:rsidR="00CA16AF" w:rsidRDefault="00CA16AF" w:rsidP="00861907">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The location of work performed under a state contract by the Vendor, any subcontractors, employees, or other persons performing the contract and whether any of this work will be performed outside the United States.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446F845F" w14:textId="3E6C129B" w:rsidR="00CA16AF" w:rsidRDefault="00CA16AF" w:rsidP="00FB5AD3">
+    <w:p w14:paraId="4F381F49" w14:textId="66A76683" w:rsidR="00AC364E" w:rsidRDefault="00AC364E" w:rsidP="00861907">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="270"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="05361825" w14:textId="6F26DA1F" w:rsidR="00CA16AF" w:rsidRDefault="00DB7ECF" w:rsidP="00DB7ECF">
+        <w:ind w:left="1620"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00861907">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Vendor to answer</w:t>
+      </w:r>
+      <w:r w:rsidR="009C37E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in their offer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00861907">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789B115D" w14:textId="77777777" w:rsidR="002B5BD0" w:rsidRPr="00861907" w:rsidRDefault="002B5BD0" w:rsidP="00861907">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1620"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FB64194" w14:textId="77777777" w:rsidR="00AC364E" w:rsidRPr="00164892" w:rsidRDefault="00AC364E" w:rsidP="00861907">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1620"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05361825" w14:textId="28C4E230" w:rsidR="00CA16AF" w:rsidRDefault="00CA16AF" w:rsidP="00861907">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:ind w:left="1620"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3529B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The corporate structure and location of corporate employees and activities of the Vendor, its affiliates or any other subcontractors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FC38A0" w14:textId="044FD2FB" w:rsidR="00861907" w:rsidRPr="00375A31" w:rsidRDefault="00861907" w:rsidP="00861907">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="900" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00375A31">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Vendor to answer</w:t>
+      </w:r>
+      <w:r w:rsidR="009C37E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in their offer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00375A31">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB2B5FB" w14:textId="77777777" w:rsidR="00861907" w:rsidRPr="00861907" w:rsidRDefault="00861907" w:rsidP="00861907">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="414950FE" w14:textId="77777777" w:rsidR="00B51B5C" w:rsidRPr="00B51B5C" w:rsidRDefault="00B51B5C" w:rsidP="00B51B5C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:firstLine="540"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42CA7091" w14:textId="49FB4DA7" w:rsidR="00CA16AF" w:rsidRDefault="00CA16AF" w:rsidP="00827AA1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1620"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vendor agrees to provide n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3529B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>otice of the relocation of the Vendor, employees of the Vendor, subcontractors of the Vendor, or other persons performing Services under a state contract outside of the United States</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the event such relocation occurs during the contract term.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46573B5D" w14:textId="77777777" w:rsidR="003875C4" w:rsidRPr="003875C4" w:rsidRDefault="003875C4" w:rsidP="003875C4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94621">
+        <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-        </w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ABA380A" wp14:editId="25DE0B91">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B8D2824" wp14:editId="1149C040">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>115428</wp:posOffset>
+                  <wp:posOffset>3065145</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1656592</wp:posOffset>
+                  <wp:posOffset>5080</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6625590" cy="1148080"/>
-[...5 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:extent cx="177421" cy="163773"/>
+                <wp:effectExtent l="0" t="0" r="13335" b="27305"/>
+                <wp:wrapNone/>
+                <wp:docPr id="235441280" name="Rectangle: Rounded Corners 3"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6625590" cy="1148080"/>
+                          <a:ext cx="177421" cy="163773"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
+                        <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...9 lines deleted...]
-                        </a:ln>
                       </wps:spPr>
-                      <wps:txbx>
-[...31 lines deleted...]
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="7ABA380A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:roundrect w14:anchorId="35CEBD15" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:241.35pt;margin-top:.4pt;width:13.95pt;height:12.9pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZO6YIYQIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphW4VKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7u83e5uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l6+c+SBsJQxYVfK98vxy8fnTRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ8/OsA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mUxm00nBWeSTMX56Wx2GsnMjsEOffiuoGVxU3KEja0e6UEST2J7&#10;60Pvf/Cj4GMNaRf2RsUyjH1UmjUVZZ2k6CQPdWWQbQU9rJBS2VD0plpUqr8uzvI8vTAVNUakEhNg&#10;RNaNMSP2ABCl9x67r3Xwj6EqqWsMzv9WWB88RqTMYMMY3DYW8CMAQ10NmXv/A0k9NZGlFVT7B2QI&#10;vba9kzcNEX4rfHgQSGIm2dOAhntatIGu5DDsOKsBf390H/1JY2TlrKPhKLn/tRGoODM/LKnvWzGd&#10;xmlKh+nZbEIHfG1ZvbbYTXsF9EwkFqoubaN/MIetRmhfaI6XMSuZhJWUu+Qy4OFwFfqhpT+BVMtl&#10;cqMJciLc2icnI3hkNWrpefci0A2qCyTXOzgMkpi/0V3vGyMtLDcBdJNEeeR14JumLwln+FPE8X59&#10;Tl7H/9niDwAAAP//AwBQSwMEFAAGAAgAAAAhAEgyhmXdAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQtRNKWkI2FaqEuKG2cOjRiU0SNV5HsZuGv2c5wXE1ozdvi83sejHZ&#10;MXSeEJKFAmGp9qajBuHz4/V+DSJETUb3nizCtw2wKa+vCp0bf6G9nQ6xEQyhkGuENsYhlzLUrXU6&#10;LPxgibMvPzod+RwbaUZ9YbjrZapUJp3uiBdaPdhta+vT4ewQ7p62D+PbTlVRnZL3/XHJwEki3t7M&#10;L88gop3jXxl+9VkdSnaq/JlMED3Ccp2uuIrAD3D8mKgMRIWQZhnIspD//csfAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhABk7pghhAgAAFwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAEgyhmXdAAAABwEAAA8AAAAAAAAAAAAAAAAAuwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#091723 [484]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
-                <v:path gradientshapeok="t" o:connecttype="rect"/>
-[...35 lines deleted...]
-              </v:shape>
+              </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="002B12BE" w:rsidRPr="00FB5AD3">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00E94621">
+        <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E0EBD00" wp14:editId="50AE5198">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5561228D" wp14:editId="0A776A1F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>122830</wp:posOffset>
+                  <wp:posOffset>2203450</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>43028</wp:posOffset>
+                  <wp:posOffset>12065</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6625590" cy="1148080"/>
-[...5 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:extent cx="177421" cy="163773"/>
+                <wp:effectExtent l="0" t="0" r="13335" b="27305"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1082347321" name="Rectangle: Rounded Corners 3"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6625590" cy="1148080"/>
+                          <a:ext cx="177421" cy="163773"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
+                        <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...9 lines deleted...]
-                        </a:ln>
                       </wps:spPr>
-                      <wps:txbx>
-[...31 lines deleted...]
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4E0EBD00" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:9.65pt;margin-top:3.4pt;width:521.7pt;height:90.4pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQSyo9EwIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO82H2tJGTVdLlyKk&#10;ZUFaeADHcRoLx2Nst0l5esZOtlstcEH4YHk89t8zvxlvboZOkZOwToIuaTZLKRGaQy31oaTfvu7f&#10;rChxnumaKdCipGfh6M329atNbwqRQwuqFpagiHZFb0raem+KJHG8FR1zMzBCo7MB2zGPpj0ktWU9&#10;qncqydN0mfRga2OBC+dw92500m3UbxrB/eemccITVVKMzcfZxrkKc7LdsOJgmWkln8Jg/xBFx6TG&#10;Ry9Sd8wzcrTyN6lOcgsOGj/j0CXQNJKLmANmk6UvsnlsmRExF4TjzAWT+3+y/OH0aL5Y4od3MGAB&#10;YxLO3AP/7oiGXcv0QdxaC30rWI0PZwFZ0htXTFcDale4IFL1n6DGIrOjhyg0NLYLVDBPgupYgPMF&#10;uhg84bi5XOaLxRpdHH1ZNl+lq1iWhBVP1411/oOAjoRFSS1WNcqz073zIRxWPB0JrzlQst5LpaJh&#10;D9VOWXJi2AH7OGIGL44pTfqSrhf5YiTwV4k0jj9JdNJjKyvZlXR1OcSKwO29rmOjeSbVuMaQlZ5A&#10;BnYjRT9UA5H1RDlwraA+I1kLY+fiT8NFC/YnJT12bUndjyOzghL1UWN11tl8Hto8GvPF2xwNe+2p&#10;rj1Mc5QqqadkXO58/BqBm4ZbrGIjI9/nSKaQsRsj9unnhHa/tuOp5/+9/QUAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEIMuuHeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdWiR&#10;k4Y4FUICwa2UqlzdeJtE+CfYbhrenu0Jbjua0ew31Wqyho0YYu+dhLtZBgxd43XvWgnbj+fbAlhM&#10;ymllvEMJPxhhVV9eVKrU/uTecdykllGJi6WS0KU0lJzHpkOr4swP6Mg7+GBVIhlaroM6Ubk1fJ5l&#10;glvVO/rQqQGfOmy+Nkcrobh/HT/j22K9a8TBLNNNPr58Bymvr6bHB2AJp/QXhjM+oUNNTHt/dDoy&#10;Q3q5oKQEQQPOdibmObA9XUUugNcV/7+g/gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQ&#10;Syo9EwIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBCDLrh3gAAAAkBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
-[...33 lines deleted...]
-              </v:shape>
+              <v:roundrect w14:anchorId="129596D4" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:173.5pt;margin-top:.95pt;width:13.95pt;height:12.9pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZO6YIYQIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphW4VKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7u83e5uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l6+c+SBsJQxYVfK98vxy8fnTRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ8/OsA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mUxm00nBWeSTMX56Wx2GsnMjsEOffiuoGVxU3KEja0e6UEST2J7&#10;60Pvf/Cj4GMNaRf2RsUyjH1UmjUVZZ2k6CQPdWWQbQU9rJBS2VD0plpUqr8uzvI8vTAVNUakEhNg&#10;RNaNMSP2ABCl9x67r3Xwj6EqqWsMzv9WWB88RqTMYMMY3DYW8CMAQ10NmXv/A0k9NZGlFVT7B2QI&#10;vba9kzcNEX4rfHgQSGIm2dOAhntatIGu5DDsOKsBf390H/1JY2TlrKPhKLn/tRGoODM/LKnvWzGd&#10;xmlKh+nZbEIHfG1ZvbbYTXsF9EwkFqoubaN/MIetRmhfaI6XMSuZhJWUu+Qy4OFwFfqhpT+BVMtl&#10;cqMJciLc2icnI3hkNWrpefci0A2qCyTXOzgMkpi/0V3vGyMtLDcBdJNEeeR14JumLwln+FPE8X59&#10;Tl7H/9niDwAAAP//AwBQSwMEFAAGAAgAAAAhALzqINzdAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJC6IpVsrupWmE5qEuCE2OOyYNqat1jhVknXl7TEndrP1W5+/v9zOdhAT&#10;+tA7UrBcJCCQGmd6ahV8fb4+rkGEqMnowREq+MEA2+r2ptSFcRfa43SIrWAIhUIr6GIcCylD06HV&#10;YeFGJM6+nbc68upbaby+MNwOcpUkT9LqnvhDp0fcddicDmer4GGzS/3bR1LH5LR83x8zBk5Sqfu7&#10;+eUZRMQ5/h/Dnz6rQ8VOtTuTCWJQkGY5d4kcbEBwnuYZD7WCVZ6DrEp5XaD6BQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhABk7pghhAgAAFwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhALzqINzdAAAACAEAAA8AAAAAAAAAAAAAAAAAuwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#091723 [484]" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+              </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00CA16AF" w:rsidRPr="00A3529B">
-[...7 lines deleted...]
-    <w:p w14:paraId="42CA7091" w14:textId="6098D06C" w:rsidR="00CA16AF" w:rsidRDefault="00DB7ECF" w:rsidP="00827AA1">
+      <w:r w:rsidRPr="003875C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vendor Agrees?   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003875C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        YES               NO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406B21A0" w14:textId="77777777" w:rsidR="00E94621" w:rsidRDefault="00E94621" w:rsidP="00D906A2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="900" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C30BB23" w14:textId="713D2F70" w:rsidR="00CA16AF" w:rsidRDefault="00CA16AF" w:rsidP="00DB7ECF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1620"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00FB5AD3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7ECF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vendor agrees that any Vendor or subcontractor providing call or contact center Services to the State of North Carolina shall disclose to inbound callers the location from which the call or contact center Services are being provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605F02A1" w14:textId="6AF0BDF1" w:rsidR="00E23132" w:rsidRPr="00E94621" w:rsidRDefault="00A22526" w:rsidP="00E94621">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94621">
         <w:rPr>
           <w:noProof/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62364A39" wp14:editId="7743B902">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="464B976C" wp14:editId="104E441D">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>61415</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3065145</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1796945</wp:posOffset>
+                  <wp:posOffset>5080</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6625590" cy="1148080"/>
-[...5 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:extent cx="177421" cy="163773"/>
+                <wp:effectExtent l="0" t="0" r="13335" b="27305"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1121273891" name="Rectangle: Rounded Corners 3"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6625590" cy="1148080"/>
+                          <a:ext cx="177421" cy="163773"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
+                        <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...9 lines deleted...]
-                        </a:ln>
                       </wps:spPr>
-                      <wps:txbx>
-[...31 lines deleted...]
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="62364A39" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.85pt;margin-top:141.5pt;width:521.7pt;height:90.4pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnlej8FQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1+P0zAMf0fiO0R5Z/2jbWzVutOxYwjp&#10;OJAOPkCapmtEGockWzs+PU7a200HvCDyENmx87P9s725GTpFTsI6Cbqk2SylRGgOtdSHkn77un+z&#10;osR5pmumQIuSnoWjN9vXrza9KUQOLahaWIIg2hW9KWnrvSmSxPFWdMzNwAiNxgZsxzyq9pDUlvWI&#10;3qkkT9Nl0oOtjQUunMPXu9FItxG/aQT3n5vGCU9USTE3H28b7yrcyXbDioNlppV8SoP9QxYdkxqD&#10;XqDumGfkaOVvUJ3kFhw0fsahS6BpJBexBqwmS19U89gyI2ItSI4zF5rc/4PlD6dH88USP7yDARsY&#10;i3DmHvh3RzTsWqYP4tZa6FvBagycBcqS3rhi+hqodoULIFX/CWpsMjt6iEBDY7vACtZJEB0bcL6Q&#10;LgZPOD4ul/lisUYTR1uWzVfpKrYlYcXTd2Od/yCgI0EoqcWuRnh2unc+pMOKJ5cQzYGS9V4qFRV7&#10;qHbKkhPDCdjHEyt44aY06Uu6XuSLkYG/QqTx/Amikx5HWcmupKuLEysCb+91HQfNM6lGGVNWeiIy&#10;cDey6IdqILIuaR4CBF4rqM/IrIVxcnHTUGjB/qSkx6ktqftxZFZQoj5q7M46m8/DmEdlvnibo2Kv&#10;LdW1hWmOUCX1lIzizsfVCLxpuMUuNjLy+5zJlDJOY6R92pww7td69Hre7+0vAAAA//8DAFBLAwQU&#10;AAYACAAAACEA8x2ET+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;2pQ0DdlUCAkENygIrm6yTSLsdbDdNPw97gmOoxnNvCk3k9FiJOd7ywjzWQKCuLZNzy3C+9vDdQ7C&#10;B8WN0pYJ4Yc8bKrzs1IVjT3yK43b0IpYwr5QCF0IQyGlrzsyys/sQBy9vXVGhShdKxunjrHcaLlI&#10;kkwa1XNc6NRA9x3VX9uDQciXT+Onf05fPupsr9fhajU+fjvEy4vp7hZEoCn8heGEH9Ghikw7e+DG&#10;C42wXsUgwiJP46WTn9ykcxA7hGWW5iCrUv6/UP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA55Xo/BUCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA8x2ET+AAAAAKAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
-[...33 lines deleted...]
-              </v:shape>
+              <v:roundrect w14:anchorId="7F21C116" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:241.35pt;margin-top:.4pt;width:13.95pt;height:12.9pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZO6YIYQIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphW4VKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7u83e5uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l6+c+SBsJQxYVfK98vxy8fnTRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ8/OsA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mUxm00nBWeSTMX56Wx2GsnMjsEOffiuoGVxU3KEja0e6UEST2J7&#10;60Pvf/Cj4GMNaRf2RsUyjH1UmjUVZZ2k6CQPdWWQbQU9rJBS2VD0plpUqr8uzvI8vTAVNUakEhNg&#10;RNaNMSP2ABCl9x67r3Xwj6EqqWsMzv9WWB88RqTMYMMY3DYW8CMAQ10NmXv/A0k9NZGlFVT7B2QI&#10;vba9kzcNEX4rfHgQSGIm2dOAhntatIGu5DDsOKsBf390H/1JY2TlrKPhKLn/tRGoODM/LKnvWzGd&#10;xmlKh+nZbEIHfG1ZvbbYTXsF9EwkFqoubaN/MIetRmhfaI6XMSuZhJWUu+Qy4OFwFfqhpT+BVMtl&#10;cqMJciLc2icnI3hkNWrpefci0A2qCyTXOzgMkpi/0V3vGyMtLDcBdJNEeeR14JumLwln+FPE8X59&#10;Tl7H/9niDwAAAP//AwBQSwMEFAAGAAgAAAAhAEgyhmXdAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQtRNKWkI2FaqEuKG2cOjRiU0SNV5HsZuGv2c5wXE1ozdvi83sejHZ&#10;MXSeEJKFAmGp9qajBuHz4/V+DSJETUb3nizCtw2wKa+vCp0bf6G9nQ6xEQyhkGuENsYhlzLUrXU6&#10;LPxgibMvPzod+RwbaUZ9YbjrZapUJp3uiBdaPdhta+vT4ewQ7p62D+PbTlVRnZL3/XHJwEki3t7M&#10;L88gop3jXxl+9VkdSnaq/JlMED3Ccp2uuIrAD3D8mKgMRIWQZhnIspD//csfAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhABk7pghhAgAAFwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAEgyhmXdAAAABwEAAA8AAAAAAAAAAAAAAAAAuwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#091723 [484]" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+              </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00CA16AF">
-[...36 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00E23132" w:rsidRPr="00E94621">
+        <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57243C27" wp14:editId="67A640AF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1125052E" wp14:editId="21CE2536">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>74788</wp:posOffset>
+                  <wp:posOffset>2203450</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1833160</wp:posOffset>
+                  <wp:posOffset>12065</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6625590" cy="1148080"/>
-[...5 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:extent cx="177421" cy="163773"/>
+                <wp:effectExtent l="0" t="0" r="13335" b="27305"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1432841414" name="Rectangle: Rounded Corners 3"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6625590" cy="1148080"/>
+                          <a:ext cx="177421" cy="163773"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
+                        <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...9 lines deleted...]
-                        </a:ln>
                       </wps:spPr>
-                      <wps:txbx>
-[...31 lines deleted...]
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="57243C27" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.9pt;margin-top:144.35pt;width:521.7pt;height:90.4pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1IoYKFQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1+P0zAMf0fiO0R5Z23HNrZq2enYMYR0&#10;/JEOPkCapmtEGockWzs+PU66200HvCDyENmx87P9s72+GTpNjtJ5BYbRYpJTIo2AWpk9o9++7l4t&#10;KfGBm5prMJLRk/T0ZvPyxbq3pZxCC7qWjiCI8WVvGW1DsGWWedHKjvsJWGnQ2IDreEDV7bPa8R7R&#10;O51N83yR9eBq60BI7/H1bjTSTcJvGinC56bxMhDNKOYW0u3SXcU726x5uXfctkqc0+D/kEXHlcGg&#10;F6g7Hjg5OPUbVKeEAw9NmAjoMmgaJWSqAasp8mfVPLTcylQLkuPthSb//2DFp+OD/eJIGN7CgA1M&#10;RXh7D+K7Jwa2LTd7eesc9K3kNQYuImVZb315/hqp9qWPIFX/EWpsMj8ESEBD47rICtZJEB0bcLqQ&#10;LodABD4uFtP5fIUmgbaimC3zZWpLxsvH79b58F5CR6LAqMOuJnh+vPchpsPLR5cYzYNW9U5pnRS3&#10;r7bakSPHCdilkyp45qYN6RldzafzkYG/QuTp/AmiUwFHWauO0eXFiZeRt3emToMWuNKjjClrcyYy&#10;cjeyGIZqIKpm9HUMEHmtoD4hsw7GycVNQ6EF95OSHqeWUf/jwJ2kRH8w2J1VMZvFMU/KbP5mioq7&#10;tlTXFm4EQjEaKBnFbUirEXkzcItdbFTi9ymTc8o4jYn28+bEcb/Wk9fTfm9+AQAA//8DAFBLAwQU&#10;AAYACAAAACEAHSJA7+EAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;Gpo0DXEqhASCG7QVXN14m0TY62C7afh73BMcRzOaeVOtJ6PZiM73lgTMZwkwpMaqnloBu+3TbQHM&#10;B0lKakso4Ac9rOvLi0qWyp7oHcdNaFksIV9KAV0IQ8m5bzo00s/sgBS9g3VGhihdy5WTp1huNE+T&#10;JOdG9hQXOjngY4fN1+ZoBBSLl/HTv969fTT5Qa/CzXJ8/nZCXF9ND/fAAk7hLwxn/IgOdWTa2yMp&#10;z3TU80geBKRFsQR2DiRZlgLbC1jkqwx4XfH/H+pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhADUihgoVAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAB0iQO/hAAAACwEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
-[...33 lines deleted...]
-              </v:shape>
+              <v:roundrect w14:anchorId="0D7AA246" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:173.5pt;margin-top:.95pt;width:13.95pt;height:12.9pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZO6YIYQIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphW4VKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7u83e5uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l6+c+SBsJQxYVfK98vxy8fnTRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ8/OsA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mUxm00nBWeSTMX56Wx2GsnMjsEOffiuoGVxU3KEja0e6UEST2J7&#10;60Pvf/Cj4GMNaRf2RsUyjH1UmjUVZZ2k6CQPdWWQbQU9rJBS2VD0plpUqr8uzvI8vTAVNUakEhNg&#10;RNaNMSP2ABCl9x67r3Xwj6EqqWsMzv9WWB88RqTMYMMY3DYW8CMAQ10NmXv/A0k9NZGlFVT7B2QI&#10;vba9kzcNEX4rfHgQSGIm2dOAhntatIGu5DDsOKsBf390H/1JY2TlrKPhKLn/tRGoODM/LKnvWzGd&#10;xmlKh+nZbEIHfG1ZvbbYTXsF9EwkFqoubaN/MIetRmhfaI6XMSuZhJWUu+Qy4OFwFfqhpT+BVMtl&#10;cqMJciLc2icnI3hkNWrpefci0A2qCyTXOzgMkpi/0V3vGyMtLDcBdJNEeeR14JumLwln+FPE8X59&#10;Tl7H/9niDwAAAP//AwBQSwMEFAAGAAgAAAAhALzqINzdAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJC6IpVsrupWmE5qEuCE2OOyYNqat1jhVknXl7TEndrP1W5+/v9zOdhAT&#10;+tA7UrBcJCCQGmd6ahV8fb4+rkGEqMnowREq+MEA2+r2ptSFcRfa43SIrWAIhUIr6GIcCylD06HV&#10;YeFGJM6+nbc68upbaby+MNwOcpUkT9LqnvhDp0fcddicDmer4GGzS/3bR1LH5LR83x8zBk5Sqfu7&#10;+eUZRMQ5/h/Dnz6rQ8VOtTuTCWJQkGY5d4kcbEBwnuYZD7WCVZ6DrEp5XaD6BQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhABk7pghhAgAAFwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhALzqINzdAAAACAEAAA8AAAAAAAAAAAAAAAAAuwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#091723 [484]" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+              </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00CA16AF" w:rsidRPr="00DB7ECF">
-[...4 lines deleted...]
-        <w:t>Vendor agrees that any Vendor or subcontractor providing call or contact center Services to the State of North Carolina shall disclose to inbound callers the location from which the call or contact center Services are being provided.</w:t>
+      <w:r w:rsidR="00E23132" w:rsidRPr="00E94621">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Vendor Agrees</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5BD0" w:rsidRPr="00E94621">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidR="00E23132" w:rsidRPr="00E94621">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E23132" w:rsidRPr="00E94621">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        YES  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94621">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00E23132" w:rsidRPr="00E94621">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64880108" w14:textId="744B9EBB" w:rsidR="00CA16AF" w:rsidRDefault="00CA16AF" w:rsidP="00FB5AD3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="213A54E1" w14:textId="494E45AE" w:rsidR="00CA16AF" w:rsidRPr="009D025B" w:rsidRDefault="003B53FB" w:rsidP="00827AA1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D0A3CB6" wp14:editId="0779882A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D0A3CB6" wp14:editId="0779882A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1153132</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>234931</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="177421" cy="163773"/>
                 <wp:effectExtent l="0" t="0" r="13335" b="27305"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1013269516" name="Rectangle: Rounded Corners 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="177421" cy="163773"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
@@ -15054,85 +14765,85 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="57188633" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:90.8pt;margin-top:18.5pt;width:13.95pt;height:12.9pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZO6YIYQIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphW4VKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7u83e5uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l6+c+SBsJQxYVfK98vxy8fnTRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ8/OsA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mUxm00nBWeSTMX56Wx2GsnMjsEOffiuoGVxU3KEja0e6UEST2J7&#10;60Pvf/Cj4GMNaRf2RsUyjH1UmjUVZZ2k6CQPdWWQbQU9rJBS2VD0plpUqr8uzvI8vTAVNUakEhNg&#10;RNaNMSP2ABCl9x67r3Xwj6EqqWsMzv9WWB88RqTMYMMY3DYW8CMAQ10NmXv/A0k9NZGlFVT7B2QI&#10;vba9kzcNEX4rfHgQSGIm2dOAhntatIGu5DDsOKsBf390H/1JY2TlrKPhKLn/tRGoODM/LKnvWzGd&#10;xmlKh+nZbEIHfG1ZvbbYTXsF9EwkFqoubaN/MIetRmhfaI6XMSuZhJWUu+Qy4OFwFfqhpT+BVMtl&#10;cqMJciLc2icnI3hkNWrpefci0A2qCyTXOzgMkpi/0V3vGyMtLDcBdJNEeeR14JumLwln+FPE8X59&#10;Tl7H/9niDwAAAP//AwBQSwMEFAAGAAgAAAAhAGhlh4veAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQtZNCSEOcClVC3BAtHDg68ZJEjddR7Kbh71lOcBzt6O2bcru4Qcw4&#10;hd6ThmSlQCA13vbUavh4f77NQYRoyJrBE2r4xgDb6vKiNIX1Z9rjfIitYAiFwmjoYhwLKUPToTNh&#10;5Uckvn35yZnIcWqlncyZ4W6QqVKZdKYn/tCZEXcdNsfDyWm42ezW08ubqqM6Jq/7zzsGzlLr66vl&#10;6RFExCX+leFXn9WhYqfan8gGMXDOk4yrGtYPvIkLqdrcg6g1ZGkOsirl/wXVDwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAZO6YIYQIAABcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBoZYeL3gAAAAkBAAAPAAAAAAAAAAAAAAAAALsEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#091723 [484]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="0F874065" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:90.8pt;margin-top:18.5pt;width:13.95pt;height:12.9pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZO6YIYQIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphW4VKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7u83e5uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l6+c+SBsJQxYVfK98vxy8fnTRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ8/OsA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mUxm00nBWeSTMX56Wx2GsnMjsEOffiuoGVxU3KEja0e6UEST2J7&#10;60Pvf/Cj4GMNaRf2RsUyjH1UmjUVZZ2k6CQPdWWQbQU9rJBS2VD0plpUqr8uzvI8vTAVNUakEhNg&#10;RNaNMSP2ABCl9x67r3Xwj6EqqWsMzv9WWB88RqTMYMMY3DYW8CMAQ10NmXv/A0k9NZGlFVT7B2QI&#10;vba9kzcNEX4rfHgQSGIm2dOAhntatIGu5DDsOKsBf390H/1JY2TlrKPhKLn/tRGoODM/LKnvWzGd&#10;xmlKh+nZbEIHfG1ZvbbYTXsF9EwkFqoubaN/MIetRmhfaI6XMSuZhJWUu+Qy4OFwFfqhpT+BVMtl&#10;cqMJciLc2icnI3hkNWrpefci0A2qCyTXOzgMkpi/0V3vGyMtLDcBdJNEeeR14JumLwln+FPE8X59&#10;Tl7H/9niDwAAAP//AwBQSwMEFAAGAAgAAAAhAGhlh4veAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQtZNCSEOcClVC3BAtHDg68ZJEjddR7Kbh71lOcBzt6O2bcru4Qcw4&#10;hd6ThmSlQCA13vbUavh4f77NQYRoyJrBE2r4xgDb6vKiNIX1Z9rjfIitYAiFwmjoYhwLKUPToTNh&#10;5Uckvn35yZnIcWqlncyZ4W6QqVKZdKYn/tCZEXcdNsfDyWm42ezW08ubqqM6Jq/7zzsGzlLr66vl&#10;6RFExCX+leFXn9WhYqfan8gGMXDOk4yrGtYPvIkLqdrcg6g1ZGkOsirl/wXVDwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAZO6YIYQIAABcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBoZYeL3gAAAAkBAAAPAAAAAAAAAAAAAAAAALsEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#091723 [484]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CA16AF" w:rsidRPr="009D025B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Will any work under this contract be performed outside the United States?   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D70FBB" w14:textId="5AD4119B" w:rsidR="00CA16AF" w:rsidRDefault="003B53FB" w:rsidP="00827AA1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B7718D1" wp14:editId="1341E2B1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B7718D1" wp14:editId="1341E2B1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1985645</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5393</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="177421" cy="163773"/>
                 <wp:effectExtent l="0" t="0" r="13335" b="27305"/>
                 <wp:wrapNone/>
                 <wp:docPr id="66641513" name="Rectangle: Rounded Corners 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="177421" cy="163773"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
@@ -15150,75 +14861,85 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="3A86237A" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:156.35pt;margin-top:.4pt;width:13.95pt;height:12.9pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZO6YIYQIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphW4VKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7u83e5uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l6+c+SBsJQxYVfK98vxy8fnTRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ8/OsA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mUxm00nBWeSTMX56Wx2GsnMjsEOffiuoGVxU3KEja0e6UEST2J7&#10;60Pvf/Cj4GMNaRf2RsUyjH1UmjUVZZ2k6CQPdWWQbQU9rJBS2VD0plpUqr8uzvI8vTAVNUakEhNg&#10;RNaNMSP2ABCl9x67r3Xwj6EqqWsMzv9WWB88RqTMYMMY3DYW8CMAQ10NmXv/A0k9NZGlFVT7B2QI&#10;vba9kzcNEX4rfHgQSGIm2dOAhntatIGu5DDsOKsBf390H/1JY2TlrKPhKLn/tRGoODM/LKnvWzGd&#10;xmlKh+nZbEIHfG1ZvbbYTXsF9EwkFqoubaN/MIetRmhfaI6XMSuZhJWUu+Qy4OFwFfqhpT+BVMtl&#10;cqMJciLc2icnI3hkNWrpefci0A2qCyTXOzgMkpi/0V3vGyMtLDcBdJNEeeR14JumLwln+FPE8X59&#10;Tl7H/9niDwAAAP//AwBQSwMEFAAGAAgAAAAhANjrtaTcAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFxQayepAoQ4FaqEuCFaOPToJEsSNV5HtpuGv2c5wXE1ozdvy+1iRzGj&#10;D4MjDclagUBqXDtQp+Hz42X1ACJEQ60ZHaGGbwywra6vSlO07kJ7nA+xEwyhUBgNfYxTIWVoerQm&#10;rN2ExNmX89ZEPn0nW28uDLejTJXKpTUD8UJvJtz12JwOZ6vh7nGX+dd3VUd1St72xw0DZ6n17c3y&#10;/AQi4hL/yvCrz+pQsVPtztQGMWrIkvSeqxr4AY6zjcpB1BrSPAdZlfK/f/UDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAGTumCGECAAAXBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA2Ou1pNwAAAAHAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#091723 [484]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="7821CC76" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:156.35pt;margin-top:.4pt;width:13.95pt;height:12.9pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZO6YIYQIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphW4VKapATJMQ&#10;IGDi2XXsJpLj885u0+7X7+ykKQK0h2kvju27++7u83e5uNy1hm0V+gZsyYuTnDNlJVSNXZf85/PN&#10;l6+c+SBsJQxYVfK98vxy8fnTRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ8/OsA6wcglTe0+11b+SLhK+1kuFea68CMyWn2kJaMa2ruGaLCzFfo3B1I4cyxD9U0YrG&#10;UtIR6loEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081TLZxKvRA53o00+f8HK++2T+4BiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0mUxm00nBWeSTMX56Wx2GsnMjsEOffiuoGVxU3KEja0e6UEST2J7&#10;60Pvf/Cj4GMNaRf2RsUyjH1UmjUVZZ2k6CQPdWWQbQU9rJBS2VD0plpUqr8uzvI8vTAVNUakEhNg&#10;RNaNMSP2ABCl9x67r3Xwj6EqqWsMzv9WWB88RqTMYMMY3DYW8CMAQ10NmXv/A0k9NZGlFVT7B2QI&#10;vba9kzcNEX4rfHgQSGIm2dOAhntatIGu5DDsOKsBf390H/1JY2TlrKPhKLn/tRGoODM/LKnvWzGd&#10;xmlKh+nZbEIHfG1ZvbbYTXsF9EwkFqoubaN/MIetRmhfaI6XMSuZhJWUu+Qy4OFwFfqhpT+BVMtl&#10;cqMJciLc2icnI3hkNWrpefci0A2qCyTXOzgMkpi/0V3vGyMtLDcBdJNEeeR14JumLwln+FPE8X59&#10;Tl7H/9niDwAAAP//AwBQSwMEFAAGAAgAAAAhANjrtaTcAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFxQayepAoQ4FaqEuCFaOPToJEsSNV5HtpuGv2c5wXE1ozdvy+1iRzGj&#10;D4MjDclagUBqXDtQp+Hz42X1ACJEQ60ZHaGGbwywra6vSlO07kJ7nA+xEwyhUBgNfYxTIWVoerQm&#10;rN2ExNmX89ZEPn0nW28uDLejTJXKpTUD8UJvJtz12JwOZ6vh7nGX+dd3VUd1St72xw0DZ6n17c3y&#10;/AQi4hL/yvCrz+pQsVPtztQGMWrIkvSeqxr4AY6zjcpB1BrSPAdZlfK/f/UDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAGTumCGECAAAXBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA2Ou1pNwAAAAHAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#091723 [484]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CA16AF" w:rsidRPr="009D025B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">         YES </w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA16AF" w:rsidRPr="00E94621">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">YES </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94621">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:r w:rsidR="00CA16AF" w:rsidRPr="009D025B">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00CA16AF" w:rsidRPr="00E94621">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">   NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A9A7E9A" w14:textId="79BF8A6C" w:rsidR="00CA16AF" w:rsidRPr="00A3529B" w:rsidRDefault="00CA16AF" w:rsidP="00827AA1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The use of resources or workers located outside the United States is a critical security exception that must be escalated to the State Chief Information Officer for review pursuant to N.C.G.S. §143B-1376(c) and §143B-1320(c). These critical security exceptions are approved only in rare and extenuating circumstances. Vendor should account for this when preparing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -15236,135 +14957,145 @@
     <w:p w14:paraId="28DDDEC5" w14:textId="46ED4D17" w:rsidR="002007BA" w:rsidRPr="00FA00DA" w:rsidRDefault="002007BA" w:rsidP="008F35A1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_____________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="008F35A1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0950DC6E" w14:textId="1B2C8C9E" w:rsidR="008F35A1" w:rsidRDefault="23E3B2D7" w:rsidP="008F35A1">
+    <w:p w14:paraId="0950DC6E" w14:textId="642CEFB1" w:rsidR="008F35A1" w:rsidRDefault="23E3B2D7" w:rsidP="008F35A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc1403492467"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc1403492467"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc236045483"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.3.  </w:t>
+        <w:t xml:space="preserve">3.3  </w:t>
       </w:r>
       <w:r w:rsidR="4F20C1A4">
         <w:t>E-VERIFY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="4F20C1A4">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FBF7EFF" w14:textId="35931140" w:rsidR="008F35A1" w:rsidRPr="00C13F4E" w:rsidRDefault="00AD6F10" w:rsidP="00C13F4E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pursuant to N.C.G.S. § 143B-13</w:t>
       </w:r>
       <w:r w:rsidR="00A63D80">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(k), the State shall not enter into a contract unless the awarded Vendor and each of its subcontractors comply with the E-Verify requirements of N.C.G.S. Chapter 64, Article 2.  Vendors are directed to review the foregoing laws.  Any awarded Vendor must submit a certification of compliance with E-Verify to the awarding agency, and on a periodic basis thereafter as may be required by the State.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483B9409" w14:textId="7874E722" w:rsidR="008F35A1" w:rsidRDefault="23E3B2D7" w:rsidP="008F35A1">
+    <w:p w14:paraId="483B9409" w14:textId="21186A6E" w:rsidR="008F35A1" w:rsidRDefault="23E3B2D7" w:rsidP="008F35A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc1134088550"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc1134088550"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc236045484"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="540D93A3">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
+      <w:r w:rsidR="000338B8">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="6AED2909">
         <w:t xml:space="preserve">PRODUCT </w:t>
       </w:r>
       <w:r w:rsidR="02D069BE">
         <w:t>MAKE AND MODEL</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidR="02D069BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47A74358" w14:textId="6EC64B17" w:rsidR="00CD2A95" w:rsidRPr="00FA00DA" w:rsidRDefault="00B17B2C" w:rsidP="008F35A1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1267"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C10671">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[If make and model are not provided, delete this section.]</w:t>
       </w:r>
       <w:r w:rsidR="008814BE">
         <w:rPr>
@@ -15386,78 +15117,78 @@
     <w:p w14:paraId="76CF51AB" w14:textId="77777777" w:rsidR="00CD2A95" w:rsidRPr="00910BF6" w:rsidRDefault="00CD2A95" w:rsidP="008F35A1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1267"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0505"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00910BF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0505"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8567F4" w14:textId="5B2BF53F" w:rsidR="008F35A1" w:rsidRPr="007C4BC7" w:rsidRDefault="00910BF6" w:rsidP="007C4BC7">
+    <w:p w14:paraId="1F8567F4" w14:textId="2AF43FCE" w:rsidR="008F35A1" w:rsidRPr="007C4BC7" w:rsidRDefault="00910BF6" w:rsidP="007C4BC7">
       <w:pPr>
         <w:ind w:left="540" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C4BC7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00C13F4E" w:rsidRPr="007C4BC7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="007C4BC7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00CD2A95" w:rsidRPr="007C4BC7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>BRAND SPECIFIC</w:t>
       </w:r>
       <w:r w:rsidR="00A4093E" w:rsidRPr="007C4BC7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> PRODUCT</w:t>
       </w:r>
       <w:r w:rsidR="00376A73" w:rsidRPr="007C4BC7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -15475,86 +15206,94 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[If not product specific, delete this section.]</w:t>
       </w:r>
       <w:r w:rsidR="008814BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00CD2A95" w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Manufacturer(s) name and product descriptions used in this solicitation are product specific.  The items offered in response to this solicitation must be the manufacturer and type specified.  Failure to comply with this requirement will result in rejection of offer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77389CD3" w14:textId="1714BF90" w:rsidR="008F35A1" w:rsidRDefault="23E3B2D7" w:rsidP="67CEC7C1">
+    <w:p w14:paraId="77389CD3" w14:textId="78F34DB8" w:rsidR="008F35A1" w:rsidRDefault="23E3B2D7" w:rsidP="67CEC7C1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc553337018"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc553337018"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc236045485"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="540D93A3">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
+      <w:r w:rsidR="000338B8">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="02D069BE">
         <w:t xml:space="preserve">DESCRIPTIVE </w:t>
       </w:r>
       <w:r w:rsidR="6D7DC993">
         <w:t>LITERATURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidR="6D7DC993" w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D55DD40" w14:textId="31873085" w:rsidR="00A33E20" w:rsidRPr="000B671C" w:rsidRDefault="00C10671" w:rsidP="000B671C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1267" w:hanging="7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
@@ -15613,73 +15352,87 @@
         </w:rPr>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r w:rsidR="00FA00DA" w:rsidRPr="008814BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>offer</w:t>
       </w:r>
       <w:r w:rsidR="00D27095" w:rsidRPr="008814BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00CD2A95" w:rsidRPr="008814BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall include specifications and technical literature sufficient to allow the State to determine that the equipment meets all requirements.  This technical literature will be the primary source for bid evaluation.  If a requirement is not addressed in the technical literature it must be supported by additional documentation and included with the bid.  Bid responses without sufficient technical documentation may be rejected.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52159EE4" w14:textId="7CBCE37E" w:rsidR="00A33E20" w:rsidRDefault="1EB4E64F" w:rsidP="009C3944">
+    <w:p w14:paraId="52159EE4" w14:textId="04527A81" w:rsidR="00A33E20" w:rsidRDefault="1EB4E64F" w:rsidP="009C3944">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc510902612"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="29" w:name="_Toc1867512427"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc510902612"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc95754394"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc1867512427"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc236045486"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.6 </w:t>
+        <w:t>3.6</w:t>
+      </w:r>
+      <w:r w:rsidR="003765FA">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>SECURITY</w:t>
       </w:r>
       <w:r w:rsidR="13B22607">
         <w:t xml:space="preserve"> SPECIFICATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="227D64FA" w14:textId="77777777" w:rsidR="00A33E20" w:rsidRPr="005967F3" w:rsidRDefault="00A33E20" w:rsidP="005967F3"/>
     <w:p w14:paraId="3F977D9F" w14:textId="0EE0B99F" w:rsidR="00A33E20" w:rsidRPr="00CA0884" w:rsidRDefault="13B22607" w:rsidP="009C3944">
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Note:  ONLY one of the following </w:t>
       </w:r>
       <w:r w:rsidR="2EDD760D" w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">sections </w:t>
       </w:r>
       <w:r w:rsidRPr="67CEC7C1">
@@ -15723,50 +15476,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>) can be Reserved; you cannot Reserve both.  All bid responses must include a VRAR.  Please delete this Note from the final draft</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31BB1C72" w14:textId="31D52538" w:rsidR="00A33E20" w:rsidRPr="0013307C" w:rsidRDefault="00A33E20" w:rsidP="00F71864">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Solutions Hosted on State Infrastructure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="723F1987" w14:textId="4E6939A8" w:rsidR="00A33E20" w:rsidRPr="008A2374" w:rsidRDefault="00A33E20" w:rsidP="009C3944">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:caps w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000376C2">
         <w:rPr>
@@ -16082,60 +15836,50 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00567F6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00567F6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> SOLUTIONS Not Hosted on State Infrastructure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABFC823" w14:textId="77777777" w:rsidR="00567F6F" w:rsidRDefault="00567F6F" w:rsidP="00A5010F">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="642F38C2" w14:textId="77777777" w:rsidR="00567F6F" w:rsidRDefault="00567F6F" w:rsidP="00567F6F">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:caps w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:caps w:val="0"/>
@@ -16180,242 +15924,242 @@
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>Agency has selected:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B5BAE1" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2428210B" wp14:editId="32886E9A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2428210B" wp14:editId="32886E9A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>676275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>55880</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="180975" cy="190500"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="752298752" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="180975" cy="190500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="18D8D5E2" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:4.4pt;width:14.25pt;height:15pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAXgk89dsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W8g9hCbo3UmoTgWg4hkFNzyQ+B3mRra5tKK2Mpjvv23Zza4+wMs98Um8k7MeIQu0AaXhcK&#10;BFIdbEeNhst5/7IGEZMha1wg1PCDETbl7KkwuQ13OuJ4So3gEoq50dCm1OdSxrpFb+Ii9EjsfYXB&#10;m8RyaKQdzJ3LvZNvSq2kNx3xh9b0uGux/j7dvIajOl8//CFTn5W6XOPeu2rcOq3nz9P2HUTCKf2F&#10;4YHP6FAyUxVuZKNwrNVqyVENa17w8LMlb6s0ZHyQZSH/Dyh/AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAF4JPPXbAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="54C16EBB" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:4.4pt;width:14.25pt;height:15pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAXgk89dsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W8g9hCbo3UmoTgWg4hkFNzyQ+B3mRra5tKK2Mpjvv23Zza4+wMs98Um8k7MeIQu0AaXhcK&#10;BFIdbEeNhst5/7IGEZMha1wg1PCDETbl7KkwuQ13OuJ4So3gEoq50dCm1OdSxrpFb+Ii9EjsfYXB&#10;m8RyaKQdzJ3LvZNvSq2kNx3xh9b0uGux/j7dvIajOl8//CFTn5W6XOPeu2rcOq3nz9P2HUTCKf2F&#10;4YHP6FAyUxVuZKNwrNVqyVENa17w8LMlb6s0ZHyQZSH/Dyh/AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAF4JPPXbAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Restricted</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>- Restricted data represents the highest risk to the State, State Agencies, and constituents if it is disclosed or compromised. This information is likely to be regulated by State or Federal law, and access to it is restricted to a limited audience (e.g., State and Federal Tax Information [FTI], Payment Card data, Protected Health Information [PHI], Criminal Justice Information [CJI], Social Security Administration provided information, etc.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CF3A96" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3707C7FD" wp14:editId="408FF7AC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3707C7FD" wp14:editId="408FF7AC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>666750</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>27940</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="180975" cy="190500"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1337199954" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="180975" cy="190500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="77405445" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:52.5pt;margin-top:2.2pt;width:14.25pt;height:15pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAECviyNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCbo3UOinFtRxCIaf2kh8CvcnW1jaVVsZSHOftuzklx9kZZr8pVpN3YsQhdoE0vMwV&#10;CKQ62I4aDYf95vkdREyGrHGBUMMFI6zKx4fC5DacaYvjLjWCSyjmRkObUp9LGesWvYnz0COx9xsG&#10;bxLLoZF2MGcu906+KvUmvemIP7Smx88W67/dyWvYqv3xy39n6qdSh2PceFeNa6f17Glaf4BIOKVb&#10;GK74jA4lM1XhRDYKx1oteUvSsFiAuPpZtgRRacj4IMtC3g8o/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA/pI8EWgIAALUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAQK+LI3AAAAAgBAAAPAAAAAAAAAAAAAAAAALQEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="31CD45CE" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:52.5pt;margin-top:2.2pt;width:14.25pt;height:15pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAECviyNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCbo3UOinFtRxCIaf2kh8CvcnW1jaVVsZSHOftuzklx9kZZr8pVpN3YsQhdoE0vMwV&#10;CKQ62I4aDYf95vkdREyGrHGBUMMFI6zKx4fC5DacaYvjLjWCSyjmRkObUp9LGesWvYnz0COx9xsG&#10;bxLLoZF2MGcu906+KvUmvemIP7Smx88W67/dyWvYqv3xy39n6qdSh2PceFeNa6f17Glaf4BIOKVb&#10;GK74jA4lM1XhRDYKx1oteUvSsFiAuPpZtgRRacj4IMtC3g8o/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA/pI8EWgIAALUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAQK+LI3AAAAAgBAAAPAAAAAAAAAAAAAAAAALQEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Confidential</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Includes information that is limited to a small audience with a need-to-know or legitimate business case (e.g., State employee personnel records, trade secrets, student records, sensitive public security information, etc.). If exposed to unauthorized parties, data from this category will cause high impact consequences such as regulatory fines, inability to recruit talent, loss of confidence, and/or damage to vendor relationships. This is not a complete list and is subject to legislative changes.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="34072EBC" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E1D5540" wp14:editId="765C7B4C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E1D5540" wp14:editId="765C7B4C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>676275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>33655</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="180975" cy="190500"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1090156125" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="180975" cy="190500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -16426,141 +16170,141 @@
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="020D6FE4" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="67DD95C1" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Internal</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - This is information typically used within the agency and not for public sharing. Most documents are classified as Internal within the organization, and most State employees would have access. This type of data, if exposed to unauthorized parties, would have a very limited impact on an agency’s reputation, compliance requirements or ability to achieve strategic goals. Internally classified data does not contain direct identifiers. Often, the effects of the loss of data can be recognized in very subtle ways and may not lead to clear negative consequences causing confusion due to lack of context or minor reputational harm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1298BC83" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54F306F9" wp14:editId="0A5F5BBF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54F306F9" wp14:editId="0A5F5BBF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>676275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>33655</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="180975" cy="190500"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1041065535" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="180975" cy="190500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1B3A5FD1" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="04535FF6" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Public</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Data that is open to public inspection according to state and federal law, or readily available through public sources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0884BBBE" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
@@ -16598,125 +16342,110 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">To comply with the State’s Security Standards and Policies, State agencies are required to perform annual security/risk assessments on their information systems using NIST 800-53 controls. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B7AD14C" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>This requirement additionally applies to all Vendor-provided, agency-managed Infrastructure as a Service (IaaS), Platform as a Service (PaaS), and Software as a Service (SaaS) solutions which will handle data classified as Internal, Confidential, or Restricted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41BC311E" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="002E3B97">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>To comply with the State’s Security Standards and Policies, cloud products are required to comply with applicable FedRAMP or GovRAMP security requirements, including but not limited to, continuous monitoring, incident response, and data classification as outlined in GovRAMP documentation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB523F0" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="002E3B97">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t>To streamline and standardize this requirement the State has adopted GovRAMP which is a Risk and Authorization Management Program that provides a standardized approach to security assessment, authorization, and continuous monitoring for cloud products and services. </w:t>
-[...13 lines deleted...]
-        <w:t> security verification model is based on NIST 800-53 Rev. 5 (or current). </w:t>
+        <w:t>To streamline and standardize this requirement the State has adopted GovRAMP which is a Risk and Authorization Management Program that provides a standardized approach to security assessment, authorization, and continuous monitoring for cloud products and services. GovRAMP’s security verification model is based on NIST 800-53 Rev. 5 (or current). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F309870" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="004A6FF8" w:rsidRDefault="002E3B97" w:rsidP="002E3B97">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00567F6F">
+      <w:r w:rsidRPr="00C827A7">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i w:val="0"/>
-          <w:iCs w:val="0"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note-Delete after reading:  NCDIT to approve of the Agency chosen GovRAMP verified status for each solicitation based on data classification type as defined in the North Carolina Statewide Information Security Manual and North Carolina Statewide Data Classification and Handling Policy. Delete this note after reading and before posting.</w:t>
       </w:r>
       <w:r w:rsidRPr="00567F6F">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="004A6FF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The required GovRAMP verified status will depend on the sensitivity of the data and processes supported by the solution as defined in the Statewide Data Classification and Handling Policy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2654CA0B" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="002E3B97">
       <w:pPr>
@@ -16869,50 +16598,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="19ADF2BC" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="002E3B97">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Restricted - For third-party cloud services where the highest category of information to be processed is Restricted Data, the Vendor must either achieve a status of GovRAMP </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Authorized, or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> agree to achieve GovRAMP Authorized status no later than twenty-one (21) months from the effective date of the contract. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4145E8A5" w14:textId="77777777" w:rsidR="002E3B97" w:rsidRPr="00A5010F" w:rsidRDefault="002E3B97" w:rsidP="00A5010F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1968"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon contract award, </w:t>
       </w:r>
@@ -17067,86 +16797,92 @@
         <w:t xml:space="preserve">  for descriptions of NIST system confidentiality, integrity, and availability categories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A5C3A8" w14:textId="77777777" w:rsidR="00494EA8" w:rsidRPr="004652BD" w:rsidRDefault="00494EA8" w:rsidP="00567F6F">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22352D3F" w14:textId="2662F02B" w:rsidR="00A91CB0" w:rsidRPr="00EF2B9B" w:rsidRDefault="53354E39" w:rsidP="00EF2B9B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc970863206"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc970863206"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc236045487"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7  </w:t>
       </w:r>
       <w:r w:rsidR="2D7FE9AC">
         <w:t>ENTERPRISE ARCHITECTURE SPECIFICATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="374DE1DE" w14:textId="77777777" w:rsidR="00F5676A" w:rsidRDefault="00F5676A" w:rsidP="00A91CB0">
       <w:pPr>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D50B0FA" w14:textId="60F52308" w:rsidR="00156AC8" w:rsidRPr="004B617F" w:rsidRDefault="00156AC8" w:rsidP="00A91CB0">
+    <w:p w14:paraId="4D50B0FA" w14:textId="60F52308" w:rsidR="00156AC8" w:rsidRPr="00C827A7" w:rsidRDefault="00156AC8" w:rsidP="00A91CB0">
       <w:pPr>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="037200F4">
+      <w:r w:rsidRPr="00C827A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Note:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BA24B00" w14:textId="60C39310" w:rsidR="00156AC8" w:rsidRPr="004B617F" w:rsidRDefault="00156AC8" w:rsidP="001605B7">
       <w:pPr>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="75C0FA48">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>The following subsections (3.</w:t>
@@ -17240,234 +16976,356 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>There are more detailed specifications provided by the agency for the topic in another section of the procurement document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="714AC2E1" w14:textId="77777777" w:rsidR="00156AC8" w:rsidRDefault="00156AC8" w:rsidP="00A91CB0">
       <w:pPr>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="02CA7A42">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>IF the subsection is not relevant, replace the specification subsection paragraph with the word “Reserved".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C233097" w14:textId="77777777" w:rsidR="00156AC8" w:rsidRDefault="00156AC8" w:rsidP="6B8D00DB"/>
     <w:p w14:paraId="4D0BFEA0" w14:textId="040B712C" w:rsidR="00156AC8" w:rsidRPr="000D324D" w:rsidRDefault="00156AC8" w:rsidP="00F71864">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F87E1F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ARCHITECTURE DIAGRAMS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60341DEF" w14:textId="77777777" w:rsidR="00156AC8" w:rsidRDefault="00156AC8" w:rsidP="00946ECB">
+    <w:p w14:paraId="60341DEF" w14:textId="0EF74BB8" w:rsidR="00156AC8" w:rsidRDefault="00156AC8" w:rsidP="00946ECB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>two diagrams</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DE34C6">
+        <w:t xml:space="preserve">The State utilizes architectural diagrams to better understand the design and technologies of a proposed solution. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C827A7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00C827A7" w:rsidRPr="00946ECB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00C827A7" w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Network Architecture and Technology Stack. The State utilizes architectural diagrams to better understand the design and technologies of a proposed solution. Details on these diagrams can be found at the following</w:t>
+        <w:t>two diagrams</w:t>
+      </w:r>
+      <w:r w:rsidR="00C827A7" w:rsidRPr="00DE34C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidR="00C827A7" w:rsidRPr="00DE34C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Network Architecture and Technology Stack. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE34C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Details on these diagrams can be found at the following</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>link: </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:anchor="Tab-Architecture-1192" w:history="1">
         <w:r w:rsidRPr="00DE34C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="22"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources#Tab-Architecture-1192</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4A6D438C" w14:textId="77777777" w:rsidR="00156AC8" w:rsidRDefault="00156AC8" w:rsidP="00946ECB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CC53703" w14:textId="77777777" w:rsidR="00156AC8" w:rsidRPr="00DE34C6" w:rsidRDefault="00156AC8" w:rsidP="00946ECB">
+    <w:p w14:paraId="5CC53703" w14:textId="1B7D753D" w:rsidR="00156AC8" w:rsidRPr="00DE34C6" w:rsidRDefault="00156AC8" w:rsidP="00946ECB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>provision of these two diagrams</w:t>
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">is a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00946ECB">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="0049465F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>requirement at offer submission</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DE34C6">
+        <w:t>preferred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  If </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00946ECB">
+        <w:t xml:space="preserve"> at offer submission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">they are not supplied at that time, the Vendor’s offer will be considered non-responsive and </w:t>
+        <w:t xml:space="preserve">.  If </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>they are not supplied at that time, the</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1CCB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A90C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00137E90">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> State will</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formally</w:t>
+      </w:r>
+      <w:r w:rsidR="00137E90">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ask for them again and if they are not supplied within one (1) calendar week, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vendor’</w:t>
+      </w:r>
+      <w:r w:rsidR="00137E90">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>offer</w:t>
+      </w:r>
+      <w:r w:rsidR="00137E90">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will</w:t>
+      </w:r>
+      <w:r w:rsidR="0049465F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be considered non-responsive and </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> not be evaluated.</w:t>
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
@@ -17926,50 +17784,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Describe how the proposed solution complies with industry accessibility standards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459A5443" w14:textId="77777777" w:rsidR="00156AC8" w:rsidRPr="00DE34C6" w:rsidRDefault="00156AC8" w:rsidP="00946ECB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Provide product documentation that demonstrates how the proposed solution is digitally accessible or if not fully accessible, provide the roadmap with timeline for remediation.</w:t>
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C9F591E" w14:textId="77777777" w:rsidR="00156AC8" w:rsidRPr="00DE34C6" w:rsidRDefault="00156AC8" w:rsidP="00946ECB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Standards include:</w:t>
       </w:r>
@@ -18246,128 +18105,144 @@
         </w:rPr>
         <w:t xml:space="preserve"> informati</w:t>
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>on.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63D0AB46" w14:textId="2B802DE7" w:rsidR="00A33E20" w:rsidRPr="004652BD" w:rsidRDefault="00156AC8" w:rsidP="008472A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2213"/>
         </w:tabs>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B05038" w14:textId="3431D6DC" w:rsidR="000A2565" w:rsidRDefault="2CAD04A6" w:rsidP="000A2565">
+    <w:p w14:paraId="04B05038" w14:textId="0584C7D8" w:rsidR="000A2565" w:rsidRDefault="2CAD04A6" w:rsidP="000A2565">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc481427787"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc481427787"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc236045488"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="720623A3">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
+      <w:r w:rsidR="000338B8">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="4A17F41D">
         <w:t>PRODUCT RECALL</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidR="4A17F41D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10418EB0" w14:textId="67F6DE05" w:rsidR="00471540" w:rsidRPr="00FA00DA" w:rsidRDefault="00A218E7" w:rsidP="000A2565">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1267"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor assumes full responsibility for prompt notification of both the contract administrator and purchaser of any product recall in accordance with the applicable state and federal regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B16072" w14:textId="360593C2" w:rsidR="000A2565" w:rsidRDefault="2CAD04A6" w:rsidP="000A2565">
+    <w:p w14:paraId="21B16072" w14:textId="4251C6F0" w:rsidR="000A2565" w:rsidRDefault="2CAD04A6" w:rsidP="000A2565">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc1721963459"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc1721963459"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc236045489"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="720623A3">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
+      <w:r w:rsidR="000338B8">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F911A5">
         <w:t>WARRANTY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidR="00F911A5">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E0BB04F" w14:textId="50171C9C" w:rsidR="00F911A5" w:rsidRPr="00FA00DA" w:rsidRDefault="00F911A5" w:rsidP="000A2565">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1267"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -18924,50 +18799,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE06582" w14:textId="77777777" w:rsidR="00F911A5" w:rsidRPr="00FA00DA" w:rsidRDefault="00F911A5" w:rsidP="007779C4">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DA30432" w14:textId="77777777" w:rsidR="00F911A5" w:rsidRPr="00FA00DA" w:rsidRDefault="00F911A5" w:rsidP="007779C4">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
@@ -19177,78 +19053,86 @@
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00AD6B67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidR="00F911A5" w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A983400" w14:textId="15C7D14C" w:rsidR="000A2565" w:rsidRDefault="2CAD04A6" w:rsidP="000A2565">
+    <w:p w14:paraId="6A983400" w14:textId="13071A24" w:rsidR="000A2565" w:rsidRDefault="2CAD04A6" w:rsidP="000A2565">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc457765791"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc457765791"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc236045490"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="720623A3">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>10.</w:t>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="000338B8">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="350CF4CC">
         <w:t>MAINTENANCE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidR="350CF4CC">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F98EA0" w14:textId="244EF101" w:rsidR="009A6CDA" w:rsidRPr="009A6CDA" w:rsidRDefault="00F911A5" w:rsidP="000A2565">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1267" w:hanging="7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -19420,68 +19304,71 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00F911A5" w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor’s m</w:t>
       </w:r>
       <w:r w:rsidR="00F911A5" w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aximum response time to this location after receipt of service call: </w:t>
       </w:r>
-      <w:r w:rsidR="00F911A5" w:rsidRPr="00AD6B67">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00F911A5" w:rsidRPr="005C12C9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
-      <w:r w:rsidR="00BC3975">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BC3975" w:rsidRPr="005C12C9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
-      <w:r w:rsidR="00F911A5" w:rsidRPr="00AD6B67">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00F911A5" w:rsidRPr="005C12C9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00F911A5" w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> hours</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="644E8614" w14:textId="77777777" w:rsidR="00F911A5" w:rsidRPr="00FA00DA" w:rsidRDefault="00F911A5" w:rsidP="009A6CDA">
       <w:pPr>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -19520,203 +19407,316 @@
           <w:between w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A566B18" w14:textId="77777777" w:rsidR="00F911A5" w:rsidRPr="00FA00DA" w:rsidRDefault="00F911A5" w:rsidP="008C1EDB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45CF48E0" w14:textId="14CF2D24" w:rsidR="000A2565" w:rsidRDefault="18B9BAA0" w:rsidP="000A2565">
+    <w:p w14:paraId="45CF48E0" w14:textId="370144A0" w:rsidR="000A2565" w:rsidRDefault="18B9BAA0" w:rsidP="000A2565">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc825966434"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc825966434"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc236045491"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
       <w:r w:rsidR="720623A3">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="000338B8">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="209C4305">
         <w:t>CONTRACT TERM</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidR="209C4305">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="305739A8" w14:textId="0027B0B5" w:rsidR="0013547C" w:rsidRPr="0013547C" w:rsidRDefault="00BC3975" w:rsidP="000A2565">
+    <w:p w14:paraId="305739A8" w14:textId="07A8DC6D" w:rsidR="0013547C" w:rsidRPr="0013547C" w:rsidRDefault="00BC3975" w:rsidP="000A2565">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">[If this is a one-time purchase, delete this section.]  </w:t>
+        <w:t>[If this is a one-time purchase</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2857">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, make the contract term be one (1) year (in case you need more </w:t>
+      </w:r>
+      <w:r w:rsidR="003E602F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the same </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2857">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>after the initial order</w:t>
+      </w:r>
+      <w:r w:rsidR="0017010D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B560BC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E602F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> You </w:t>
+      </w:r>
+      <w:r w:rsidR="003E602F" w:rsidRPr="00F15A41">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">always </w:t>
+      </w:r>
+      <w:r w:rsidR="003E602F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>need a Contract Term</w:t>
+      </w:r>
+      <w:r w:rsidR="0017010D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in any given Contract</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]  </w:t>
       </w:r>
       <w:r w:rsidR="0013547C" w:rsidRPr="00CE7A39">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">A contract awarded pursuant to this </w:t>
       </w:r>
       <w:r w:rsidR="00EC7B53">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>IFB/RFQ</w:t>
       </w:r>
       <w:r w:rsidR="0013547C" w:rsidRPr="00CE7A39">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall have an effective date as provided in the Notice of Award.  The </w:t>
       </w:r>
       <w:r w:rsidR="0013547C" w:rsidRPr="00AD6B67">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">term shall </w:t>
+        <w:t>term shal</w:t>
+      </w:r>
+      <w:r w:rsidR="003E602F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="0013547C" w:rsidRPr="00AD6B67">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0013547C" w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidR="0073185A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>one (1) year</w:t>
       </w:r>
       <w:r w:rsidR="0013547C" w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and will expire upon the anniversary date of the effective date unless otherwise stated in the Notice of Award, or unless terminated earlier.  The State retains the option to extend this contract for </w:t>
       </w:r>
       <w:r w:rsidR="0073185A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">two (2) additional one (1) year periods </w:t>
       </w:r>
       <w:r w:rsidR="0013547C" w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>at its sole discretion.</w:t>
       </w:r>
       <w:r w:rsidR="0013547C" w:rsidRPr="00CE7A39">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA4984B" w14:textId="7F787720" w:rsidR="000A2565" w:rsidRPr="000A2565" w:rsidRDefault="18B9BAA0" w:rsidP="67CEC7C1">
+    <w:p w14:paraId="3BA4984B" w14:textId="4B2DB3DB" w:rsidR="000A2565" w:rsidRPr="000A2565" w:rsidRDefault="18B9BAA0" w:rsidP="67CEC7C1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="FF0505"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc623013108"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc623013108"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc236045492"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
       <w:r w:rsidR="720623A3" w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="67CEC7C1">
+      <w:r w:rsidR="000338B8">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="67CEC7C1">
+        <w:rPr>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A2565" w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>DELIVERY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1D4BB5E1" w14:textId="503D9144" w:rsidR="00A4093E" w:rsidRPr="00FA00DA" w:rsidRDefault="00A4093E" w:rsidP="000A2565">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Successful Vendor will complete </w:t>
       </w:r>
       <w:r w:rsidR="000E5787">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the scope of work</w:t>
@@ -19986,51 +19986,66 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Delivery </w:t>
       </w:r>
       <w:r w:rsidR="009B69BB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of goods </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ill be made from __________________________ (city, state) within ______ consecutive days after receipt of order. </w:t>
+        <w:t xml:space="preserve">ill be made from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C12C9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________________________ (city, state) within ______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consecutive days after receipt of order. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00732F50">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Installation will be made within ______ consecutive days after receipt of order.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [If installation is not required, delete the previous sentence.</w:t>
@@ -20038,105 +20053,121 @@
       <w:r w:rsidR="00482877">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58620ECF" w14:textId="77777777" w:rsidR="00A4093E" w:rsidRPr="00FA00DA" w:rsidRDefault="00A4093E" w:rsidP="000A2565">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1267"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Delivery shall not be considered to have occurred until installation has been completed.  Upon completion of the installation, the Vendor shall remove and properly dispose of all waste and debris from the installation site.  Vendor shall be responsible for leaving the installation area clean and ready to use.  </w:t>
+        <w:t xml:space="preserve">Delivery shall not be considered to have occurred until installation has been completed.  Upon completion of the installation, the Vendor shall remove and properly dispose of all waste and debris </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">from the installation site.  Vendor shall be responsible for leaving the installation area clean and ready to use.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44DEFB1C" w14:textId="77777777" w:rsidR="00A4093E" w:rsidRPr="00FA00DA" w:rsidRDefault="00A4093E" w:rsidP="000A2565">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1267"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If circumstances beyond the control of the contractor result in a late delivery [or installation], it is the responsibility and obligation of the contractor to notify the Purchasing Agent listed on the purchase order, in writing, immediately upon determining delay of shipment. The written notification should indicate the anticipated delivery dated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E06E8" w14:textId="7E254995" w:rsidR="000A2565" w:rsidRDefault="6C95C870" w:rsidP="000A2565">
+    <w:p w14:paraId="203E06E8" w14:textId="3359C834" w:rsidR="000A2565" w:rsidRDefault="6C95C870" w:rsidP="000A2565">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc40238619"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc40238619"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc236045493"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="23C1A494">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="720623A3">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000338B8">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0845F8A9">
         <w:t>SPECIFICATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="395427D4" w14:textId="0F3FDE40" w:rsidR="00BC3975" w:rsidRPr="000F1335" w:rsidRDefault="00F911A5" w:rsidP="000A2565">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
@@ -20549,80 +20580,89 @@
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
       <w:r w:rsidR="00FF0ED5" w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6837B2A8" w14:textId="77777777" w:rsidR="00AC149F" w:rsidRPr="000F1335" w:rsidRDefault="00AC149F" w:rsidP="00AC149F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B8F725C" w14:textId="3BC8BB46" w:rsidR="000A2565" w:rsidRPr="000F1335" w:rsidRDefault="7D9AC60C" w:rsidP="67CEC7C1">
+    <w:p w14:paraId="2B8F725C" w14:textId="3BC8BB46" w:rsidR="000A2565" w:rsidRDefault="7D9AC60C" w:rsidP="67CEC7C1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="12"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc1658974276"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc236045494"/>
+      <w:r w:rsidRPr="67CEC7C1">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>FURNISH AND DELIVER</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
       <w:r w:rsidR="46FE042E">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB2036C" w14:textId="1108D07E" w:rsidR="00471540" w:rsidRPr="000F1335" w:rsidRDefault="00471540" w:rsidP="004A0CEE">
-[...6 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="1AB2036C" w14:textId="7719D2E6" w:rsidR="00471540" w:rsidRDefault="00F3600F" w:rsidP="00F3600F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3600F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>YEAR 1 or YEARS 1-3:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C886029" w14:textId="77777777" w:rsidR="00F3600F" w:rsidRPr="00F3600F" w:rsidRDefault="00F3600F" w:rsidP="00F3600F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11016" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="828"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="5040"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1818"/>
       </w:tblGrid>
@@ -21641,142 +21681,148 @@
           </w:tcPr>
           <w:p w14:paraId="56684CAE" w14:textId="77777777" w:rsidR="003261FE" w:rsidRPr="000F1335" w:rsidRDefault="003261FE" w:rsidP="008C1EDB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4FF0E6F9" w14:textId="77777777" w:rsidR="005A62B2" w:rsidRPr="000F1335" w:rsidRDefault="005A62B2" w:rsidP="005A62B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="5760" w:right="-86" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67D9CD20" w14:textId="6C5F1BEA" w:rsidR="00471540" w:rsidRPr="000F1335" w:rsidRDefault="00471540" w:rsidP="003261FE">
+    <w:p w14:paraId="67D9CD20" w14:textId="22D02339" w:rsidR="00471540" w:rsidRPr="000F1335" w:rsidRDefault="00471540" w:rsidP="00F3600F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="5760" w:right="-86"/>
+        <w:ind w:left="4860" w:right="-86" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Total </w:t>
       </w:r>
       <w:r w:rsidR="00332540" w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Offer</w:t>
       </w:r>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Cost</w:t>
       </w:r>
       <w:r w:rsidR="003261FE" w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> for Year 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003B0196" w:rsidRPr="000F1335">
+        <w:t xml:space="preserve"> for Year</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3600F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003261FE" w:rsidRPr="000F1335">
+        <w:t>(s) xxx:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000F1335">
+        <w:t xml:space="preserve"> ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299F2955" w14:textId="77777777" w:rsidR="00F75CB5" w:rsidRPr="000F1335" w:rsidRDefault="00F75CB5" w:rsidP="008C1EDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> ________________</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DC84112" w14:textId="521B4B24" w:rsidR="000A2565" w:rsidRPr="000F1335" w:rsidRDefault="007779C4" w:rsidP="000F1335">
+      <w:pPr>
+        <w:ind w:left="540"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="540"/>
+      <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000F1335">
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidR="000338B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4.1. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1335">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C281B" w:rsidRPr="000F1335">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OPTIONAL COSTS</w:t>
       </w:r>
       <w:r w:rsidR="0013547C" w:rsidRPr="000F1335">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A015A26" w14:textId="1EB3AB88" w:rsidR="00471540" w:rsidRPr="000F1335" w:rsidRDefault="0013547C" w:rsidP="000A2565">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170" w:right="-86"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
@@ -22624,1487 +22670,1233 @@
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A7BF18F" w14:textId="77777777" w:rsidR="00D26661" w:rsidRPr="000F1335" w:rsidRDefault="00D26661" w:rsidP="008C1EDB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0BBEB498" w14:textId="77777777" w:rsidR="00A5713D" w:rsidRPr="000F1335" w:rsidRDefault="00A5713D" w:rsidP="00AC149F"/>
-    <w:p w14:paraId="2E22E4D7" w14:textId="77777777" w:rsidR="00D26661" w:rsidRPr="000F1335" w:rsidRDefault="60ABD88E" w:rsidP="00C53C11">
+    <w:p w14:paraId="6DFE55B3" w14:textId="5724515C" w:rsidR="005C281B" w:rsidRPr="00F3600F" w:rsidRDefault="60ABD88E" w:rsidP="00F3600F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="_Toc1785656308"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc1785656308"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc236045495"/>
       <w:r w:rsidR="04574EA7" w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ADDITIONAL INFORMATION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="655EDEB9" w14:textId="1EE249F8" w:rsidR="00196509" w:rsidRPr="00196509" w:rsidRDefault="6C95C870" w:rsidP="67CEC7C1">
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="7B93B0A4" w14:textId="16C6FE81" w:rsidR="00C53C11" w:rsidRDefault="0FAD0F10" w:rsidP="00C53C11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1170" w:hanging="450"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="39" w:name="_Toc713560136"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="_Toc260363807"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc236045496"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.1. </w:t>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3600F">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="33B3F6BA">
-        <w:t>HISTORICALLY UNDERUTILIZED BUSINESSES</w:t>
-[...73 lines deleted...]
-    <w:p w14:paraId="6DFE55B3" w14:textId="6D66DFAA" w:rsidR="005C281B" w:rsidRPr="00FA00DA" w:rsidRDefault="00482877" w:rsidP="007779C4">
+        <w:t>RECYCLED CONTENT</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:r w:rsidR="2752D598">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEC4632" w14:textId="0BF9F4FC" w:rsidR="000A318B" w:rsidRPr="00FA00DA" w:rsidRDefault="000A318B" w:rsidP="00C53C11">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Is Vendor a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005C281B" w:rsidRPr="00FA00DA">
+        <w:t xml:space="preserve">In an effort to support the sustainability efforts of the State of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00A0319E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>North Carolina Executive Order Number 156</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Historically Underutilized Business?</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve">, we solicit your cooperation.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E6A6C5" w14:textId="77777777" w:rsidR="007779C4" w:rsidRDefault="000A318B" w:rsidP="007779C4">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve">Does the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>packaging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the items offered in response to this IFB/RFQ contain recycled content?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794DD429" w14:textId="012C980A" w:rsidR="000A318B" w:rsidRPr="00FA00DA" w:rsidRDefault="000A318B" w:rsidP="007779C4">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C12C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00556F6D" w:rsidRPr="0FF702F6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="005C12C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00556F6D" w:rsidRPr="0FF702F6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="005C12C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005C12C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00556F6D" w:rsidRPr="0FF702F6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="005C12C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00556F6D" w:rsidRPr="00FA00DA">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="005C12C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> YES  </w:t>
       </w:r>
-      <w:r w:rsidR="00556F6D" w:rsidRPr="0FF702F6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="005C12C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00556F6D" w:rsidRPr="0FF702F6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="005C12C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00556F6D" w:rsidRPr="0FF702F6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="005C12C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005C12C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00556F6D" w:rsidRPr="0FF702F6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="005C12C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00556F6D" w:rsidRPr="00FA00DA">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="005C12C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">  NO</w:t>
       </w:r>
-      <w:r w:rsidR="07563070" w:rsidRPr="00FA00DA">
-[...116 lines deleted...]
-    <w:p w14:paraId="36E6A6C5" w14:textId="77777777" w:rsidR="007779C4" w:rsidRDefault="000A318B" w:rsidP="007779C4">
+    </w:p>
+    <w:p w14:paraId="39D12D98" w14:textId="77777777" w:rsidR="000A318B" w:rsidRPr="00FA00DA" w:rsidRDefault="000A318B" w:rsidP="007779C4">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Does the </w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="794DD429" w14:textId="012C980A" w:rsidR="000A318B" w:rsidRPr="00FA00DA" w:rsidRDefault="000A318B" w:rsidP="007779C4">
+        <w:t xml:space="preserve">If Vendor answered “YES” above, indicate the following:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CEEE12" w14:textId="77777777" w:rsidR="000A318B" w:rsidRPr="00FA00DA" w:rsidRDefault="000A318B" w:rsidP="007779C4">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Percentage of recycled content:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Can the packaging be recycled?</w:t>
+      </w:r>
+      <w:r w:rsidR="00747A75" w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FA00DA">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> YES  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FA00DA">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">  NO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D12D98" w14:textId="77777777" w:rsidR="000A318B" w:rsidRPr="00FA00DA" w:rsidRDefault="000A318B" w:rsidP="007779C4">
+    <w:p w14:paraId="258FF7D1" w14:textId="77777777" w:rsidR="008A364C" w:rsidRPr="00FA00DA" w:rsidRDefault="008A364C" w:rsidP="007779C4">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If Vendor answered “YES” above, indicate the following:  </w:t>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-      </w:pPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>items</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Percentage of recycled content:  </w:t>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00FA00DA">
+        <w:t xml:space="preserve"> offered in response to this solicitation contain recycled content?  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FA00DA">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> YES  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FA00DA">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">  NO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258FF7D1" w14:textId="77777777" w:rsidR="008A364C" w:rsidRPr="00FA00DA" w:rsidRDefault="008A364C" w:rsidP="007779C4">
+    <w:p w14:paraId="1F22C726" w14:textId="77777777" w:rsidR="002007BA" w:rsidRPr="00FA00DA" w:rsidRDefault="008A364C" w:rsidP="007779C4">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Do </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FA00DA">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="002007BA" w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>items</w:t>
+        </w:rPr>
+        <w:t>Vendor answered “YES” above</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> offered in response to this solicitation contain recycled content?  </w:t>
+        <w:t xml:space="preserve">, indicate </w:t>
+      </w:r>
+      <w:r w:rsidR="002007BA" w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the material and content percentage </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="002007BA" w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applicable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>item</w:t>
+      </w:r>
+      <w:r w:rsidR="002007BA" w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143EB574" w14:textId="77777777" w:rsidR="008A364C" w:rsidRPr="00FA00DA" w:rsidRDefault="002007BA" w:rsidP="007779C4">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Material:  </w:t>
+      </w:r>
+      <w:r w:rsidR="008A364C" w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Percentage</w:t>
+      </w:r>
+      <w:r w:rsidR="000A318B" w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of recycled content</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C3E2E8" w14:textId="77777777" w:rsidR="005A62B2" w:rsidRDefault="000A318B" w:rsidP="007779C4">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State how items </w:t>
+      </w:r>
+      <w:r w:rsidR="005A62B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>be disposed of or recycled at the end of use?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E4A7DD" w14:textId="4DDA910B" w:rsidR="000A318B" w:rsidRPr="00FA00DA" w:rsidRDefault="000A318B" w:rsidP="007779C4">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103733DA" w14:textId="107DF1DD" w:rsidR="00C53C11" w:rsidRPr="00C53C11" w:rsidRDefault="000A318B" w:rsidP="00A067CA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D64ED3D" w14:textId="070F31E7" w:rsidR="00C53C11" w:rsidRDefault="6C95C870" w:rsidP="00C53C11">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Toc1993236353"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc236045497"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD230E">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="08686F3D">
+        <w:t>ENERGY STAR PRODUCTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r w:rsidR="2752D598">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415A1035" w14:textId="52F934A1" w:rsidR="00AD6F10" w:rsidRPr="00FA00DA" w:rsidRDefault="00AD6F10" w:rsidP="00C53C11">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ENERGY STAR® is a government-backed program helping businesses and individuals protect the environment through superior energy efficiency.”  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00FA00DA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>http://www.energystar.gov/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42B47702" w14:textId="6F47FD90" w:rsidR="005C281B" w:rsidRPr="008647E6" w:rsidRDefault="000A318B" w:rsidP="008647E6">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:ind w:left="1260"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do products </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>offered</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meet Energy Star specifications of energy efficiency? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FA00DA">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> YES  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FA00DA">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00FA00DA">
+      <w:r w:rsidRPr="00486FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...440 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">  NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="204651C2" w14:textId="77777777" w:rsidR="00471540" w:rsidRDefault="00471540" w:rsidP="00AC149F"/>
     <w:p w14:paraId="726350A5" w14:textId="1A858A86" w:rsidR="00471540" w:rsidRPr="00BC119A" w:rsidRDefault="6C95C870" w:rsidP="67CEC7C1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc1731463385"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc1731463385"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc236045498"/>
       <w:r>
         <w:t xml:space="preserve">6.0  </w:t>
       </w:r>
       <w:r w:rsidR="007779C4">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="329D9F2C" w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">DEPARTMENT OF INFORMATION TECHNOLOGY </w:t>
       </w:r>
       <w:r w:rsidR="7D9AC60C" w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INSTRUCTIONS TO VENDORS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
     </w:p>
     <w:p w14:paraId="6719CA37" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="007779C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>READ, REVIEW AND COMPLY:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
@@ -25565,116 +25357,109 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> serve as the official record of this solicitation with the same force and effect as the original written documents comprising such record.  Any printout or other output readable by sight shown to reflect such record accurately is an "original."  </w:t>
       </w:r>
       <w:r w:rsidR="00987A88" w:rsidRPr="009352DF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7E7154" w14:textId="6D8F5291" w:rsidR="00471540" w:rsidRPr="00A067CA" w:rsidRDefault="6CE55944" w:rsidP="67CEC7C1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc1810053022"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc1810053022"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc236045499"/>
       <w:r w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>7.0</w:t>
       </w:r>
       <w:r w:rsidR="009352DF">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="290982B7" w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DEPARTMENT OF INFORMATION TECHNOLOGY TERMS AND CONDITIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="19650607" w14:textId="77777777" w:rsidR="009A168B" w:rsidRDefault="009A168B" w:rsidP="009A168B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009352DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Definitions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">As used </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>As used herein;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="434C03A9" w14:textId="3B56DB0D" w:rsidR="009C1176" w:rsidRPr="009C1176" w:rsidRDefault="009C1176" w:rsidP="009C1176">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C1176">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Deliverable/Product Warranties</w:t>
       </w:r>
       <w:r w:rsidRPr="00347060">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -26065,83 +25850,51 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Goods Return:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Deliverables and any other goods or materials furnished by the Vendor to fulfill technical requirements shall be in good working order and be maintained in good working order by Vendor for the duration of the </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> except in the case of default by the Vendor or delivery of non-conforming goods by Vendor. Shipping or freight charges, if any, paid by the State for non-conforming goods will be reimbursed to the State.</w:t>
+        <w:t xml:space="preserve"> Deliverables and any other goods or materials furnished by the Vendor to fulfill technical requirements shall be in good working order and be maintained in good working order by Vendor for the duration of the Contract; unless otherwise provided in a separate maintenance agreement or in the Solicitation Documents.  Deliverables failing to meet the State’s technical requirements shall be considered non-conforming goods and subject to return to the Vendor for replacement at the State’s option, and at the Vendor’s expense.  The State is responsible for the return costs related to the termination of a Contract, including deinstallation, and freight to destinations within the Continental United States; except in the case of default by the Vendor or delivery of non-conforming goods by Vendor. Shipping or freight charges, if any, paid by the State for non-conforming goods will be reimbursed to the State.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CEB118" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="009352DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -27646,67 +27399,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B68">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Payment Terms</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Payment terms are Net 30 days after receipt of correct invoice or acceptance of the Deliverables, whichever is </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> unless a period of more than 30 days is required by the Agency.  The Purchasing State Agency is responsible for all payments under the Contract.  </w:t>
+        <w:t xml:space="preserve"> Payment terms are Net 30 days after receipt of correct invoice or acceptance of the Deliverables, whichever is later; unless a period of more than 30 days is required by the Agency.  The Purchasing State Agency is responsible for all payments under the Contract.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">No additional charges to the Agency will be permitted based upon, or arising from, the Agency’s use of a Business Procurement Card.  The State may exercise </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>any and all</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -27781,51 +27518,51 @@
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In no event shall such approval and action obligate the State to anyone other than the Vendor and the Vendor shall remain responsible for fulfillment of all Contract obligations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76F6BAAD" w14:textId="73968362" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="008A5AE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Ref510403721"/>
+      <w:bookmarkStart w:id="77" w:name="_Ref510403721"/>
       <w:r w:rsidRPr="008A5AE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Acceptance Criteria</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> In the </w:t>
@@ -27901,51 +27638,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.  Deliverables discovered to be defective or failing to conform to the specifications may be rejected upon initial inspection or at any later time if the defects contained in the Deliverables or non-compliance with the specifications was not reasonably ascertainable upon initial inspection. If</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Vendor fails to promptly cure the defect or replace the Deliverables, the State reserves the right to cancel the Purchase Order, contract with a different Vendor, and to invoice the original Vendor for any differential in price over the original Contract price.  When Deliverables are rejected, the Vendor must remove the rejected Deliverables from the premises of the State Agency within </w:t>
       </w:r>
       <w:r w:rsidR="00825F75">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">seven (7) </w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>calendar days of notification, unless otherwise agreed by the State Agency.  Rejected items may be regarded as abandoned if not removed by Vendor as provided herein.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p w14:paraId="72646652" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="008A5AE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A5AE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
@@ -28346,67 +28083,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor warrants that all its employees and any approved third party Vendors or subcontractors are subject to a non-disclosure and confidentiality agreement enforceable in </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="00471540">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>North Carolina</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Vendor will, upon request of the State, verify and produce true copies of any such agreements. Production of such agreements by Vendor may be made subject to applicable confidentiality, non-disclosure or privacy </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> provided that Vendor produces satisfactory evidence supporting exclusion of such agreements from disclosure under the N.C. Public Records laws in </w:t>
+        <w:t xml:space="preserve">.  Vendor will, upon request of the State, verify and produce true copies of any such agreements. Production of such agreements by Vendor may be made subject to applicable confidentiality, non-disclosure or privacy laws; provided that Vendor produces satisfactory evidence supporting exclusion of such agreements from disclosure under the N.C. Public Records laws in </w:t>
       </w:r>
       <w:r w:rsidR="00AB4B18" w:rsidRPr="00EA53D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N.C.G.S. </w:t>
       </w:r>
       <w:r w:rsidR="00AB4B18">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">132-1 et seq.  The State may, in its sole discretion, provide a non-disclosure and confidentiality agreement satisfactory to the State for Vendor’s execution.  The State may exercise its rights under this subparagraph as necessary or proper, in its discretion, to comply with applicable security regulations or statutes including, but not limited to 26 USC 6103 and IRS Publication 1075, (Tax Information Security Guidelines for Federal, State, and Local Agencies), HIPAA, 42 USC 1320(d) (Health Insurance Portability and Accountability Act), any implementing regulations in the Code of Federal Regulations, and any future regulations imposed upon the </w:t>
       </w:r>
       <w:r w:rsidR="00B83A2E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -28533,67 +28254,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, except where licensed or leased to the State.</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Proprietary Vendor materials licensed to the State shall be identified to the State by Vendor prior to use or provision of </w:t>
       </w:r>
       <w:r w:rsidR="00087603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hereunder and shall remain the property of the Vendor.  Embedded software or firmware shall not be a severable Deliverable. Deliverables include "Work Product" and means any expression of Licensor’s findings, analyses, conclusions, opinions, recommendations, ideas, techniques, know-how, designs, programs, enhancements, and other technical </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> but not source and object code or software.  All Software source and object code is the property of Licensor and is licensed nonexclusively to the State, at no additional license fee, pursuant to the terms of the software license contained herein, and in the Supplemental Terms and Conditions for Software and Services or the License Agreement if incorporated in the Solicitation Documents.  </w:t>
+        <w:t xml:space="preserve"> hereunder and shall remain the property of the Vendor.  Embedded software or firmware shall not be a severable Deliverable. Deliverables include "Work Product" and means any expression of Licensor’s findings, analyses, conclusions, opinions, recommendations, ideas, techniques, know-how, designs, programs, enhancements, and other technical information; but not source and object code or software.  All Software source and object code is the property of Licensor and is licensed nonexclusively to the State, at no additional license fee, pursuant to the terms of the software license contained herein, and in the Supplemental Terms and Conditions for Software and Services or the License Agreement if incorporated in the Solicitation Documents.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23EA8B0D" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00B23E5F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
@@ -28882,51 +28587,67 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Should any </w:t>
       </w:r>
       <w:r w:rsidR="00087603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or software supplied by Vendor, or the operation thereof become, or in the Vendor’s opinion are likely to become, the subject of a claim of infringement of a patent, copyright, or a trade secret in the United States, the State shall permit the Vendor, at its option and expense, either to procure for the State the right to continue using the goods/hardware or software, or to replace or modify the same to become noninfringing and continue to meet procurement specifications in all material respects.  If neither of these options can reasonably be taken, or if the use of such goods/hardware or software by the State shall be prevented by injunction, the Vendor agrees to take back such goods/hardware or software, and refund any sums the State has paid Vendor less any reasonable amount for use or damage and make every reasonable effort to assist the State in procuring substitute Deliverables.  If, in the sole opinion of the State, the return of such infringing Deliverables makes the retention of other items of Deliverables acquired from the Vendor under this Contract impractical, the State shall then have the option of terminating the Contract, or applicable portions thereof, without penalty or termination charge.  The Vendor agrees to take back such Deliverables and refund any sums the State has paid Vendor less any reasonable amount for use or damage.</w:t>
+        <w:t xml:space="preserve"> or software supplied by Vendor, or the operation thereof become, or in the Vendor’s opinion are likely to become, the subject of a claim of infringement of a patent, copyright, or a trade secret in the United States, the State shall permit the Vendor, at its option and expense, either to procure for the State the right to continue using the goods/hardware or software, or to replace or modify the same to become noninfringing and continue to meet procurement specifications in all material respects.  If neither of these options can reasonably be taken, or if the use of such goods/hardware or software by the State shall be prevented by injunction, the Vendor agrees to take back such goods/hardware or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>software, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> refund any sums the State has paid Vendor less any reasonable amount for use or damage and make every reasonable effort to assist the State in procuring substitute Deliverables.  If, in the sole opinion of the State, the return of such infringing Deliverables makes the retention of other items of Deliverables acquired from the Vendor under this Contract impractical, the State shall then have the option of terminating the Contract, or applicable portions thereof, without penalty or termination charge.  The Vendor agrees to take back such Deliverables and refund any sums the State has paid Vendor less any reasonable amount for use or damage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="556E8502" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="002A5A12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="648"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor will not be required to defend or indemnify the State if any claim by a third party against the State for infringement or misappropriation (i) results from the State’s alteration of any Vendor-branded product or Deliverable, or (ii) results from the continued use of the good(s) or Services and Deliverables after receiving notice they infringe a trade secret of a third party.</w:t>
@@ -29335,147 +29056,147 @@
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  The Vendor shall at all times comply with the terms of such insurance policies, and all requirements of the insurer under any such insurance policies, except as they may conflict with existing North Carolina laws or this Contract.  The limits of coverage under each insurance policy maintained by the Vendor shall not be interpreted as limiting the Vendor’s liability and obligations under the Contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DAED1AD" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00B23E5F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Ref505070860"/>
+      <w:bookmarkStart w:id="78" w:name="_Ref505070860"/>
       <w:r w:rsidRPr="00B23E5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Dispute Resolution</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The parties agree that it is in their mutual interest to resolve disputes informally.  A claim by the Vendor shall be submitted in writing to the Agency Contract Administrator for decision. A claim by the State shall be submitted in writing to the Vendor’s Contract Administrator for decision. The Parties shall negotiate in good faith and use all reasonable efforts to resolve such dispute(s).  During the time the Parties are attempting to resolve any dispute, each shall proceed diligently to perform their respective duties and responsibilities under this Contract.  If a dispute cannot be resolved between the Parties within thirty (30) days after delivery of notice, either Party may elect to exercise any other remedies available under this Contract, or at law.  This term shall not constitute an agreement by either party to mediate or arbitrate any dispute.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="78"/>
     </w:p>
     <w:p w14:paraId="76AEADC4" w14:textId="6F3EB5D4" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00B23E5F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Ref505070948"/>
+      <w:bookmarkStart w:id="79" w:name="_Ref505070948"/>
       <w:r w:rsidRPr="00B23E5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Default</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="79"/>
       <w:r w:rsidR="005B2A87" w:rsidRPr="005B2A87">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In the event Services or other Deliverable furnished or performed by the Vendor during performance of any Contract term fail to conform to any material requirement(s) of the Contract specifications, notice of the failure is provided by the State and if the failure is not cured within ten (10) days, the State may cancel the contract. Default may be cause for debarment as provided in 09 NCAC 06B.1206.  The rights and remedies of the State provided above shall not be exclusive and are in addition to any other rights and remedies provided by law or under the Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AA779C4" w14:textId="77777777" w:rsidR="00647B18" w:rsidRPr="00647B18" w:rsidRDefault="00647B18" w:rsidP="00B23E5F">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Hlk499728394"/>
+      <w:bookmarkStart w:id="80" w:name="_Hlk499728394"/>
       <w:r w:rsidRPr="00647B18">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If Vendor fails to deliver or provide correct Services or other Deliverables within the time required by this Contract, the State shall provide written notice of said failure to Vendor, and by such notice require performance assurance measures pursuant to N.C.G.S. 143B-1340(f).  Vendor is responsible for the delays resulting from its failure to deliver or provide services or other Deliverables.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="783DE4C5" w14:textId="35F755AE" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00647B18" w:rsidP="00B23E5F">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -29574,51 +29295,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> delay or</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> default, the time required for cure, any mitigating factors causing or tending to cause the </w:t>
       </w:r>
       <w:r w:rsidR="004729BB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">delay or </w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>default, and such other information as the Vendor may deem necessary or proper to provide.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p w14:paraId="7FE4C546" w14:textId="74B2AA12" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00B23E5F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B23E5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -29944,51 +29665,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> herein</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  The rights and remedies of the State provided above shall not be exclusive and are in addition to any other rights and remedies provided by law or under the Contract.  Vendor shall not be relieved of liability to the State for damages sustained by the State arising from Vendor’s breach of this Contract; and the State may, in its discretion, withhold any payment due as a setoff until such time as the damages are finally determined or as agreed by the parties.  Voluntary or involuntary Bankruptcy or receivership by Vendor shall be cause for termination. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DA1D25D" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00AF4AC6" w:rsidRDefault="00471540" w:rsidP="00B23E5F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Hlk499728746"/>
+      <w:bookmarkStart w:id="81" w:name="_Hlk499728746"/>
       <w:r w:rsidRPr="00285085">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Termination For Convenience Without Cause</w:t>
       </w:r>
       <w:r w:rsidRPr="00285085">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: The State may terminate service and indefinite quantity contracts, in whole or in part by giving </w:t>
       </w:r>
       <w:r w:rsidR="00CD05ED" w:rsidRPr="00285085">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>thirty (</w:t>
       </w:r>
       <w:r w:rsidRPr="00285085">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -30002,51 +29723,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00285085">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> days prior notice in writing to the Vendor. Vendor shall be entitled to sums due as compensation for Deliverables provided and </w:t>
       </w:r>
       <w:r w:rsidR="00087603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00285085">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> performed in conformance with the Contract.  In the event the Contract is terminated for the convenience of the State the Agency will pay for all work performed and products delivered in conformance with the Contract up to the date of termination.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="81"/>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED5BEB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF09CF" w:rsidRPr="00AF4AC6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00916081">
         <w:rPr>
@@ -30247,95 +29968,95 @@
         <w:t>in.</w:t>
       </w:r>
       <w:r w:rsidR="00CF09CF" w:rsidRPr="00AF4AC6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="241016EC" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="008D5D30">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Ref505070759"/>
+      <w:bookmarkStart w:id="82" w:name="_Ref505070759"/>
       <w:r w:rsidRPr="00FF50A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Limitation of Vendor’s Liability</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="184C2D1C" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00FF50A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Hlk499728874"/>
+      <w:bookmarkStart w:id="83" w:name="_Hlk499728874"/>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Where Deliverables are under the State’s exclusive management and control, the Vendor shall not be liable for direct damages caused by the State’s failure to fulfill any State responsibilities of assuring the proper use, management and supervision of the Deliverables and programs, audit controls, operating methods, office procedures, or for establishing all proper checkpoints necessary for the State’s intended use of the Deliverables.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p w14:paraId="3D6B48B0" w14:textId="75CAF5F0" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00FF50A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Vendor’s liability for damages to the State </w:t>
       </w:r>
       <w:r w:rsidR="004729BB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -30518,70 +30239,70 @@
         </w:rPr>
         <w:t xml:space="preserve">Deliverable/Product Warranty Terms </w:t>
       </w:r>
       <w:r w:rsidR="00D9275A" w:rsidRPr="000C47C5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in the Contract are intended to provide the sole and exclusive remedies available to the State under the Contract for the Vendor’s failure to comply with the requirements stated therein.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70FEB88E" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="008D5D30">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Ref505070818"/>
+      <w:bookmarkStart w:id="84" w:name="_Ref505070818"/>
       <w:r w:rsidRPr="00FF50A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vendor’s Liability for Injury to Persons or Damage to Property</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="84"/>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76FB2003" w14:textId="2914BEBA" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00FF50A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
@@ -30677,52 +30398,52 @@
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor shall not be liable for damages arising out of or caused by an alteration or an attachment not made or installed by the Vendor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58CDC07D" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00FF50A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Ref505070921"/>
-      <w:bookmarkStart w:id="53" w:name="_Ref510835964"/>
+      <w:bookmarkStart w:id="85" w:name="_Ref505070921"/>
+      <w:bookmarkStart w:id="86" w:name="_Ref510835964"/>
       <w:r w:rsidRPr="00FF50A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Changes</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This Contract and subsequent purchase order(s) is awarded subject to shipment of quantities, qualities, and prices indicated by the order or Contract, and all conditions and instructions of the Contract or </w:t>
       </w:r>
@@ -30732,52 +30453,52 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>offer</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on which it is based.  Any changes made to this Contract or purchase order proposed by the Vendor are hereby rejected unless accepted in writing by the Agency or State Award Authority.  The State shall not be responsible for Deliverables or </w:t>
       </w:r>
       <w:r w:rsidR="00087603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> delivered without a purchase order from the Agency or State Award Authority.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p w14:paraId="685E52D9" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00FF50A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF50A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -31512,67 +31233,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF50A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Transportation</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Transportation of Deliverables shall be FOB </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> unless otherwise specified in the solicitation document or purchase order.  Freight, handling, hazardous material charges, and distribution and installation charges shall be included in the total price of each item.  Any additional charges shall not be honored for payment unless authorized in writing by the Purchasing State Agency.  In cases where parties, other than the Vendor ship materials against this order, the shipper must be instructed to show the purchase order number on all packages and shipping manifests to ensure proper identification and payment of invoices.  A complete packing list must accompany each shipment.</w:t>
+        <w:t>Transportation of Deliverables shall be FOB Destination; unless otherwise specified in the solicitation document or purchase order.  Freight, handling, hazardous material charges, and distribution and installation charges shall be included in the total price of each item.  Any additional charges shall not be honored for payment unless authorized in writing by the Purchasing State Agency.  In cases where parties, other than the Vendor ship materials against this order, the shipper must be instructed to show the purchase order number on all packages and shipping manifests to ensure proper identification and payment of invoices.  A complete packing list must accompany each shipment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65220DE2" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00FF50A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF50A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
@@ -32154,51 +31859,67 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E187E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Severability</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>In the event that a court of competent jurisdiction holds that a provision or requirement of this Contract violates any applicable law, each such provision or requirement shall be enforced only to the extent it is not in violation of law or is not otherwise unenforceable and all other provisions and requirements of this Contract shall remain in full force and effect.  All promises, requirement, terms, conditions, provisions, representations, guarantees and warranties contained herein shall survive the expiration or termination date unless specifically provided otherwise herein, or unless superseded by applicable federal or State statute, including statutes of repose or limitation.</w:t>
+        <w:t xml:space="preserve">In the event that a court of competent jurisdiction holds that a provision or requirement of this Contract violates any applicable law, each such provision or requirement shall be enforced only to the extent it is not in violation of law or is not otherwise unenforceable and all other provisions and requirements of this Contract shall remain in full force and effect.  All </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>promises,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirement, terms, conditions, provisions, representations, guarantees and warranties contained herein shall survive the expiration or termination date unless specifically provided otherwise herein, or unless superseded by applicable federal or State statute, including statutes of repose or limitation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60EE848C" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="002E187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E187E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
@@ -32207,109 +31928,155 @@
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Parties agree that the Agency shall be entitled to all rights and benefits of the Federal Intellectual Property Bankruptcy Protection Act, Public Law 100-506, codified at 11 U.S.C. 365(n), and any amendments thereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="395FD8E2" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="002E187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Ref455648457"/>
+      <w:bookmarkStart w:id="87" w:name="_Ref455648457"/>
       <w:r w:rsidRPr="002E187E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Electronic Procurement</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Applies to all contracts that include E-Procurement and are identified as such in the body of the solicitation document):</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Purchasing shall be conducted through the Statewide E-Procurement Service.  The State’s third party agent shall serve as the Supplier Manager for this E-Procurement Service.  The Vendor shall register for the Statewide E-Procurement Service within two (2) business days of notification of award in order to receive an electronic purchase order resulting from award of this contract.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2D1030C4" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="002E187E">
+      <w:bookmarkEnd w:id="87"/>
+    </w:p>
+    <w:p w14:paraId="2D1030C4" w14:textId="154F37E8" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="002E187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="648"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The successful Vendor(s) shall pay a transaction fee of 1.75% (.0175) on the total dollar amount (excluding sales taxes) of each purchase order issued through the Statewide E-Procurement Service</w:t>
+        <w:t xml:space="preserve">The successful Vendor(s) shall pay a transaction fee of 1.75% (.0175) on the total dollar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0FD7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amount </w:t>
+      </w:r>
+      <w:r w:rsidR="00F14896" w:rsidRPr="000E0FD7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of GOODS only </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0FD7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(excluding</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">.  This applies to all purchase orders, regardless of the quantity or dollar amount of the purchase order.  The transaction fee shall neither be charged to nor paid by the State, or by any State approved users of the contract.  The transaction fee shall not be stated or included as a separate item in the proposed contract or invoice.  There are no additional fees or charges to the Vendor for the </w:t>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sales taxes) of each purchase order issued through the Statewide E-Procurement Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  This applies to all purchase orders</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57EF4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of goods</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, regardless of the quantity or dollar amount of the purchase order.  The transaction fee shall neither be charged to nor paid by the State, or by any State approved users of the contract.  The transaction fee shall not be stated or included as a separate item in the proposed contract or invoice.  There are no additional fees or charges to the Vendor for the </w:t>
       </w:r>
       <w:r w:rsidR="00087603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> rendered by the Supplier Manager under this contract.  Vendor will receive a credit for transaction fees they paid for the purchase of any item(s) if an item(s) is returned through no fault of the Vendor.  Transaction fees are non-refundable when an item is rejected and returned, or declined, due to the Vendor’s failure to perform or comply with specifications or requirements of the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612BA0CC" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="002E187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="648"/>
         </w:tabs>
@@ -32401,137 +32168,86 @@
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor agrees at all times to maintain the confidentiality of its </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>user name</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and password for the Statewide E-Procurement Services.  If a Vendor is a corporation, partnership or other legal entity, then the Vendor may authorize its employees to use its password.  Vendor shall be responsible for all activity and all charges for such employees.  Vendor agrees not to permit a third party to use the Statewide E-Procurement Services through its account.  If there is a breach of security through the Vendor’s account, Vendor shall immediately change its password and notify the Supplier Manager of the security breach by e-mail.  Vendor shall cooperate with the state and the Supplier Manager to mitigate and correct any security breach.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455EAA83" w14:textId="06AAF2F0" w:rsidR="000C78F7" w:rsidRPr="00AF4AC6" w:rsidRDefault="00471540" w:rsidP="00AF4AC6">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="5BC03316" w14:textId="77777777" w:rsidR="00A77708" w:rsidRDefault="00A77708" w:rsidP="008D5D30">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
-          <w:caps/>
-[...38 lines deleted...]
-          <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A77708" w:rsidSect="00CE173D">
-      <w:headerReference w:type="default" r:id="rId33"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId36"/>
+      <w:headerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:headerReference w:type="first" r:id="rId34"/>
+      <w:footerReference w:type="first" r:id="rId35"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="994" w:right="720" w:bottom="432" w:left="720" w:header="720" w:footer="893" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D3CEF94" w14:textId="77777777" w:rsidR="003A2740" w:rsidRDefault="003A2740">
+    <w:p w14:paraId="091A0265" w14:textId="77777777" w:rsidR="005E6159" w:rsidRDefault="005E6159">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F00DDB9" w14:textId="77777777" w:rsidR="003A2740" w:rsidRDefault="003A2740">
+    <w:p w14:paraId="6CA015E1" w14:textId="77777777" w:rsidR="005E6159" w:rsidRDefault="005E6159">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -32575,80 +32291,80 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (W1)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D54CBF5" w14:textId="77777777" w:rsidR="00626636" w:rsidRDefault="00626636" w:rsidP="005C494D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="392172AF" w14:textId="6F26DD32" w:rsidR="00626636" w:rsidRPr="00CB0AC0" w:rsidRDefault="00626636" w:rsidP="005C494D">
+  <w:p w14:paraId="392172AF" w14:textId="4D9B5179" w:rsidR="00626636" w:rsidRPr="00CB0AC0" w:rsidRDefault="00626636" w:rsidP="005C494D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="02046346" w:rsidRPr="00FD3CEE">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -32728,58 +32444,86 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>32</w:t>
     </w:r>
     <w:r w:rsidRPr="02046346">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00815BAA">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Version 5.4.2026</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="000D01E4">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Aug 5</w:t>
+    </w:r>
+    <w:r w:rsidR="00EE4388">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>,</w:t>
+    </w:r>
+    <w:r w:rsidR="00BC52C1">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00815BAA">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3600"/>
       <w:gridCol w:w="3600"/>
       <w:gridCol w:w="3600"/>
     </w:tblGrid>
     <w:tr w:rsidR="7188B210" w14:paraId="7D89ABBF" w14:textId="77777777" w:rsidTr="7188B210">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3600" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2591599B" w14:textId="7620F35C" w:rsidR="7188B210" w:rsidRDefault="7188B210" w:rsidP="7188B210">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -32796,70 +32540,70 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3600" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="29B3A52B" w14:textId="6F15BAC2" w:rsidR="7188B210" w:rsidRDefault="7188B210" w:rsidP="7188B210">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0FC400BC" w14:textId="1728D94C" w:rsidR="7188B210" w:rsidRDefault="7188B210" w:rsidP="7188B210">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="056D4D8D" w14:textId="77777777" w:rsidR="003A2740" w:rsidRDefault="003A2740">
+    <w:p w14:paraId="5698F78B" w14:textId="77777777" w:rsidR="005E6159" w:rsidRDefault="005E6159">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="631B6321" w14:textId="77777777" w:rsidR="003A2740" w:rsidRDefault="003A2740">
+    <w:p w14:paraId="2C11D4BE" w14:textId="77777777" w:rsidR="005E6159" w:rsidRDefault="005E6159">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38B9265E" w14:textId="77777777" w:rsidR="00626636" w:rsidRPr="00FB52D4" w:rsidRDefault="00626636">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>IFB/RFQ</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB52D4">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> Number:  </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:id w:val="598372972"/>
@@ -32875,51 +32619,51 @@
             <w:color w:val="FF0000"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>Enter bid number</w:t>
         </w:r>
         <w:r w:rsidRPr="001E1D5D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="3201C748" w14:textId="77777777" w:rsidR="00626636" w:rsidRDefault="00626636">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3600"/>
       <w:gridCol w:w="3600"/>
       <w:gridCol w:w="3600"/>
     </w:tblGrid>
     <w:tr w:rsidR="7188B210" w14:paraId="1EA366C6" w14:textId="77777777" w:rsidTr="7188B210">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3600" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="12051466" w14:textId="01546C1C" w:rsidR="7188B210" w:rsidRDefault="7188B210" w:rsidP="7188B210">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -32936,51 +32680,51 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3600" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="509B0740" w14:textId="32847AAC" w:rsidR="7188B210" w:rsidRDefault="7188B210" w:rsidP="7188B210">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="43C7F5F6" w14:textId="37DF9281" w:rsidR="7188B210" w:rsidRDefault="7188B210" w:rsidP="7188B210">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8E7005D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
@@ -34601,50 +34345,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BF8255BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="28DCFD22">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C835C8E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="611CD07E"/>
+    <w:lvl w:ilvl="0" w:tplc="5CB065BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E6A6094"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="683635B2"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="825" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1545" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -34686,51 +34519,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5145" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5865" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6585" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2ECB6133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35E61A76"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="796" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1516" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34799,51 +34632,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5836" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6556" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33644735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0465800"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34912,51 +34745,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339D3C84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A40E349C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -35025,51 +34858,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34C9442E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54F0D436"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35138,51 +34971,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="373D4D90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D420566A"/>
     <w:lvl w:ilvl="0" w:tplc="8500F95E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="RFPBulletList"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -35252,54 +35085,54 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38251814"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6B088AAA"/>
+    <w:tmpl w:val="569E7940"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
@@ -35365,51 +35198,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38F556A7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FEAEDC26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1110" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -35478,71 +35311,71 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F834FC9"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BB704C20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21118"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="14600F6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1110" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -35611,51 +35444,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43276FFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D19E369E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -35697,51 +35530,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45FF1296"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C588598"/>
     <w:lvl w:ilvl="0" w:tplc="013C929A">
       <w:start w:val="5"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -35786,51 +35619,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47ED030E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1401672"/>
     <w:lvl w:ilvl="0" w:tplc="3C26DC2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6576E88A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -35900,51 +35733,51 @@
     <w:lvl w:ilvl="7" w:tplc="F3FC99E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D5664D86" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49563AF8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D51A0310"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1470" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -36013,71 +35846,71 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8370" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9720" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F3F5D24"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090005"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59001E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CE6CAF2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -36182,51 +36015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DE909C4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9D3A36CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1110" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -36295,51 +36128,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FBB4A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6067EE0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DC9CE76C">
       <w:start w:val="1"/>
@@ -36425,51 +36258,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FCA1F30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="934C2D0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -36538,51 +36371,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="619153D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B329058"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36651,51 +36484,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64B532ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DC180C96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:u w:val="none"/>
@@ -36825,51 +36658,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B5D11C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81483A56"/>
     <w:lvl w:ilvl="0" w:tplc="E376C004">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="216"/>
         </w:tabs>
         <w:ind w:left="288" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -36944,51 +36777,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BDD4A25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3A68F9A"/>
     <w:lvl w:ilvl="0" w:tplc="6FD6DCF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="216"/>
         </w:tabs>
         <w:ind w:left="288" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -37065,51 +36898,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CE71EB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="154681FE"/>
     <w:lvl w:ilvl="0" w:tplc="D0CEEEDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DC9CE76C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -37162,51 +36995,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F461CDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBC66742"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37275,51 +37108,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="780D6964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FDA51F2"/>
     <w:lvl w:ilvl="0" w:tplc="4A561522">
       <w:start w:val="4"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="648"/>
         </w:tabs>
         <w:ind w:left="792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -37393,68 +37226,68 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A5F6835"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="79F66E08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BC21520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3992032A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="796" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1516" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37523,51 +37356,140 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5836" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6556" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C14554A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="04EAFE8E"/>
+    <w:lvl w:ilvl="0" w:tplc="80582788">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DF212C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FBC3FC6"/>
     <w:lvl w:ilvl="0" w:tplc="BBA061F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1968" w:hanging="528"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -37613,134 +37535,134 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="688877243">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1530416466">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="744111211">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1822497812">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1952474670">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1940747231">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1422792763">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1841693682">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="212928316">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="752825125">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1996638168">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1780107179">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1996638168">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="13" w16cid:durableId="1695379206">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="212618241">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="829059843">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1222330883">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
@@ -37759,922 +37681,1049 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="80951969">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="920989045">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1236629292">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="94596362">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="25254930">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="659306579">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="703292284">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="780731238">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="721711069">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1334801632">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="439498399">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1511067167">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1881823882">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1573200766">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="205877716">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="953056320">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1988241654">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="239409908">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="505830062">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="80882708">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="501362585">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1202013207">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="323362741">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="797340894">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="733160256">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1165167701">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="118424768">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1952736310">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1194418507">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="712191403">
+    <w:abstractNumId w:val="14"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="40"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00471540"/>
     <w:rsid w:val="000004D4"/>
     <w:rsid w:val="000007F6"/>
     <w:rsid w:val="000009C3"/>
     <w:rsid w:val="000012BB"/>
     <w:rsid w:val="00003323"/>
     <w:rsid w:val="00003338"/>
+    <w:rsid w:val="00005B01"/>
     <w:rsid w:val="00005F1B"/>
     <w:rsid w:val="00005F96"/>
     <w:rsid w:val="00007EEC"/>
     <w:rsid w:val="00007F55"/>
     <w:rsid w:val="00010D71"/>
     <w:rsid w:val="00012723"/>
     <w:rsid w:val="000134D8"/>
     <w:rsid w:val="00014B44"/>
     <w:rsid w:val="00014C5C"/>
     <w:rsid w:val="0001528D"/>
     <w:rsid w:val="00017F37"/>
     <w:rsid w:val="00022E62"/>
     <w:rsid w:val="00025A9C"/>
     <w:rsid w:val="00025C21"/>
     <w:rsid w:val="00032B2B"/>
+    <w:rsid w:val="000338B8"/>
     <w:rsid w:val="00033C77"/>
     <w:rsid w:val="00036815"/>
     <w:rsid w:val="0003703E"/>
     <w:rsid w:val="00037E3E"/>
     <w:rsid w:val="00040F36"/>
+    <w:rsid w:val="00047F51"/>
     <w:rsid w:val="00051CBE"/>
     <w:rsid w:val="00051FA0"/>
     <w:rsid w:val="000525CE"/>
     <w:rsid w:val="00052FC0"/>
     <w:rsid w:val="00053300"/>
     <w:rsid w:val="00055F1E"/>
     <w:rsid w:val="00055F28"/>
     <w:rsid w:val="00056A0A"/>
     <w:rsid w:val="000577BF"/>
     <w:rsid w:val="0006008C"/>
     <w:rsid w:val="000604AC"/>
     <w:rsid w:val="00065792"/>
+    <w:rsid w:val="000666E9"/>
     <w:rsid w:val="00070AD6"/>
     <w:rsid w:val="00071C80"/>
     <w:rsid w:val="000728F1"/>
     <w:rsid w:val="00073B13"/>
     <w:rsid w:val="00077D86"/>
     <w:rsid w:val="000809F2"/>
     <w:rsid w:val="000812AE"/>
     <w:rsid w:val="000813A1"/>
     <w:rsid w:val="00081AC9"/>
     <w:rsid w:val="00083DBA"/>
     <w:rsid w:val="00083E4E"/>
     <w:rsid w:val="000840EC"/>
+    <w:rsid w:val="00084A78"/>
     <w:rsid w:val="00085454"/>
     <w:rsid w:val="0008573F"/>
     <w:rsid w:val="00087603"/>
     <w:rsid w:val="00087859"/>
     <w:rsid w:val="00090B1F"/>
     <w:rsid w:val="00091986"/>
     <w:rsid w:val="00095DDD"/>
     <w:rsid w:val="000968E0"/>
     <w:rsid w:val="000A2565"/>
     <w:rsid w:val="000A318B"/>
+    <w:rsid w:val="000A338A"/>
     <w:rsid w:val="000A58A9"/>
+    <w:rsid w:val="000A5A21"/>
     <w:rsid w:val="000A5C98"/>
     <w:rsid w:val="000A6290"/>
     <w:rsid w:val="000B06F8"/>
     <w:rsid w:val="000B1886"/>
     <w:rsid w:val="000B2A71"/>
     <w:rsid w:val="000B2A8E"/>
     <w:rsid w:val="000B4693"/>
     <w:rsid w:val="000B671C"/>
     <w:rsid w:val="000C33B9"/>
     <w:rsid w:val="000C3A67"/>
     <w:rsid w:val="000C47C5"/>
     <w:rsid w:val="000C78D9"/>
     <w:rsid w:val="000C78F7"/>
     <w:rsid w:val="000C7BE2"/>
+    <w:rsid w:val="000D01E4"/>
     <w:rsid w:val="000D09E4"/>
     <w:rsid w:val="000D1A7D"/>
     <w:rsid w:val="000D1B20"/>
     <w:rsid w:val="000D324D"/>
     <w:rsid w:val="000D58DE"/>
     <w:rsid w:val="000D5B01"/>
     <w:rsid w:val="000D725D"/>
+    <w:rsid w:val="000E0175"/>
+    <w:rsid w:val="000E050D"/>
+    <w:rsid w:val="000E0FD7"/>
     <w:rsid w:val="000E1A5B"/>
     <w:rsid w:val="000E3271"/>
     <w:rsid w:val="000E4DA0"/>
     <w:rsid w:val="000E5787"/>
     <w:rsid w:val="000E5AF9"/>
     <w:rsid w:val="000E7988"/>
     <w:rsid w:val="000F1335"/>
     <w:rsid w:val="000F1C9F"/>
     <w:rsid w:val="000F1E51"/>
     <w:rsid w:val="000F3226"/>
     <w:rsid w:val="000F3577"/>
     <w:rsid w:val="000F4CEA"/>
     <w:rsid w:val="000F5164"/>
     <w:rsid w:val="000F58BB"/>
     <w:rsid w:val="000F6567"/>
     <w:rsid w:val="00100830"/>
     <w:rsid w:val="00101BD6"/>
     <w:rsid w:val="001030A0"/>
     <w:rsid w:val="00106CCF"/>
     <w:rsid w:val="00106F6F"/>
     <w:rsid w:val="00110813"/>
     <w:rsid w:val="00113014"/>
     <w:rsid w:val="00113F8D"/>
     <w:rsid w:val="00114AD3"/>
     <w:rsid w:val="001150ED"/>
     <w:rsid w:val="0011591E"/>
     <w:rsid w:val="00115AFE"/>
     <w:rsid w:val="001202CF"/>
+    <w:rsid w:val="001215CE"/>
     <w:rsid w:val="0012183B"/>
     <w:rsid w:val="0012266A"/>
     <w:rsid w:val="001247AF"/>
     <w:rsid w:val="0012565C"/>
     <w:rsid w:val="00126F09"/>
     <w:rsid w:val="001271EE"/>
     <w:rsid w:val="00127E06"/>
     <w:rsid w:val="001304ED"/>
     <w:rsid w:val="00131C7C"/>
     <w:rsid w:val="00132228"/>
     <w:rsid w:val="001322DE"/>
     <w:rsid w:val="0013375F"/>
     <w:rsid w:val="0013547C"/>
+    <w:rsid w:val="00137E90"/>
     <w:rsid w:val="0014395F"/>
     <w:rsid w:val="001466E8"/>
     <w:rsid w:val="00146748"/>
+    <w:rsid w:val="00146C8A"/>
     <w:rsid w:val="00146F9E"/>
     <w:rsid w:val="00147003"/>
     <w:rsid w:val="00153F62"/>
     <w:rsid w:val="00155176"/>
     <w:rsid w:val="00155716"/>
     <w:rsid w:val="00156650"/>
     <w:rsid w:val="00156AC8"/>
     <w:rsid w:val="001605B7"/>
     <w:rsid w:val="0016075C"/>
     <w:rsid w:val="00161E32"/>
     <w:rsid w:val="00163BA1"/>
     <w:rsid w:val="00163BDA"/>
     <w:rsid w:val="00165802"/>
     <w:rsid w:val="001662DB"/>
+    <w:rsid w:val="001671BF"/>
     <w:rsid w:val="00167F23"/>
     <w:rsid w:val="00167F6F"/>
+    <w:rsid w:val="0017010D"/>
     <w:rsid w:val="00170144"/>
     <w:rsid w:val="001708CE"/>
     <w:rsid w:val="00170E11"/>
+    <w:rsid w:val="00170FB2"/>
+    <w:rsid w:val="001713DE"/>
+    <w:rsid w:val="00182274"/>
     <w:rsid w:val="00182310"/>
     <w:rsid w:val="00182572"/>
     <w:rsid w:val="0018283C"/>
     <w:rsid w:val="00184B8F"/>
+    <w:rsid w:val="00190DE0"/>
     <w:rsid w:val="00196509"/>
     <w:rsid w:val="001A160B"/>
     <w:rsid w:val="001A2260"/>
     <w:rsid w:val="001A4B53"/>
     <w:rsid w:val="001A50AE"/>
     <w:rsid w:val="001A6BDE"/>
     <w:rsid w:val="001A6F8F"/>
     <w:rsid w:val="001A72EE"/>
     <w:rsid w:val="001A77C8"/>
     <w:rsid w:val="001A79EA"/>
     <w:rsid w:val="001A7CB4"/>
     <w:rsid w:val="001B256C"/>
     <w:rsid w:val="001B42B2"/>
     <w:rsid w:val="001B5C5C"/>
     <w:rsid w:val="001B6584"/>
     <w:rsid w:val="001B75B9"/>
     <w:rsid w:val="001C196E"/>
     <w:rsid w:val="001C1D64"/>
     <w:rsid w:val="001C4F30"/>
     <w:rsid w:val="001C6201"/>
+    <w:rsid w:val="001C7A76"/>
+    <w:rsid w:val="001D038A"/>
     <w:rsid w:val="001D09DD"/>
     <w:rsid w:val="001D1343"/>
     <w:rsid w:val="001D44DE"/>
     <w:rsid w:val="001D4D5C"/>
     <w:rsid w:val="001D62E5"/>
     <w:rsid w:val="001D7B2F"/>
     <w:rsid w:val="001E0F17"/>
     <w:rsid w:val="001E0FBA"/>
     <w:rsid w:val="001E14DC"/>
     <w:rsid w:val="001E1D5D"/>
     <w:rsid w:val="001E1E6C"/>
     <w:rsid w:val="001E26ED"/>
     <w:rsid w:val="001E4AB4"/>
+    <w:rsid w:val="001E4F43"/>
+    <w:rsid w:val="001E6133"/>
     <w:rsid w:val="001F0AEB"/>
+    <w:rsid w:val="001F6843"/>
     <w:rsid w:val="001F6E38"/>
     <w:rsid w:val="002007BA"/>
     <w:rsid w:val="00202C21"/>
     <w:rsid w:val="00202C4C"/>
     <w:rsid w:val="00203737"/>
     <w:rsid w:val="00205597"/>
     <w:rsid w:val="00205AB1"/>
     <w:rsid w:val="00206742"/>
+    <w:rsid w:val="00206E18"/>
     <w:rsid w:val="002117E2"/>
     <w:rsid w:val="00211E5A"/>
     <w:rsid w:val="002132FA"/>
     <w:rsid w:val="00213449"/>
     <w:rsid w:val="00213B55"/>
     <w:rsid w:val="002211A5"/>
     <w:rsid w:val="002212A3"/>
     <w:rsid w:val="00222D60"/>
     <w:rsid w:val="002239FE"/>
     <w:rsid w:val="00226CF9"/>
     <w:rsid w:val="00227F96"/>
     <w:rsid w:val="00231D3A"/>
     <w:rsid w:val="002344EE"/>
     <w:rsid w:val="002361C6"/>
+    <w:rsid w:val="0023699C"/>
     <w:rsid w:val="00244812"/>
     <w:rsid w:val="00246FDC"/>
     <w:rsid w:val="002475CB"/>
     <w:rsid w:val="00247B7D"/>
     <w:rsid w:val="00250CFC"/>
     <w:rsid w:val="00251489"/>
     <w:rsid w:val="00252FDB"/>
     <w:rsid w:val="00255128"/>
     <w:rsid w:val="0025562F"/>
     <w:rsid w:val="00255CBC"/>
     <w:rsid w:val="00262516"/>
     <w:rsid w:val="00262A00"/>
     <w:rsid w:val="002634B4"/>
     <w:rsid w:val="0026375B"/>
     <w:rsid w:val="00264A8E"/>
     <w:rsid w:val="00266FE2"/>
     <w:rsid w:val="00274457"/>
     <w:rsid w:val="002813F3"/>
     <w:rsid w:val="00281659"/>
     <w:rsid w:val="00285085"/>
     <w:rsid w:val="00285771"/>
     <w:rsid w:val="00285823"/>
     <w:rsid w:val="002873B1"/>
+    <w:rsid w:val="00291A33"/>
     <w:rsid w:val="0029371E"/>
     <w:rsid w:val="0029398B"/>
     <w:rsid w:val="002942A2"/>
     <w:rsid w:val="00294514"/>
     <w:rsid w:val="002948FB"/>
     <w:rsid w:val="0029612F"/>
+    <w:rsid w:val="002A1DE2"/>
     <w:rsid w:val="002A44B0"/>
     <w:rsid w:val="002A48BF"/>
     <w:rsid w:val="002A5285"/>
     <w:rsid w:val="002A5318"/>
     <w:rsid w:val="002A5A12"/>
     <w:rsid w:val="002A7552"/>
+    <w:rsid w:val="002B0872"/>
     <w:rsid w:val="002B12BE"/>
     <w:rsid w:val="002B1315"/>
+    <w:rsid w:val="002B1450"/>
+    <w:rsid w:val="002B2549"/>
     <w:rsid w:val="002B2943"/>
+    <w:rsid w:val="002B5BD0"/>
     <w:rsid w:val="002B5C15"/>
     <w:rsid w:val="002B7C3D"/>
     <w:rsid w:val="002C16F9"/>
     <w:rsid w:val="002C6EE3"/>
     <w:rsid w:val="002D2367"/>
     <w:rsid w:val="002D2440"/>
+    <w:rsid w:val="002D46B1"/>
     <w:rsid w:val="002D5ADB"/>
     <w:rsid w:val="002D62FC"/>
     <w:rsid w:val="002D700E"/>
     <w:rsid w:val="002D797E"/>
     <w:rsid w:val="002E187E"/>
     <w:rsid w:val="002E29EF"/>
     <w:rsid w:val="002E2B12"/>
     <w:rsid w:val="002E31B4"/>
     <w:rsid w:val="002E3611"/>
     <w:rsid w:val="002E3B97"/>
     <w:rsid w:val="002F0C55"/>
     <w:rsid w:val="002F1AE9"/>
     <w:rsid w:val="002F4146"/>
     <w:rsid w:val="002F48E1"/>
     <w:rsid w:val="002F590C"/>
     <w:rsid w:val="0030031A"/>
+    <w:rsid w:val="00300E7F"/>
+    <w:rsid w:val="003036DD"/>
     <w:rsid w:val="00305CA3"/>
     <w:rsid w:val="003061A1"/>
     <w:rsid w:val="003126F4"/>
     <w:rsid w:val="00312DC4"/>
+    <w:rsid w:val="00313BAD"/>
     <w:rsid w:val="00314079"/>
     <w:rsid w:val="003142CF"/>
     <w:rsid w:val="0031435D"/>
     <w:rsid w:val="003163B2"/>
     <w:rsid w:val="003200E4"/>
     <w:rsid w:val="00320B9F"/>
     <w:rsid w:val="00321DBB"/>
+    <w:rsid w:val="00321F70"/>
     <w:rsid w:val="003220B3"/>
     <w:rsid w:val="0032555D"/>
     <w:rsid w:val="003261FE"/>
     <w:rsid w:val="00326CB5"/>
     <w:rsid w:val="0033224E"/>
     <w:rsid w:val="00332540"/>
     <w:rsid w:val="00332789"/>
     <w:rsid w:val="00335DEC"/>
     <w:rsid w:val="003424A5"/>
     <w:rsid w:val="0034626C"/>
     <w:rsid w:val="00353953"/>
     <w:rsid w:val="00353C4D"/>
     <w:rsid w:val="00355050"/>
     <w:rsid w:val="003577E3"/>
     <w:rsid w:val="00360228"/>
     <w:rsid w:val="00360B4C"/>
     <w:rsid w:val="00361CB7"/>
     <w:rsid w:val="00361E7B"/>
     <w:rsid w:val="00363FA4"/>
     <w:rsid w:val="00365477"/>
     <w:rsid w:val="003704DB"/>
     <w:rsid w:val="003759F6"/>
+    <w:rsid w:val="00375A31"/>
+    <w:rsid w:val="003765FA"/>
     <w:rsid w:val="00376A73"/>
     <w:rsid w:val="003871E8"/>
+    <w:rsid w:val="003875C4"/>
     <w:rsid w:val="0039031C"/>
     <w:rsid w:val="00391485"/>
     <w:rsid w:val="003921EF"/>
     <w:rsid w:val="003943C9"/>
     <w:rsid w:val="0039482F"/>
     <w:rsid w:val="00394C3F"/>
     <w:rsid w:val="00395694"/>
     <w:rsid w:val="0039605C"/>
+    <w:rsid w:val="00396616"/>
     <w:rsid w:val="003A0259"/>
-    <w:rsid w:val="003A2740"/>
     <w:rsid w:val="003A3E4F"/>
+    <w:rsid w:val="003A56A5"/>
     <w:rsid w:val="003B0196"/>
+    <w:rsid w:val="003B0482"/>
     <w:rsid w:val="003B1722"/>
     <w:rsid w:val="003B53FB"/>
     <w:rsid w:val="003B55E6"/>
     <w:rsid w:val="003B599B"/>
     <w:rsid w:val="003B6AB6"/>
     <w:rsid w:val="003C26B9"/>
     <w:rsid w:val="003C4317"/>
     <w:rsid w:val="003C66F3"/>
     <w:rsid w:val="003C6828"/>
     <w:rsid w:val="003D3845"/>
     <w:rsid w:val="003D4D37"/>
     <w:rsid w:val="003E19B2"/>
     <w:rsid w:val="003E1C6D"/>
     <w:rsid w:val="003E2B72"/>
+    <w:rsid w:val="003E36EC"/>
     <w:rsid w:val="003E4957"/>
     <w:rsid w:val="003E57E6"/>
+    <w:rsid w:val="003E602F"/>
     <w:rsid w:val="003E7563"/>
     <w:rsid w:val="003F0500"/>
     <w:rsid w:val="003F0C07"/>
     <w:rsid w:val="003F1456"/>
     <w:rsid w:val="003F1D09"/>
     <w:rsid w:val="003F415F"/>
     <w:rsid w:val="003F53E0"/>
     <w:rsid w:val="003F7ACD"/>
     <w:rsid w:val="00401675"/>
     <w:rsid w:val="00401D03"/>
     <w:rsid w:val="004022E6"/>
     <w:rsid w:val="0040261F"/>
     <w:rsid w:val="00403E50"/>
     <w:rsid w:val="00406A86"/>
     <w:rsid w:val="00406EA9"/>
     <w:rsid w:val="004102BF"/>
     <w:rsid w:val="004103F9"/>
     <w:rsid w:val="004111BF"/>
     <w:rsid w:val="00413218"/>
     <w:rsid w:val="00413CEF"/>
     <w:rsid w:val="004142B7"/>
-    <w:rsid w:val="0041584E"/>
     <w:rsid w:val="004200D3"/>
     <w:rsid w:val="0042040A"/>
     <w:rsid w:val="00421592"/>
     <w:rsid w:val="00422C93"/>
     <w:rsid w:val="00425D2E"/>
     <w:rsid w:val="00427FC5"/>
     <w:rsid w:val="004300C6"/>
     <w:rsid w:val="004409FD"/>
     <w:rsid w:val="00443126"/>
     <w:rsid w:val="004434E7"/>
     <w:rsid w:val="00445448"/>
     <w:rsid w:val="0045215B"/>
     <w:rsid w:val="004522B1"/>
     <w:rsid w:val="00453D5B"/>
     <w:rsid w:val="00455296"/>
     <w:rsid w:val="00455360"/>
     <w:rsid w:val="004569ED"/>
     <w:rsid w:val="00456E65"/>
     <w:rsid w:val="00457512"/>
     <w:rsid w:val="00457FB1"/>
     <w:rsid w:val="00462500"/>
     <w:rsid w:val="004677BD"/>
     <w:rsid w:val="00470C54"/>
     <w:rsid w:val="00471540"/>
     <w:rsid w:val="004729BB"/>
     <w:rsid w:val="00475BCC"/>
     <w:rsid w:val="00480692"/>
+    <w:rsid w:val="00481631"/>
     <w:rsid w:val="00481C10"/>
     <w:rsid w:val="00482545"/>
     <w:rsid w:val="00482877"/>
     <w:rsid w:val="00483268"/>
     <w:rsid w:val="0048338E"/>
     <w:rsid w:val="00483A19"/>
+    <w:rsid w:val="00483DC9"/>
     <w:rsid w:val="004859A8"/>
+    <w:rsid w:val="00486FE7"/>
     <w:rsid w:val="0048735C"/>
     <w:rsid w:val="00490652"/>
     <w:rsid w:val="00491E4A"/>
     <w:rsid w:val="00492490"/>
+    <w:rsid w:val="0049465F"/>
     <w:rsid w:val="00494EA8"/>
     <w:rsid w:val="0049623D"/>
     <w:rsid w:val="004A0CEE"/>
+    <w:rsid w:val="004A3D3E"/>
     <w:rsid w:val="004A5A02"/>
     <w:rsid w:val="004A6E02"/>
     <w:rsid w:val="004B0456"/>
     <w:rsid w:val="004B1294"/>
     <w:rsid w:val="004B13ED"/>
     <w:rsid w:val="004B28FD"/>
     <w:rsid w:val="004B35E2"/>
     <w:rsid w:val="004B5D06"/>
     <w:rsid w:val="004C0643"/>
     <w:rsid w:val="004C19F5"/>
     <w:rsid w:val="004C2755"/>
     <w:rsid w:val="004C4937"/>
     <w:rsid w:val="004D1680"/>
     <w:rsid w:val="004D41B4"/>
     <w:rsid w:val="004D4F03"/>
     <w:rsid w:val="004D5562"/>
     <w:rsid w:val="004E0E93"/>
     <w:rsid w:val="004E156F"/>
     <w:rsid w:val="004E1CC9"/>
     <w:rsid w:val="004E1F4B"/>
     <w:rsid w:val="004E2C88"/>
+    <w:rsid w:val="004E3D10"/>
     <w:rsid w:val="004E58AC"/>
     <w:rsid w:val="004E5C46"/>
     <w:rsid w:val="004E620C"/>
     <w:rsid w:val="004E6702"/>
     <w:rsid w:val="004F0AD5"/>
     <w:rsid w:val="004F14F7"/>
     <w:rsid w:val="004F6EB2"/>
     <w:rsid w:val="004F7B83"/>
     <w:rsid w:val="00500CF3"/>
     <w:rsid w:val="00502B62"/>
     <w:rsid w:val="00504576"/>
     <w:rsid w:val="0051163B"/>
     <w:rsid w:val="00511C5E"/>
     <w:rsid w:val="00512E81"/>
     <w:rsid w:val="00513A43"/>
     <w:rsid w:val="0051518D"/>
     <w:rsid w:val="00515333"/>
     <w:rsid w:val="00517444"/>
     <w:rsid w:val="0052239E"/>
     <w:rsid w:val="005230BD"/>
     <w:rsid w:val="00523910"/>
     <w:rsid w:val="005267C5"/>
     <w:rsid w:val="00526CD3"/>
     <w:rsid w:val="00526FAB"/>
     <w:rsid w:val="00527538"/>
     <w:rsid w:val="00543B2D"/>
     <w:rsid w:val="00544051"/>
     <w:rsid w:val="00545556"/>
     <w:rsid w:val="00546708"/>
     <w:rsid w:val="0054712F"/>
     <w:rsid w:val="00547B96"/>
     <w:rsid w:val="00547CCA"/>
     <w:rsid w:val="005504BC"/>
     <w:rsid w:val="00550F0F"/>
     <w:rsid w:val="00551C87"/>
     <w:rsid w:val="00551E49"/>
+    <w:rsid w:val="00552AB8"/>
     <w:rsid w:val="005530B2"/>
     <w:rsid w:val="00553452"/>
     <w:rsid w:val="00555ACE"/>
+    <w:rsid w:val="005560D4"/>
     <w:rsid w:val="00556F6D"/>
+    <w:rsid w:val="00557CAE"/>
     <w:rsid w:val="00566062"/>
     <w:rsid w:val="0056661F"/>
     <w:rsid w:val="005668B3"/>
     <w:rsid w:val="00566D04"/>
     <w:rsid w:val="00566E3E"/>
     <w:rsid w:val="00567F6F"/>
     <w:rsid w:val="00571593"/>
     <w:rsid w:val="00572BCD"/>
     <w:rsid w:val="0058029B"/>
     <w:rsid w:val="00583888"/>
     <w:rsid w:val="005855AE"/>
     <w:rsid w:val="00587D2B"/>
+    <w:rsid w:val="0059076E"/>
     <w:rsid w:val="005907BF"/>
     <w:rsid w:val="00593AE4"/>
+    <w:rsid w:val="00593D61"/>
     <w:rsid w:val="00594D68"/>
     <w:rsid w:val="005973CE"/>
     <w:rsid w:val="005A07E8"/>
+    <w:rsid w:val="005A1187"/>
     <w:rsid w:val="005A209D"/>
     <w:rsid w:val="005A2A97"/>
     <w:rsid w:val="005A62B2"/>
     <w:rsid w:val="005A6E97"/>
     <w:rsid w:val="005A6FAA"/>
     <w:rsid w:val="005B2272"/>
     <w:rsid w:val="005B288B"/>
     <w:rsid w:val="005B2A87"/>
+    <w:rsid w:val="005C12C9"/>
     <w:rsid w:val="005C281B"/>
     <w:rsid w:val="005C494D"/>
     <w:rsid w:val="005C4D4E"/>
     <w:rsid w:val="005C68D4"/>
     <w:rsid w:val="005D1336"/>
     <w:rsid w:val="005D1A58"/>
+    <w:rsid w:val="005D231B"/>
     <w:rsid w:val="005D2E8E"/>
     <w:rsid w:val="005D5CFC"/>
     <w:rsid w:val="005D5F53"/>
     <w:rsid w:val="005D7847"/>
     <w:rsid w:val="005E16CE"/>
     <w:rsid w:val="005E1934"/>
     <w:rsid w:val="005E1B51"/>
     <w:rsid w:val="005E3946"/>
     <w:rsid w:val="005E4AEA"/>
     <w:rsid w:val="005E541F"/>
     <w:rsid w:val="005E5695"/>
+    <w:rsid w:val="005E6159"/>
     <w:rsid w:val="005E6706"/>
     <w:rsid w:val="005F080B"/>
     <w:rsid w:val="005F2F06"/>
     <w:rsid w:val="005F3FAC"/>
     <w:rsid w:val="005F5D98"/>
     <w:rsid w:val="00600187"/>
     <w:rsid w:val="00600252"/>
     <w:rsid w:val="006010A4"/>
     <w:rsid w:val="006019EB"/>
     <w:rsid w:val="00606D9A"/>
     <w:rsid w:val="006071D1"/>
     <w:rsid w:val="0060728A"/>
+    <w:rsid w:val="006125DF"/>
     <w:rsid w:val="0061289E"/>
     <w:rsid w:val="00612C56"/>
     <w:rsid w:val="00614619"/>
     <w:rsid w:val="006204C3"/>
+    <w:rsid w:val="0062201D"/>
     <w:rsid w:val="00622409"/>
     <w:rsid w:val="00623D89"/>
     <w:rsid w:val="006246E0"/>
     <w:rsid w:val="00626203"/>
     <w:rsid w:val="00626636"/>
     <w:rsid w:val="00626EFB"/>
     <w:rsid w:val="0062757A"/>
     <w:rsid w:val="00633498"/>
     <w:rsid w:val="006343F7"/>
     <w:rsid w:val="006348D0"/>
     <w:rsid w:val="00636FC4"/>
     <w:rsid w:val="0063777B"/>
+    <w:rsid w:val="00640C84"/>
     <w:rsid w:val="006437BE"/>
     <w:rsid w:val="00643FD9"/>
     <w:rsid w:val="00645164"/>
     <w:rsid w:val="00647B18"/>
     <w:rsid w:val="00650E22"/>
+    <w:rsid w:val="006517A5"/>
+    <w:rsid w:val="006546AB"/>
     <w:rsid w:val="006558C0"/>
     <w:rsid w:val="00656191"/>
     <w:rsid w:val="00656274"/>
     <w:rsid w:val="006570AA"/>
     <w:rsid w:val="0066056D"/>
+    <w:rsid w:val="00661F46"/>
+    <w:rsid w:val="00670907"/>
     <w:rsid w:val="00671666"/>
+    <w:rsid w:val="00671E27"/>
+    <w:rsid w:val="0067311E"/>
     <w:rsid w:val="00675072"/>
     <w:rsid w:val="00675A50"/>
     <w:rsid w:val="00675D39"/>
     <w:rsid w:val="00677603"/>
     <w:rsid w:val="0068444E"/>
     <w:rsid w:val="00685793"/>
     <w:rsid w:val="00687037"/>
     <w:rsid w:val="00687D34"/>
+    <w:rsid w:val="00691EE8"/>
     <w:rsid w:val="0069243E"/>
     <w:rsid w:val="00693154"/>
+    <w:rsid w:val="00696C60"/>
     <w:rsid w:val="006A403A"/>
     <w:rsid w:val="006A6079"/>
     <w:rsid w:val="006A7262"/>
+    <w:rsid w:val="006A787A"/>
     <w:rsid w:val="006B4994"/>
     <w:rsid w:val="006B5643"/>
     <w:rsid w:val="006B5B91"/>
     <w:rsid w:val="006B6F02"/>
     <w:rsid w:val="006C0690"/>
     <w:rsid w:val="006C1619"/>
     <w:rsid w:val="006C31E1"/>
     <w:rsid w:val="006C3709"/>
     <w:rsid w:val="006C3776"/>
     <w:rsid w:val="006C51B0"/>
+    <w:rsid w:val="006C52AA"/>
     <w:rsid w:val="006C580E"/>
     <w:rsid w:val="006D0E32"/>
     <w:rsid w:val="006D5690"/>
     <w:rsid w:val="006D7B6A"/>
     <w:rsid w:val="006E2CAF"/>
     <w:rsid w:val="006E51CE"/>
     <w:rsid w:val="006E5402"/>
     <w:rsid w:val="006E54F6"/>
     <w:rsid w:val="006E56BA"/>
     <w:rsid w:val="006E62AC"/>
+    <w:rsid w:val="006F1B06"/>
     <w:rsid w:val="006F4D48"/>
     <w:rsid w:val="006F68B1"/>
     <w:rsid w:val="006F730D"/>
     <w:rsid w:val="006F7FB2"/>
+    <w:rsid w:val="00700346"/>
     <w:rsid w:val="00700936"/>
     <w:rsid w:val="00700BE3"/>
     <w:rsid w:val="0070694B"/>
     <w:rsid w:val="00707FD6"/>
     <w:rsid w:val="007116C9"/>
     <w:rsid w:val="007119E0"/>
     <w:rsid w:val="00712F6B"/>
     <w:rsid w:val="00714040"/>
     <w:rsid w:val="007158A6"/>
     <w:rsid w:val="00716870"/>
     <w:rsid w:val="00716B23"/>
     <w:rsid w:val="00716FFB"/>
+    <w:rsid w:val="007175FE"/>
+    <w:rsid w:val="007179A0"/>
     <w:rsid w:val="00722D4B"/>
     <w:rsid w:val="00723E67"/>
     <w:rsid w:val="00723FDF"/>
+    <w:rsid w:val="007246C0"/>
     <w:rsid w:val="00725ED9"/>
     <w:rsid w:val="007300AB"/>
     <w:rsid w:val="0073185A"/>
     <w:rsid w:val="00732F50"/>
     <w:rsid w:val="00733289"/>
     <w:rsid w:val="007340D4"/>
+    <w:rsid w:val="00736650"/>
     <w:rsid w:val="00743254"/>
+    <w:rsid w:val="007449AD"/>
     <w:rsid w:val="00744D12"/>
     <w:rsid w:val="007457FC"/>
+    <w:rsid w:val="007472BF"/>
     <w:rsid w:val="00747A75"/>
     <w:rsid w:val="00750982"/>
     <w:rsid w:val="007515D1"/>
+    <w:rsid w:val="00751735"/>
     <w:rsid w:val="00755FDC"/>
     <w:rsid w:val="00757514"/>
     <w:rsid w:val="00762DAD"/>
     <w:rsid w:val="0076392F"/>
     <w:rsid w:val="00764547"/>
     <w:rsid w:val="007706F2"/>
     <w:rsid w:val="00770BC5"/>
     <w:rsid w:val="00771B42"/>
     <w:rsid w:val="00772916"/>
+    <w:rsid w:val="00773079"/>
     <w:rsid w:val="00775333"/>
     <w:rsid w:val="00775356"/>
     <w:rsid w:val="00775B9C"/>
     <w:rsid w:val="00777355"/>
     <w:rsid w:val="007779C4"/>
     <w:rsid w:val="00781A3A"/>
     <w:rsid w:val="00781FB7"/>
     <w:rsid w:val="007820E9"/>
     <w:rsid w:val="00787ED9"/>
     <w:rsid w:val="007913C3"/>
     <w:rsid w:val="00793B11"/>
     <w:rsid w:val="00793B6D"/>
     <w:rsid w:val="0079401A"/>
     <w:rsid w:val="007973C9"/>
     <w:rsid w:val="00797D25"/>
     <w:rsid w:val="007A002C"/>
     <w:rsid w:val="007A0C15"/>
     <w:rsid w:val="007A2365"/>
     <w:rsid w:val="007A531C"/>
     <w:rsid w:val="007A6547"/>
     <w:rsid w:val="007A6FE0"/>
     <w:rsid w:val="007B0215"/>
     <w:rsid w:val="007B0564"/>
     <w:rsid w:val="007B0C56"/>
     <w:rsid w:val="007B29A1"/>
+    <w:rsid w:val="007B3532"/>
     <w:rsid w:val="007B3CC9"/>
     <w:rsid w:val="007B7BFE"/>
     <w:rsid w:val="007C1EF4"/>
+    <w:rsid w:val="007C2767"/>
     <w:rsid w:val="007C3BC7"/>
     <w:rsid w:val="007C4726"/>
     <w:rsid w:val="007C4BC7"/>
     <w:rsid w:val="007C7EBB"/>
     <w:rsid w:val="007D2F3D"/>
     <w:rsid w:val="007D7D78"/>
     <w:rsid w:val="007E0EB1"/>
     <w:rsid w:val="007E1422"/>
     <w:rsid w:val="007E212E"/>
     <w:rsid w:val="007E2862"/>
     <w:rsid w:val="007E5A45"/>
     <w:rsid w:val="007E5C31"/>
     <w:rsid w:val="007F0EBB"/>
     <w:rsid w:val="007F1159"/>
     <w:rsid w:val="007F372E"/>
     <w:rsid w:val="007F7A89"/>
     <w:rsid w:val="0080168F"/>
     <w:rsid w:val="00802A95"/>
     <w:rsid w:val="008033CA"/>
     <w:rsid w:val="00806674"/>
+    <w:rsid w:val="0081019D"/>
     <w:rsid w:val="00810B27"/>
     <w:rsid w:val="00812E58"/>
     <w:rsid w:val="008144C8"/>
     <w:rsid w:val="00814EB3"/>
     <w:rsid w:val="00815BAA"/>
     <w:rsid w:val="00816190"/>
     <w:rsid w:val="00816535"/>
     <w:rsid w:val="00817EEA"/>
     <w:rsid w:val="0082200D"/>
     <w:rsid w:val="008248D2"/>
     <w:rsid w:val="00825B11"/>
     <w:rsid w:val="00825F75"/>
     <w:rsid w:val="00827AA1"/>
+    <w:rsid w:val="00827CE6"/>
     <w:rsid w:val="00830FDA"/>
     <w:rsid w:val="00831F37"/>
     <w:rsid w:val="00832464"/>
     <w:rsid w:val="00832A30"/>
+    <w:rsid w:val="00833FCD"/>
     <w:rsid w:val="008369F4"/>
     <w:rsid w:val="00836B4C"/>
     <w:rsid w:val="00836BE2"/>
     <w:rsid w:val="00837FC8"/>
     <w:rsid w:val="0084376D"/>
     <w:rsid w:val="00847075"/>
     <w:rsid w:val="008472A5"/>
     <w:rsid w:val="00847FB8"/>
+    <w:rsid w:val="00850185"/>
     <w:rsid w:val="00850CBF"/>
     <w:rsid w:val="0085217E"/>
+    <w:rsid w:val="0085244D"/>
+    <w:rsid w:val="00852583"/>
     <w:rsid w:val="0085349D"/>
     <w:rsid w:val="00854FA2"/>
     <w:rsid w:val="00857034"/>
     <w:rsid w:val="00860097"/>
     <w:rsid w:val="008607E7"/>
+    <w:rsid w:val="00861907"/>
     <w:rsid w:val="008625AC"/>
     <w:rsid w:val="00862CDB"/>
     <w:rsid w:val="008647E6"/>
     <w:rsid w:val="008660FA"/>
     <w:rsid w:val="00866245"/>
     <w:rsid w:val="00875A2B"/>
+    <w:rsid w:val="00876636"/>
     <w:rsid w:val="00877782"/>
     <w:rsid w:val="00877894"/>
     <w:rsid w:val="008814BE"/>
     <w:rsid w:val="00883EEA"/>
     <w:rsid w:val="00884550"/>
     <w:rsid w:val="00885D17"/>
     <w:rsid w:val="0088623A"/>
     <w:rsid w:val="00894311"/>
     <w:rsid w:val="00895361"/>
     <w:rsid w:val="0089625A"/>
     <w:rsid w:val="0089754D"/>
     <w:rsid w:val="00897765"/>
+    <w:rsid w:val="008978E8"/>
     <w:rsid w:val="008A0953"/>
     <w:rsid w:val="008A2C6D"/>
     <w:rsid w:val="008A2D2D"/>
     <w:rsid w:val="008A364C"/>
     <w:rsid w:val="008A5AE9"/>
     <w:rsid w:val="008A6CA9"/>
     <w:rsid w:val="008A707E"/>
     <w:rsid w:val="008A7B36"/>
     <w:rsid w:val="008B1087"/>
     <w:rsid w:val="008B1A6C"/>
+    <w:rsid w:val="008B25AC"/>
     <w:rsid w:val="008B359C"/>
     <w:rsid w:val="008B43B4"/>
     <w:rsid w:val="008B54F2"/>
     <w:rsid w:val="008B581C"/>
     <w:rsid w:val="008C09C3"/>
     <w:rsid w:val="008C1C70"/>
     <w:rsid w:val="008C1EDB"/>
     <w:rsid w:val="008C3656"/>
     <w:rsid w:val="008C36B3"/>
     <w:rsid w:val="008C3B3F"/>
     <w:rsid w:val="008C408C"/>
     <w:rsid w:val="008C47E2"/>
     <w:rsid w:val="008C613E"/>
     <w:rsid w:val="008C6946"/>
     <w:rsid w:val="008C785E"/>
     <w:rsid w:val="008D1706"/>
     <w:rsid w:val="008D3011"/>
     <w:rsid w:val="008D33EA"/>
     <w:rsid w:val="008D5D30"/>
     <w:rsid w:val="008D6F4F"/>
     <w:rsid w:val="008E0C92"/>
     <w:rsid w:val="008E3878"/>
     <w:rsid w:val="008E3A88"/>
     <w:rsid w:val="008E52A2"/>
     <w:rsid w:val="008E7A6F"/>
@@ -38688,609 +38737,670 @@
     <w:rsid w:val="00903177"/>
     <w:rsid w:val="00910BF6"/>
     <w:rsid w:val="00912607"/>
     <w:rsid w:val="00913A17"/>
     <w:rsid w:val="00915721"/>
     <w:rsid w:val="00916081"/>
     <w:rsid w:val="00916305"/>
     <w:rsid w:val="00922067"/>
     <w:rsid w:val="00922401"/>
     <w:rsid w:val="0092291F"/>
     <w:rsid w:val="00924DDB"/>
     <w:rsid w:val="00926144"/>
     <w:rsid w:val="00927972"/>
     <w:rsid w:val="0093029A"/>
     <w:rsid w:val="009321BB"/>
     <w:rsid w:val="00932957"/>
     <w:rsid w:val="009352DF"/>
     <w:rsid w:val="00935552"/>
     <w:rsid w:val="00935C89"/>
     <w:rsid w:val="009409A0"/>
     <w:rsid w:val="0095010B"/>
     <w:rsid w:val="00950AC5"/>
     <w:rsid w:val="00952A07"/>
     <w:rsid w:val="0095592D"/>
     <w:rsid w:val="00962886"/>
+    <w:rsid w:val="0096290D"/>
     <w:rsid w:val="0096329A"/>
     <w:rsid w:val="009644AD"/>
     <w:rsid w:val="0096473C"/>
     <w:rsid w:val="00966135"/>
     <w:rsid w:val="009719DB"/>
     <w:rsid w:val="009724FE"/>
     <w:rsid w:val="00973E83"/>
     <w:rsid w:val="009761E9"/>
     <w:rsid w:val="009771F5"/>
     <w:rsid w:val="009841BD"/>
     <w:rsid w:val="00986819"/>
     <w:rsid w:val="00986CD0"/>
     <w:rsid w:val="00987A88"/>
     <w:rsid w:val="009910C4"/>
     <w:rsid w:val="009916F1"/>
     <w:rsid w:val="00991BE2"/>
     <w:rsid w:val="00995C0A"/>
     <w:rsid w:val="009965CC"/>
     <w:rsid w:val="009A168B"/>
     <w:rsid w:val="009A28F7"/>
+    <w:rsid w:val="009A2CDA"/>
     <w:rsid w:val="009A483E"/>
     <w:rsid w:val="009A54D0"/>
     <w:rsid w:val="009A5BF8"/>
     <w:rsid w:val="009A6CDA"/>
     <w:rsid w:val="009B0D1F"/>
     <w:rsid w:val="009B1F09"/>
     <w:rsid w:val="009B4EAC"/>
     <w:rsid w:val="009B69BB"/>
     <w:rsid w:val="009B6D96"/>
     <w:rsid w:val="009B7EB0"/>
     <w:rsid w:val="009B7F40"/>
     <w:rsid w:val="009C0897"/>
     <w:rsid w:val="009C1176"/>
     <w:rsid w:val="009C3170"/>
     <w:rsid w:val="009C367B"/>
+    <w:rsid w:val="009C37E7"/>
     <w:rsid w:val="009C3CCC"/>
     <w:rsid w:val="009C6315"/>
     <w:rsid w:val="009C7511"/>
     <w:rsid w:val="009D7D0B"/>
     <w:rsid w:val="009E0583"/>
     <w:rsid w:val="009E1D29"/>
     <w:rsid w:val="009E25B6"/>
     <w:rsid w:val="009E3E37"/>
     <w:rsid w:val="009E401A"/>
     <w:rsid w:val="009E42A5"/>
     <w:rsid w:val="009E70FA"/>
+    <w:rsid w:val="009F1CCB"/>
     <w:rsid w:val="009F1E38"/>
     <w:rsid w:val="009F5D2F"/>
     <w:rsid w:val="009F7EC3"/>
     <w:rsid w:val="00A014E6"/>
     <w:rsid w:val="00A02698"/>
     <w:rsid w:val="00A0319E"/>
     <w:rsid w:val="00A0323A"/>
     <w:rsid w:val="00A03F81"/>
     <w:rsid w:val="00A05063"/>
     <w:rsid w:val="00A067CA"/>
     <w:rsid w:val="00A07A53"/>
     <w:rsid w:val="00A100B1"/>
     <w:rsid w:val="00A10142"/>
     <w:rsid w:val="00A11503"/>
     <w:rsid w:val="00A20368"/>
     <w:rsid w:val="00A20AAF"/>
     <w:rsid w:val="00A2156C"/>
     <w:rsid w:val="00A218E7"/>
     <w:rsid w:val="00A221B5"/>
+    <w:rsid w:val="00A22526"/>
     <w:rsid w:val="00A23D16"/>
     <w:rsid w:val="00A240CC"/>
     <w:rsid w:val="00A25371"/>
     <w:rsid w:val="00A25B31"/>
     <w:rsid w:val="00A25DB0"/>
+    <w:rsid w:val="00A26CED"/>
     <w:rsid w:val="00A26E33"/>
     <w:rsid w:val="00A276C2"/>
     <w:rsid w:val="00A276EA"/>
     <w:rsid w:val="00A3034D"/>
     <w:rsid w:val="00A30AD8"/>
     <w:rsid w:val="00A32182"/>
     <w:rsid w:val="00A33643"/>
     <w:rsid w:val="00A33E20"/>
     <w:rsid w:val="00A34B65"/>
     <w:rsid w:val="00A34C90"/>
     <w:rsid w:val="00A34D3A"/>
     <w:rsid w:val="00A34E21"/>
-    <w:rsid w:val="00A358A2"/>
     <w:rsid w:val="00A36048"/>
     <w:rsid w:val="00A4093E"/>
     <w:rsid w:val="00A42525"/>
     <w:rsid w:val="00A42812"/>
     <w:rsid w:val="00A43E9B"/>
     <w:rsid w:val="00A44988"/>
     <w:rsid w:val="00A44B14"/>
     <w:rsid w:val="00A47BF2"/>
+    <w:rsid w:val="00A505D5"/>
     <w:rsid w:val="00A5091C"/>
     <w:rsid w:val="00A51690"/>
     <w:rsid w:val="00A53870"/>
     <w:rsid w:val="00A54292"/>
     <w:rsid w:val="00A559A5"/>
     <w:rsid w:val="00A5713D"/>
     <w:rsid w:val="00A616C0"/>
     <w:rsid w:val="00A63D80"/>
     <w:rsid w:val="00A6582E"/>
     <w:rsid w:val="00A65A07"/>
     <w:rsid w:val="00A660EF"/>
     <w:rsid w:val="00A66651"/>
     <w:rsid w:val="00A668BF"/>
     <w:rsid w:val="00A71142"/>
     <w:rsid w:val="00A75D0F"/>
     <w:rsid w:val="00A7601E"/>
+    <w:rsid w:val="00A764D0"/>
     <w:rsid w:val="00A77708"/>
     <w:rsid w:val="00A77CF7"/>
     <w:rsid w:val="00A805BB"/>
     <w:rsid w:val="00A82812"/>
+    <w:rsid w:val="00A83D5C"/>
     <w:rsid w:val="00A860C6"/>
     <w:rsid w:val="00A8732E"/>
     <w:rsid w:val="00A87438"/>
+    <w:rsid w:val="00A87DF0"/>
     <w:rsid w:val="00A90432"/>
+    <w:rsid w:val="00A90C21"/>
     <w:rsid w:val="00A9124F"/>
     <w:rsid w:val="00A91CB0"/>
     <w:rsid w:val="00A92952"/>
     <w:rsid w:val="00A93613"/>
     <w:rsid w:val="00A9434E"/>
     <w:rsid w:val="00A94D24"/>
     <w:rsid w:val="00A95196"/>
     <w:rsid w:val="00A96A85"/>
     <w:rsid w:val="00AA0096"/>
     <w:rsid w:val="00AA0758"/>
     <w:rsid w:val="00AA0FBF"/>
     <w:rsid w:val="00AA1DC6"/>
     <w:rsid w:val="00AA2846"/>
     <w:rsid w:val="00AA3143"/>
     <w:rsid w:val="00AA4826"/>
     <w:rsid w:val="00AA5BF5"/>
     <w:rsid w:val="00AA62D5"/>
     <w:rsid w:val="00AA7348"/>
     <w:rsid w:val="00AA7527"/>
     <w:rsid w:val="00AB30E9"/>
     <w:rsid w:val="00AB4605"/>
     <w:rsid w:val="00AB4B18"/>
+    <w:rsid w:val="00AB657B"/>
     <w:rsid w:val="00AB700F"/>
     <w:rsid w:val="00AC149F"/>
     <w:rsid w:val="00AC1763"/>
+    <w:rsid w:val="00AC364E"/>
     <w:rsid w:val="00AC540A"/>
     <w:rsid w:val="00AC77B3"/>
     <w:rsid w:val="00AD332A"/>
     <w:rsid w:val="00AD4C97"/>
     <w:rsid w:val="00AD5FA3"/>
     <w:rsid w:val="00AD62E8"/>
     <w:rsid w:val="00AD6B67"/>
     <w:rsid w:val="00AD6EBB"/>
     <w:rsid w:val="00AD6F10"/>
     <w:rsid w:val="00AD7E33"/>
     <w:rsid w:val="00AE1B48"/>
     <w:rsid w:val="00AE3A37"/>
+    <w:rsid w:val="00AE5630"/>
     <w:rsid w:val="00AE6134"/>
     <w:rsid w:val="00AF2497"/>
+    <w:rsid w:val="00AF2857"/>
     <w:rsid w:val="00AF45B7"/>
     <w:rsid w:val="00AF4AC6"/>
     <w:rsid w:val="00AF4B21"/>
     <w:rsid w:val="00AF4C34"/>
     <w:rsid w:val="00AF58A0"/>
     <w:rsid w:val="00AF75E0"/>
     <w:rsid w:val="00B01E63"/>
     <w:rsid w:val="00B03783"/>
     <w:rsid w:val="00B04C4E"/>
+    <w:rsid w:val="00B05AEE"/>
     <w:rsid w:val="00B07702"/>
     <w:rsid w:val="00B10913"/>
     <w:rsid w:val="00B11CE6"/>
     <w:rsid w:val="00B148A6"/>
     <w:rsid w:val="00B15E6E"/>
+    <w:rsid w:val="00B17622"/>
     <w:rsid w:val="00B17B2C"/>
     <w:rsid w:val="00B23E5F"/>
     <w:rsid w:val="00B23FF5"/>
     <w:rsid w:val="00B2605F"/>
     <w:rsid w:val="00B27B69"/>
+    <w:rsid w:val="00B323B7"/>
     <w:rsid w:val="00B323D0"/>
     <w:rsid w:val="00B3463D"/>
     <w:rsid w:val="00B348DA"/>
     <w:rsid w:val="00B35352"/>
     <w:rsid w:val="00B37963"/>
     <w:rsid w:val="00B41DD3"/>
     <w:rsid w:val="00B44BD1"/>
     <w:rsid w:val="00B45380"/>
     <w:rsid w:val="00B45A23"/>
     <w:rsid w:val="00B46364"/>
+    <w:rsid w:val="00B51B5C"/>
+    <w:rsid w:val="00B51D14"/>
     <w:rsid w:val="00B53091"/>
     <w:rsid w:val="00B54E02"/>
     <w:rsid w:val="00B55510"/>
     <w:rsid w:val="00B55B57"/>
+    <w:rsid w:val="00B560BC"/>
     <w:rsid w:val="00B6037E"/>
     <w:rsid w:val="00B61EA9"/>
     <w:rsid w:val="00B62677"/>
     <w:rsid w:val="00B641FD"/>
     <w:rsid w:val="00B6463E"/>
     <w:rsid w:val="00B649C7"/>
     <w:rsid w:val="00B6572E"/>
     <w:rsid w:val="00B65BDE"/>
     <w:rsid w:val="00B66120"/>
     <w:rsid w:val="00B712CA"/>
     <w:rsid w:val="00B72A58"/>
     <w:rsid w:val="00B7583C"/>
     <w:rsid w:val="00B758C1"/>
     <w:rsid w:val="00B773B7"/>
     <w:rsid w:val="00B773E8"/>
     <w:rsid w:val="00B77D12"/>
     <w:rsid w:val="00B80EBC"/>
     <w:rsid w:val="00B82939"/>
     <w:rsid w:val="00B836E9"/>
+    <w:rsid w:val="00B839AD"/>
     <w:rsid w:val="00B83A2E"/>
     <w:rsid w:val="00B83D24"/>
     <w:rsid w:val="00B91C15"/>
     <w:rsid w:val="00B92575"/>
     <w:rsid w:val="00B94290"/>
     <w:rsid w:val="00B95F15"/>
     <w:rsid w:val="00B9732B"/>
     <w:rsid w:val="00BA0D9B"/>
+    <w:rsid w:val="00BA16E7"/>
     <w:rsid w:val="00BA21D2"/>
     <w:rsid w:val="00BA2901"/>
     <w:rsid w:val="00BA4E2D"/>
     <w:rsid w:val="00BB03C1"/>
     <w:rsid w:val="00BB04EF"/>
     <w:rsid w:val="00BB11BA"/>
+    <w:rsid w:val="00BB190F"/>
     <w:rsid w:val="00BB375E"/>
     <w:rsid w:val="00BB528A"/>
     <w:rsid w:val="00BB52A8"/>
     <w:rsid w:val="00BB6312"/>
+    <w:rsid w:val="00BB75DB"/>
     <w:rsid w:val="00BB7C38"/>
     <w:rsid w:val="00BC0048"/>
     <w:rsid w:val="00BC119A"/>
     <w:rsid w:val="00BC35AD"/>
     <w:rsid w:val="00BC3975"/>
     <w:rsid w:val="00BC491F"/>
     <w:rsid w:val="00BC4C39"/>
+    <w:rsid w:val="00BC52C1"/>
     <w:rsid w:val="00BC7003"/>
     <w:rsid w:val="00BC734B"/>
     <w:rsid w:val="00BD1AFC"/>
     <w:rsid w:val="00BD2AD8"/>
     <w:rsid w:val="00BD3174"/>
     <w:rsid w:val="00BD590D"/>
     <w:rsid w:val="00BD66BE"/>
     <w:rsid w:val="00BD7668"/>
     <w:rsid w:val="00BE2810"/>
     <w:rsid w:val="00BE38CD"/>
     <w:rsid w:val="00BE3F18"/>
     <w:rsid w:val="00BE60A2"/>
     <w:rsid w:val="00BE60D2"/>
     <w:rsid w:val="00BE613F"/>
     <w:rsid w:val="00BE6878"/>
     <w:rsid w:val="00BE6DB9"/>
     <w:rsid w:val="00BE6E2D"/>
     <w:rsid w:val="00BF14E0"/>
     <w:rsid w:val="00BF5A44"/>
     <w:rsid w:val="00BF7D1E"/>
     <w:rsid w:val="00C00179"/>
     <w:rsid w:val="00C026D1"/>
     <w:rsid w:val="00C06A00"/>
     <w:rsid w:val="00C07D1C"/>
     <w:rsid w:val="00C10671"/>
     <w:rsid w:val="00C123C6"/>
     <w:rsid w:val="00C13F4E"/>
     <w:rsid w:val="00C20026"/>
     <w:rsid w:val="00C203AA"/>
     <w:rsid w:val="00C22547"/>
     <w:rsid w:val="00C23272"/>
     <w:rsid w:val="00C26EFA"/>
     <w:rsid w:val="00C34397"/>
     <w:rsid w:val="00C36FBF"/>
     <w:rsid w:val="00C3727E"/>
     <w:rsid w:val="00C408E2"/>
     <w:rsid w:val="00C42384"/>
     <w:rsid w:val="00C42926"/>
     <w:rsid w:val="00C42A3B"/>
     <w:rsid w:val="00C45225"/>
     <w:rsid w:val="00C467E4"/>
     <w:rsid w:val="00C5062C"/>
     <w:rsid w:val="00C51A9D"/>
     <w:rsid w:val="00C5249D"/>
     <w:rsid w:val="00C52886"/>
     <w:rsid w:val="00C52CEB"/>
     <w:rsid w:val="00C52DA8"/>
     <w:rsid w:val="00C5322E"/>
     <w:rsid w:val="00C53C11"/>
     <w:rsid w:val="00C544EE"/>
+    <w:rsid w:val="00C54CD2"/>
     <w:rsid w:val="00C55370"/>
     <w:rsid w:val="00C55DA4"/>
     <w:rsid w:val="00C569EF"/>
     <w:rsid w:val="00C57D0B"/>
     <w:rsid w:val="00C61803"/>
     <w:rsid w:val="00C61ACD"/>
     <w:rsid w:val="00C63F20"/>
     <w:rsid w:val="00C6410A"/>
     <w:rsid w:val="00C658DF"/>
     <w:rsid w:val="00C66B68"/>
     <w:rsid w:val="00C74B4D"/>
     <w:rsid w:val="00C758AD"/>
     <w:rsid w:val="00C77A08"/>
     <w:rsid w:val="00C77B6A"/>
+    <w:rsid w:val="00C77F49"/>
     <w:rsid w:val="00C8206A"/>
+    <w:rsid w:val="00C827A7"/>
     <w:rsid w:val="00C8442B"/>
     <w:rsid w:val="00C84BEB"/>
     <w:rsid w:val="00C84F5E"/>
     <w:rsid w:val="00C85573"/>
     <w:rsid w:val="00C85922"/>
     <w:rsid w:val="00C94998"/>
     <w:rsid w:val="00C949EC"/>
     <w:rsid w:val="00C94A85"/>
+    <w:rsid w:val="00C94FB1"/>
     <w:rsid w:val="00C95406"/>
     <w:rsid w:val="00CA051C"/>
     <w:rsid w:val="00CA16AF"/>
     <w:rsid w:val="00CA2E09"/>
     <w:rsid w:val="00CA371C"/>
+    <w:rsid w:val="00CA65F2"/>
     <w:rsid w:val="00CA6F0A"/>
     <w:rsid w:val="00CB0AC0"/>
     <w:rsid w:val="00CB215A"/>
     <w:rsid w:val="00CB3702"/>
     <w:rsid w:val="00CB4912"/>
     <w:rsid w:val="00CB6687"/>
     <w:rsid w:val="00CC1A4F"/>
     <w:rsid w:val="00CC21E5"/>
     <w:rsid w:val="00CC3007"/>
     <w:rsid w:val="00CC3C58"/>
     <w:rsid w:val="00CC6358"/>
     <w:rsid w:val="00CD05ED"/>
     <w:rsid w:val="00CD1B6A"/>
     <w:rsid w:val="00CD2A95"/>
     <w:rsid w:val="00CD2FEE"/>
     <w:rsid w:val="00CD3464"/>
     <w:rsid w:val="00CD3E90"/>
     <w:rsid w:val="00CD5A56"/>
     <w:rsid w:val="00CD61C6"/>
     <w:rsid w:val="00CE16B1"/>
     <w:rsid w:val="00CE173D"/>
     <w:rsid w:val="00CE38CC"/>
     <w:rsid w:val="00CE3ECE"/>
     <w:rsid w:val="00CE65AD"/>
     <w:rsid w:val="00CE759B"/>
     <w:rsid w:val="00CF08AB"/>
     <w:rsid w:val="00CF09CF"/>
     <w:rsid w:val="00CF0BF4"/>
     <w:rsid w:val="00CF13AA"/>
     <w:rsid w:val="00CF375E"/>
+    <w:rsid w:val="00CF42FF"/>
     <w:rsid w:val="00CF6873"/>
     <w:rsid w:val="00CF7378"/>
+    <w:rsid w:val="00CF744E"/>
     <w:rsid w:val="00D06C88"/>
     <w:rsid w:val="00D11091"/>
+    <w:rsid w:val="00D11AC2"/>
     <w:rsid w:val="00D15607"/>
     <w:rsid w:val="00D156BF"/>
     <w:rsid w:val="00D15888"/>
     <w:rsid w:val="00D15F31"/>
     <w:rsid w:val="00D16C59"/>
     <w:rsid w:val="00D20570"/>
     <w:rsid w:val="00D213C2"/>
     <w:rsid w:val="00D213F6"/>
+    <w:rsid w:val="00D259A3"/>
     <w:rsid w:val="00D25A35"/>
     <w:rsid w:val="00D26661"/>
     <w:rsid w:val="00D26AE2"/>
     <w:rsid w:val="00D27095"/>
+    <w:rsid w:val="00D27D59"/>
     <w:rsid w:val="00D30737"/>
     <w:rsid w:val="00D33547"/>
+    <w:rsid w:val="00D340B6"/>
     <w:rsid w:val="00D36D35"/>
     <w:rsid w:val="00D373EA"/>
     <w:rsid w:val="00D43FF8"/>
     <w:rsid w:val="00D449B8"/>
     <w:rsid w:val="00D51503"/>
     <w:rsid w:val="00D51782"/>
+    <w:rsid w:val="00D57EF4"/>
     <w:rsid w:val="00D63B4A"/>
     <w:rsid w:val="00D64363"/>
     <w:rsid w:val="00D64B11"/>
     <w:rsid w:val="00D7016B"/>
     <w:rsid w:val="00D71C0C"/>
     <w:rsid w:val="00D72614"/>
     <w:rsid w:val="00D72B42"/>
     <w:rsid w:val="00D72D41"/>
+    <w:rsid w:val="00D73F7E"/>
     <w:rsid w:val="00D743F8"/>
     <w:rsid w:val="00D74D1A"/>
     <w:rsid w:val="00D75559"/>
+    <w:rsid w:val="00D7778B"/>
     <w:rsid w:val="00D81CE5"/>
     <w:rsid w:val="00D826A2"/>
     <w:rsid w:val="00D82C8D"/>
     <w:rsid w:val="00D838CF"/>
     <w:rsid w:val="00D8598B"/>
     <w:rsid w:val="00D859E8"/>
     <w:rsid w:val="00D87A93"/>
+    <w:rsid w:val="00D906A2"/>
+    <w:rsid w:val="00D90847"/>
     <w:rsid w:val="00D91A51"/>
     <w:rsid w:val="00D9275A"/>
     <w:rsid w:val="00D9294E"/>
     <w:rsid w:val="00D94C5D"/>
     <w:rsid w:val="00DA3797"/>
     <w:rsid w:val="00DA544B"/>
     <w:rsid w:val="00DA6C29"/>
     <w:rsid w:val="00DA7112"/>
     <w:rsid w:val="00DB314D"/>
     <w:rsid w:val="00DB7ECF"/>
     <w:rsid w:val="00DC0BD6"/>
     <w:rsid w:val="00DC0C9C"/>
     <w:rsid w:val="00DC1616"/>
     <w:rsid w:val="00DC4F27"/>
     <w:rsid w:val="00DC500A"/>
     <w:rsid w:val="00DC73B6"/>
     <w:rsid w:val="00DC7EB0"/>
+    <w:rsid w:val="00DD230E"/>
     <w:rsid w:val="00DD4A31"/>
     <w:rsid w:val="00DD7C7C"/>
     <w:rsid w:val="00DE44B7"/>
     <w:rsid w:val="00DE467C"/>
     <w:rsid w:val="00DF178B"/>
+    <w:rsid w:val="00DF1CD7"/>
     <w:rsid w:val="00DF1F29"/>
     <w:rsid w:val="00DF2D8B"/>
     <w:rsid w:val="00DF3E38"/>
     <w:rsid w:val="00DF5980"/>
+    <w:rsid w:val="00DF69CE"/>
     <w:rsid w:val="00E0001E"/>
     <w:rsid w:val="00E031EE"/>
     <w:rsid w:val="00E03AB2"/>
     <w:rsid w:val="00E0477E"/>
     <w:rsid w:val="00E063D8"/>
     <w:rsid w:val="00E10756"/>
+    <w:rsid w:val="00E113D8"/>
+    <w:rsid w:val="00E13356"/>
     <w:rsid w:val="00E139AA"/>
     <w:rsid w:val="00E13C4D"/>
     <w:rsid w:val="00E14022"/>
     <w:rsid w:val="00E1477A"/>
     <w:rsid w:val="00E15A51"/>
     <w:rsid w:val="00E173DA"/>
     <w:rsid w:val="00E17895"/>
     <w:rsid w:val="00E20708"/>
+    <w:rsid w:val="00E23132"/>
     <w:rsid w:val="00E23404"/>
     <w:rsid w:val="00E264C6"/>
     <w:rsid w:val="00E304CD"/>
     <w:rsid w:val="00E32378"/>
     <w:rsid w:val="00E3478C"/>
     <w:rsid w:val="00E35688"/>
     <w:rsid w:val="00E35968"/>
     <w:rsid w:val="00E40AED"/>
     <w:rsid w:val="00E41AF2"/>
     <w:rsid w:val="00E422AC"/>
     <w:rsid w:val="00E432F7"/>
     <w:rsid w:val="00E46748"/>
     <w:rsid w:val="00E469F5"/>
+    <w:rsid w:val="00E47C52"/>
     <w:rsid w:val="00E47D80"/>
     <w:rsid w:val="00E5031B"/>
     <w:rsid w:val="00E5074A"/>
     <w:rsid w:val="00E5188E"/>
     <w:rsid w:val="00E548DC"/>
     <w:rsid w:val="00E576E8"/>
     <w:rsid w:val="00E60A03"/>
+    <w:rsid w:val="00E6257D"/>
     <w:rsid w:val="00E63380"/>
     <w:rsid w:val="00E66C7D"/>
     <w:rsid w:val="00E6726C"/>
     <w:rsid w:val="00E703C2"/>
     <w:rsid w:val="00E74F0D"/>
     <w:rsid w:val="00E755E8"/>
     <w:rsid w:val="00E7767E"/>
     <w:rsid w:val="00E779FC"/>
     <w:rsid w:val="00E8006B"/>
     <w:rsid w:val="00E80ACC"/>
     <w:rsid w:val="00E817B3"/>
     <w:rsid w:val="00E82E54"/>
+    <w:rsid w:val="00E83FAB"/>
     <w:rsid w:val="00E91EC1"/>
+    <w:rsid w:val="00E94621"/>
     <w:rsid w:val="00E95762"/>
     <w:rsid w:val="00EA19EA"/>
     <w:rsid w:val="00EA2279"/>
     <w:rsid w:val="00EA4C2F"/>
     <w:rsid w:val="00EA4EC8"/>
     <w:rsid w:val="00EA53D2"/>
     <w:rsid w:val="00EA53DF"/>
     <w:rsid w:val="00EB2545"/>
     <w:rsid w:val="00EB5507"/>
     <w:rsid w:val="00EB6289"/>
     <w:rsid w:val="00EC0577"/>
     <w:rsid w:val="00EC08A2"/>
     <w:rsid w:val="00EC1866"/>
     <w:rsid w:val="00EC271D"/>
     <w:rsid w:val="00EC2A35"/>
     <w:rsid w:val="00EC2D85"/>
     <w:rsid w:val="00EC36EE"/>
     <w:rsid w:val="00EC5A98"/>
     <w:rsid w:val="00EC7B53"/>
     <w:rsid w:val="00ED023C"/>
     <w:rsid w:val="00ED256F"/>
     <w:rsid w:val="00ED25A6"/>
     <w:rsid w:val="00ED2C10"/>
     <w:rsid w:val="00ED4117"/>
     <w:rsid w:val="00ED4E52"/>
     <w:rsid w:val="00ED5BEB"/>
     <w:rsid w:val="00ED6719"/>
     <w:rsid w:val="00ED765E"/>
     <w:rsid w:val="00EE36C6"/>
     <w:rsid w:val="00EE4197"/>
+    <w:rsid w:val="00EE4388"/>
     <w:rsid w:val="00EE565D"/>
     <w:rsid w:val="00EF0791"/>
     <w:rsid w:val="00EF1BC0"/>
     <w:rsid w:val="00EF2B9B"/>
     <w:rsid w:val="00EF5933"/>
     <w:rsid w:val="00EF7BD3"/>
     <w:rsid w:val="00F005A0"/>
     <w:rsid w:val="00F007B1"/>
     <w:rsid w:val="00F06BAD"/>
     <w:rsid w:val="00F07865"/>
     <w:rsid w:val="00F10B5C"/>
     <w:rsid w:val="00F1139E"/>
     <w:rsid w:val="00F11A73"/>
+    <w:rsid w:val="00F14896"/>
     <w:rsid w:val="00F14F0C"/>
+    <w:rsid w:val="00F157A0"/>
+    <w:rsid w:val="00F15A41"/>
     <w:rsid w:val="00F167CF"/>
     <w:rsid w:val="00F20B0E"/>
     <w:rsid w:val="00F22EE7"/>
     <w:rsid w:val="00F22F39"/>
     <w:rsid w:val="00F263EE"/>
     <w:rsid w:val="00F27376"/>
     <w:rsid w:val="00F27DE1"/>
     <w:rsid w:val="00F301C6"/>
     <w:rsid w:val="00F3127F"/>
     <w:rsid w:val="00F34712"/>
+    <w:rsid w:val="00F352FB"/>
+    <w:rsid w:val="00F3600F"/>
     <w:rsid w:val="00F3692F"/>
     <w:rsid w:val="00F41ADA"/>
     <w:rsid w:val="00F422BE"/>
     <w:rsid w:val="00F423A7"/>
     <w:rsid w:val="00F42D51"/>
     <w:rsid w:val="00F42F3F"/>
     <w:rsid w:val="00F478C4"/>
     <w:rsid w:val="00F51217"/>
     <w:rsid w:val="00F5121D"/>
     <w:rsid w:val="00F51EB0"/>
     <w:rsid w:val="00F533C9"/>
     <w:rsid w:val="00F5445C"/>
     <w:rsid w:val="00F549F5"/>
     <w:rsid w:val="00F56596"/>
     <w:rsid w:val="00F5676A"/>
     <w:rsid w:val="00F57129"/>
     <w:rsid w:val="00F621AA"/>
     <w:rsid w:val="00F63B49"/>
     <w:rsid w:val="00F63B9A"/>
     <w:rsid w:val="00F65733"/>
     <w:rsid w:val="00F660D2"/>
     <w:rsid w:val="00F66933"/>
     <w:rsid w:val="00F6769F"/>
     <w:rsid w:val="00F71864"/>
+    <w:rsid w:val="00F7239B"/>
     <w:rsid w:val="00F72DA1"/>
     <w:rsid w:val="00F74997"/>
     <w:rsid w:val="00F75CB5"/>
     <w:rsid w:val="00F76528"/>
     <w:rsid w:val="00F80A6A"/>
     <w:rsid w:val="00F81E56"/>
     <w:rsid w:val="00F83F0A"/>
     <w:rsid w:val="00F85B37"/>
     <w:rsid w:val="00F866D7"/>
     <w:rsid w:val="00F8720C"/>
     <w:rsid w:val="00F87E1F"/>
+    <w:rsid w:val="00F87FD1"/>
     <w:rsid w:val="00F911A5"/>
     <w:rsid w:val="00F915C2"/>
     <w:rsid w:val="00F92A33"/>
     <w:rsid w:val="00F92FAC"/>
     <w:rsid w:val="00F940DC"/>
     <w:rsid w:val="00F95A89"/>
+    <w:rsid w:val="00F96A23"/>
     <w:rsid w:val="00F97ACF"/>
     <w:rsid w:val="00FA00DA"/>
     <w:rsid w:val="00FA111C"/>
     <w:rsid w:val="00FA1754"/>
     <w:rsid w:val="00FA2063"/>
     <w:rsid w:val="00FA2812"/>
     <w:rsid w:val="00FA479F"/>
     <w:rsid w:val="00FA5229"/>
     <w:rsid w:val="00FA6750"/>
     <w:rsid w:val="00FB0478"/>
+    <w:rsid w:val="00FB0905"/>
     <w:rsid w:val="00FB29D8"/>
     <w:rsid w:val="00FB2C93"/>
     <w:rsid w:val="00FB3205"/>
     <w:rsid w:val="00FB52D4"/>
     <w:rsid w:val="00FB7C7A"/>
     <w:rsid w:val="00FC0056"/>
     <w:rsid w:val="00FC080B"/>
     <w:rsid w:val="00FC0872"/>
     <w:rsid w:val="00FC3854"/>
     <w:rsid w:val="00FC3919"/>
     <w:rsid w:val="00FC5831"/>
     <w:rsid w:val="00FC5C92"/>
     <w:rsid w:val="00FC61FE"/>
     <w:rsid w:val="00FC73C4"/>
     <w:rsid w:val="00FC7401"/>
     <w:rsid w:val="00FD10AC"/>
     <w:rsid w:val="00FD3CEE"/>
     <w:rsid w:val="00FD4103"/>
     <w:rsid w:val="00FD53E0"/>
     <w:rsid w:val="00FD765B"/>
     <w:rsid w:val="00FD7CA1"/>
     <w:rsid w:val="00FE351A"/>
     <w:rsid w:val="00FE584A"/>
     <w:rsid w:val="00FF0E28"/>
     <w:rsid w:val="00FF0ED5"/>
@@ -39689,51 +39799,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000A2565"/>
+    <w:rsid w:val="003875C4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Heading 2 IFB"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A067CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="720" w:hanging="720"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -40026,50 +40136,51 @@
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C1C70"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:link w:val="PlainText"/>
     <w:rsid w:val="008C1C70"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="List Paragraph Numbered,List Number Paragraph,R List Para,Source Reference,numbered,Bullet List,FooterText,List Paragraph1,Paragraphe de liste1,Bulletr List Paragraph,列出段落,列出段落1,List Paragraph2,List Paragraph21,Párrafo de lista1,Rec para"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00912607"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD3CEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="00857034"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -40407,53 +40518,55 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RFPHeading2">
     <w:name w:val="RFP Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A33E20"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="27"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:caps/>
       <w:kern w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="List Paragraph Numbered Char,List Number Paragraph Char,R List Para Char,Source Reference Char,numbered Char,Bullet List Char,FooterText Char,List Paragraph1 Char,Paragraphe de liste1 Char,Bulletr List Paragraph Char,列出段落 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
+    <w:qFormat/>
     <w:rsid w:val="00A33E20"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A33E20"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RFPBulletList">
     <w:name w:val="RFP Bullet List"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00403E50"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="33"/>
       </w:numPr>
@@ -41141,59 +41254,59 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2109276526">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxx.xxx@nc.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.w3.org%2FTR%2FWCAG21%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463390497%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=e02p3b8aB5KB1xe2s6LB3ksZyRtoo09MCHTXDzO5E6Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nvlpubs.nist.gov/nistpubs/FIPS/NIST.FIPS.199.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/it-strategic-sourcing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/vendor-readiness-assessment-report" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982129428%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=oeGml%2FBan%2FQSTWo8MqssmpzMBvwzpHSpw6av66p4rIA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/statewide-glossary-information-technology-terms" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982102920%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=HoeiBL%2FHUIvvm3mFXH37dt6au5cZMhXaQn2%2FRa7cq3k%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.energystar.gov/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vendor.ncgov.com/vendor/login" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/services/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.itic.org%2Fpolicy%2Faccessibility%2Fvpat&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463405831%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=5PxuYxDYvzebQ0oJ4qLv%2BXmBS25YhqJa3ms9L3r8c8c%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.responsiblepurchasing.org/UserFiles/File/north%20carolina%20ex%20or%20156.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eprocurement.nc.gov/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.section508.gov%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463398992%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=pzgUTV7chyDcngdl6SvQJ3tAIz7RLJvSY02jf8A4SRg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ncadmin.nc.gov/businesses/hub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxx.xxx@nc.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.w3.org%2FTR%2FWCAG21%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463390497%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=e02p3b8aB5KB1xe2s6LB3ksZyRtoo09MCHTXDzO5E6Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nvlpubs.nist.gov/nistpubs/FIPS/NIST.FIPS.199.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/it-strategic-sourcing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/vendor-readiness-assessment-report" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982129428%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=oeGml%2FBan%2FQSTWo8MqssmpzMBvwzpHSpw6av66p4rIA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/statewide-glossary-information-technology-terms" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982102920%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=HoeiBL%2FHUIvvm3mFXH37dt6au5cZMhXaQn2%2FRa7cq3k%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eprocurement.nc.gov/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/services/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.itic.org%2Fpolicy%2Faccessibility%2Fvpat&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463405831%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=5PxuYxDYvzebQ0oJ4qLv%2BXmBS25YhqJa3ms9L3r8c8c%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.energystar.gov/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fevp.nc.gov%2F&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C018d5d0a9c674f32cc4e08dee88fcd46%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639203901504717360%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=WkoU%2B%2BBgXOaqIbsooR06hUlVLkGgHwNopOnDeIFRcE8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.section508.gov%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463398992%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=pzgUTV7chyDcngdl6SvQJ3tAIz7RLJvSY02jf8A4SRg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.responsiblepurchasing.org/UserFiles/File/north%20carolina%20ex%20or%20156.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1AEC775640724A1197DB5BFEAAA71497"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7785EA3E-0E0F-4FEB-B42B-31C02981EB3A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F65733" w:rsidRDefault="00B7583C" w:rsidP="00B7583C">
           <w:pPr>
             <w:pStyle w:val="1AEC775640724A1197DB5BFEAAA7149716"/>
           </w:pPr>
           <w:r w:rsidRPr="00A20AAF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -42205,159 +42318,183 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (W1)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00547BE9"/>
     <w:rsid w:val="00033ECF"/>
     <w:rsid w:val="000A56E6"/>
     <w:rsid w:val="000F1E51"/>
     <w:rsid w:val="001165DE"/>
     <w:rsid w:val="001466E8"/>
+    <w:rsid w:val="00176E1D"/>
+    <w:rsid w:val="00190DE0"/>
     <w:rsid w:val="001A50AE"/>
     <w:rsid w:val="001C6951"/>
     <w:rsid w:val="001D1343"/>
     <w:rsid w:val="00202C4C"/>
+    <w:rsid w:val="0023699C"/>
     <w:rsid w:val="00286DF5"/>
+    <w:rsid w:val="00291A33"/>
     <w:rsid w:val="002D3236"/>
     <w:rsid w:val="002D62FC"/>
     <w:rsid w:val="002E5C9F"/>
     <w:rsid w:val="00347A33"/>
     <w:rsid w:val="00355CF3"/>
     <w:rsid w:val="0036766A"/>
     <w:rsid w:val="003A0BA2"/>
     <w:rsid w:val="004142B7"/>
     <w:rsid w:val="004174F8"/>
+    <w:rsid w:val="00426DAD"/>
+    <w:rsid w:val="00427B3A"/>
     <w:rsid w:val="00490373"/>
     <w:rsid w:val="004B6B5D"/>
+    <w:rsid w:val="004C36C3"/>
     <w:rsid w:val="004E58AC"/>
     <w:rsid w:val="004F1000"/>
     <w:rsid w:val="005224D8"/>
     <w:rsid w:val="00547BE9"/>
     <w:rsid w:val="00554896"/>
     <w:rsid w:val="00587D2B"/>
     <w:rsid w:val="00593A9E"/>
     <w:rsid w:val="005A034B"/>
     <w:rsid w:val="005A4333"/>
     <w:rsid w:val="005B7FB6"/>
     <w:rsid w:val="005E16CE"/>
+    <w:rsid w:val="0062201D"/>
+    <w:rsid w:val="0062367D"/>
     <w:rsid w:val="00630767"/>
     <w:rsid w:val="00653073"/>
     <w:rsid w:val="0066769A"/>
     <w:rsid w:val="006853E9"/>
+    <w:rsid w:val="006A787A"/>
     <w:rsid w:val="006B5E81"/>
     <w:rsid w:val="006D5375"/>
     <w:rsid w:val="006E2CAF"/>
+    <w:rsid w:val="0077411D"/>
     <w:rsid w:val="007755F6"/>
     <w:rsid w:val="00785EC1"/>
     <w:rsid w:val="007E212E"/>
+    <w:rsid w:val="0081101C"/>
     <w:rsid w:val="00825742"/>
+    <w:rsid w:val="00852583"/>
     <w:rsid w:val="008B0C44"/>
+    <w:rsid w:val="008B25AC"/>
+    <w:rsid w:val="009017A5"/>
     <w:rsid w:val="00905752"/>
     <w:rsid w:val="0098525C"/>
     <w:rsid w:val="009869E8"/>
     <w:rsid w:val="009C331B"/>
+    <w:rsid w:val="009E20EC"/>
+    <w:rsid w:val="00A06F05"/>
     <w:rsid w:val="00A221B5"/>
-    <w:rsid w:val="00A358A2"/>
-    <w:rsid w:val="00A41352"/>
     <w:rsid w:val="00AD0D65"/>
     <w:rsid w:val="00AE7227"/>
     <w:rsid w:val="00AE78B9"/>
     <w:rsid w:val="00B03783"/>
     <w:rsid w:val="00B1768A"/>
     <w:rsid w:val="00B47075"/>
     <w:rsid w:val="00B7583C"/>
+    <w:rsid w:val="00B839AD"/>
     <w:rsid w:val="00B92575"/>
     <w:rsid w:val="00BA05C1"/>
     <w:rsid w:val="00C00435"/>
     <w:rsid w:val="00C272DF"/>
+    <w:rsid w:val="00C70D4C"/>
+    <w:rsid w:val="00C71605"/>
     <w:rsid w:val="00C810E1"/>
     <w:rsid w:val="00CB1E87"/>
+    <w:rsid w:val="00CB7350"/>
     <w:rsid w:val="00CD35DB"/>
     <w:rsid w:val="00CF13AA"/>
+    <w:rsid w:val="00CF42FF"/>
     <w:rsid w:val="00D05DE3"/>
     <w:rsid w:val="00D14A7B"/>
+    <w:rsid w:val="00D27D59"/>
     <w:rsid w:val="00D54CF0"/>
     <w:rsid w:val="00DD2345"/>
+    <w:rsid w:val="00DF1CD7"/>
+    <w:rsid w:val="00E5797F"/>
     <w:rsid w:val="00E97A8F"/>
     <w:rsid w:val="00EB6921"/>
     <w:rsid w:val="00F17235"/>
     <w:rsid w:val="00F22F39"/>
+    <w:rsid w:val="00F65060"/>
     <w:rsid w:val="00F65733"/>
     <w:rsid w:val="00F72BDB"/>
     <w:rsid w:val="00F774FF"/>
     <w:rsid w:val="00F86057"/>
     <w:rsid w:val="00FE584A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -43739,61 +43876,61 @@
     <ds:schemaRef ds:uri="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C29364E-5AD9-424C-9310-7441495C482F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83ED7516-C6FA-46DD-9372-21274B1EC3FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>112175</Characters>
+  <Pages>21</Pages>
+  <Words>19096</Words>
+  <Characters>108850</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>934</Lines>
-  <Paragraphs>263</Paragraphs>
+  <Lines>907</Lines>
+  <Paragraphs>255</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>nc state government</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>131591</CharactersWithSpaces>
+  <CharactersWithSpaces>127691</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>STATE OF NORTH CAROLINA</dc:title>
   <dc:subject/>
   <dc:creator>releata.baker-jones@nc.gov</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>b743588a-4577-4710-a4c1-41251139cc6d</vt:lpwstr>
   </property>