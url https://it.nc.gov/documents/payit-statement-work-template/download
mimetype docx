--- v0 (2025-10-10)
+++ v1 (2026-05-01)
@@ -11,90 +11,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="05207B7A" w14:textId="77777777" w:rsidR="00703827" w:rsidRDefault="00682426">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial Unicode MS"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial Unicode MS"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="152400" distB="152400" distL="152400" distR="152400" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24343ACE" wp14:editId="02C0C668">
+          <wp:anchor distT="152400" distB="152400" distL="152400" distR="152400" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24343ACE" wp14:editId="400845A7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>1360568</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:posOffset>-152400</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3666963" cy="1553798"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1073741825" name="officeArt object"/>
+            <wp:docPr id="1073741825" name="officeArt object" descr="This is an image of the North Carolina State seal. It shows the State motto - Esse Quam Videri which is a Latin phrase meaning &quot;To be, rather than to seem&quot;."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="payit_blue.png"/>
+                    <pic:cNvPr id="1073741825" name="officeArt object" descr="This is an image of the North Carolina State seal. It shows the State motto - Esse Quam Videri which is a Latin phrase meaning &quot;To be, rather than to seem&quot;."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:srcRect t="947" b="947"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3666963" cy="1553798"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="12700" cap="flat">
                       <a:noFill/>
                       <a:miter lim="400000"/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
@@ -266,80 +266,80 @@
           <w:color w:val="333333"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:color="333333"/>
         </w:rPr>
         <w:t>Kansas City, MO  64108</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B9BCBB6" w14:textId="77777777" w:rsidR="00703827" w:rsidRPr="00741D60" w:rsidRDefault="00703827">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:color="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12E2D8AA" w14:textId="77777777" w:rsidR="00741D60" w:rsidRPr="004E6A9D" w:rsidRDefault="00682426" w:rsidP="00741D60">
+    <w:p w14:paraId="12E2D8AA" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="004E6A9D" w:rsidRDefault="00682426" w:rsidP="00741D60">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:u w:color="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6A9D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:u w:color="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Cloud-Based </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239EB98B" w14:textId="77777777" w:rsidR="003E39AE" w:rsidRPr="004E6A9D" w:rsidRDefault="00682426" w:rsidP="00741D60">
+    <w:p w14:paraId="239EB98B" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="004E6A9D" w:rsidRDefault="00682426" w:rsidP="00741D60">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:u w:color="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6A9D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:u w:color="333333"/>
         </w:rPr>
@@ -348,157 +348,157 @@
       <w:r w:rsidRPr="004E6A9D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:u w:color="333333"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004E6A9D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:u w:color="333333"/>
         </w:rPr>
         <w:t>Mobile &amp; Web Solutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B40BD6D" w14:textId="77777777" w:rsidR="003E39AE" w:rsidRDefault="003A4860" w:rsidP="00741D60">
+    <w:p w14:paraId="1B40BD6D" w14:textId="77777777" w:rsidR="00132799" w:rsidRDefault="00132799" w:rsidP="00741D60">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:color="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DAFAD5B" w14:textId="77777777" w:rsidR="00703827" w:rsidRPr="003E39AE" w:rsidRDefault="00682426" w:rsidP="00741D60">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:color="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E39AE">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:color="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">All terms and conditions outline in DIT-300250 apply to this contract </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779A3CB8" w14:textId="77777777" w:rsidR="00893DBB" w:rsidRPr="004E6A9D" w:rsidRDefault="00682426" w:rsidP="00EC79BD">
+    <w:p w14:paraId="779A3CB8" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="004E6A9D" w:rsidRDefault="00682426" w:rsidP="00EC79BD">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:color="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741D60">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:u w:color="333333"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004E6A9D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:color="333333"/>
         </w:rPr>
         <w:t>Proposal to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731855AD" w14:textId="23F4DAB6" w:rsidR="00EC79BD" w:rsidRPr="006877A3" w:rsidRDefault="00AF6795" w:rsidP="00EC79BD">
+    <w:p w14:paraId="731855AD" w14:textId="23F4DAB6" w:rsidR="00132799" w:rsidRPr="006877A3" w:rsidRDefault="00AF6795" w:rsidP="00EC79BD">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:highlight w:val="yellow"/>
           <w:u w:color="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006877A3">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:highlight w:val="yellow"/>
           <w:u w:color="333333"/>
         </w:rPr>
         <w:t>&lt;&lt;Business Sponsor&gt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBB14C7" w14:textId="0FF55F4A" w:rsidR="00746590" w:rsidRPr="00AF6795" w:rsidRDefault="00AF6795" w:rsidP="00EC79BD">
+    <w:p w14:paraId="7FBB14C7" w14:textId="0FF55F4A" w:rsidR="00132799" w:rsidRPr="00AF6795" w:rsidRDefault="00AF6795" w:rsidP="00EC79BD">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:color="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006877A3">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:highlight w:val="yellow"/>
           <w:u w:color="333333"/>
         </w:rPr>
         <w:t>&lt;&lt;Entity Name&gt;&gt;</w:t>
       </w:r>
     </w:p>
@@ -602,730 +602,710 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00741D60">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PayIt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00741D60">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Platform Statement of Work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02826E14" w14:textId="77777777" w:rsidR="00F76DDF" w:rsidRPr="00741D60" w:rsidRDefault="003A4860" w:rsidP="00F76DDF">
+    <w:p w14:paraId="02826E14" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00741D60" w:rsidRDefault="00132799" w:rsidP="00F76DDF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9712" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1522"/>
         <w:gridCol w:w="2836"/>
         <w:gridCol w:w="1754"/>
         <w:gridCol w:w="3600"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D65EB6" w:rsidRPr="00FA2E05" w14:paraId="38189432" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1522" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60C5A19F" w14:textId="77777777" w:rsidR="00D65EB6" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426">
+          <w:p w14:paraId="60C5A19F" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="90" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Client:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18D63EFC" w14:textId="33E017BB" w:rsidR="00D65EB6" w:rsidRPr="00AF6795" w:rsidRDefault="00AF6795">
+          <w:p w14:paraId="18D63EFC" w14:textId="33E017BB" w:rsidR="00132799" w:rsidRPr="00AF6795" w:rsidRDefault="00AF6795">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006877A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>&lt;&lt;XXYY&gt;&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3B1B71" w14:textId="77777777" w:rsidR="00D65EB6" w:rsidRPr="00262B6A" w:rsidRDefault="00682426">
+          <w:p w14:paraId="6E3B1B71" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00262B6A" w:rsidRDefault="00682426">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="90" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Start Date:</w:t>
             </w:r>
             <w:r w:rsidRPr="00262B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C98AC58" w14:textId="155B1CDE" w:rsidR="00D65EB6" w:rsidRPr="00AF6795" w:rsidRDefault="00AF6795">
+          <w:p w14:paraId="6C98AC58" w14:textId="155B1CDE" w:rsidR="00132799" w:rsidRPr="00AF6795" w:rsidRDefault="00AF6795">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006877A3">
-[...8 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006877A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>xx</w:t>
+              <w:t>Xx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006877A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>, 20xx</w:t>
+              <w:t xml:space="preserve"> xx, 20xx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D65EB6" w:rsidRPr="00FA2E05" w14:paraId="2358DF0D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1522" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21FA0F1E" w14:textId="77777777" w:rsidR="00D65EB6" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426">
+          <w:p w14:paraId="21FA0F1E" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="90" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Contact:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1122BA48" w14:textId="13F81EB3" w:rsidR="00D65EB6" w:rsidRPr="00AF6795" w:rsidRDefault="00AF6795">
+          <w:p w14:paraId="1122BA48" w14:textId="13F81EB3" w:rsidR="00132799" w:rsidRPr="00AF6795" w:rsidRDefault="00AF6795">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006877A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>&lt;&lt;business sponsor&gt;&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C512176" w14:textId="77777777" w:rsidR="00D65EB6" w:rsidRPr="00262B6A" w:rsidRDefault="00682426">
+          <w:p w14:paraId="7C512176" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00262B6A" w:rsidRDefault="00682426">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="90" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00262B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>End Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7DACBE" w14:textId="3E91136A" w:rsidR="00D65EB6" w:rsidRPr="00262B6A" w:rsidRDefault="00AF6795">
+          <w:p w14:paraId="4F7DACBE" w14:textId="3E91136A" w:rsidR="00132799" w:rsidRPr="00262B6A" w:rsidRDefault="00AF6795">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006877A3">
-[...8 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006877A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>xx</w:t>
+              <w:t>Xx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006877A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>, 20xx</w:t>
+              <w:t xml:space="preserve"> xx, 20xx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560BDE" w:rsidRPr="00FA2E05" w14:paraId="1BFC3765" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1522" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2371AA06" w14:textId="77777777" w:rsidR="00560BDE" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00560BDE">
+          <w:p w14:paraId="2371AA06" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00560BDE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="90" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A9479C6" w14:textId="30BE8814" w:rsidR="00560BDE" w:rsidRPr="00262B6A" w:rsidRDefault="003A4860" w:rsidP="00560BDE">
+          <w:p w14:paraId="5A9479C6" w14:textId="30BE8814" w:rsidR="00132799" w:rsidRPr="00262B6A" w:rsidRDefault="00132799" w:rsidP="00560BDE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D1099B8" w14:textId="77777777" w:rsidR="00560BDE" w:rsidRPr="00262B6A" w:rsidRDefault="00682426" w:rsidP="00560BDE">
+          <w:p w14:paraId="0D1099B8" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00262B6A" w:rsidRDefault="00682426" w:rsidP="00560BDE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="90" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00262B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50E5D3D3" w14:textId="187732F2" w:rsidR="00560BDE" w:rsidRPr="00262B6A" w:rsidRDefault="003A4860" w:rsidP="00560BDE">
+          <w:p w14:paraId="50E5D3D3" w14:textId="187732F2" w:rsidR="00132799" w:rsidRPr="00262B6A" w:rsidRDefault="00132799" w:rsidP="00560BDE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560BDE" w:rsidRPr="00FA2E05" w14:paraId="09F703D0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1522" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35E5ED31" w14:textId="77777777" w:rsidR="00560BDE" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00560BDE">
+          <w:p w14:paraId="35E5ED31" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00560BDE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="90" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>City, State, Zip:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50C93FED" w14:textId="2FEA32ED" w:rsidR="00560BDE" w:rsidRPr="00262B6A" w:rsidRDefault="003A4860" w:rsidP="00560BDE">
+          <w:p w14:paraId="50C93FED" w14:textId="2FEA32ED" w:rsidR="00132799" w:rsidRPr="00262B6A" w:rsidRDefault="00132799" w:rsidP="00560BDE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53A639BE" w14:textId="77777777" w:rsidR="00560BDE" w:rsidRPr="00262B6A" w:rsidRDefault="00682426" w:rsidP="00560BDE">
+          <w:p w14:paraId="53A639BE" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00262B6A" w:rsidRDefault="00682426" w:rsidP="00560BDE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="90" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00262B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E-Mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B021547" w14:textId="46B06CBD" w:rsidR="00560BDE" w:rsidRPr="00262B6A" w:rsidRDefault="003A4860" w:rsidP="00262B6A">
+          <w:p w14:paraId="2B021547" w14:textId="46B06CBD" w:rsidR="00132799" w:rsidRPr="00262B6A" w:rsidRDefault="00132799" w:rsidP="00262B6A">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6459ECD2" w14:textId="77777777" w:rsidR="00703827" w:rsidRPr="00741D60" w:rsidRDefault="00703827">
       <w:pPr>
         <w:pStyle w:val="LegalHeader"/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica" w:hAnsi="Helvetica Neue"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -1340,193 +1320,193 @@
       <w:tblGrid>
         <w:gridCol w:w="10072"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C619C9" w:rsidRPr="00741D60" w14:paraId="52BD3C2C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68DF1F36" w14:textId="77777777" w:rsidR="00C619C9" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00C619C9">
+          <w:p w14:paraId="68DF1F36" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00C619C9">
             <w:pPr>
               <w:spacing w:after="90"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C619C9" w:rsidRPr="00741D60" w14:paraId="61701759" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="3094"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40BA50DB" w14:textId="17E41938" w:rsidR="00C619C9" w:rsidRPr="00FA2E05" w:rsidRDefault="006D6D18" w:rsidP="00652225">
+          <w:p w14:paraId="40BA50DB" w14:textId="17E41938" w:rsidR="00132799" w:rsidRPr="00FA2E05" w:rsidRDefault="006D6D18" w:rsidP="00652225">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006877A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>&lt;&lt;Entity Name&gt;&gt;</w:t>
             </w:r>
             <w:r w:rsidR="00682426">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Mobile and Web</w:t>
             </w:r>
             <w:r w:rsidR="00682426" w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Applications</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46BCB87A" w14:textId="0722E1B6" w:rsidR="00C619C9" w:rsidRPr="004A3A24" w:rsidRDefault="00682426" w:rsidP="00652225">
+          <w:p w14:paraId="46BCB87A" w14:textId="0722E1B6" w:rsidR="00132799" w:rsidRPr="004A3A24" w:rsidRDefault="00682426" w:rsidP="00652225">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Customers will be able to…</w:t>
             </w:r>
             <w:r w:rsidR="004A3A24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004A3A24" w:rsidRPr="006877A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>&lt;&lt;remove, add items as necessary&gt;&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50FDEEC5" w14:textId="77777777" w:rsidR="00C619C9" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00FA2E05">
+          <w:p w14:paraId="50FDEEC5" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00FA2E05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">download the </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1543,266 +1523,266 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00262B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NC </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>application to their mobile phone and/or access the web application (“Application(s)”) via the internet, which is also mobile responsive</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38BDDC3A" w14:textId="77777777" w:rsidR="00C619C9" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00FA2E05">
+          <w:p w14:paraId="38BDDC3A" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00FA2E05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>setup their individual user profile in the Application, which can be used with any service available in the Application</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66B65CAF" w14:textId="77777777" w:rsidR="00C619C9" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00FA2E05">
+          <w:p w14:paraId="66B65CAF" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00FA2E05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>access additional services as they are rolled out, using the same Application</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D0E8794" w14:textId="77777777" w:rsidR="00C619C9" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00FA2E05">
+          <w:p w14:paraId="7D0E8794" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00FA2E05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">complete payment transactions via the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pplications using Visa, MasterCard, Discover, American Express, or ACH. All payments will be bundled into one payment for the customer.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31742916" w14:textId="77777777" w:rsidR="00C619C9" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00FA2E05">
+          <w:p w14:paraId="31742916" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00FA2E05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">receive confirmation in the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pplication and via email</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5058EF42" w14:textId="77777777" w:rsidR="00C619C9" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00FA2E05">
+          <w:p w14:paraId="5058EF42" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00FA2E05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>review transaction and payment history</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> in the Application</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EDF8EA4" w14:textId="77777777" w:rsidR="00CA3E40" w:rsidRPr="00CA3E40" w:rsidRDefault="00682426" w:rsidP="00CA3E40">
+          <w:p w14:paraId="7EDF8EA4" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00CA3E40" w:rsidRDefault="00682426" w:rsidP="00CA3E40">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>keep transaction receipts and other documents in the Wallet section of the Application</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F6D5E" w:rsidRPr="00741D60" w14:paraId="424F21AC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="243C8F38" w14:textId="77777777" w:rsidR="001F6D5E" w:rsidRPr="00CA3E40" w:rsidRDefault="00682426" w:rsidP="001F6D5E">
+          <w:p w14:paraId="243C8F38" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00CA3E40" w:rsidRDefault="00682426" w:rsidP="001F6D5E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F6D5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Electronic Application Submission</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1813,555 +1793,514 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Scope</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F6D5E" w:rsidRPr="00741D60" w14:paraId="30493CB1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="701D54C0" w14:textId="77A62C14" w:rsidR="001F6D5E" w:rsidRPr="00954B12" w:rsidRDefault="00954B12" w:rsidP="00954B12">
+          <w:p w14:paraId="701D54C0" w14:textId="77A62C14" w:rsidR="00132799" w:rsidRPr="00954B12" w:rsidRDefault="00954B12" w:rsidP="00954B12">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="389"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00074198">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>&lt;&lt;ADD SCOPE HERE&gt;&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F6D5E" w:rsidRPr="00741D60" w14:paraId="0D5B4A8D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04AA1E5B" w14:textId="77777777" w:rsidR="001F6D5E" w:rsidRPr="001F6D5E" w:rsidRDefault="00682426" w:rsidP="001F6D5E">
+          <w:p w14:paraId="04AA1E5B" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="001F6D5E" w:rsidRDefault="00682426" w:rsidP="001F6D5E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F6D5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Online Registration / Renewal Scope</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F6D5E" w:rsidRPr="00741D60" w14:paraId="3B657934" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C8091C9" w14:textId="01A18FD8" w:rsidR="001F6D5E" w:rsidRPr="001F6D5E" w:rsidRDefault="002539F9" w:rsidP="002539F9">
+          <w:p w14:paraId="0C8091C9" w14:textId="01A18FD8" w:rsidR="00132799" w:rsidRPr="001F6D5E" w:rsidRDefault="002539F9" w:rsidP="002539F9">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00074198">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>&lt;&lt;ADD SCOPE HERE&gt;&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3EE787AC" w14:textId="77777777" w:rsidR="00CA3E40" w:rsidRDefault="003A4860">
+    <w:p w14:paraId="3EE787AC" w14:textId="77777777" w:rsidR="00132799" w:rsidRDefault="00132799">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="534CABC6" w14:textId="77777777" w:rsidR="00CA3E40" w:rsidRDefault="003A4860">
+    <w:p w14:paraId="534CABC6" w14:textId="77777777" w:rsidR="00132799" w:rsidRDefault="00132799">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10072" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8452"/>
         <w:gridCol w:w="1620"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE5ECA" w:rsidRPr="00741D60" w14:paraId="09B84D71" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F66A00C" w14:textId="77777777" w:rsidR="00FE5ECA" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00E11F10">
+          <w:p w14:paraId="3F66A00C" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00E11F10">
             <w:pPr>
               <w:spacing w:after="90"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F16D362" w14:textId="77777777" w:rsidR="00FE5ECA" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00E11F10">
+          <w:p w14:paraId="5F16D362" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00E11F10">
             <w:pPr>
               <w:spacing w:after="90"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Customer Transaction Fees</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE5ECA" w:rsidRPr="00741D60" w14:paraId="30D8F9EA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E7F9EAC" w14:textId="5F2CF8DA" w:rsidR="00156D78" w:rsidRPr="00074198" w:rsidRDefault="002539F9" w:rsidP="007A4A06">
+          <w:p w14:paraId="7E7F9EAC" w14:textId="5F2CF8DA" w:rsidR="00132799" w:rsidRPr="00074198" w:rsidRDefault="002539F9" w:rsidP="007A4A06">
             <w:pPr>
               <w:spacing w:after="45"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00074198">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">&lt;&lt;ADD </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> HERE&gt;&gt;</w:t>
+              <w:t>&lt;&lt;ADD SERVICES HERE&gt;&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00F7164A" w14:textId="4C115039" w:rsidR="00FE5ECA" w:rsidRPr="00074198" w:rsidRDefault="00682426" w:rsidP="00E11F10">
+          <w:p w14:paraId="00F7164A" w14:textId="4C115039" w:rsidR="00132799" w:rsidRPr="00074198" w:rsidRDefault="00682426" w:rsidP="00E11F10">
             <w:pPr>
               <w:spacing w:after="45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00074198">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="006214E2" w:rsidRPr="00074198">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>x.xx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="221EB448" w14:textId="77777777" w:rsidR="00A94125" w:rsidRPr="00074198" w:rsidRDefault="00682426" w:rsidP="007A4A06">
+          <w:p w14:paraId="221EB448" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00074198" w:rsidRDefault="00682426" w:rsidP="007A4A06">
             <w:pPr>
               <w:spacing w:after="45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00074198">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>*Per Transaction</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EF6E5C2" w14:textId="77777777" w:rsidR="00A94125" w:rsidRPr="00074198" w:rsidRDefault="003A4860" w:rsidP="00A94125">
+          <w:p w14:paraId="0EF6E5C2" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00074198" w:rsidRDefault="00132799" w:rsidP="00A94125">
             <w:pPr>
               <w:spacing w:after="45"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0174" w:rsidRPr="00741D60" w14:paraId="0B2352F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0EF84B35" w14:textId="190CE2C1" w:rsidR="009F0174" w:rsidRPr="00074198" w:rsidRDefault="002539F9" w:rsidP="007A4A06">
+          <w:p w14:paraId="0EF84B35" w14:textId="190CE2C1" w:rsidR="00132799" w:rsidRPr="00074198" w:rsidRDefault="002539F9" w:rsidP="007A4A06">
             <w:pPr>
               <w:spacing w:after="45"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00074198">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">&lt;&lt;ADD </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> HERE&gt;&gt;</w:t>
+              <w:t>&lt;&lt;ADD SERVICES HERE&gt;&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6669ED22" w14:textId="1F8EC35A" w:rsidR="009F0174" w:rsidRPr="00074198" w:rsidRDefault="00682426" w:rsidP="009F0174">
+          <w:p w14:paraId="6669ED22" w14:textId="1F8EC35A" w:rsidR="00132799" w:rsidRPr="00074198" w:rsidRDefault="00682426" w:rsidP="009F0174">
             <w:pPr>
               <w:spacing w:after="45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00074198">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="006214E2" w:rsidRPr="00074198">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>x.xx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="08BB0E61" w14:textId="77777777" w:rsidR="009F0174" w:rsidRPr="00074198" w:rsidRDefault="00682426" w:rsidP="007A4A06">
+          <w:p w14:paraId="08BB0E61" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00074198" w:rsidRDefault="00682426" w:rsidP="007A4A06">
             <w:pPr>
               <w:spacing w:after="45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00074198">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>*Per Transaction</w:t>
             </w:r>
@@ -2616,458 +2555,445 @@
             </w:pPr>
             <w:r w:rsidRPr="00074198">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>**Subscription is defined as a monthly payment</w:t>
             </w:r>
             <w:r w:rsidR="00A37446" w:rsidRPr="00074198">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> paid by the customer.  </w:t>
-[...12 lines deleted...]
-              <w:t>For clarity, Customers are not charged for looking up information, receiving reminders, scheduling payments, or anything other than paying</w:t>
+              <w:t xml:space="preserve"> paid by the customer.  For clarity, Customers are not charged for looking up information, receiving reminders, scheduling payments, or anything other than paying</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6531A7C3" w14:textId="16353CB9" w:rsidR="008D7CD9" w:rsidRPr="00FA2E05" w:rsidRDefault="008D7CD9" w:rsidP="008D7CD9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="384"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fee has been approved by OSBM.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7136C1C8" w14:textId="77777777" w:rsidR="00FE5ECA" w:rsidRPr="00741D60" w:rsidRDefault="003A4860">
+    <w:p w14:paraId="7136C1C8" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00741D60" w:rsidRDefault="00132799">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10072" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10072"/>
       </w:tblGrid>
       <w:tr w:rsidR="008C7BBA" w:rsidRPr="00741D60" w14:paraId="2662B54B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB4FD35" w14:textId="77777777" w:rsidR="008C7BBA" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="008C7BBA">
+          <w:p w14:paraId="5CB4FD35" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="008C7BBA">
             <w:pPr>
               <w:spacing w:after="90"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Customer Payment Processing Fees</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C7BBA" w:rsidRPr="00741D60" w14:paraId="0C370D73" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33D1CC53" w14:textId="77777777" w:rsidR="008C7BBA" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="008C7BBA">
+          <w:p w14:paraId="33D1CC53" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="008C7BBA">
             <w:pPr>
               <w:spacing w:after="45"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fees for Payment Processing are dependent upon the form of payment, and are charged to the customer as follows:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="129849F9" w14:textId="77777777" w:rsidR="008C7BBA" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00C619C9">
+          <w:p w14:paraId="129849F9" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00FA2E05" w:rsidRDefault="00682426" w:rsidP="00C619C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="45"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Credit and Debit Cards (Visa, MasterCard, Discover, and American Express):  </w:t>
             </w:r>
             <w:r w:rsidRPr="00262B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.85%</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the amount of the Payment </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="775A834F" w14:textId="77777777" w:rsidR="001C28FA" w:rsidRPr="001C28FA" w:rsidRDefault="00682426" w:rsidP="00C619C9">
+          <w:p w14:paraId="775A834F" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="001C28FA" w:rsidRDefault="00682426" w:rsidP="00C619C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="45"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ACH:  $1.25 per Payment**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="666C7432" w14:textId="77777777" w:rsidR="00C619C9" w:rsidRPr="00340EB2" w:rsidRDefault="00682426" w:rsidP="00C619C9">
+          <w:p w14:paraId="666C7432" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00340EB2" w:rsidRDefault="00682426" w:rsidP="00C619C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="45"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C28FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Electronic Bill Presentment &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>: .50 per payment***</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA2E05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69B27DCD" w14:textId="77777777" w:rsidR="00BC2D84" w:rsidRDefault="00682426" w:rsidP="00BC2D84">
+          <w:p w14:paraId="69B27DCD" w14:textId="77777777" w:rsidR="00132799" w:rsidRDefault="00682426" w:rsidP="00BC2D84">
             <w:pPr>
               <w:spacing w:after="45"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PayIt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> will not charge Client fees for chargebacks.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F9100EE" w14:textId="77777777" w:rsidR="00340EB2" w:rsidRPr="00340EB2" w:rsidRDefault="003A4860" w:rsidP="00823018">
+          <w:p w14:paraId="7F9100EE" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00340EB2" w:rsidRDefault="00132799" w:rsidP="00823018">
             <w:pPr>
               <w:spacing w:after="45"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="78DD9408" w14:textId="77777777" w:rsidR="00C619C9" w:rsidRDefault="00682426" w:rsidP="00823018">
+          <w:p w14:paraId="78DD9408" w14:textId="77777777" w:rsidR="00132799" w:rsidRDefault="00682426" w:rsidP="00823018">
             <w:pPr>
               <w:spacing w:after="45"/>
               <w:ind w:left="384"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00615184">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>** a Payment is defined as the single Payment by the Customer. For clarity, a Payment can include one or multiple Transactions (e.g. if a Customer is paying two Citations at the same time, that would be one Payment and two Transactions.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6784F48F" w14:textId="77777777" w:rsidR="001C28FA" w:rsidRDefault="003A4860" w:rsidP="00823018">
+          <w:p w14:paraId="6784F48F" w14:textId="77777777" w:rsidR="00132799" w:rsidRDefault="00132799" w:rsidP="00823018">
             <w:pPr>
               <w:spacing w:after="45"/>
               <w:ind w:left="384"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72A70350" w14:textId="77777777" w:rsidR="001C28FA" w:rsidRPr="001C28FA" w:rsidRDefault="00682426" w:rsidP="001C28FA">
+          <w:p w14:paraId="72A70350" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="001C28FA" w:rsidRDefault="00682426" w:rsidP="001C28FA">
             <w:pPr>
               <w:spacing w:after="45"/>
               <w:ind w:left="389"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C28FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*** a Bill is defined as an individual Bill presented to a customer on behalf of the Client.  If the same Bill is presented multiple times, or reminders are sent, only one client fee will be charged.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="370BB225" w14:textId="77777777" w:rsidR="00F81A67" w:rsidRDefault="003A4860">
+    <w:p w14:paraId="370BB225" w14:textId="77777777" w:rsidR="00132799" w:rsidRDefault="00132799">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56BE0637" w14:textId="77777777" w:rsidR="00823018" w:rsidRDefault="00682426" w:rsidP="001C28FA">
+    <w:p w14:paraId="56BE0637" w14:textId="77777777" w:rsidR="00132799" w:rsidRDefault="00682426" w:rsidP="001C28FA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53013E7A" w14:textId="77777777" w:rsidR="00823018" w:rsidRDefault="003A4860" w:rsidP="00D4795D">
+    <w:p w14:paraId="53013E7A" w14:textId="77777777" w:rsidR="00132799" w:rsidRDefault="00132799" w:rsidP="00D4795D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71C6A7A2" w14:textId="77777777" w:rsidR="00823018" w:rsidRDefault="003A4860">
+    <w:p w14:paraId="71C6A7A2" w14:textId="77777777" w:rsidR="00132799" w:rsidRDefault="00132799">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D19DF78" w14:textId="68F68198" w:rsidR="00703827" w:rsidRPr="00741D60" w:rsidRDefault="00682426" w:rsidP="00D4795D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -3195,51 +3121,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ayIt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009A3561">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, LLC and the Client agree to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00741D60">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">requirements outlined in this Proposal, the sum of which will constitute a binding agreement (“Agreement”) between the parties.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149EF4E9" w14:textId="77777777" w:rsidR="002C1190" w:rsidRDefault="003A4860">
+    <w:p w14:paraId="149EF4E9" w14:textId="77777777" w:rsidR="00132799" w:rsidRDefault="00132799">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31263AEE" w14:textId="77777777" w:rsidR="00703827" w:rsidRPr="002C1190" w:rsidRDefault="00682426">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741D60">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
         </w:rPr>
         <w:t>Executed on the dates set forth below by the undersigned authorized representative of Subscriber and Service Provider to be effective as of the Start Date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22AF7D5A" w14:textId="77777777" w:rsidR="00703827" w:rsidRPr="00741D60" w:rsidRDefault="00703827">
       <w:pPr>
@@ -3268,51 +3194,51 @@
         <w:pStyle w:val="Body"/>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A4860">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>&lt;&lt;Entity Name&gt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6439FF95" w14:textId="77777777" w:rsidR="00D4795D" w:rsidRPr="00D4795D" w:rsidRDefault="003A4860" w:rsidP="00D4795D">
+    <w:p w14:paraId="6439FF95" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00D4795D" w:rsidRDefault="00132799" w:rsidP="00D4795D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="200ED8B0" w14:textId="77777777" w:rsidR="00703827" w:rsidRPr="00741D60" w:rsidRDefault="00682426">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:keepNext/>
         <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741D60">
@@ -3457,51 +3383,51 @@
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00741D60">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PayIt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00741D60">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, LLC (Service Provider)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D404060" w14:textId="77777777" w:rsidR="00D4795D" w:rsidRPr="00D4795D" w:rsidRDefault="003A4860" w:rsidP="00D4795D">
+    <w:p w14:paraId="0D404060" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00D4795D" w:rsidRDefault="00132799" w:rsidP="00D4795D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74F26CD4" w14:textId="77777777" w:rsidR="00703827" w:rsidRPr="00741D60" w:rsidRDefault="00682426">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741D60">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
@@ -3556,114 +3482,114 @@
         <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741D60">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Title:</w:t>
       </w:r>
       <w:r w:rsidRPr="00741D60">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Co-Founder and COO/CFO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3400F7EE" w14:textId="77777777" w:rsidR="00E00F20" w:rsidRPr="00262B6A" w:rsidRDefault="00682426" w:rsidP="00743BAC">
+    <w:p w14:paraId="3400F7EE" w14:textId="77777777" w:rsidR="00132799" w:rsidRPr="00262B6A" w:rsidRDefault="00682426" w:rsidP="00743BAC">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741D60">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00741D60">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E00F20" w:rsidRPr="00262B6A" w:rsidSect="00E9278D">
+    <w:sectPr w:rsidR="00132799" w:rsidRPr="00262B6A" w:rsidSect="00E9278D">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1152" w:right="1080" w:bottom="1152" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CF0BA01" w14:textId="77777777" w:rsidR="00682426" w:rsidRDefault="00682426">
+    <w:p w14:paraId="6C4A1D3A" w14:textId="77777777" w:rsidR="00252AE4" w:rsidRDefault="00252AE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48776027" w14:textId="77777777" w:rsidR="00682426" w:rsidRDefault="00682426">
+    <w:p w14:paraId="09AA8ED6" w14:textId="77777777" w:rsidR="00252AE4" w:rsidRDefault="00252AE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3687,149 +3613,149 @@
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="4295D5D5" w14:textId="77777777" w:rsidR="00473FF4" w:rsidRDefault="003A4860">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4295D5D5" w14:textId="77777777" w:rsidR="00132799" w:rsidRDefault="00132799">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="721CD143" w14:textId="77777777" w:rsidR="00703827" w:rsidRDefault="00682426">
     <w:pPr>
       <w:pStyle w:val="HeaderFooter"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="6FDE3010" w14:textId="77777777" w:rsidR="00473FF4" w:rsidRDefault="003A4860">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FDE3010" w14:textId="77777777" w:rsidR="00132799" w:rsidRDefault="00132799">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="388847E4" w14:textId="77777777" w:rsidR="00682426" w:rsidRDefault="00682426">
+    <w:p w14:paraId="2C2614B8" w14:textId="77777777" w:rsidR="00252AE4" w:rsidRDefault="00252AE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EE1946C" w14:textId="77777777" w:rsidR="00682426" w:rsidRDefault="00682426">
+    <w:p w14:paraId="2854C01B" w14:textId="77777777" w:rsidR="00252AE4" w:rsidRDefault="00252AE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="5F59C2D6" w14:textId="77777777" w:rsidR="0074199F" w:rsidRDefault="003A4860">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F59C2D6" w14:textId="77777777" w:rsidR="00132799" w:rsidRDefault="00132799">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="07291E5D" w14:textId="77777777" w:rsidR="00703827" w:rsidRDefault="00703827">
     <w:pPr>
       <w:pStyle w:val="HeaderFooter"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="2888283F" w14:textId="77777777" w:rsidR="0074199F" w:rsidRDefault="003A4860">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2888283F" w14:textId="77777777" w:rsidR="00132799" w:rsidRDefault="00132799">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FFE37CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52C249A0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4149,259 +4075,313 @@
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E6F31E3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C6C4E348"/>
     <w:numStyleLink w:val="ImportedStyle1"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="266D54A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6EEBA88"/>
     <w:lvl w:ilvl="0" w:tplc="8F88CBB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="981033E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="528EA690">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="6C60171A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="A4DACB5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="CE10B11C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="237A569C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1FAC67D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6660D6A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27AC399A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1AE2D7EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -4529,265 +4509,319 @@
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B076BFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C6C4E348"/>
     <w:styleLink w:val="ImportedStyle1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="864"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1705" w:hanging="265"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3492" w:hanging="972"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="965" w:hanging="389"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5)%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1109" w:hanging="389"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5)%6)%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1258" w:hanging="345"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5)%6)%7)%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1397" w:hanging="389"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5)%6)%7)%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="215"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30642551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82F675B8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5025,283 +5059,337 @@
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="370D33A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="356E2B54"/>
     <w:styleLink w:val="Bullets"/>
     <w:lvl w:ilvl="0" w:tplc="A5368784">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="182" w:hanging="182"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4768B47A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1368"/>
         </w:tabs>
         <w:ind w:left="742" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4E161AE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1368"/>
         </w:tabs>
         <w:ind w:left="1342" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="AFECA4AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1368"/>
         </w:tabs>
         <w:ind w:left="1942" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="E45C3CC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1368"/>
         </w:tabs>
         <w:ind w:left="2542" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="29809534">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1368"/>
         </w:tabs>
         <w:ind w:left="3142" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="7DCA41C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1368"/>
         </w:tabs>
         <w:ind w:left="3742" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E43C5C5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1368"/>
         </w:tabs>
         <w:ind w:left="4342" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="11F42DFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1368"/>
         </w:tabs>
         <w:ind w:left="4942" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38375133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="356E2B54"/>
     <w:numStyleLink w:val="Bullets"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42C3689B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="300C968A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -6446,291 +6534,345 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="546C7BBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD9E9508"/>
     <w:lvl w:ilvl="0" w:tplc="EB48C766">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="255" w:hanging="255"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="22906FB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F9DE46DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F7AE5706">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FA6A4034">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="9DC88FB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="47F01462">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="52C4A330">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FEC22056">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56CF7D4A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C6C4E348"/>
     <w:numStyleLink w:val="ImportedStyle1"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A484544"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04661450"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7012,291 +7154,345 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D781106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A163EB2"/>
     <w:lvl w:ilvl="0" w:tplc="97FC1570">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="300" w:hanging="300"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BBC2AED4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6A0A707C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="E36C46C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="A232DFD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="DC9043C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="7F7E90B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B3AE9F46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AB4CFEFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FA21335"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="210AF3EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -7686,555 +7882,663 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="691213C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB028078"/>
     <w:lvl w:ilvl="0" w:tplc="F9F60A40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="300" w:hanging="300"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BB0AF55A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="423A2CFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D222ED14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="BE46355C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="7D9429F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6ACA3D3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="61D47BA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8190EB56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EFF0653"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B86C8674"/>
     <w:lvl w:ilvl="0" w:tplc="ADA6419A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="300" w:hanging="300"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:b/>
         <w:bCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="32FA16D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1DB06D8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="3A2AEE66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="6D9A4352">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="EC2E58BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="A56A72FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="3C2AA5AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2B7692EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71824B74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA0A94E0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8474,291 +8778,345 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75D40FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B36CE70"/>
     <w:lvl w:ilvl="0" w:tplc="41328900">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="300" w:hanging="300"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="57025136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D56ADABC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="DD6C0FDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="173E1D28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="DA987740">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2D2EBA6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="520C24CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4352F0EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77973550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAB85714"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8849,259 +9207,313 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7880282C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE8EC402"/>
     <w:lvl w:ilvl="0" w:tplc="20CCA090">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1FB6CD62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="AF92DF02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="936" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="CA908332">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B3240F20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1656" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="97809222">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2016" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="B682225E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2376" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FB908686">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2736" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="414094F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3096" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...1 lines deleted...]
-        <w:imprint w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D63184C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9B30F4D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -9210,306 +9622,306 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2129157791">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1803767734">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="555241762">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="DBBE97D6">
+      <w:lvl w:ilvl="0" w:tplc="81228674">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="182" w:hanging="182"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="97528BE2">
+      <w:lvl w:ilvl="1" w:tplc="8356FAC0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="742" w:hanging="142"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="FE54A168">
+      <w:lvl w:ilvl="2" w:tplc="600AD4A0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1342" w:hanging="142"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="99A83D8E">
+      <w:lvl w:ilvl="3" w:tplc="9DA0AABA">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1942" w:hanging="142"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="F24A9DFC">
+      <w:lvl w:ilvl="4" w:tplc="13A610DE">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2542" w:hanging="142"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="7C8EC12A">
+      <w:lvl w:ilvl="5" w:tplc="778CC43C">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3142" w:hanging="142"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="0C5CA5FA">
+      <w:lvl w:ilvl="6" w:tplc="D2E88C12">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3742" w:hanging="142"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="F7F89FAA">
+      <w:lvl w:ilvl="7" w:tplc="315E60E6">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4342" w:hanging="142"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="B1102B16">
+      <w:lvl w:ilvl="8" w:tplc="B01EF086">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4942" w:hanging="142"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="949124545">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1067076109">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0" w:tplc="8F88CBB0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="1260"/>
           </w:tabs>
           <w:ind w:left="2160" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
@@ -9738,75 +10150,75 @@
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="1260"/>
           </w:tabs>
           <w:ind w:left="7920" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1973247940">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1031420881">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="668866994">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1576894151">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="306319769">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="2030402179">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1630092195">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="940525166">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1065419429">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="864" w:hanging="864"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
@@ -10013,51 +10425,51 @@
         <w:suff w:val="nothing"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5)%6)%7)%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1560" w:hanging="215"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="993413360">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="864" w:hanging="864"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
@@ -10264,81 +10676,81 @@
         <w:suff w:val="nothing"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5)%6)%7)%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1431" w:hanging="85"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="798912925">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="192814200">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1074427343">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1163816595">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="314182230">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1343431465">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1257519575">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="522596427">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="2101943245">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="38404294">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1452506461">
     <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
@@ -10550,51 +10962,51 @@
         <w:suff w:val="nothing"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5)%6)%7)%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1584" w:hanging="239"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="435685437">
     <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
@@ -10832,172 +11244,183 @@
           <w:tabs>
             <w:tab w:val="left" w:pos="581"/>
             <w:tab w:val="left" w:pos="1440"/>
           </w:tabs>
           <w:ind w:left="1440" w:hanging="95"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1577322186">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1609582971">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1361903758">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1430738736">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1164201974">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="2107844284">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1519925265">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="152140482">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1341665211">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1270702961">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1569346303">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="96296055">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="513034617">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="1317880977">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="138378038">
     <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00703827"/>
     <w:rsid w:val="00074198"/>
+    <w:rsid w:val="00132799"/>
+    <w:rsid w:val="0021336A"/>
+    <w:rsid w:val="00252AE4"/>
     <w:rsid w:val="002539F9"/>
+    <w:rsid w:val="002A324C"/>
     <w:rsid w:val="003A4860"/>
+    <w:rsid w:val="00450618"/>
     <w:rsid w:val="004A3A24"/>
     <w:rsid w:val="006214E2"/>
+    <w:rsid w:val="00647590"/>
     <w:rsid w:val="00682426"/>
     <w:rsid w:val="006877A3"/>
     <w:rsid w:val="006D6D18"/>
     <w:rsid w:val="00703827"/>
     <w:rsid w:val="007843BD"/>
+    <w:rsid w:val="00870B76"/>
     <w:rsid w:val="008D7CD9"/>
     <w:rsid w:val="00900E29"/>
     <w:rsid w:val="00954B12"/>
     <w:rsid w:val="009A3561"/>
+    <w:rsid w:val="009A37D5"/>
     <w:rsid w:val="00A37446"/>
     <w:rsid w:val="00AF6795"/>
     <w:rsid w:val="00B71E5B"/>
     <w:rsid w:val="00DB23AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="29C78F44"/>
   <w15:docId w15:val="{4EE8BC52-5F8A-409A-BDA4-8F6A33944F15}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12064,51 +12487,51 @@
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00262B6A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="4403672">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="111175859">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13493,68 +13916,50 @@
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...16 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100837EBF1F3B85CC48A1E419F62E8FBDE8" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83233bfdd19ae3b28634cd2864e6988f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns3="f4135704-7a68-4150-96d9-10a49829fd09" xmlns:ns4="93552892-283b-42de-9ad0-1ca298bd269e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d29f41f65e2f55e44c47ce7a99a54047" ns1:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f4135704-7a68-4150-96d9-10a49829fd09"/>
     <xsd:import namespace="93552892-283b-42de-9ad0-1ca298bd269e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns3:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
@@ -13758,101 +14163,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E590B6B1-EFA0-4D6A-B2CE-9BC608728ECE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="f4135704-7a68-4150-96d9-10a49829fd09"/>
     <ds:schemaRef ds:uri="93552892-283b-42de-9ad0-1ca298bd269e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F63654D-4A79-4C49-BB7E-BB0BA7CF3685}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C65D8CB-EDA4-4757-8352-8504C6858BCA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>552</Words>
-  <Characters>3148</Characters>
+  <Words>542</Words>
+  <Characters>3093</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>126</Lines>
+  <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3693</CharactersWithSpaces>
+  <CharactersWithSpaces>3599</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Anderson, Melissa G</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100837EBF1F3B85CC48A1E419F62E8FBDE8</vt:lpwstr>
   </property>
 </Properties>
 </file>