--- v0 (2025-10-20)
+++ v1 (2026-05-03)
@@ -10,2811 +10,1247 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="600B1E39" w14:textId="73A34BFF" w:rsidR="00093A4A" w:rsidRPr="00377973" w:rsidRDefault="00FE77AD" w:rsidP="00377973">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00377973">
+        <w:rPr>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t>LGC Disaster Preparedness Checklist</w:t>
+      </w:r>
+      <w:r w:rsidR="00377973" w:rsidRPr="00377973">
+        <w:rPr>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t>: During Event Tasks</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2155"/>
-        <w:gridCol w:w="7195"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="7560"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F25E2" w14:paraId="690EE835" w14:textId="77777777" w:rsidTr="005D1556">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00093A4A" w14:paraId="70FD71F7" w14:textId="77777777" w:rsidTr="00377973">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08E8458C" w14:textId="7333266D" w:rsidR="008F25E2" w:rsidRPr="00164368" w:rsidRDefault="00B026BC" w:rsidP="005D1556">
-            <w:pPr>
+          <w:p w14:paraId="25934860" w14:textId="77777777" w:rsidR="00093A4A" w:rsidRDefault="00FE77AD">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...16 lines deleted...]
-                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Year:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7195" w:type="dxa"/>
+            <w:tcW w:w="7560" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51C0B5E5" w14:textId="3F2D05CD" w:rsidR="008F25E2" w:rsidRPr="00164368" w:rsidRDefault="00B11BC2" w:rsidP="005D1556">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1E4C5249" w14:textId="503B3DFA" w:rsidR="00093A4A" w:rsidRDefault="00FE77AD">
+            <w:r>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00040CC6">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00093A4A" w14:paraId="550C1432" w14:textId="77777777" w:rsidTr="00377973">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4609FA74" w14:textId="77777777" w:rsidR="00093A4A" w:rsidRDefault="00FE77AD">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...29 lines deleted...]
-                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Organization:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7195" w:type="dxa"/>
+            <w:tcW w:w="7560" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20BEAEBC" w14:textId="77777777" w:rsidR="008F25E2" w:rsidRDefault="008F25E2" w:rsidP="005D1556">
-[...6 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="07DA195F" w14:textId="77777777" w:rsidR="00093A4A" w:rsidRDefault="00093A4A"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F25E2" w14:paraId="0FACED8F" w14:textId="77777777" w:rsidTr="005D1556">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00093A4A" w14:paraId="795995B3" w14:textId="77777777" w:rsidTr="00377973">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59751127" w14:textId="77777777" w:rsidR="008F25E2" w:rsidRPr="00164368" w:rsidRDefault="008F25E2" w:rsidP="005D1556">
-            <w:pPr>
+          <w:p w14:paraId="4B6FB554" w14:textId="77777777" w:rsidR="00093A4A" w:rsidRDefault="00FE77AD">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00164368">
+              <w:t>Form</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Form Contact:</w:t>
+              <w:t xml:space="preserve"> Contact:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7195" w:type="dxa"/>
+            <w:tcW w:w="7560" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B1FD7F6" w14:textId="77777777" w:rsidR="008F25E2" w:rsidRDefault="008F25E2" w:rsidP="005D1556">
-[...6 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="178C3853" w14:textId="77777777" w:rsidR="00093A4A" w:rsidRDefault="00093A4A"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65BDC817" w14:textId="77777777" w:rsidR="00B026BC" w:rsidRPr="00B026BC" w:rsidRDefault="00B026BC" w:rsidP="00B026BC"/>
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7CD0F427" w14:textId="77777777" w:rsidR="00093A4A" w:rsidRDefault="00093A4A">
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77336D62" w14:textId="77777777" w:rsidR="00093A4A" w:rsidRDefault="00FE77AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t>Staffing &amp; Operations Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF0330F" w14:textId="526EAC96" w:rsidR="00820067" w:rsidRPr="003955D2" w:rsidRDefault="41B00925" w:rsidP="00D4797B">
-[...24 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0AF83421" w14:textId="64F4B847" w:rsidR="00093A4A" w:rsidRDefault="00000000" w:rsidP="007B775C">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="647635596"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="009770DB">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007B775C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7E4F58D5" w:rsidRPr="003955D2">
-[...21 lines deleted...]
-        <w:t>staff to EOC as needed and ensure a proper shift is maintained based on event activation level</w:t>
+      <w:r w:rsidR="00FE77AD">
+        <w:t>Deploy assigned GIS staff to EOC as needed and ensure a proper shift is maintained based on event activation level</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1B629C" w14:textId="49962F6E" w:rsidR="00820067" w:rsidRPr="003955D2" w:rsidRDefault="0DF7BB7F" w:rsidP="00D4797B">
-[...24 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6EF47C46" w14:textId="18A88AE6" w:rsidR="00093A4A" w:rsidRDefault="00000000" w:rsidP="007B775C">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="1593975574"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="007B775C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007B775C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7E4F58D5" w:rsidRPr="003955D2">
-[...5 lines deleted...]
-        <w:t>Exercise the communication plan between assigned event staff, staff sheltering in place and leadership staff to give updates and ensure safe accountability</w:t>
+      <w:r w:rsidR="00FE77AD">
+        <w:t>Exercise the communication plan between assigned event staff, staff sheltering in place, and leadership staff to give updates and ensure safe accountability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD35A5C" w14:textId="34FBA365" w:rsidR="00820067" w:rsidRPr="003955D2" w:rsidRDefault="4FFA04D2" w:rsidP="00D4797B">
-[...24 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="345082AA" w14:textId="0A783003" w:rsidR="00093A4A" w:rsidRDefault="00000000" w:rsidP="007B775C">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-554780382"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="007B775C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007B775C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7E4F58D5" w:rsidRPr="003955D2">
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00FE77AD">
+        <w:t>Evaluate needs for considering an external resource request through EM (Strike Team Response)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB189B4" w14:textId="77777777" w:rsidR="00093A4A" w:rsidRDefault="00FE77AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Documentation &amp; Record Keeping</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FC7EFB" w14:textId="01B76BE5" w:rsidR="00093A4A" w:rsidRDefault="00000000" w:rsidP="007B775C">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="131523704"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="007B775C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007B775C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7E4F58D5" w:rsidRPr="003955D2">
-[...5 lines deleted...]
-        <w:t>(Strike Team Response)</w:t>
+      <w:r w:rsidR="00FE77AD">
+        <w:t>Take copious notes including who asked you for what and when; use an ICS 214 form and begin documenting action</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190B15D0" w14:textId="75A55DB2" w:rsidR="00820067" w:rsidRPr="003955D2" w:rsidRDefault="7E4F58D5" w:rsidP="79D2DDB8">
-[...12 lines deleted...]
-        <w:t>Documentation &amp; Record Keeping</w:t>
+    <w:p w14:paraId="79A02CAF" w14:textId="17A03CFD" w:rsidR="00093A4A" w:rsidRDefault="00000000" w:rsidP="007B775C">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="1906725328"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="007B775C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007B775C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE77AD">
+        <w:t>Track and record all financial transactions; save receipts, track mileage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E3FDC2" w14:textId="50F29BFF" w:rsidR="00820067" w:rsidRPr="003955D2" w:rsidRDefault="1571A10A" w:rsidP="00D4797B">
-[...24 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="10DF3D0C" w14:textId="625C96B3" w:rsidR="00093A4A" w:rsidRDefault="00000000" w:rsidP="007B775C">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="713617411"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="007B775C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007B775C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7E4F58D5" w:rsidRPr="003955D2">
-[...5 lines deleted...]
-        <w:t>Take copious notes including who asked you for what and when. Use an ICS 214 form and begin documenting action</w:t>
+      <w:r w:rsidR="00FE77AD">
+        <w:t>Document issues found for development of after-action report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66510AD5" w14:textId="2D68B1E4" w:rsidR="2AE693FA" w:rsidRPr="003955D2" w:rsidRDefault="76A938A3" w:rsidP="00D4797B">
-[...41 lines deleted...]
-        <w:t>nd record all financial transactions; save receipts, track milage</w:t>
+    <w:p w14:paraId="5F35B86B" w14:textId="77777777" w:rsidR="00093A4A" w:rsidRDefault="00FE77AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Technical Support &amp; Infrastructure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F94C21" w14:textId="1EFBC0F4" w:rsidR="00820067" w:rsidRPr="003955D2" w:rsidRDefault="1C58EFC2" w:rsidP="00D4797B">
-[...24 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2AF0D084" w14:textId="7FA9BC91" w:rsidR="00093A4A" w:rsidRDefault="00000000" w:rsidP="007B775C">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-562257899"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D16D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007B775C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7E4F58D5" w:rsidRPr="003955D2">
-[...21 lines deleted...]
-        <w:t>action report</w:t>
+      <w:r w:rsidR="00FE77AD">
+        <w:t>Work with IT to monitor GIS services to keep infrastructure and communications going</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BED2D8" w14:textId="73DB4BE1" w:rsidR="00820067" w:rsidRPr="003955D2" w:rsidRDefault="7E4F58D5" w:rsidP="79D2DDB8">
-[...12 lines deleted...]
-        <w:t>Technical Support &amp; Infrastructure</w:t>
+    <w:p w14:paraId="737C2427" w14:textId="65B1E210" w:rsidR="00093A4A" w:rsidRDefault="00000000" w:rsidP="007B775C">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-983690459"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="007B775C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007B775C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE77AD">
+        <w:t>Monitor external GIS systems for insight into ongoing impacts: flood gauges, wind patterns, road closures, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245185EB" w14:textId="3FB0F5B6" w:rsidR="00820067" w:rsidRPr="003955D2" w:rsidRDefault="4DD26015" w:rsidP="00D4797B">
-[...24 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7C83E1F4" w14:textId="77777777" w:rsidR="00093A4A" w:rsidRDefault="00FE77AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Emergency Operations Coordination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A803C28" w14:textId="0CA706AE" w:rsidR="00093A4A" w:rsidRDefault="00000000" w:rsidP="007B775C">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-1157295062"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="007B775C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007B775C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7E4F58D5" w:rsidRPr="003955D2">
-[...5 lines deleted...]
-        <w:t>Work with IT to monitor GIS services to keep infrastructure and communications going</w:t>
+      <w:r w:rsidR="00FE77AD">
+        <w:t xml:space="preserve">Work with EOC for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FE77AD">
+        <w:t>handling of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FE77AD">
+        <w:t xml:space="preserve"> assigned duties such as evacuations, road closures, and detour mappings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD8304A" w14:textId="1383B398" w:rsidR="00820067" w:rsidRPr="003955D2" w:rsidRDefault="60ACC8FC" w:rsidP="00D4797B">
-[...24 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5490C7BC" w14:textId="39139DCF" w:rsidR="00093A4A" w:rsidRDefault="00000000" w:rsidP="007B775C">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-419554036"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="007B775C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007B775C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7E4F58D5" w:rsidRPr="003955D2">
-[...109 lines deleted...]
-        <w:t>losures, etc.</w:t>
+      <w:r w:rsidR="00FE77AD">
+        <w:t>Continue working with PIO to determine public product needs and message effectiveness: maps for road closures, emergency shelters, evacuation zones and routes, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750E44D2" w14:textId="77777777" w:rsidR="00B86717" w:rsidRDefault="00B86717">
-[...13 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="514B6524" w14:textId="7E416F92" w:rsidR="00093A4A" w:rsidRDefault="00000000" w:rsidP="007B775C">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="233671208"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="007B775C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007B775C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE77AD">
+        <w:t>Work with 911 to determine if calls are routing unexpectedly and need call handling support (e.g., external locators)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D74DFE4" w14:textId="5CE5C047" w:rsidR="00820067" w:rsidRPr="003955D2" w:rsidRDefault="7E4F58D5" w:rsidP="79D2DDB8">
-[...13 lines deleted...]
-        <w:t>Emergency Operations Coordination</w:t>
+    <w:p w14:paraId="5473FADB" w14:textId="22DBC8F8" w:rsidR="00093A4A" w:rsidRDefault="00000000" w:rsidP="007B775C">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-825442031"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="007B775C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007B775C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE77AD">
+        <w:t>Be prepared to assist search and recovery teams with data acquisition and visualization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C53C97" w14:textId="3E8D8A50" w:rsidR="00820067" w:rsidRPr="003955D2" w:rsidRDefault="4321600B" w:rsidP="00D4797B">
-[...238 lines deleted...]
-    <w:sectPr w:rsidR="00820067" w:rsidRPr="00820067" w:rsidSect="00B86717">
+    <w:sectPr w:rsidR="00093A4A" w:rsidSect="00377973">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1872" w:footer="360" w:gutter="0"/>
+      <w:pgMar w:top="1800" w:right="1080" w:bottom="1440" w:left="1080" w:header="2016" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C93BE7E" w14:textId="77777777" w:rsidR="00E00DEA" w:rsidRDefault="00E00DEA" w:rsidP="00C668ED">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="32928D33" w14:textId="77777777" w:rsidR="000C4D6A" w:rsidRDefault="000C4D6A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3034FB66" w14:textId="77777777" w:rsidR="00E00DEA" w:rsidRDefault="00E00DEA" w:rsidP="00C668ED">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1533F0CA" w14:textId="77777777" w:rsidR="000C4D6A" w:rsidRDefault="000C4D6A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...24 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="584BA67C" w14:textId="5DB33CC3" w:rsidR="00C668ED" w:rsidRDefault="003B496E" w:rsidP="00F9191C">
+  <w:p w14:paraId="36DAEF83" w14:textId="77777777" w:rsidR="00377973" w:rsidRDefault="00377973" w:rsidP="00377973">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19D65B1D" wp14:editId="63879E4E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D370720" wp14:editId="699E2FBF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-323215</wp:posOffset>
+            <wp:posOffset>10160</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="723900" cy="723900"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="667125707" name="Picture 1" descr="Qr code&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:docPr id="667125707" name="Picture 1" descr="QR Code for Disaster Response Resources Site"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="667125707" name="Picture 1" descr="Qr code&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="667125707" name="Picture 1" descr="QR Code for Disaster Response Resources Site"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="723900" cy="723900"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00C668ED">
+    <w:r>
       <w:t>Last Update:  7/2025</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2AF557DF" w14:textId="5AD2A28F" w:rsidR="00C668ED" w:rsidRDefault="00BC6921" w:rsidP="00F9191C">
+  <w:p w14:paraId="08234C69" w14:textId="77777777" w:rsidR="00377973" w:rsidRDefault="00377973" w:rsidP="00377973">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
+  <w:p w14:paraId="6E2C77EA" w14:textId="188B6629" w:rsidR="00093A4A" w:rsidRDefault="00093A4A" w:rsidP="00377973">
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="064779F0" w14:textId="77777777" w:rsidR="00E00DEA" w:rsidRDefault="00E00DEA" w:rsidP="00C668ED">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0DD77637" w14:textId="77777777" w:rsidR="000C4D6A" w:rsidRDefault="000C4D6A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="308B5706" w14:textId="77777777" w:rsidR="00E00DEA" w:rsidRDefault="00E00DEA" w:rsidP="00C668ED">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="05CFA3F1" w14:textId="77777777" w:rsidR="000C4D6A" w:rsidRDefault="000C4D6A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66608EFB" w14:textId="442FC4EB" w:rsidR="00C668ED" w:rsidRPr="008F25E2" w:rsidRDefault="00B9446D" w:rsidP="00AF276A">
+  <w:p w14:paraId="6EC814FD" w14:textId="621C8BC6" w:rsidR="00093A4A" w:rsidRDefault="00377973">
     <w:pPr>
-      <w:pStyle w:val="Heading2"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="008F25E2">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77A25338" wp14:editId="4489288F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C2B2715" wp14:editId="4FE6FD22">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-1190625</wp:posOffset>
+            <wp:posOffset>-1276350</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7774305" cy="1371600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1623176608" name="Picture 1" descr="Graphical user interface, text, application"/>
+          <wp:docPr id="1623176608" name="Picture 1" descr="Banner with logos for HurriUp and Local Government Commitee and text saying &quot;Hurricane Preparedness Checklist - During Event Tasks&quot;"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1623176608" name="Picture 1" descr="Graphical user interface, text, application"/>
+                  <pic:cNvPr id="1623176608" name="Picture 1" descr="Banner with logos for HurriUp and Local Government Commitee and text saying &quot;Hurricane Preparedness Checklist - During Event Tasks&quot;"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7774305" cy="1371600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07EBD1D2"/>
+    <w:nsid w:val="6CD32A67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D744CA76"/>
-    <w:lvl w:ilvl="0" w:tplc="BBAE8396">
+    <w:tmpl w:val="D062D2C2"/>
+    <w:lvl w:ilvl="0" w:tplc="D624B076">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6FE87CA4">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="1" w:tplc="0DE2FE2C">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4224F53E">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="2" w:tplc="918AD482">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="DE5CF716">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="3" w:tplc="40B616DE">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C0923822">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="4" w:tplc="C2DE527C">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FF225BC8">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="5" w:tplc="C4125B32">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="9014BC38">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="6" w:tplc="235E48CA">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25104F5A">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="7" w:tplc="D99263F4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="C6E6F6E2">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="8" w:tplc="F58224FA">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23034419"/>
+    <w:nsid w:val="737510F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9B00D774"/>
-    <w:lvl w:ilvl="0" w:tplc="3D66F7CE">
+    <w:tmpl w:val="DE3E7360"/>
+    <w:lvl w:ilvl="0" w:tplc="BC70CF7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2B9A37F4">
+    <w:lvl w:ilvl="1" w:tplc="958482F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="DD6276B0">
+    <w:lvl w:ilvl="2" w:tplc="7076C88E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9E0016B8">
+    <w:lvl w:ilvl="3" w:tplc="A9943DC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="DCB4685A">
+    <w:lvl w:ilvl="4" w:tplc="E32465E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A0243294">
+    <w:lvl w:ilvl="5" w:tplc="6B0E6366">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C134A024">
+    <w:lvl w:ilvl="6" w:tplc="D6E81CAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="01C05C40">
+    <w:lvl w:ilvl="7" w:tplc="45CC1120">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="8F52BF4A">
+    <w:lvl w:ilvl="8" w:tplc="4A3A22FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...1016 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1202740397">
+  <w:num w:numId="1" w16cid:durableId="760567668">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="785348263">
     <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2051414687">
-[...27 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="3" w16cid:durableId="2012678132">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:formsDesign/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00820067"/>
-[...156 lines deleted...]
-    <w:rsid w:val="7E883D46"/>
+    <w:rsidRoot w:val="00093A4A"/>
+    <w:rsid w:val="00040CC6"/>
+    <w:rsid w:val="00093A4A"/>
+    <w:rsid w:val="000C4D6A"/>
+    <w:rsid w:val="00100632"/>
+    <w:rsid w:val="00213FC0"/>
+    <w:rsid w:val="00256300"/>
+    <w:rsid w:val="00377973"/>
+    <w:rsid w:val="00463166"/>
+    <w:rsid w:val="00492CA3"/>
+    <w:rsid w:val="00531C24"/>
+    <w:rsid w:val="006D3167"/>
+    <w:rsid w:val="007A70C7"/>
+    <w:rsid w:val="007B775C"/>
+    <w:rsid w:val="009770DB"/>
+    <w:rsid w:val="00996D90"/>
+    <w:rsid w:val="009D3EF5"/>
+    <w:rsid w:val="00AC56F1"/>
+    <w:rsid w:val="00AD10B6"/>
+    <w:rsid w:val="00B05AE1"/>
+    <w:rsid w:val="00C65889"/>
+    <w:rsid w:val="00CB3561"/>
+    <w:rsid w:val="00D16D8C"/>
+    <w:rsid w:val="00DA0F95"/>
+    <w:rsid w:val="00DE4A8F"/>
+    <w:rsid w:val="00EA4CAC"/>
+    <w:rsid w:val="00ED111C"/>
+    <w:rsid w:val="00EF0840"/>
+    <w:rsid w:val="00FE77AD"/>
+    <w:rsid w:val="00FF322D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7F5DA7DA"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{DFEE988E-83AE-4607-A99B-C4744E5AD977}"/>
+  <w14:docId w14:val="4BCE61D5"/>
+  <w15:docId w15:val="{83233421-0B07-4AAF-9E20-817163DED620}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3156,715 +1592,303 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00820067"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:after="200"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="003366"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00820067"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="280" w:after="100"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="003366"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00820067"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00820067"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00820067"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00820067"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...67 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...115 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00820067"/>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00820067"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strong1">
+    <w:name w:val="Strong1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...68 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00820067"/>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
-[...4 lines deleted...]
-    <w:rsid w:val="00820067"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
-[...15 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00820067"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
-[...4 lines deleted...]
-    <w:rsid w:val="00820067"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...16 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
-[...60 lines deleted...]
-    </w:tblStylePr>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C668ED"/>
+    <w:rsid w:val="00377973"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C668ED"/>
+    <w:rsid w:val="00377973"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C668ED"/>
+    <w:rsid w:val="00377973"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C668ED"/>
-[...20 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00377973"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -4041,65 +2065,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4120,115 +2144,128 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6cca40d4-c6db-4bdf-aca7-e170beb9a6f7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="e6067449-8796-49e4-8d61-964a215ef526">
       <Value>71</Value>
     </TaxCatchAll>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6cca40d4-c6db-4bdf-aca7-e170beb9a6f7">
-[...1 lines deleted...]
-    </lcf76f155ced4ddcb4097134ff3c332f>
     <e4b80e976a8a44e7adafcaabb7d5d785 xmlns="6cca40d4-c6db-4bdf-aca7-e170beb9a6f7">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">LGC</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">fce45971-eb08-464e-ae61-53ddff612ca8</TermId>
         </TermInfo>
       </Terms>
     </e4b80e976a8a44e7adafcaabb7d5d785>
     <l0012f68ef24486a8e82b345e8b4cbfe xmlns="e6067449-8796-49e4-8d61-964a215ef526">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </l0012f68ef24486a8e82b345e8b4cbfe>
-    <SharedWithUsers xmlns="e6067449-8796-49e4-8d61-964a215ef526">
-[...5 lines deleted...]
-    </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010027DB133EED0D99499035929141ED3ADF" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="66d2a5a45e38552b9148f7579de39efb">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e6067449-8796-49e4-8d61-964a215ef526" xmlns:ns3="6cca40d4-c6db-4bdf-aca7-e170beb9a6f7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a3dd5a7ab5941a196f6da89e8da73914" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010027DB133EED0D99499035929141ED3ADF" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="12d926123f816dda1bcb703e7392df1a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e6067449-8796-49e4-8d61-964a215ef526" xmlns:ns3="6cca40d4-c6db-4bdf-aca7-e170beb9a6f7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b0ef0e309c9b12de26553534edd66fba" ns2:_="" ns3:_="">
     <xsd:import namespace="e6067449-8796-49e4-8d61-964a215ef526"/>
     <xsd:import namespace="6cca40d4-c6db-4bdf-aca7-e170beb9a6f7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:l0012f68ef24486a8e82b345e8b4cbfe" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:e4b80e976a8a44e7adafcaabb7d5d785" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -4454,131 +2491,114 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43141F65-4B49-44E6-9E36-D912220F66C4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2715CF3-CED3-4C2B-9B55-A9C7D70EC735}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{403E901A-441E-47E0-9E5E-D6EB750F10C5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C0E647F-6329-4820-B544-7D259CFB2CDA}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6cca40d4-c6db-4bdf-aca7-e170beb9a6f7"/>
+    <ds:schemaRef ds:uri="e6067449-8796-49e4-8d61-964a215ef526"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38D1633F-3008-4D0A-81FB-505BCD472ED3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e6067449-8796-49e4-8d61-964a215ef526"/>
+    <ds:schemaRef ds:uri="6cca40d4-c6db-4bdf-aca7-e170beb9a6f7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="5b25e9c1-1216-4833-bb3a-94f6f4e7c154"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2ACCB06-55C2-4755-A191-7E604EF4A263}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1266</Characters>
+  <Pages>1</Pages>
+  <Words>242</Words>
+  <Characters>1322</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <Company>NC state user</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1486</CharactersWithSpaces>
+  <CharactersWithSpaces>1524</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>LGC Disaster Preparedness Checklists — During-Event Tasks</dc:title>
+  <dc:subject>GIS Emergency Preparedness During-Event Checklist</dc:subject>
+  <dc:creator>NCDIT</dc:creator>
+  <cp:keywords>LGC, GIS, disaster preparedness, emergency, during-event checklist, NCDIT</cp:keywords>
+  <dc:description>During-event tasks checklist for Local Government Coordination GIS emergency preparedness, covering staffing and operations, documentation, technical support, and emergency operations coordination.</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010027DB133EED0D99499035929141ED3ADF</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Group">
+    <vt:lpwstr>71;#LGC|fce45971-eb08-464e-ae61-53ddff612ca8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
-[...29 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DocType">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DocType">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>