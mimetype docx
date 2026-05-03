--- v0 (2025-10-20)
+++ v1 (2026-05-03)
@@ -10,3900 +10,2433 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="7772EF59" w14:textId="117989DF" w:rsidR="00334947" w:rsidRDefault="0007009A" w:rsidP="00543AE1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>LGC Disaster Preparedness Checklist</w:t>
+      </w:r>
+      <w:r w:rsidR="006E04BF">
+        <w:t>: Annual Tasks</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2155"/>
-        <w:gridCol w:w="7195"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="7560"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C23311" w14:paraId="3D5599DD" w14:textId="77777777" w:rsidTr="00701F93">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00334947" w14:paraId="7772EF5C" w14:textId="77777777" w:rsidTr="003535BD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4AF07D4E" w14:textId="24B1DE79" w:rsidR="00C23311" w:rsidRPr="00164368" w:rsidRDefault="00C23311" w:rsidP="00554B37">
-            <w:pPr>
+          <w:p w14:paraId="7772EF5A" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="0007009A">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...8 lines deleted...]
-                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Year:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7195" w:type="dxa"/>
+            <w:tcW w:w="7560" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0703F188" w14:textId="22DA382E" w:rsidR="00C23311" w:rsidRPr="00164368" w:rsidRDefault="00DD1156" w:rsidP="00554B37">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7772EF5B" w14:textId="45D895E7" w:rsidR="00334947" w:rsidRDefault="0007009A">
+            <w:r>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2D99">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00334947" w14:paraId="7772EF5F" w14:textId="77777777" w:rsidTr="003535BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7772EF5D" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="0007009A">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...29 lines deleted...]
-                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Organization:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7195" w:type="dxa"/>
+            <w:tcW w:w="7560" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50C43F04" w14:textId="77777777" w:rsidR="00C23311" w:rsidRDefault="00C23311" w:rsidP="00554B37">
-[...6 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF5E" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23311" w14:paraId="7D7526C9" w14:textId="77777777" w:rsidTr="00701F93">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00334947" w14:paraId="7772EF62" w14:textId="77777777" w:rsidTr="003535BD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F6561B9" w14:textId="28A5EF6A" w:rsidR="00C23311" w:rsidRPr="00164368" w:rsidRDefault="00C23311" w:rsidP="00554B37">
-            <w:pPr>
+          <w:p w14:paraId="7772EF60" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="0007009A">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00164368">
+              <w:t>Form</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Form Contact:</w:t>
+              <w:t xml:space="preserve"> Contact:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7195" w:type="dxa"/>
+            <w:tcW w:w="7560" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F62D43E" w14:textId="77777777" w:rsidR="00C23311" w:rsidRDefault="00C23311" w:rsidP="00554B37">
-[...6 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF61" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="798A6E4D" w14:textId="08E365A4" w:rsidR="22661948" w:rsidRPr="009865DC" w:rsidRDefault="22661948" w:rsidP="00554B37">
-[...25 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7772EF64" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="0007009A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t>Staff Training &amp; Development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA250A0" w14:textId="7D0A67C4" w:rsidR="00C668ED" w:rsidRPr="009865DC" w:rsidRDefault="00DD1156" w:rsidP="009865DC">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7772EF65" w14:textId="36390ACE" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="00403ECB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="1751311188"/>
+          <w:id w:val="647635596"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00075224" w:rsidRPr="009865DC">
+          <w:r w:rsidR="001C0F51">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00C668ED" w:rsidRPr="009865DC">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B51699">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007009A">
         <w:t>Identify GIS staff for emergency response</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768D8DC9" w14:textId="3C96BEC2" w:rsidR="00820067" w:rsidRPr="009865DC" w:rsidRDefault="00DD1156" w:rsidP="009865DC">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7772EF66" w14:textId="06282EFB" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="00403ECB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="48546881"/>
+          <w:id w:val="2028674356"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001F3485" w:rsidRPr="009865DC">
+          <w:r w:rsidR="00B51699" w:rsidRPr="00594830">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="67ED21C3" w:rsidRPr="009865DC">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B51699">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="67ED21C3" w:rsidRPr="009865DC">
-[...21 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0007009A">
+        <w:t>Training for all potential staff: ICS 100, 200, 700, 800 for all staff as part of onboarding, Pro, Online, EOC 101, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7772EF67" w14:textId="65E843C7" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="00403ECB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="1203158569"/>
+          <w:id w:val="-1339382817"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001F3485" w:rsidRPr="009865DC">
+          <w:r w:rsidR="005E4CEB" w:rsidRPr="00594830">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="67ED21C3" w:rsidRPr="009865DC">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B51699">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007009A">
+        <w:t>Ensure new staff meet County training requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7772EF68" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="0007009A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t>External Coordination &amp; Partnerships</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C6F267" w14:textId="2D7B081F" w:rsidR="00820067" w:rsidRPr="009865DC" w:rsidRDefault="00DD1156" w:rsidP="00C75C07">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7772EF69" w14:textId="45AA0283" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="00B51699">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="769943057"/>
+          <w:id w:val="-1248110593"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="003813AF" w:rsidRPr="009865DC">
+          <w:r w:rsidR="008C7A32">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="67ED21C3" w:rsidRPr="009865DC">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B51699">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007009A">
         <w:t>Attend LGC Quarterly meetings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F9E823" w14:textId="7DDDC032" w:rsidR="00820067" w:rsidRPr="009865DC" w:rsidRDefault="00DD1156" w:rsidP="00C75C07">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7772EF6A" w14:textId="137926CE" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="00B51699">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="600134651"/>
+          <w:id w:val="256182379"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="67ED21C3" w:rsidRPr="009865DC">
+          <w:r w:rsidR="00B51699" w:rsidRPr="00594830">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
-[...1 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="67ED21C3" w:rsidRPr="009865DC">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B51699">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="67ED21C3" w:rsidRPr="009865DC">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0007009A">
         <w:t>Check in with City/County contacts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C742B37" w14:textId="5A2A533F" w:rsidR="00820067" w:rsidRDefault="00DD1156" w:rsidP="00C75C07">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7772EF6B" w14:textId="14D8D656" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="00B51699">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="1430537065"/>
+          <w:id w:val="-1634165991"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E83447" w:rsidRPr="009865DC">
+          <w:r w:rsidR="00B51699" w:rsidRPr="00594830">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="67ED21C3" w:rsidRPr="009865DC">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B51699">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="67ED21C3" w:rsidRPr="009865DC">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0007009A">
         <w:t>Reach out to departments for GIS support opportunities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68435D0A" w14:textId="77777777" w:rsidR="00FA7A08" w:rsidRPr="009865DC" w:rsidRDefault="00DD1156" w:rsidP="00FA7A08">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7772EF6C" w14:textId="7B66CEF2" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="00B51699">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="2006659103"/>
+          <w:id w:val="938806115"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FA7A08" w:rsidRPr="009865DC">
+          <w:r w:rsidR="00B51699" w:rsidRPr="00594830">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
-[...1 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FA7A08" w:rsidRPr="009865DC">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B51699">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA7A08" w:rsidRPr="009865DC">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0007009A">
         <w:t>Sit in on EOC exercises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B55423D" w14:textId="77777777" w:rsidR="00FA7A08" w:rsidRPr="009865DC" w:rsidRDefault="00DD1156" w:rsidP="00FA7A08">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7772EF6D" w14:textId="1EA5DDBE" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="00B51699">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="593518065"/>
+          <w:id w:val="-540278168"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FA7A08" w:rsidRPr="009865DC">
+          <w:r w:rsidR="00B51699" w:rsidRPr="00594830">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
-[...1 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FA7A08" w:rsidRPr="009865DC">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B51699">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007009A">
         <w:t xml:space="preserve">Update your contact information in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00FA7A08" w:rsidRPr="009865DC">
+        <w:r w:rsidR="00334947">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>NC GIS Contact App</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="548E74B9" w14:textId="12985AD6" w:rsidR="00885C4D" w:rsidRDefault="00DD1156" w:rsidP="00FA7A08">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7772EF6E" w14:textId="5BEC790B" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="00B51699">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="1699299356"/>
+          <w:id w:val="1313684214"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FA7A08" w:rsidRPr="009865DC">
+          <w:r w:rsidR="005E4CEB" w:rsidRPr="00594830">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
-[...1 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FA7A08" w:rsidRPr="009865DC">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B51699">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA7A08" w:rsidRPr="009865DC">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0007009A">
         <w:t>Review MOAs/MOUs with neighboring agencies and statewide partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E18680" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRDefault="00885C4D">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7772EF6F" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="0007009A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...40 lines deleted...]
-        <w:t>Contacts</w:t>
+        <w:t>External Coordination &amp; Partnerships Contacts</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2337"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1885"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="2340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00885C4D" w:rsidRPr="00D774E3" w14:paraId="2BB58277" w14:textId="77777777" w:rsidTr="00885C4D">
+      <w:tr w:rsidR="00334947" w14:paraId="7772EF74" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2337" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="003366"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B2C92F3" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...2 lines deleted...]
-              <w:contextualSpacing/>
+          <w:p w14:paraId="7772EF70" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="0007009A">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="36"/>
-[...6 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="003366"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="280E65DF" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...2 lines deleted...]
-              <w:contextualSpacing/>
+          <w:p w14:paraId="7772EF71" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="0007009A">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="36"/>
-[...6 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="003366"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B66DD93" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7772EF72" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="0007009A">
             <w:r>
               <w:rPr>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1885" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="003366"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="444F27C5" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7772EF73" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="0007009A">
             <w:r>
               <w:rPr>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00885C4D" w:rsidRPr="00D774E3" w14:paraId="14B02D19" w14:textId="77777777" w:rsidTr="00885C4D">
+      <w:tr w:rsidR="00334947" w14:paraId="7772EF79" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2337" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D5AD729" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF75" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50FD281E" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF76" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1AF8FA37" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF77" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1885" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CA3D85C" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF78" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00885C4D" w:rsidRPr="00D774E3" w14:paraId="320699C4" w14:textId="77777777" w:rsidTr="00885C4D">
+      <w:tr w:rsidR="00334947" w14:paraId="7772EF7E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2337" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45BECC3B" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF7A" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43ADDD75" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF7B" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0015AC2C" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF7C" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1885" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A7ABF37" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF7D" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00885C4D" w:rsidRPr="00D774E3" w14:paraId="3F9CEEF0" w14:textId="77777777" w:rsidTr="00885C4D">
+      <w:tr w:rsidR="00334947" w14:paraId="7772EF83" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2337" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4245D430" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF7F" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BEA0311" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF80" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B845D8C" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF81" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1885" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10058A72" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF82" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00885C4D" w:rsidRPr="00D774E3" w14:paraId="521D6F54" w14:textId="77777777" w:rsidTr="00885C4D">
+      <w:tr w:rsidR="00334947" w14:paraId="7772EF88" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2337" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02873785" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF84" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1869A3FD" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF85" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27C4DD02" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF86" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1885" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="465F53C4" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF87" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00885C4D" w:rsidRPr="00D774E3" w14:paraId="390D441A" w14:textId="77777777" w:rsidTr="00885C4D">
+      <w:tr w:rsidR="00334947" w14:paraId="7772EF8D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2337" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E44BD49" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF89" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E1E7635" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF8A" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31A99D2E" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF8B" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1885" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52FFC3F4" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF8C" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00885C4D" w:rsidRPr="00D774E3" w14:paraId="0D4D0DC1" w14:textId="77777777" w:rsidTr="00885C4D">
+      <w:tr w:rsidR="00334947" w14:paraId="7772EF92" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2337" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CFA78D4" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF8E" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3FFA3F9F" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF8F" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E679219" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF90" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1885" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="665CB307" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF91" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00885C4D" w:rsidRPr="00D774E3" w14:paraId="13149852" w14:textId="77777777" w:rsidTr="00885C4D">
+      <w:tr w:rsidR="00334947" w14:paraId="7772EF97" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2337" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60156267" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF93" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F6CF996" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF94" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02AFC61D" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF95" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1885" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C4FF91D" w14:textId="77777777" w:rsidR="00885C4D" w:rsidRPr="00D774E3" w:rsidRDefault="00885C4D" w:rsidP="00885C4D">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7772EF96" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49936CC0" w14:textId="77777777" w:rsidR="00FA7A08" w:rsidRDefault="00DD1156" w:rsidP="00FA7A08">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7772EF98" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="00334947">
+      <w:pPr>
+        <w:spacing w:before="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70BE30F3" w14:textId="2AC038F1" w:rsidR="00543AE1" w:rsidRDefault="00EB2022" w:rsidP="005E4CEB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="1748120175"/>
+          <w:id w:val="-514307468"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FA7A08" w:rsidRPr="009865DC">
+          <w:r w:rsidR="00594830">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-[...1 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FA7A08" w:rsidRPr="009865DC">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E4CEB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007009A">
         <w:t>Know your City/County contacts (Fire Marshall, EM Director, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F515C4F" w14:textId="77777777" w:rsidR="00070602" w:rsidRPr="009865DC" w:rsidRDefault="00070602" w:rsidP="00C75C07">
-[...39 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="79C3F930" w14:textId="77777777" w:rsidR="00543AE1" w:rsidRDefault="00543AE1" w:rsidP="00543AE1">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE1665E" w14:textId="77777777" w:rsidR="00543AE1" w:rsidRDefault="00543AE1" w:rsidP="00543AE1">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C184980" w14:textId="77777777" w:rsidR="00543AE1" w:rsidRDefault="00543AE1" w:rsidP="00543AE1">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48A70E03" w14:textId="77777777" w:rsidR="00543AE1" w:rsidRDefault="00543AE1" w:rsidP="00543AE1">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7772EF9A" w14:textId="1F159B8E" w:rsidR="00334947" w:rsidRDefault="0007009A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Documentation &amp; Planning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7772EF9B" w14:textId="6C1C0399" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="005E4CEB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="998490628"/>
+          <w:id w:val="104555116"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="3BA973CF" w:rsidRPr="009865DC">
+          <w:r w:rsidR="005E4CEB" w:rsidRPr="00594830">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
-[...1 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="3BA973CF" w:rsidRPr="009865DC">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E4CEB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007009A">
         <w:t>Update Standard Operating Procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8DD935" w14:textId="54475E64" w:rsidR="00820067" w:rsidRPr="009865DC" w:rsidRDefault="00DD1156" w:rsidP="007614C2">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7772EF9C" w14:textId="470F8B36" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="005E4CEB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="819517636"/>
+          <w:id w:val="228961063"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="3BA973CF" w:rsidRPr="009865DC">
+          <w:r w:rsidR="007F2904">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
-[...1 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="3BA973CF" w:rsidRPr="009865DC">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E4CEB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007009A">
         <w:t>Update contact lists for staff, contractors, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B9F51FE" w14:textId="69084CF2" w:rsidR="00820067" w:rsidRPr="009865DC" w:rsidRDefault="00DD1156" w:rsidP="007614C2">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7772EF9D" w14:textId="4CF5AC64" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="005E4CEB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="884661297"/>
+          <w:id w:val="-2025854322"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="3BA973CF" w:rsidRPr="009865DC">
+          <w:r w:rsidR="005E4CEB" w:rsidRPr="00594830">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
-[...1 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="3BA973CF" w:rsidRPr="009865DC">
-[...24 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E4CEB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007009A">
+        <w:t>Update continuity of operations plan (COOP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7772EF9E" w14:textId="788EBE19" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="005E4CEB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="1361140012"/>
+          <w:id w:val="1287627176"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="3BA973CF" w:rsidRPr="009865DC">
+          <w:r w:rsidR="005E4CEB" w:rsidRPr="00594830">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
-[...1 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="3BA973CF" w:rsidRPr="009865DC">
-[...92 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E4CEB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007009A">
+        <w:t>Maintain a list of maps that need to be pre-printed and updated as needed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7772EF9F" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="0007009A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Technology &amp; Infrastructure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7772EFA0" w14:textId="75AC7A23" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="005E4CEB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="381936720"/>
+          <w:id w:val="1164740165"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="5D9AF573" w:rsidRPr="009865DC">
+          <w:r w:rsidR="005E4CEB" w:rsidRPr="00594830">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
-[...1 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="5D9AF573" w:rsidRPr="009865DC">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E4CEB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007009A">
         <w:t>Maintain hardware, software, plotter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F26D2B" w14:textId="5FE7D98F" w:rsidR="00820067" w:rsidRPr="009865DC" w:rsidRDefault="00DD1156" w:rsidP="008F035A">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7772EFA1" w14:textId="6702EC9D" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="005E4CEB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="1774610221"/>
+          <w:id w:val="-1649657212"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="5D9AF573" w:rsidRPr="009865DC">
+          <w:r w:rsidR="005E4CEB" w:rsidRPr="00594830">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
-[...1 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="5D9AF573" w:rsidRPr="009865DC">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E4CEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0007009A">
+        <w:t>Know your ESRI subscription number:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7772EFA2" w14:textId="604BE654" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="005E4CEB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="1094613362"/>
+          <w:id w:val="1118652977"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="5D9AF573" w:rsidRPr="009865DC">
+          <w:r w:rsidR="005E4CEB" w:rsidRPr="00594830">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
-[...1 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="5D9AF573" w:rsidRPr="009865DC">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E4CEB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007009A">
         <w:t>Review GIS IT/Network framework and documentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F34E9EB" w14:textId="4761AF7E" w:rsidR="00820067" w:rsidRPr="009865DC" w:rsidRDefault="00DD1156" w:rsidP="008F035A">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7772EFA3" w14:textId="0408B334" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="005E4CEB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="1429159269"/>
+          <w:id w:val="1451816911"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="5D9AF573" w:rsidRPr="009865DC">
+          <w:r w:rsidR="005E4CEB" w:rsidRPr="00594830">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
-[...1 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="5D9AF573" w:rsidRPr="009865DC">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E4CEB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007009A">
         <w:t>Develop and test data backup plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18814269" w14:textId="35E87F0E" w:rsidR="00820067" w:rsidRDefault="00DD1156" w:rsidP="008F035A">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7772EFA4" w14:textId="24BE0D73" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="005E4CEB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="1347799086"/>
+          <w:id w:val="26692087"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="5D9AF573" w:rsidRPr="009865DC">
+          <w:r w:rsidR="005E4CEB" w:rsidRPr="00594830">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
-[...1 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidR="005E4CEB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="5D9AF573" w:rsidRPr="009865DC">
+        <w:r w:rsidR="00334947">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...1 lines deleted...]
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>PACE plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000841AC" w:rsidRPr="009865DC">
-[...57 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00334947">
+        <w:t>: critical GIS infrastructure for failures relating to network, database, and general computer access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7772EFA5" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="0007009A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Data Management &amp; Quality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7772EFA6" w14:textId="43DA76B7" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="005E4CEB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="675909755"/>
+          <w:id w:val="398869710"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="09BF480D" w:rsidRPr="009865DC">
+          <w:r w:rsidR="00797FE2">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
-[...1 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="09BF480D" w:rsidRPr="009865DC">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E4CEB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007009A">
         <w:t>Review locally maintained datasets for criticality in an emergency event and completeness</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30635AC9" w14:textId="6747AB78" w:rsidR="00820067" w:rsidRPr="009865DC" w:rsidRDefault="00DD1156" w:rsidP="008F035A">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7772EFA7" w14:textId="05E157B9" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="005E4CEB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="358554665"/>
+          <w:id w:val="-946083425"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="09BF480D" w:rsidRPr="009865DC">
+          <w:r w:rsidR="005E4CEB" w:rsidRPr="00594830">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
-[...1 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="09BF480D" w:rsidRPr="009865DC">
-[...32 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E4CEB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007009A">
+        <w:t>Ensure routine data maintenance practices are intact and are being regularly performed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7772EFA8" w14:textId="00688BAF" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="005E4CEB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="1776358000"/>
+          <w:id w:val="967165992"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="09BF480D" w:rsidRPr="009865DC">
+          <w:r w:rsidR="007F2904">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
-[...1 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="09BF480D" w:rsidRPr="009865DC">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E4CEB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007009A">
         <w:t>Create a local road and local facilities map series for offline use</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD53B86" w14:textId="0AB4C0A5" w:rsidR="00820067" w:rsidRPr="009865DC" w:rsidRDefault="00820067" w:rsidP="00554B37">
-[...88 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7772EFA9" w14:textId="77777777" w:rsidR="00334947" w:rsidRDefault="0007009A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t>Emergency Response Tools &amp; Maps</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E821293" w14:textId="039BB3D3" w:rsidR="00820067" w:rsidRPr="009865DC" w:rsidRDefault="00DD1156" w:rsidP="008F035A">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7772EFAA" w14:textId="0B3C73D3" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="005E4CEB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="1651607606"/>
+          <w:id w:val="-2102250195"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="522C5E74" w:rsidRPr="009865DC">
+          <w:r w:rsidR="005E4CEB" w:rsidRPr="00594830">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
-[...1 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="522C5E74" w:rsidRPr="009865DC">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E4CEB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007009A">
         <w:t>Update EOC maps</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562EDB00" w14:textId="5BF78D91" w:rsidR="00820067" w:rsidRPr="009865DC" w:rsidRDefault="00DD1156" w:rsidP="008F035A">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7772EFAB" w14:textId="75A7B4DD" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="005E4CEB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="1675616353"/>
+          <w:id w:val="1703588251"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="522C5E74" w:rsidRPr="009865DC">
+          <w:r w:rsidR="005E4CEB" w:rsidRPr="00594830">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
-[...1 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="522C5E74" w:rsidRPr="009865DC">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E4CEB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007009A">
+        <w:t>Evaluate Damage Assessment solution and determine whether a change needs to be made</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7772EFAC" w14:textId="1FE68744" w:rsidR="00334947" w:rsidRDefault="00EB2022" w:rsidP="005E4CEB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="1489291236"/>
+          <w:id w:val="-613743909"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
-            <w14:checkedState w14:val="0052" w14:font="Alasassy Caps"/>
+            <w14:checkedState w14:val="0052" w14:font="Aptos Display"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="522C5E74" w:rsidRPr="009865DC">
+          <w:r w:rsidR="005E4CEB" w:rsidRPr="00594830">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
-[...1 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="522C5E74" w:rsidRPr="009865DC">
-[...27 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E4CEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...57 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:r w:rsidR="0007009A">
+        <w:t xml:space="preserve">Evaluate/Train on Search and Response </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0007009A">
+        <w:t>solution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0007009A">
+        <w:t xml:space="preserve"> and help determine whether a change needs to be made</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00334947" w:rsidSect="00175A80">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1800" w:footer="360" w:gutter="0"/>
+      <w:pgMar w:top="1800" w:right="1080" w:bottom="1440" w:left="1080" w:header="2016" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4569AD54" w14:textId="77777777" w:rsidR="009218D1" w:rsidRDefault="009218D1" w:rsidP="00C668ED">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="18E44D9B" w14:textId="77777777" w:rsidR="00EB2022" w:rsidRDefault="00EB2022">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53FFDED4" w14:textId="77777777" w:rsidR="009218D1" w:rsidRDefault="009218D1" w:rsidP="00C668ED">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5B70714C" w14:textId="77777777" w:rsidR="00EB2022" w:rsidRDefault="00EB2022">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...30 lines deleted...]
-    <w:sig w:usb0="A00002FF" w:usb1="4000A0DB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="584BA67C" w14:textId="25468359" w:rsidR="00C668ED" w:rsidRDefault="00173BF6" w:rsidP="00F9191C">
+  <w:p w14:paraId="451D7EE2" w14:textId="77777777" w:rsidR="00D47E62" w:rsidRDefault="00D47E62" w:rsidP="00D47E62">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D29BE42" wp14:editId="4E43B71D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7661B9A4" wp14:editId="5613CB4B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:align>left</wp:align>
+            <wp:posOffset>-133350</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-313690</wp:posOffset>
+            <wp:posOffset>10160</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="647700" cy="647700"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="695325" cy="695325"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
           <wp:wrapNone/>
-          <wp:docPr id="1095604409" name="Picture 1" descr="Qr code&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:docPr id="167659341" name="Picture 1" descr="QR Code for Disaster Response Resources Site"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1095604409" name="Picture 1" descr="Qr code&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="167659341" name="Picture 1" descr="QR Code for Disaster Response Resources Site"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="647700" cy="647700"/>
+                    <a:ext cx="695325" cy="695325"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00C668ED">
+    <w:r>
       <w:t>Last Update:  7/2025</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2AF557DF" w14:textId="082AD7E8" w:rsidR="00C668ED" w:rsidRDefault="006A2BE2" w:rsidP="00F9191C">
+  <w:p w14:paraId="17997D1F" w14:textId="77777777" w:rsidR="00D47E62" w:rsidRDefault="00D47E62" w:rsidP="00D47E62">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
+  <w:p w14:paraId="7772EFAF" w14:textId="3621AE03" w:rsidR="00334947" w:rsidRDefault="00334947">
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DB197FA" w14:textId="77777777" w:rsidR="009218D1" w:rsidRDefault="009218D1" w:rsidP="00C668ED">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="05461E68" w14:textId="77777777" w:rsidR="00EB2022" w:rsidRDefault="00EB2022">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BF55006" w14:textId="77777777" w:rsidR="009218D1" w:rsidRDefault="009218D1" w:rsidP="00C668ED">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="729D3AAE" w14:textId="77777777" w:rsidR="00EB2022" w:rsidRDefault="00EB2022">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66608EFB" w14:textId="500688B9" w:rsidR="00C668ED" w:rsidRPr="00DF2BA7" w:rsidRDefault="005112DE" w:rsidP="00C668ED">
+  <w:p w14:paraId="7772EFAD" w14:textId="23B3E204" w:rsidR="00334947" w:rsidRDefault="00AD5C65">
     <w:pPr>
-      <w:pStyle w:val="Heading2"/>
-      <w:spacing w:before="0"/>
       <w:jc w:val="center"/>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DF2BA7">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25B8113A" wp14:editId="3BAF0D0E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46F287E6" wp14:editId="51F725FF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>0</wp:posOffset>
+            <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-1219200</wp:posOffset>
+            <wp:posOffset>-1276350</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7772400" cy="1371600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1836754487" name="Picture 1" descr="Graphical user interface, text&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:docPr id="1836754487" name="Picture 1" descr="Banner with logos for HurriUp and Local Government Commitee and text saying &quot;Hurricane Preparedness Checklist - Annual Tasks&quot;"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="471442375" name="Picture 1" descr="Graphical user interface, text&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="1836754487" name="Picture 1" descr="Banner with logos for HurriUp and Local Government Commitee and text saying &quot;Hurricane Preparedness Checklist - Annual Tasks&quot;"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7772400" cy="1371600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="222B79D5"/>
+    <w:nsid w:val="0F544C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4B68241C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="6E66A2A0"/>
+    <w:lvl w:ilvl="0" w:tplc="75942A4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63D20F4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71961D92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C896AD04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FDC6450A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E0883D9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="5CFC9350">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="042C6194">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D0BA12EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33845FB3"/>
+    <w:nsid w:val="6A7716C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7CE26D60"/>
-    <w:lvl w:ilvl="0" w:tplc="5A06F132">
+    <w:tmpl w:val="AC4210F6"/>
+    <w:lvl w:ilvl="0" w:tplc="319C9788">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BDF4CC8C">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="1" w:tplc="A5C64562">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="CAC8EB96">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="2" w:tplc="18028540">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85BCEF82">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="3" w:tplc="763C62CA">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="01B624BA">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="4" w:tplc="5E1E2982">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7988B85A">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="5" w:tplc="DADA7698">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0B16CE18">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="6" w:tplc="2BCEF922">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26340BCA">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="7" w:tplc="51907C7E">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86E45310">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="8" w:tplc="6D166526">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...565 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="1" w16cid:durableId="464470279">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1006513588">
-[...8 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="689644662">
+  <w:num w:numId="2" w16cid:durableId="286669466">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00820067"/>
-[...239 lines deleted...]
-    <w:rsid w:val="7E883D46"/>
+    <w:rsidRoot w:val="00334947"/>
+    <w:rsid w:val="000108A7"/>
+    <w:rsid w:val="0007009A"/>
+    <w:rsid w:val="000A1D96"/>
+    <w:rsid w:val="000D711C"/>
+    <w:rsid w:val="000E2BC0"/>
+    <w:rsid w:val="00175A80"/>
+    <w:rsid w:val="001C0F51"/>
+    <w:rsid w:val="00222CA6"/>
+    <w:rsid w:val="00223666"/>
+    <w:rsid w:val="00256300"/>
+    <w:rsid w:val="00256F2C"/>
+    <w:rsid w:val="00283C27"/>
+    <w:rsid w:val="00334947"/>
+    <w:rsid w:val="003535BD"/>
+    <w:rsid w:val="00381A28"/>
+    <w:rsid w:val="003C43FF"/>
+    <w:rsid w:val="003F4570"/>
+    <w:rsid w:val="00403ECB"/>
+    <w:rsid w:val="00471C07"/>
+    <w:rsid w:val="004E67D6"/>
+    <w:rsid w:val="00531C24"/>
+    <w:rsid w:val="00543AE1"/>
+    <w:rsid w:val="00594830"/>
+    <w:rsid w:val="005E4CEB"/>
+    <w:rsid w:val="006D3167"/>
+    <w:rsid w:val="006E04BF"/>
+    <w:rsid w:val="00756F67"/>
+    <w:rsid w:val="00783BB3"/>
+    <w:rsid w:val="00797FE2"/>
+    <w:rsid w:val="007F2904"/>
+    <w:rsid w:val="00820CD6"/>
+    <w:rsid w:val="008C7A32"/>
+    <w:rsid w:val="008E4B54"/>
+    <w:rsid w:val="009A6785"/>
+    <w:rsid w:val="00A357CA"/>
+    <w:rsid w:val="00AD5C65"/>
+    <w:rsid w:val="00AE0AEF"/>
+    <w:rsid w:val="00B51699"/>
+    <w:rsid w:val="00B71B15"/>
+    <w:rsid w:val="00BA0216"/>
+    <w:rsid w:val="00BD18B7"/>
+    <w:rsid w:val="00BF4674"/>
+    <w:rsid w:val="00C2208A"/>
+    <w:rsid w:val="00CA2D99"/>
+    <w:rsid w:val="00CE38C3"/>
+    <w:rsid w:val="00D15A1B"/>
+    <w:rsid w:val="00D47E62"/>
+    <w:rsid w:val="00D53FB8"/>
+    <w:rsid w:val="00DB04A0"/>
+    <w:rsid w:val="00E0001F"/>
+    <w:rsid w:val="00E33491"/>
+    <w:rsid w:val="00E85A76"/>
+    <w:rsid w:val="00EA0360"/>
+    <w:rsid w:val="00EB2022"/>
+    <w:rsid w:val="00EC21F1"/>
+    <w:rsid w:val="00F654AD"/>
+    <w:rsid w:val="00F91C63"/>
+    <w:rsid w:val="00FC6DF8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7F5DA7DA"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{8882038C-F5C1-4EBD-BBAD-B94D6F16B669}"/>
+  <w14:docId w14:val="7772EF58"/>
+  <w15:docId w15:val="{C199D98F-E8DC-4906-A650-C6F2B9AA724B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4245,797 +2778,307 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00820067"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:after="200"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="003366"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00820067"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="280" w:after="100"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="003366"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00820067"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00820067"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00820067"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00820067"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...67 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...115 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00820067"/>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00820067"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strong1">
+    <w:name w:val="Strong1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...68 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00820067"/>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
-[...4 lines deleted...]
-    <w:rsid w:val="00820067"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
-[...15 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00820067"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
-[...4 lines deleted...]
-    <w:rsid w:val="00820067"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...16 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
-[...60 lines deleted...]
-    </w:tblStylePr>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C668ED"/>
+    <w:rsid w:val="00E33491"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C668ED"/>
+    <w:rsid w:val="00E33491"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C668ED"/>
+    <w:rsid w:val="00E33491"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C668ED"/>
-[...98 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E33491"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cisa.gov/resources-tools/resources/leveraging-pace-plan-emergency-communications-ecosystem" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experience.arcgis.com/experience/60f0a476e61e498888be97be1c838a73" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cisa.gov/resources-tools/resources/leveraging-pace-plan-emergency-communications-ecosystem" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experience.arcgis.com/experience/60f0a476e61e498888be97be1c838a73" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -5208,65 +3251,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5287,115 +3330,95 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...40 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e6067449-8796-49e4-8d61-964a215ef526" xmlns:ns3="6cca40d4-c6db-4bdf-aca7-e170beb9a6f7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a3dd5a7ab5941a196f6da89e8da73914" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010027DB133EED0D99499035929141ED3ADF" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="12d926123f816dda1bcb703e7392df1a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e6067449-8796-49e4-8d61-964a215ef526" xmlns:ns3="6cca40d4-c6db-4bdf-aca7-e170beb9a6f7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b0ef0e309c9b12de26553534edd66fba" ns2:_="" ns3:_="">
     <xsd:import namespace="e6067449-8796-49e4-8d61-964a215ef526"/>
     <xsd:import namespace="6cca40d4-c6db-4bdf-aca7-e170beb9a6f7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:l0012f68ef24486a8e82b345e8b4cbfe" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:e4b80e976a8a44e7adafcaabb7d5d785" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -5620,172 +3643,163 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6cca40d4-c6db-4bdf-aca7-e170beb9a6f7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e6067449-8796-49e4-8d61-964a215ef526">
+      <Value>71</Value>
+    </TaxCatchAll>
+    <e4b80e976a8a44e7adafcaabb7d5d785 xmlns="6cca40d4-c6db-4bdf-aca7-e170beb9a6f7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">LGC</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">fce45971-eb08-464e-ae61-53ddff612ca8</TermId>
+        </TermInfo>
+      </Terms>
+    </e4b80e976a8a44e7adafcaabb7d5d785>
+    <l0012f68ef24486a8e82b345e8b4cbfe xmlns="e6067449-8796-49e4-8d61-964a215ef526">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </l0012f68ef24486a8e82b345e8b4cbfe>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43141F65-4B49-44E6-9E36-D912220F66C4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF714916-00EB-48EB-818A-D762181BC09F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e6067449-8796-49e4-8d61-964a215ef526"/>
+    <ds:schemaRef ds:uri="6cca40d4-c6db-4bdf-aca7-e170beb9a6f7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AD2093D-8087-4051-9010-91753E83FC58}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{403E901A-441E-47E0-9E5E-D6EB750F10C5}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78524F58-4A44-4036-A20D-4DFF04D3AE4C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="5b25e9c1-1216-4833-bb3a-94f6f4e7c154"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="6cca40d4-c6db-4bdf-aca7-e170beb9a6f7"/>
+    <ds:schemaRef ds:uri="e6067449-8796-49e4-8d61-964a215ef526"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CE6B47E-AE64-4D0C-9C4A-30BF5A04127F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1855</Characters>
+  <Pages>2</Pages>
+  <Words>287</Words>
+  <Characters>1564</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>4</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>79</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
-[...4 lines deleted...]
-    <vt:vector size="12" baseType="variant">
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:i4>7602284</vt:i4>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
-[...29 lines deleted...]
-        <vt:lpwstr/>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
-  </HLinks>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>LGC Disaster Preparedness Checklists — Annual Tasks</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>NC state user</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1810</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>LGC Disaster Preparedness Checklists — Annual Tasks</dc:title>
+  <dc:subject>GIS Emergency Preparedness Annual Checklist</dc:subject>
+  <dc:creator>NCDIT</dc:creator>
+  <cp:keywords>LGC, GIS, disaster preparedness, emergency, annual checklist, NCDIT</cp:keywords>
+  <dc:description>Annual tasks checklist for Local Government Coordination GIS emergency preparedness, covering staff training, external coordination, documentation, technology, data management, and emergency response tools.</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010027DB133EED0D99499035929141ED3ADF</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Group">
+    <vt:lpwstr>71;#LGC|fce45971-eb08-464e-ae61-53ddff612ca8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
-[...29 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DocType">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DocType">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>