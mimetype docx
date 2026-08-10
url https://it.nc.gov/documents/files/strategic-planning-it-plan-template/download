--- v0 (2025-10-20)
+++ v1 (2026-08-10)
@@ -1,5484 +1,6493 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xlsm" ContentType="application/vnd.ms-excel.sheet.macroEnabled.12"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:background w:color="FFFFFF" w:themeColor="background1"/>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="45D15C28" w14:textId="6B271EFC" w:rsidR="00725D9E" w:rsidRDefault="00796325" w:rsidP="00447E30">
+    <w:p w14:paraId="1CB4828F" w14:textId="77777777" w:rsidR="006D7984" w:rsidRDefault="006D7984" w:rsidP="006D7984">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-    <w:p w14:paraId="0BC94F3D" w14:textId="561A23C8" w:rsidR="0016632F" w:rsidRPr="00FE64FD" w:rsidRDefault="00FE64FD" w:rsidP="00447E30">
+    </w:p>
+    <w:p w14:paraId="54015F9F" w14:textId="77777777" w:rsidR="006D7984" w:rsidRPr="00FE64FD" w:rsidRDefault="006D7984" w:rsidP="006D7984">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE64FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Agency Name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F18F6E" w14:textId="77777777" w:rsidR="00DD0A16" w:rsidRPr="002D5D48" w:rsidRDefault="00DD0A16" w:rsidP="00447E30">
+    <w:p w14:paraId="53BE2F07" w14:textId="77777777" w:rsidR="006D7984" w:rsidRPr="002D5D48" w:rsidRDefault="006D7984" w:rsidP="006D7984">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B0C36DA" w14:textId="77777777" w:rsidR="00A33A8B" w:rsidRDefault="00A33A8B" w:rsidP="00A33A8B">
+    <w:p w14:paraId="421EF855" w14:textId="77777777" w:rsidR="006D7984" w:rsidRDefault="006D7984" w:rsidP="006D7984">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D991416" w14:textId="291C1C91" w:rsidR="00A33A8B" w:rsidRPr="00FE64FD" w:rsidRDefault="00A33A8B" w:rsidP="00A33A8B">
+    <w:p w14:paraId="3929B816" w14:textId="17DAD5C1" w:rsidR="006D7984" w:rsidRPr="00FE64FD" w:rsidRDefault="006D7984" w:rsidP="006D7984">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE64FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>INFORMATION TECHNOLOGY PLAN</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00130CA8" w:rsidRPr="00FE64FD">
+        <w:t>INFORMATION TECHNOLOGY PLAN FY 20</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FE64FD">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C079FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>FY 20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0098166D">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE64FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>21</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FE64FD">
+        <w:t xml:space="preserve"> - 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C079FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - 20</w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="04A47261" w14:textId="77777777" w:rsidR="00725D9E" w:rsidRPr="00692AB4" w:rsidRDefault="00725D9E" w:rsidP="00447E30">
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1087EA5A" w14:textId="77777777" w:rsidR="006D7984" w:rsidRPr="00692AB4" w:rsidRDefault="006D7984" w:rsidP="006D7984">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33C4934F" w14:textId="625EF394" w:rsidR="00725D9E" w:rsidRPr="008D79A5" w:rsidRDefault="00201CA0" w:rsidP="008D79A5">
-[...2 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+    <w:p w14:paraId="493647AD" w14:textId="77777777" w:rsidR="006D7984" w:rsidRPr="008D79A5" w:rsidRDefault="006D7984" w:rsidP="006D7984">
+      <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FB36F92" wp14:editId="64E63D9A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78011ADE" wp14:editId="5D70BBF2">
             <wp:extent cx="3724275" cy="3724275"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="1" name="Picture 1" descr="A picture containing diagram&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Seal_of_North_Carolina.svg.png"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="A picture containing diagram&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3724275" cy="3724275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17540DA7" w14:textId="77777777" w:rsidR="00725D9E" w:rsidRPr="008D79A5" w:rsidRDefault="00725D9E" w:rsidP="008D79A5">
-[...2 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+    <w:p w14:paraId="42688E8A" w14:textId="77777777" w:rsidR="006D7984" w:rsidRPr="008D79A5" w:rsidRDefault="006D7984" w:rsidP="006D7984">
+      <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="289A2688" w14:textId="48BFB3EC" w:rsidR="00447E30" w:rsidRDefault="00FE64FD" w:rsidP="00FE64FD">
-[...2 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+    <w:p w14:paraId="4031240B" w14:textId="77777777" w:rsidR="006D7984" w:rsidRDefault="006D7984" w:rsidP="006D7984">
+      <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>By</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6632F5" w14:textId="62AD2348" w:rsidR="00FE64FD" w:rsidRPr="00FE64FD" w:rsidRDefault="00FE64FD" w:rsidP="00FE64FD">
-[...2 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+    <w:p w14:paraId="384080A7" w14:textId="77777777" w:rsidR="006D7984" w:rsidRPr="00FE64FD" w:rsidRDefault="006D7984" w:rsidP="006D7984">
+      <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE64FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Agency CIO, Agency Name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC4FFA8" w14:textId="77777777" w:rsidR="0016632F" w:rsidRDefault="0016632F" w:rsidP="00DE3F07">
-[...2 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+    <w:p w14:paraId="1D946B86" w14:textId="77777777" w:rsidR="006D7984" w:rsidRDefault="006D7984" w:rsidP="006D7984">
+      <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C90981C" w14:textId="77777777" w:rsidR="0016632F" w:rsidRDefault="0016632F" w:rsidP="00DE3F07">
-[...2 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+    <w:p w14:paraId="61EDB9E3" w14:textId="77777777" w:rsidR="006D7984" w:rsidRDefault="006D7984" w:rsidP="006D7984">
+      <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02286057" w14:textId="77777777" w:rsidR="0016632F" w:rsidRDefault="0016632F" w:rsidP="00DE3F07">
-[...59 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="3579A965" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B13213">
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1500" w:right="940" w:bottom="1420" w:left="940" w:header="720" w:footer="1230" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="176469B3" w14:textId="77777777" w:rsidR="00B13213" w:rsidRPr="00EE4216" w:rsidRDefault="00ED16C9" w:rsidP="00EE4216">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...11 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE4216">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>This page left blank intentionally</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5586D532" w14:textId="77777777" w:rsidR="00447E30" w:rsidRDefault="00447E30" w:rsidP="00DE3F07">
-[...33 lines deleted...]
-          <w:pgNumType w:start="1"/>
+    <w:p w14:paraId="0237C1FC" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:sectPr w:rsidR="00B13213">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="940" w:bottom="1420" w:left="940" w:header="0" w:footer="1230" w:gutter="0"/>
           <w:cols w:space="720"/>
-          <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...5 lines deleted...]
-        <w:id w:val="73794901"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:id w:val="1977031909"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="auto"/>
-          <w:u w:val="none"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="17AFBE39" w14:textId="77777777" w:rsidR="00725D9E" w:rsidRPr="005E17A2" w:rsidRDefault="00725D9E" w:rsidP="00DE3F07">
+        <w:p w14:paraId="307CB19F" w14:textId="09847E40" w:rsidR="00E57D12" w:rsidRDefault="00E57D12">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
-            <w:jc w:val="both"/>
-[...2 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="005E17A2">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="120B76E0" w14:textId="0C090F59" w:rsidR="001D4D7D" w:rsidRDefault="00447E30">
+        <w:p w14:paraId="1BB3A73F" w14:textId="724B20D9" w:rsidR="00DB5BCA" w:rsidRDefault="00E57D12">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10350"/>
+            </w:tabs>
             <w:rPr>
-              <w:color w:val="auto"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:bidi="ar-SA"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
-            <w:instrText xml:space="preserve"> TOC \o "1-4" \h \z \u </w:instrText>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc523223763" w:history="1">
-            <w:r w:rsidR="001D4D7D" w:rsidRPr="00210175">
+          <w:hyperlink w:anchor="_Toc235024945" w:history="1">
+            <w:r w:rsidR="00DB5BCA" w:rsidRPr="00AB55AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>1.</w:t>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Instructions</w:t>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00DB5BCA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001D4D7D" w:rsidRPr="00210175">
-[...12 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="00DB5BCA" w:rsidRPr="00F32049">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r w:rsidR="00DB5BCA" w:rsidRPr="00F32049">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc523223763 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235024945 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r w:rsidR="00DB5BCA" w:rsidRPr="00F32049">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00DB5BCA" w:rsidRPr="00F32049">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003139A9">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00F32049" w:rsidRPr="00F32049">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>Error! Bookmark not defined.</w:t>
+              <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r w:rsidR="00DB5BCA" w:rsidRPr="00F32049">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5CDC1C8E" w14:textId="470CB913" w:rsidR="001D4D7D" w:rsidRDefault="00893AC2">
+        <w:p w14:paraId="5623EAA3" w14:textId="51E98560" w:rsidR="00DB5BCA" w:rsidRDefault="00DB5BCA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10350"/>
+            </w:tabs>
             <w:rPr>
-              <w:color w:val="auto"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:bidi="ar-SA"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc523223764" w:history="1">
-            <w:r w:rsidR="001D4D7D" w:rsidRPr="00210175">
+          <w:hyperlink w:anchor="_Toc235024946" w:history="1">
+            <w:r w:rsidRPr="00AB55AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-              </w:rPr>
-              <w:t>2.</w:t>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1. Statewide Information Technology Goals</w:t>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001D4D7D" w:rsidRPr="00210175">
-[...12 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc523223764 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235024946 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003139A9">
-              <w:rPr>
+            <w:r w:rsidR="00F32049">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="034061BC" w14:textId="7A15F791" w:rsidR="001D4D7D" w:rsidRDefault="00893AC2">
+        <w:p w14:paraId="3AED4562" w14:textId="0BD63D10" w:rsidR="00DB5BCA" w:rsidRDefault="00DB5BCA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10350"/>
+            </w:tabs>
             <w:rPr>
-              <w:color w:val="auto"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:bidi="ar-SA"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc523223765" w:history="1">
-            <w:r w:rsidR="001D4D7D" w:rsidRPr="00210175">
+          <w:hyperlink w:anchor="_Toc235024947" w:history="1">
+            <w:r w:rsidRPr="00AB55AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-              </w:rPr>
-              <w:t>3.</w:t>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2. (Insert Agency Name) Strategic Plan Executive Summary and</w:t>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB55AE">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:spacing w:val="-20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB55AE">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Goals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001D4D7D" w:rsidRPr="00210175">
-[...12 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc523223765 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235024947 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003139A9">
-              <w:rPr>
+            <w:r w:rsidR="00F32049">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="57F21D39" w14:textId="7BD3B588" w:rsidR="001D4D7D" w:rsidRDefault="00893AC2">
+        <w:p w14:paraId="3B8B9618" w14:textId="21CBD980" w:rsidR="00DB5BCA" w:rsidRDefault="00DB5BCA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10350"/>
+            </w:tabs>
             <w:rPr>
-              <w:color w:val="auto"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:bidi="ar-SA"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc523223766" w:history="1">
-            <w:r w:rsidR="001D4D7D" w:rsidRPr="00210175">
+          <w:hyperlink w:anchor="_Toc235024948" w:history="1">
+            <w:r w:rsidRPr="00AB55AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-              </w:rPr>
-              <w:t>4.</w:t>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>3. (Insert Agency Name) IT Plan Initiative</w:t>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB55AE">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB55AE">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001D4D7D" w:rsidRPr="00210175">
-[...12 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc523223766 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235024948 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003139A9">
-              <w:rPr>
+            <w:r w:rsidR="00F32049">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7E57E8D3" w14:textId="7A2E7BBB" w:rsidR="001D4D7D" w:rsidRDefault="00893AC2">
+        <w:p w14:paraId="7509FA38" w14:textId="52C1EB7A" w:rsidR="00DB5BCA" w:rsidRDefault="00DB5BCA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10350"/>
+            </w:tabs>
             <w:rPr>
-              <w:color w:val="auto"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:bidi="ar-SA"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc523223767" w:history="1">
-            <w:r w:rsidR="001D4D7D" w:rsidRPr="00210175">
+          <w:hyperlink w:anchor="_Toc235024949" w:history="1">
+            <w:r w:rsidRPr="00AB55AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-              </w:rPr>
-              <w:t>5.</w:t>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>4. (Insert Agency Name) Enterprise IT Opportunities</w:t>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001D4D7D" w:rsidRPr="00210175">
-[...12 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc523223767 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235024949 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003139A9">
-              <w:rPr>
+            <w:r w:rsidR="00F32049">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D8BE4AF" w14:textId="12DA80AC" w:rsidR="001D4D7D" w:rsidRDefault="00893AC2">
+        <w:p w14:paraId="1AD13EF1" w14:textId="1059CDCB" w:rsidR="00DB5BCA" w:rsidRDefault="00DB5BCA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10350"/>
+            </w:tabs>
             <w:rPr>
-              <w:color w:val="auto"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:bidi="ar-SA"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc523223768" w:history="1">
-            <w:r w:rsidR="001D4D7D" w:rsidRPr="00210175">
+          <w:hyperlink w:anchor="_Toc235024950" w:history="1">
+            <w:r w:rsidRPr="00AB55AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-              </w:rPr>
-              <w:t>6.</w:t>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Appendix A: (Insert Agency Name) IT Organizational Chart</w:t>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001D4D7D" w:rsidRPr="00210175">
-[...12 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc523223768 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235024950 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003139A9">
-              <w:rPr>
+            <w:r w:rsidR="00F32049">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4AD0D521" w14:textId="4BBA4957" w:rsidR="001D4D7D" w:rsidRDefault="00893AC2">
+        <w:p w14:paraId="68685C1F" w14:textId="6B07A2D5" w:rsidR="00DB5BCA" w:rsidRDefault="00DB5BCA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10350"/>
+            </w:tabs>
             <w:rPr>
-              <w:color w:val="auto"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:bidi="ar-SA"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc523223769" w:history="1">
-            <w:r w:rsidR="001D4D7D" w:rsidRPr="00210175">
+          <w:hyperlink w:anchor="_Toc235024951" w:history="1">
+            <w:r w:rsidRPr="00AB55AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-              </w:rPr>
-              <w:t>Appendix A: (Insert Agency Name) IT Organizational Chart</w:t>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Appendix B: (Insert Agency Name) IT Accomplishments and Progress Review</w:t>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc523223769 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235024951 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003139A9">
-              <w:rPr>
+            <w:r w:rsidR="00F32049">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="001D4D7D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="488D3EBC" w14:textId="41A17517" w:rsidR="001D4D7D" w:rsidRDefault="00893AC2">
-[...1 lines deleted...]
-            <w:pStyle w:val="TOC1"/>
+        <w:p w14:paraId="3AB6F74E" w14:textId="06A2F06D" w:rsidR="00E57D12" w:rsidRDefault="00E57D12">
+          <w:r>
             <w:rPr>
-              <w:color w:val="auto"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
             </w:rPr>
-          </w:pPr>
-[...54 lines deleted...]
-          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1CF354A1" w14:textId="77777777" w:rsidR="00430A8B" w:rsidRDefault="00430A8B" w:rsidP="00DE3F07">
-      <w:pPr>
+    <w:p w14:paraId="1CD4C2FC" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2948FF1C" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706FAC89" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="073AFC09" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CE386E9" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FBB87D7" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18570BDD" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E6EDF12" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E70A1CF" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21FC6E19" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C187E22" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02ABE261" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171858D1" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C13F889" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45326980" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A062326" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="187F45DE" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65A8200D" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DE27AB8" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748AE98A" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102E475A" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A73F0AE" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE52AC3" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EA655BA" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E33A712" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E9D49F6" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="132B35EA" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC019C9" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13AA34AD" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B37FAF" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1835FDD8" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A5813D2" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FFD3CA6" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="410C9295" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A6035A6" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F6DAC6" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5433C3FB" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F25D4E" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CF27378" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C449F49" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9F5B15" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="007A4D84">
+      <w:pPr>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="108181E6">
+          <v:shape id="_x0000_s2069" style="position:absolute;margin-left:52.55pt;margin-top:10.4pt;width:506.9pt;height:.1pt;z-index:-251658240;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1051,208" coordsize="10138,0" path="m1051,208r10138,e" filled="f" strokecolor="#dadada" strokeweight=".16969mm">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F760ADF" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="13"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B13213">
+          <w:headerReference w:type="even" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1000" w:right="940" w:bottom="280" w:left="940" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8BE979" w14:textId="3FC18452" w:rsidR="00B13213" w:rsidRPr="00385F2A" w:rsidRDefault="00ED16C9" w:rsidP="00385F2A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Instructions"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235024945"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00385F2A">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Instructions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="6888A657" w14:textId="5E4F34CF" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:ind w:left="106"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D623A36" w14:textId="7DFE0EDC" w:rsidR="00B13213" w:rsidRDefault="007A4D84">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="2E74B5"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:pict w14:anchorId="73CCBD27">
+          <v:line id="_x0000_s2076" style="position:absolute;z-index:251658251;mso-position-horizontal-relative:margin" from="5.1pt,.9pt" to="512pt,.9pt" strokecolor="#5b9bd5" strokeweight=".48pt">
+            <w10:wrap anchorx="margin"/>
+          </v:line>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB33A14" w14:textId="77777777" w:rsidR="00C079FB" w:rsidRDefault="00C079FB" w:rsidP="00C079FB">
+      <w:pPr>
+        <w:spacing w:before="1" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="140" w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:pgMar w:top="720" w:right="1080" w:bottom="720" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>This document provides guidance for completing the updated 2027-29 IT Plan template. Please be sure to review the entire document before beginning your 2027-29 IT Plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC7EABB" w14:textId="7ABB1E1C" w:rsidR="00C079FB" w:rsidRDefault="00C079FB" w:rsidP="00C079FB">
+      <w:pPr>
+        <w:spacing w:before="121" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="139" w:right="134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agency IT Plans must cover a 5-year period, per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="24"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>G.S. § 143B-1330</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="21"/>
+          </w:rPr>
+          <w:t xml:space="preserve">. </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These plans should align with the mission, goals, and objectives outlined in your agency strategic plan. The Office of State Budget and Management has revised its schedule for agency strategic plan submission, with plans now due in the spring of odd-numbered years. The 2027-29 IT Plan, due November </w:t>
+      </w:r>
+      <w:r w:rsidR="00196C54">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2026, should align to the content of the existing agency strategic plan and can be updated when the new agency plan is submitted. When outlining projects and initiatives, include ongoing and new initiatives. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002919E9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Completed or discontinued initiatives should not be included in this document</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Be sure to also document whether the project or initiative will require </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897759">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>an expansion request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C84DD21" w14:textId="77777777" w:rsidR="00C079FB" w:rsidRDefault="00C079FB" w:rsidP="00C079FB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6024029E" w14:textId="77777777" w:rsidR="00C079FB" w:rsidRDefault="00C079FB" w:rsidP="00C079FB">
+      <w:pPr>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60855A1D" w14:textId="77777777" w:rsidR="00C079FB" w:rsidRDefault="00C079FB" w:rsidP="00C079FB">
+      <w:pPr>
+        <w:ind w:left="140"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>More detailed instructions are embedded in the template outline below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196D51A2" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B13213" w:rsidSect="00F32049">
+          <w:headerReference w:type="even" r:id="rId18"/>
+          <w:headerReference w:type="default" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="first" r:id="rId21"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1000" w:right="940" w:bottom="1420" w:left="940" w:header="0" w:footer="1230" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
-          <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="005691AF" w14:textId="77777777" w:rsidR="00447E30" w:rsidRDefault="00447E30" w:rsidP="00DE3F07">
-[...4 lines deleted...]
-          <w:iCs/>
+    <w:p w14:paraId="11E17D5C" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1292ED2B" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29A14DAF" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C2DFBDB" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B23CCC2" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00ED16C9">
+      <w:pPr>
+        <w:spacing w:before="28"/>
+        <w:ind w:left="2781" w:right="2781"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
-[...8 lines deleted...]
-          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
-[...21 lines deleted...]
-          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>This page left blank intentionally</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27732444" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07430CDD" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32512AB1" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EDF88D0" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10907C77" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1203A019" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3021A1C5" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1547CF5F" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EEB29F4" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EB5698F" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309F466D" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="695D9544" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46345175" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6025C3BA" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D2A8B0" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="639E33EA" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="473A78E4" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="293C9759" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148706FA" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B236FE7" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3988A48B" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A1D481B" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="606404F4" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="781EF9FA" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5768D6E4" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C08D865" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A62864A" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C6986E" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD27BBD" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE20251" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F7F8C42" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B34879C" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19433807" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C91B8A" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38326369" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="001C8AAA" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6200553A" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D27820" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4257349F" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="268A9F2A" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F08DB36" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01CE6F01" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6785184E" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78026936" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8B3DA6" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC8B4B0" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC8A44C" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6553C1DD" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="007A4D84">
+      <w:pPr>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...36 lines deleted...]
-          <w:pgNumType w:start="1"/>
+        <w:pict w14:anchorId="5EB6FFA8">
+          <v:shape id="_x0000_s2066" style="position:absolute;margin-left:52.55pt;margin-top:18.55pt;width:506.9pt;height:.1pt;z-index:-251658239;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1051,371" coordsize="10138,0" path="m1051,371r10138,e" filled="f" strokecolor="#dadada" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59411559" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B13213">
+          <w:headerReference w:type="even" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1500" w:right="940" w:bottom="280" w:left="940" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
-          <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AF96EAC" w14:textId="4F695FC2" w:rsidR="005C2D19" w:rsidRPr="005C2D19" w:rsidRDefault="005C2D19" w:rsidP="00A3361D">
+    <w:p w14:paraId="30DCDDE9" w14:textId="6AD23984" w:rsidR="00B13213" w:rsidRPr="00385F2A" w:rsidRDefault="007A4D84" w:rsidP="000C1A5E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="500"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc235024946"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:pict w14:anchorId="2D7AAA3F">
+          <v:shape id="_x0000_s2065" style="position:absolute;left:0;text-align:left;margin-left:52.55pt;margin-top:25.3pt;width:506.9pt;height:.1pt;z-index:-251658238;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1051,506" coordsize="10138,0" path="m1051,506r10138,e" filled="f" strokecolor="#5b9bd5" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="1._Statewide_Information_Technology_Goal"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="000C1A5E" w:rsidRPr="00385F2A">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED16C9" w:rsidRPr="00385F2A">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97230" w:rsidRPr="00385F2A">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED16C9" w:rsidRPr="00385F2A">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>wide Information Technology Goals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="243A00AC" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD92857" w14:textId="1900607E" w:rsidR="00576A2F" w:rsidRDefault="00576A2F" w:rsidP="00576A2F">
+      <w:pPr>
+        <w:spacing w:before="57"/>
+        <w:ind w:left="140"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Below are the statewide IT goals for the 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00196C54">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00196C54">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> biennium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D214CCB" w14:textId="77777777" w:rsidR="00172AD9" w:rsidRDefault="00172AD9" w:rsidP="00172AD9">
+      <w:pPr>
+        <w:spacing w:before="10"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618BE2C8" w14:textId="77777777" w:rsidR="00172AD9" w:rsidRDefault="00172AD9" w:rsidP="00172AD9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120" w:line="264" w:lineRule="auto"/>
-[...211 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="364"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="588" w:right="228"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E74F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...49 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Efficiency:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004C729D">
-[...287 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00707737">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Strengthen North Carolina by promoting transparency, improving operations, and achieving long-term savings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E880718" w14:textId="77777777" w:rsidR="00172AD9" w:rsidRPr="002919E9" w:rsidRDefault="00172AD9" w:rsidP="00172AD9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="364"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="588" w:right="228"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E74F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...42 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        </w:rPr>
+        <w:t>Collaboration:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707737">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Strengthen statewide collaboration to provide better, safer, and more cost-effective technology solutions for North Carolina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538507E6" w14:textId="3ED657B7" w:rsidR="00172AD9" w:rsidRPr="002919E9" w:rsidRDefault="00172AD9" w:rsidP="00172AD9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120" w:line="264" w:lineRule="auto"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Strategic Plan Executive Summary</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="364"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="588" w:right="228"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E74F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Safety</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...112 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="005929AC" w:rsidRPr="00707737">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Safeguard North Carolina’s digital assets and infrastructure to deliver services that instill trust and confidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318CD6C6" w14:textId="77777777" w:rsidR="00172AD9" w:rsidRPr="002919E9" w:rsidRDefault="00172AD9" w:rsidP="00172AD9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120" w:line="264" w:lineRule="auto"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="364"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="588" w:right="228"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E74F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Innovation:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707737">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>arness emerging technology to best serve North Carolina now and in the future.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03184A11" w14:textId="77777777" w:rsidR="00172AD9" w:rsidRDefault="00172AD9" w:rsidP="00172AD9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="364"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="588" w:right="228"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E74F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Access:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002919E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Empower North Carolinians to access, participate, and thrive in a digital society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DE2360" w14:textId="77777777" w:rsidR="00172AD9" w:rsidRPr="002919E9" w:rsidRDefault="00172AD9" w:rsidP="00172AD9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC177F1" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213" w:rsidP="00B211CC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="449"/>
+        <w:sectPr w:rsidR="00B13213" w:rsidSect="00F32049">
+          <w:headerReference w:type="even" r:id="rId26"/>
+          <w:headerReference w:type="default" r:id="rId27"/>
+          <w:footerReference w:type="default" r:id="rId28"/>
+          <w:headerReference w:type="first" r:id="rId29"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="940" w:bottom="1220" w:left="940" w:header="0" w:footer="1030" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="022364AC" w14:textId="391ABC3D" w:rsidR="00B13213" w:rsidRDefault="007A4D84" w:rsidP="00E57D12">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc235024947"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:pict w14:anchorId="55E20109">
+          <v:shape id="_x0000_s2064" style="position:absolute;left:0;text-align:left;margin-left:52.55pt;margin-top:25.3pt;width:506.9pt;height:.1pt;z-index:-251658237;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1051,506" coordsize="10138,0" path="m1051,506r10138,e" filled="f" strokecolor="#5b9bd5" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="2._(Insert_Agency_Name)_Strategic_Plan_E"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="00E57D12" w:rsidRPr="00E57D12">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E57D12">
+        <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED16C9">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Insert Agency Name) </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED16C9" w:rsidRPr="00E57D12">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>Strategic Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED16C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED16C9" w:rsidRPr="000C1A5E">
+        <w:rPr>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>Executive</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED16C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED16C9" w:rsidRPr="00E57D12">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>Summary</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED16C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED16C9" w:rsidRPr="00E57D12">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED16C9" w:rsidRPr="00E57D12">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+          <w:spacing w:val="-20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED16C9" w:rsidRPr="00E57D12">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>Goals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="16DC3DC5" w14:textId="77516ACF" w:rsidR="00B13213" w:rsidRDefault="00ED16C9" w:rsidP="00090A39">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10248"/>
+        </w:tabs>
+        <w:spacing w:before="92"/>
+        <w:ind w:left="111"/>
+        <w:sectPr w:rsidR="00B13213">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="940" w:bottom="1220" w:left="940" w:header="0" w:footer="1030" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:t>Include a high-level summary of your agency’s strategic plan, including goals an</w:t>
+      </w:r>
+      <w:r w:rsidR="00090A39">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:t>objectives, here.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B211CC">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> These goals should be referenced later in the IT Plan initiative table.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90639">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3A7A65" w14:textId="1A334671" w:rsidR="00B13213" w:rsidRDefault="007A4D84" w:rsidP="00E57D12">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc235024948"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Insert Agency Name)</w:t>
-      </w:r>
+        <w:pict w14:anchorId="5A4EA16A">
+          <v:shape id="_x0000_s2063" style="position:absolute;left:0;text-align:left;margin-left:34.55pt;margin-top:25.3pt;width:722.9pt;height:.1pt;z-index:-251658236;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="691,506" coordsize="14458,0" path="m691,506r14458,e" filled="f" strokecolor="#5b9bd5" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="3._(Insert_Agency_Name)_IT_Plan_Initiati"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="00E57D12">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E57D12" w:rsidRPr="00E57D12">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E57D12">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED16C9">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Insert Agency Name) </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED16C9" w:rsidRPr="00E57D12">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>IT Plan Initiative</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED16C9" w:rsidRPr="00E57D12">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED16C9" w:rsidRPr="00E57D12">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>Table</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="507647A3" w14:textId="3AC582E5" w:rsidR="00B13213" w:rsidRDefault="007A4D84">
+      <w:pPr>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="5"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-      </w:r>
+        <w:pict w14:anchorId="159355F9">
+          <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:stroke joinstyle="miter"/>
+            <v:path gradientshapeok="t" o:connecttype="rect"/>
+          </v:shapetype>
+          <v:shape id="_x0000_s2062" type="#_x0000_t202" style="position:absolute;margin-left:34.55pt;margin-top:9.7pt;width:722.9pt;height:348pt;z-index:-251658235;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" fillcolor="#f2f2f2" stroked="f">
+            <v:textbox style="mso-next-textbox:#_x0000_s2062" inset="0,0,0,0">
+              <w:txbxContent>
+                <w:p w14:paraId="2723ACD8" w14:textId="77777777" w:rsidR="00A64D5B" w:rsidRDefault="00365190" w:rsidP="00365190">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:left="28" w:right="21"/>
+                    <w:rPr>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E01FFE">
+                    <w:rPr>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t>The template document includes an embedded Excel file called</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E01FFE">
+                    <w:rPr>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E01FFE" w:rsidRPr="0084020F">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>2027-29</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0084020F">
+                    <w:rPr>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0084020F">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>Initiative</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00860C03" w:rsidRPr="0084020F">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0084020F">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> table.xls</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C61A36" w:rsidRPr="0084020F">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>m</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E01FFE">
+                    <w:rPr>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="007E60BE" w:rsidRPr="00D27438">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t>You will need to enable macros when using this file</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007E60BE" w:rsidRPr="00E01FFE">
+                    <w:rPr>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="11398166" w14:textId="77777777" w:rsidR="00A64D5B" w:rsidRDefault="00A64D5B" w:rsidP="00365190">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:left="28" w:right="21"/>
+                    <w:rPr>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="7C1D45D1" w14:textId="1EAA9597" w:rsidR="00E01FFE" w:rsidRPr="00E01FFE" w:rsidRDefault="00365190" w:rsidP="00365190">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:left="28" w:right="21"/>
+                    <w:rPr>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E01FFE">
+                    <w:rPr>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t>Please use this file to outline your IT programs, projects, or initiatives.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E01FFE" w:rsidRPr="00E01FFE">
+                    <w:rPr>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E01FFE" w:rsidRPr="00E01FFE">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t>This will be the only place where you enter information about your initiatives this year.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B4205E" w:rsidRPr="00E01FFE">
+                    <w:rPr>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E01FFE" w:rsidRPr="00E01FFE">
+                    <w:rPr>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t>Accordingly</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B4205E" w:rsidRPr="00E01FFE">
+                    <w:rPr>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, we have expanded the information you should include so that all relevant information about your </w:t>
+                  </w:r>
+                  <w:r w:rsidR="003364C6" w:rsidRPr="00E01FFE">
+                    <w:rPr>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t>strategic initiatives can be entered into the spreadsheet.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E01FFE">
+                    <w:rPr>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00410458" w:rsidRPr="00E01FFE">
+                    <w:rPr>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">This spreadsheet has changed significantly from previous years. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E01FFE" w:rsidRPr="00E01FFE">
+                    <w:rPr>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t>Please note the requirements:</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="240A4474" w14:textId="77777777" w:rsidR="00E01FFE" w:rsidRDefault="00E01FFE" w:rsidP="00365190">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:left="28" w:right="21"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="2469600D" w14:textId="628C8A9B" w:rsidR="00E01FFE" w:rsidRPr="00E40932" w:rsidRDefault="00E01FFE" w:rsidP="00365190">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:left="28" w:right="21"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E40932">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Unchanged from previous years, </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E40932">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t>provide</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E40932">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> the following information:</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="797F1B76" w14:textId="06839A63" w:rsidR="00E01FFE" w:rsidRDefault="00E40932" w:rsidP="00E01FFE">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="9"/>
+                    </w:numPr>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:right="21"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Whether</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00365190">
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E01FFE">
+                    <w:t>your program/project/initiative</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00365190">
+                    <w:t xml:space="preserve"> is new</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="26141A74" w14:textId="454D78DB" w:rsidR="00E01FFE" w:rsidRDefault="00E40932" w:rsidP="00E01FFE">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="9"/>
+                    </w:numPr>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:right="21"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>A</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00365190">
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00365190" w:rsidRPr="00DB62E3">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>brief</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00365190">
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00897759">
+                    <w:t xml:space="preserve">1-2 sentence </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00365190">
+                    <w:t>description</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve"> of your initiative</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="068BF5DB" w14:textId="6618F3FC" w:rsidR="00E01FFE" w:rsidRDefault="00E40932" w:rsidP="00E01FFE">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="9"/>
+                    </w:numPr>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:right="21"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>A</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00EE37C5">
+                    <w:t xml:space="preserve"> justification for the </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t>initiative</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DB62E3">
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DB62E3" w:rsidRPr="00DB62E3">
+                    <w:t>Explain in more deta</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DB62E3">
+                    <w:t>il what</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DB62E3" w:rsidRPr="00DB62E3">
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DB62E3">
+                    <w:t>your project</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DB62E3" w:rsidRPr="00DB62E3">
+                    <w:t xml:space="preserve"> entails, specifically documenting how </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DB62E3">
+                    <w:t>it</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DB62E3" w:rsidRPr="00DB62E3">
+                    <w:t xml:space="preserve"> will support statewide IT goal</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DB62E3">
+                    <w:t>s</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2B2ED489" w14:textId="5C47491A" w:rsidR="00E01FFE" w:rsidRDefault="00DB62E3" w:rsidP="00E01FFE">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="9"/>
+                    </w:numPr>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:right="21"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>How</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00410458">
+                    <w:t xml:space="preserve"> you will measure outcome</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E01FFE">
+                    <w:t>s</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5F27EE0F" w14:textId="5B59355E" w:rsidR="00E01FFE" w:rsidRDefault="00DB62E3" w:rsidP="00E01FFE">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="9"/>
+                    </w:numPr>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:right="21"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>T</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E01FFE">
+                    <w:t>he required budget</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7239E5F4" w14:textId="15D01A90" w:rsidR="00E01FFE" w:rsidRDefault="00DB62E3" w:rsidP="00E01FFE">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="9"/>
+                    </w:numPr>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:right="21"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>H</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E01FFE">
+                    <w:t>ow it will be funde</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t>d</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="205C29E9" w14:textId="398DEBB9" w:rsidR="00E01FFE" w:rsidRDefault="00DB62E3" w:rsidP="00E01FFE">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="9"/>
+                    </w:numPr>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:right="21"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>W</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E01FFE">
+                    <w:t xml:space="preserve">hat agency and/or statewide IT goal(s) it supports, </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1B8C8045" w14:textId="4B4DFF3D" w:rsidR="00E01FFE" w:rsidRDefault="00DB62E3" w:rsidP="00E01FFE">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="9"/>
+                    </w:numPr>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:right="21"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>W</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E01FFE">
+                    <w:t>hat procurement vehicle you expect to use, and</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1D4DCAF6" w14:textId="2A6CA3A0" w:rsidR="00E01FFE" w:rsidRDefault="00DB62E3" w:rsidP="00E01FFE">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="9"/>
+                    </w:numPr>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:right="21"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>W</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E01FFE">
+                    <w:t>hen you expect it to begin and be completed.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1DB75EDB" w14:textId="77777777" w:rsidR="00581604" w:rsidRDefault="00581604" w:rsidP="00581604">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:left="28" w:right="21"/>
+                    <w:rPr>
+                      <w:i w:val="0"/>
+                      <w:sz w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="383D3436" w14:textId="1BE4D372" w:rsidR="00CF723F" w:rsidRPr="00E40932" w:rsidRDefault="00CF723F" w:rsidP="00CF723F">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:left="28" w:right="21"/>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E40932">
+                    <w:rPr>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>Note:</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E40932">
+                    <w:t xml:space="preserve"> you may select more than one</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A64D5B">
+                    <w:t xml:space="preserve"> category,</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E40932">
+                    <w:t xml:space="preserve"> funding type, funding source, and statewide IT goal.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="33915016" w14:textId="77777777" w:rsidR="00E01FFE" w:rsidRPr="0020582F" w:rsidRDefault="00E01FFE" w:rsidP="00E01FFE">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:right="21"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="613CA562" w14:textId="2DF973EA" w:rsidR="00E01FFE" w:rsidRPr="0020582F" w:rsidRDefault="00E01FFE" w:rsidP="00E01FFE">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:right="21"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0020582F">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">New to the process this year, we are asking you to indicate whether the project fits into one of a few categories; </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00EA1E07">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t>you may choose multiple categories</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E83C74">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t>. Click “</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D27438">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t>Other</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E83C74">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t>”</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0020582F">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> if the project does not fit into </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E83C74">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">any of </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0020582F">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">those categories. </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="70FEF707" w14:textId="77777777" w:rsidR="00C61A36" w:rsidRDefault="00C61A36" w:rsidP="00581604">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:left="28" w:right="21"/>
+                    <w:rPr>
+                      <w:i w:val="0"/>
+                      <w:sz w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="0BF2E50A" w14:textId="43A31A21" w:rsidR="00B13213" w:rsidRDefault="0020582F">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:ind w:left="28"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>A</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00070638">
+                    <w:t xml:space="preserve">n </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00581604">
+                    <w:t>example of the Excel table you will need to complete</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve"> is included on the following page of this template.</w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A714F9" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:spacing w:before="4" w:after="1"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA0503F" w14:textId="6D3367E9" w:rsidR="00365190" w:rsidRDefault="00365190">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2A8794" w14:textId="244D7845" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0934A7ED" w14:textId="77777777" w:rsidR="00E34C59" w:rsidRDefault="00E34C59">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="8" w:name="_MON_1847359298"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="0EA62920" w14:textId="6571253D" w:rsidR="005C7D9B" w:rsidRPr="00E7521E" w:rsidRDefault="00E34C59">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1492" w:dyaOrig="983" w14:anchorId="55CF0449">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1044" type="#_x0000_t75" style="width:74.55pt;height:49.3pt" o:ole="">
+            <v:imagedata r:id="rId30" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Excel.SheetMacroEnabled.12" ShapeID="_x0000_i1044" DrawAspect="Icon" ObjectID="_1847359580" r:id="rId31"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="00E7521E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00E7521E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://ncconnect.sharepoint.com/sites/ITPlanning/Strategy%20and%20Planning/Plans%20and%20Reports/Agency%20Plans/2027-2029/Prep%20documents/2027-29%20Initiative%20table.xlsm"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E7521E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E7521E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F33EECF" w14:textId="445321BC" w:rsidR="005C7D9B" w:rsidRDefault="00E7521E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0ADFEC" w14:textId="1795C2B4" w:rsidR="00B13213" w:rsidRPr="00070638" w:rsidRDefault="007A4D84" w:rsidP="00841C00">
+      <w:pPr>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:pict w14:anchorId="5055EB9A">
+          <v:shape id="_x0000_s2061" style="position:absolute;margin-left:34.55pt;margin-top:14.7pt;width:722.9pt;height:.1pt;z-index:-251658234;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="691,294" coordsize="14458,0" path="m691,294r14458,e" filled="f" strokecolor="#dadada" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="0020582F" w:rsidRPr="00070638">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Below is a screenshot example of the Excel table:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330BF878" w14:textId="77777777" w:rsidR="0020582F" w:rsidRDefault="0020582F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="346B77F4" w14:textId="77777777" w:rsidR="00070638" w:rsidRDefault="00070638">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337F7491" w14:textId="21C7A6BF" w:rsidR="0020582F" w:rsidRDefault="00913EC7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0020582F">
+          <w:headerReference w:type="even" r:id="rId32"/>
+          <w:headerReference w:type="default" r:id="rId33"/>
+          <w:footerReference w:type="default" r:id="rId34"/>
+          <w:headerReference w:type="first" r:id="rId35"/>
+          <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+          <w:pgMar w:top="1080" w:right="520" w:bottom="1240" w:left="520" w:header="0" w:footer="1041" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5FC9">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0354B519" wp14:editId="756AA337">
+            <wp:extent cx="9398000" cy="1282700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="626515816" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="626515816" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId36"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="9398000" cy="1282700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C5599E" w14:textId="13B3013D" w:rsidR="00B13213" w:rsidRPr="00EE37C5" w:rsidRDefault="00D162F6" w:rsidP="00D162F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="4._(Insert_Agency_Name)_IT_Program,_Proj"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235024949"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00D162F6">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED16C9">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Insert Agency Name) </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE37C5" w:rsidRPr="00D162F6">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>Enterprise</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE37C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE37C5" w:rsidRPr="00D162F6">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>IT</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE37C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4D84">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:pict w14:anchorId="10DB3EAA">
+          <v:shape id="_x0000_s2057" style="position:absolute;left:0;text-align:left;margin-left:52.55pt;margin-top:25.3pt;width:506.9pt;height:.1pt;z-index:-251658233;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text" coordorigin="1051,506" coordsize="10138,0" path="m1051,506r10138,e" filled="f" strokecolor="#5b9bd5" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="007A4D84">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:pict w14:anchorId="45FFACF1">
+          <v:shape id="_x0000_s2056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:52.55pt;margin-top:31.65pt;width:506.9pt;height:59.05pt;z-index:-251658232;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text" fillcolor="#f2f2f2" stroked="f">
+            <v:textbox style="mso-next-textbox:#_x0000_s2056" inset="0,0,0,0">
+              <w:txbxContent>
+                <w:p w14:paraId="674F0D76" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00ED16C9">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:left="28" w:right="24"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>The purpose of this section is to learn about additional initiatives that your agency envisions, possible joint funding opportunities that the agency may be planning with other agencies, and other funding sources that could be utilized at the enterprise level. Please consider both IT and non-IT initiatives. Most initiatives that are enterprise in nature will likely require both business and IT</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:spacing w:val="-7"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t>resources.</w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="5._(Insert_Agency_Name)_Enterprise_IT_Op"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidR="00ED16C9" w:rsidRPr="00D162F6">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>Opportunities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="560BCED3" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20809AE2" w14:textId="77777777" w:rsidR="00ED248C" w:rsidRPr="00ED248C" w:rsidRDefault="00ED248C" w:rsidP="00ED248C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="625"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-          <w:szCs w:val="23"/>
+        <w:spacing w:before="107"/>
+        <w:ind w:left="624" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0A58FC" w14:textId="4128E53E" w:rsidR="00B13213" w:rsidRPr="00EE37C5" w:rsidRDefault="00ED16C9" w:rsidP="00EE37C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="625"/>
+        </w:tabs>
+        <w:spacing w:before="107"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE37C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light"/>
+          <w:color w:val="2E74B5"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Potential</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE37C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light"/>
+          <w:color w:val="2E74B5"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00EE37C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light"/>
+          <w:color w:val="2E74B5"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Initiatives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E047758" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="007A4D84">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="7C9A6154">
+          <v:shape id="_x0000_s2055" type="#_x0000_t202" style="position:absolute;margin-left:52.55pt;margin-top:7.65pt;width:506.9pt;height:29.55pt;z-index:-251658231;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" fillcolor="#f2f2f2" stroked="f">
+            <v:textbox style="mso-next-textbox:#_x0000_s2055" inset="0,0,0,0">
+              <w:txbxContent>
+                <w:p w14:paraId="2DFC21AE" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00ED16C9">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:left="28" w:right="66"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Describe any additional initiatives that your agency envisions and would like to take on but does not currently have the resources to undertake.</w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43ED9787" w14:textId="77777777" w:rsidR="00ED248C" w:rsidRPr="00ED248C" w:rsidRDefault="00ED248C" w:rsidP="00776824">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="625"/>
+        </w:tabs>
+        <w:spacing w:before="107"/>
+        <w:ind w:left="624" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CDAFBF3" w14:textId="77777777" w:rsidR="00ED248C" w:rsidRPr="00ED248C" w:rsidRDefault="00ED248C" w:rsidP="00ED248C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light"/>
+          <w:color w:val="2E74B5"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C631C7F" w14:textId="47746A92" w:rsidR="00B13213" w:rsidRPr="00EE37C5" w:rsidRDefault="00ED16C9" w:rsidP="00EE37C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="625"/>
+        </w:tabs>
+        <w:spacing w:before="107"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE37C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light"/>
+          <w:color w:val="2E74B5"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Collaborative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE37C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light"/>
+          <w:color w:val="2E74B5"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE37C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light"/>
+          <w:color w:val="2E74B5"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Opportunities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61491072" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="007A4D84">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="4994D42B">
+          <v:shape id="_x0000_s2054" type="#_x0000_t202" style="position:absolute;margin-left:52.55pt;margin-top:7.65pt;width:506.9pt;height:30.25pt;z-index:-251658230;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" fillcolor="#f2f2f2" stroked="f">
+            <v:textbox style="mso-next-textbox:#_x0000_s2054" inset="0,0,0,0">
+              <w:txbxContent>
+                <w:p w14:paraId="1CAB524C" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00ED16C9">
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                    <w:spacing w:line="264" w:lineRule="auto"/>
+                    <w:ind w:left="28" w:right="66"/>
+                    <w:rPr>
+                      <w:sz w:val="23"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Identify opportunities for statewide or inter-agency collaborative initiatives that would yield significant efficiencies or improve effectiveness in State programs</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="23"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B08DD39" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light"/>
+          <w:sz w:val="10"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B13213">
+          <w:headerReference w:type="even" r:id="rId37"/>
+          <w:headerReference w:type="default" r:id="rId38"/>
+          <w:footerReference w:type="default" r:id="rId39"/>
+          <w:headerReference w:type="first" r:id="rId40"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="940" w:bottom="1220" w:left="940" w:header="0" w:footer="1030" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E1BBE8E" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00ED16C9" w:rsidP="00385F2A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="Appendix_A:_(Insert_Agency_Name)_IT_Orga"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235024950"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00385F2A">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix A:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Insert Agency Name) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385F2A">
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>IT Organizational Chart</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="796A282C" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="007A4D84">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:ind w:left="186"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+        <w:pict w14:anchorId="1FEEFB8F">
+          <v:group id="_x0000_s2052" style="width:722.9pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="14458,10">
+            <v:line id="_x0000_s2053" style="position:absolute" from="0,5" to="14458,5" strokecolor="#5b9bd5" strokeweight=".48pt"/>
+            <w10:anchorlock/>
+          </v:group>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789410F9" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00ED16C9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="14648"/>
+        </w:tabs>
+        <w:spacing w:before="111"/>
+        <w:ind w:left="191"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:t>Please insert your current organizational</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:t>chart.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635C1D5C" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:sectPr w:rsidR="00B13213" w:rsidSect="00F32049">
+          <w:headerReference w:type="even" r:id="rId41"/>
+          <w:headerReference w:type="default" r:id="rId42"/>
+          <w:footerReference w:type="default" r:id="rId43"/>
+          <w:headerReference w:type="first" r:id="rId44"/>
+          <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+          <w:pgMar w:top="1080" w:right="480" w:bottom="1220" w:left="500" w:header="0" w:footer="1030" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FDF4AD4" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00ED16C9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="19"/>
+        <w:ind w:left="220"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="Appendix_B:_(Insert_Agency_Name)_IT_Acco"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235024951"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix B: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Insert Agency Name) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>IT Accomplishments and Progress Review</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="1446A340" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="007A4D84">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:ind w:left="186"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+        <w:pict w14:anchorId="52158C55">
+          <v:group id="_x0000_s2050" style="width:722.9pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="14458,10">
+            <v:line id="_x0000_s2051" style="position:absolute" from="0,5" to="14458,5" strokecolor="#5b9bd5" strokeweight=".48pt"/>
+            <w10:anchorlock/>
+          </v:group>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F187DE" w14:textId="3A3F436C" w:rsidR="00B13213" w:rsidRDefault="00ED16C9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="14648"/>
+        </w:tabs>
+        <w:spacing w:before="111"/>
+        <w:ind w:left="191"/>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:t>Please update the table below with progress from your 20</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1B0C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB688F">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97230">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB688F">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:t>Plan.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5593A29E" w14:textId="77777777" w:rsidR="000A0F5D" w:rsidRDefault="000A0F5D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="14648"/>
+        </w:tabs>
+        <w:spacing w:before="111"/>
+        <w:ind w:left="191"/>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="MediumGrid3-Accent1"/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="429"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1377"/>
+        <w:gridCol w:w="1171"/>
+        <w:gridCol w:w="3073"/>
+        <w:gridCol w:w="2122"/>
+        <w:gridCol w:w="2125"/>
+        <w:gridCol w:w="2122"/>
+        <w:gridCol w:w="2122"/>
+        <w:gridCol w:w="2125"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003822D1" w14:paraId="2372786F" w14:textId="77777777" w:rsidTr="00993093">
+      <w:tr w:rsidR="003271FB" w14:paraId="78E50E86" w14:textId="77777777" w:rsidTr="00FB3A47">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="147" w:type="pct"/>
+            <w:tcW w:w="394" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
           </w:tcPr>
-          <w:p w14:paraId="1A7F595D" w14:textId="77777777" w:rsidR="006D389B" w:rsidRDefault="006D389B">
+          <w:p w14:paraId="2584C8A8" w14:textId="77777777" w:rsidR="003271FB" w:rsidRDefault="003271FB" w:rsidP="009829EF">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...9 lines deleted...]
-                <w:sz w:val="28"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="pct"/>
+            <w:tcW w:w="1034" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
           </w:tcPr>
-          <w:p w14:paraId="093C9185" w14:textId="456C74C5" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="003F6B2C">
+          <w:p w14:paraId="7212ADE5" w14:textId="24AA40FC" w:rsidR="003271FB" w:rsidRDefault="003271FB" w:rsidP="009829EF">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="292" w:lineRule="exact"/>
+              <w:ind w:left="276"/>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F6B2C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>IT Program, Project, or Initiative</w:t>
+              <w:t>FY2</w:t>
+            </w:r>
+            <w:r w:rsidR="004E1031">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidR="004E1031">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IT Program, Project, or Initiative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="300" w:type="pct"/>
+            <w:tcW w:w="714" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
           </w:tcPr>
-          <w:p w14:paraId="0C1B4A5C" w14:textId="16334E67" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="003F6B2C">
+          <w:p w14:paraId="1418AB31" w14:textId="77777777" w:rsidR="003271FB" w:rsidRDefault="003271FB" w:rsidP="009829EF">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="292" w:lineRule="exact"/>
+              <w:ind w:left="94" w:right="94"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F6B2C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>New</w:t>
+              <w:t>Description</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34BAEED0" w14:textId="6ADF1AFD" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="003F6B2C">
+          <w:p w14:paraId="116C45DA" w14:textId="4E127A83" w:rsidR="003271FB" w:rsidRDefault="003271FB" w:rsidP="00FB3A47">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="150"/>
+              <w:ind w:left="94" w:right="94"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F6B2C">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="pct"/>
+            <w:tcW w:w="715" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
           </w:tcPr>
-          <w:p w14:paraId="47170614" w14:textId="77777777" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="003F6B2C">
+          <w:p w14:paraId="1889D19C" w14:textId="77777777" w:rsidR="003271FB" w:rsidRDefault="003271FB" w:rsidP="009829EF">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:ind w:left="97" w:right="93"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F6B2C">
-[...90 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Supported Agency Goal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcW w:w="714" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB016B1" w14:textId="19676233" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="003F6B2C">
+          <w:p w14:paraId="7A3B1274" w14:textId="77777777" w:rsidR="003271FB" w:rsidRDefault="003271FB" w:rsidP="009829EF">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:ind w:left="97" w:right="92"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F6B2C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Supported Statewide IT Goal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="471" w:type="pct"/>
+            <w:tcW w:w="714" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
           </w:tcPr>
-          <w:p w14:paraId="4D0A6932" w14:textId="54062AAA" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="003F6B2C">
+          <w:p w14:paraId="7DB03DF7" w14:textId="56583911" w:rsidR="003271FB" w:rsidRDefault="003271FB" w:rsidP="009829EF">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:ind w:left="98" w:right="96" w:firstLine="2"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F6B2C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Progress Review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
+          </w:tcPr>
+          <w:p w14:paraId="473FE29A" w14:textId="70AB7B90" w:rsidR="003271FB" w:rsidRDefault="003271FB" w:rsidP="009829EF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:ind w:left="98" w:right="96" w:firstLine="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Anticipated Completion Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003822D1" w14:paraId="5DAB892D" w14:textId="77777777" w:rsidTr="00993093">
+      <w:tr w:rsidR="00A632F4" w14:paraId="6F5F71B3" w14:textId="77777777" w:rsidTr="00FB3A47">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="147" w:type="pct"/>
+            <w:tcW w:w="394" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
           </w:tcPr>
-          <w:p w14:paraId="3A7D7ABA" w14:textId="7D1C0111" w:rsidR="006D389B" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="066B300E" w14:textId="77777777" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="exact"/>
+              <w:ind w:left="98"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="pct"/>
+            <w:tcW w:w="1034" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA"/>
           </w:tcPr>
-          <w:p w14:paraId="798308EC" w14:textId="20A80984" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="591F48D9" w14:textId="213473DA" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="78"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="300" w:type="pct"/>
+            <w:tcW w:w="714" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA"/>
           </w:tcPr>
-          <w:p w14:paraId="7DDCE9E1" w14:textId="0BC91B7E" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="039D4002" w14:textId="183AC216" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="264" w:lineRule="auto"/>
+              <w:ind w:left="91" w:right="685"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="pct"/>
+            <w:tcW w:w="715" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA"/>
           </w:tcPr>
-          <w:p w14:paraId="32FA3454" w14:textId="7791BF4D" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="6B23A2F9" w14:textId="527CC913" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="97"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="pct"/>
+            <w:tcW w:w="714" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA"/>
           </w:tcPr>
-          <w:p w14:paraId="43B65840" w14:textId="1B2C7E3C" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="51300BA3" w14:textId="54DA36FF" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="98"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="pct"/>
+            <w:tcW w:w="714" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA"/>
           </w:tcPr>
-          <w:p w14:paraId="45647201" w14:textId="4D0901DD" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="41FCE21F" w14:textId="2F22606E" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="98"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcW w:w="715" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA"/>
           </w:tcPr>
-          <w:p w14:paraId="397679A3" w14:textId="5D6502C8" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="3B3B5CAF" w14:textId="38FBCE34" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="98"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
-[...27 lines deleted...]
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003822D1" w14:paraId="32199A14" w14:textId="77777777" w:rsidTr="00993093">
+      <w:tr w:rsidR="00A632F4" w14:paraId="305870FD" w14:textId="77777777" w:rsidTr="00FB3A47">
+        <w:trPr>
+          <w:trHeight w:val="597"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="147" w:type="pct"/>
+            <w:tcW w:w="394" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
           </w:tcPr>
-          <w:p w14:paraId="74D54DA5" w14:textId="646B7AAD" w:rsidR="006D389B" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="3B99CED9" w14:textId="77777777" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="255" w:lineRule="exact"/>
+              <w:ind w:left="98"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="pct"/>
+            <w:tcW w:w="1034" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4"/>
           </w:tcPr>
-          <w:p w14:paraId="18BA7863" w14:textId="0FC46C11" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="16A12730" w14:textId="524BC2E5" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="78"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="300" w:type="pct"/>
+            <w:tcW w:w="714" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD43D59" w14:textId="60FA8083" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="3D1B6F9A" w14:textId="77777777" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="pct"/>
+            <w:tcW w:w="715" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4"/>
           </w:tcPr>
-          <w:p w14:paraId="44A93D2A" w14:textId="16522F7D" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="4448FD14" w14:textId="12F168BC" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="97"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="pct"/>
+            <w:tcW w:w="714" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4"/>
           </w:tcPr>
-          <w:p w14:paraId="2B9C4DE0" w14:textId="77777777" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="3F21D13E" w14:textId="41A5DBE3" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="98"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="pct"/>
+            <w:tcW w:w="714" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4"/>
           </w:tcPr>
-          <w:p w14:paraId="26644725" w14:textId="3F8DF091" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="2B70DD63" w14:textId="4F9C7E4B" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="98"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcW w:w="715" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4"/>
           </w:tcPr>
-          <w:p w14:paraId="700A15D4" w14:textId="70C07849" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="0F64FD5C" w14:textId="744D2BF6" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="98"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
-[...27 lines deleted...]
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003822D1" w14:paraId="19D560F0" w14:textId="77777777" w:rsidTr="00993093">
+      <w:tr w:rsidR="00A632F4" w14:paraId="2DDDDD15" w14:textId="77777777" w:rsidTr="00FB3A47">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="147" w:type="pct"/>
+            <w:tcW w:w="394" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
           </w:tcPr>
-          <w:p w14:paraId="7F2F9201" w14:textId="10CCD0E5" w:rsidR="006D389B" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="4BF36716" w14:textId="77777777" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="251" w:lineRule="exact"/>
+              <w:ind w:left="98"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="pct"/>
+            <w:tcW w:w="1034" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA"/>
           </w:tcPr>
-          <w:p w14:paraId="1B38B54E" w14:textId="4190F486" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="53C69447" w14:textId="4BCA4B71" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="217" w:lineRule="exact"/>
+              <w:ind w:left="78"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="300" w:type="pct"/>
+            <w:tcW w:w="714" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA"/>
           </w:tcPr>
-          <w:p w14:paraId="2B555F4E" w14:textId="3075975D" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="3E3B8C15" w14:textId="77777777" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="pct"/>
+            <w:tcW w:w="715" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA"/>
           </w:tcPr>
-          <w:p w14:paraId="6990221D" w14:textId="63643BEE" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="46B27BE4" w14:textId="0BC97CED" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="217" w:lineRule="exact"/>
+              <w:ind w:left="97"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="pct"/>
+            <w:tcW w:w="714" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA"/>
           </w:tcPr>
-          <w:p w14:paraId="597995E4" w14:textId="77777777" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="4847C427" w14:textId="46D59BDE" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="217" w:lineRule="exact"/>
+              <w:ind w:left="98"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="pct"/>
+            <w:tcW w:w="714" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA"/>
           </w:tcPr>
-          <w:p w14:paraId="28782020" w14:textId="66CADB34" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="72724ED9" w14:textId="486431C1" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="217" w:lineRule="exact"/>
+              <w:ind w:left="98"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcW w:w="715" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA"/>
           </w:tcPr>
-          <w:p w14:paraId="23752C5D" w14:textId="33D71CFE" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="043CDC58" w14:textId="3F80B9C9" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="217" w:lineRule="exact"/>
+              <w:ind w:left="98"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
-[...27 lines deleted...]
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003822D1" w14:paraId="49701C98" w14:textId="77777777" w:rsidTr="00993093">
+      <w:tr w:rsidR="00A632F4" w14:paraId="14FEFA0F" w14:textId="77777777" w:rsidTr="00FB3A47">
+        <w:trPr>
+          <w:trHeight w:val="402"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="147" w:type="pct"/>
+            <w:tcW w:w="394" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4ACD0C" w14:textId="25CFD2B6" w:rsidR="006D389B" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="3377428D" w14:textId="77777777" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="255" w:lineRule="exact"/>
+              <w:ind w:left="98"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="pct"/>
+            <w:tcW w:w="1034" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4"/>
           </w:tcPr>
-          <w:p w14:paraId="29F49B00" w14:textId="19DDD108" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="0140DF7D" w14:textId="0417E946" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="78"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="300" w:type="pct"/>
+            <w:tcW w:w="714" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4"/>
           </w:tcPr>
-          <w:p w14:paraId="02E9C873" w14:textId="7BB2B905" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="5E7AA5ED" w14:textId="77777777" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="pct"/>
+            <w:tcW w:w="715" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4"/>
           </w:tcPr>
-          <w:p w14:paraId="27EB113D" w14:textId="3F40CF3F" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="07825E0C" w14:textId="1D7DF475" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="97"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="pct"/>
+            <w:tcW w:w="714" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4"/>
           </w:tcPr>
-          <w:p w14:paraId="00011A85" w14:textId="77777777" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="2F5EAC94" w14:textId="46614AC3" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="98"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="pct"/>
+            <w:tcW w:w="714" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4"/>
           </w:tcPr>
-          <w:p w14:paraId="45630D20" w14:textId="5F4B5968" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="3A0A6FBA" w14:textId="301590D0" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="98"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcW w:w="715" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4"/>
           </w:tcPr>
-          <w:p w14:paraId="03FB4FEF" w14:textId="79994F87" w:rsidR="006D389B" w:rsidRPr="003F6B2C" w:rsidRDefault="006D389B" w:rsidP="002E5E4A">
+          <w:p w14:paraId="5E0F88C6" w14:textId="2ABD027F" w:rsidR="00A632F4" w:rsidRDefault="00A632F4" w:rsidP="00A632F4">
             <w:pPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="98"/>
               <w:rPr>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
-[...27 lines deleted...]
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DD00262" w14:textId="77777777" w:rsidR="00C7737A" w:rsidRDefault="00C7737A" w:rsidP="002E5E4A">
-[...41 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+    <w:p w14:paraId="1936F54A" w14:textId="77777777" w:rsidR="001F3A28" w:rsidRDefault="001F3A28">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="14648"/>
         </w:tabs>
+        <w:spacing w:before="111"/>
+        <w:ind w:left="191"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601C8823" w14:textId="77777777" w:rsidR="001F3A28" w:rsidRDefault="001F3A28">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="14648"/>
+        </w:tabs>
+        <w:spacing w:before="111"/>
+        <w:ind w:left="191"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F643A3" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
+      <w:pPr>
+        <w:spacing w:before="1"/>
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-[...1868 lines deleted...]
-      <w:pgMar w:top="1080" w:right="720" w:bottom="1080" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="315C832A" w14:textId="77777777" w:rsidR="00ED16C9" w:rsidRDefault="00ED16C9"/>
+    <w:sectPr w:rsidR="00ED16C9">
+      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+      <w:pgMar w:top="1080" w:right="480" w:bottom="1220" w:left="500" w:header="0" w:footer="1030" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B8C967C" w14:textId="77777777" w:rsidR="00893AC2" w:rsidRDefault="00893AC2">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="004E16D7" w14:textId="77777777" w:rsidR="007A4D84" w:rsidRDefault="007A4D84">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E28CD0D" w14:textId="77777777" w:rsidR="00893AC2" w:rsidRDefault="00893AC2">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7114FF9F" w14:textId="77777777" w:rsidR="007A4D84" w:rsidRDefault="007A4D84">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="77ACAA08" w14:textId="77777777" w:rsidR="007A4D84" w:rsidRDefault="007A4D84"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="6F67C051" w14:textId="2CE744F3" w:rsidR="001D4D7D" w:rsidRPr="00F035C3" w:rsidRDefault="001D4D7D" w:rsidP="001D4D7D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E282C95" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="007A4D84">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...4 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
-        <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:r>
+      <w:pict w14:anchorId="43B21C1A">
+        <v:line id="_x0000_s1033" style="position:absolute;z-index:-251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" from="52.55pt,720.7pt" to="559.45pt,720.7pt" strokecolor="#dadada" strokeweight=".16969mm">
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:line>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="16E0196A" w14:textId="77777777" w:rsidR="00685B0D" w:rsidRDefault="00685B0D" w:rsidP="0016632F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A829746" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...2 lines deleted...]
-    <w:r>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="2"/>
       </w:rPr>
-      <w:t>Double click here to insert Agency N</w:t>
-[...12 lines deleted...]
-      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="72708578" w14:textId="348D52EB" w:rsidR="001D4D7D" w:rsidRPr="001D4D7D" w:rsidRDefault="00893AC2" w:rsidP="001D4D7D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58046657" w14:textId="07CA291E" w:rsidR="00B13213" w:rsidRDefault="007A4D84">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...4 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
-        <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:sdt>
-[...14 lines deleted...]
-    </w:sdt>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="7ECA3B03">
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:415.85pt;margin-top:721.65pt;width:175pt;height:26.6pt;z-index:-251658232;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" filled="f" stroked="f">
+          <v:textbox style="mso-next-textbox:#_x0000_s1038" inset="0,0,0,0">
+            <w:txbxContent>
+              <w:p w14:paraId="1827DFC0" w14:textId="77777777" w:rsidR="00F32049" w:rsidRDefault="00F32049" w:rsidP="00F32049">
+                <w:pPr>
+                  <w:spacing w:line="235" w:lineRule="exact"/>
+                  <w:ind w:right="18"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t>Double click here to insert Agency</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:spacing w:val="-16"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t>Name</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4CBF8AC3" w14:textId="77777777" w:rsidR="00F32049" w:rsidRDefault="00F32049" w:rsidP="00F32049">
+                <w:pPr>
+                  <w:spacing w:before="24"/>
+                  <w:ind w:right="18"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:t>1</w:t>
+                </w:r>
+                <w:r>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> | P a </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:spacing w:val="11"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t>g</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:spacing w:val="26"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t>e</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:spacing w:val="11"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:pict w14:anchorId="22ECE3DE">
+        <v:line id="_x0000_s1032" style="position:absolute;z-index:-251658239;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" from="52.55pt,720.7pt" to="559.45pt,720.7pt" strokecolor="#dadada" strokeweight=".16969mm">
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:line>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="08175407" w14:textId="77777777" w:rsidR="00685B0D" w:rsidRDefault="00685B0D" w:rsidP="005C2D19">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F1EFDEA" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00B13213">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...17 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
-        <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
-    <w:sdt>
-[...60 lines deleted...]
-    </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="19B9612A" w14:textId="77777777" w:rsidR="00685B0D" w:rsidRDefault="00685B0D" w:rsidP="00361E60">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C4F336B" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="007A4D84">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...4 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:t>Double click here to insert Agency Name</w:t>
+      <w:pict w14:anchorId="74EE8DFE">
+        <v:line id="_x0000_s1031" style="position:absolute;z-index:-251658238;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" from="52.55pt,726.7pt" to="559.45pt,726.7pt" strokecolor="#dadada" strokeweight=".48pt">
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:line>
+      </w:pict>
     </w:r>
-  </w:p>
-[...73 lines deleted...]
-    </w:sdt>
+    <w:r>
+      <w:pict w14:anchorId="7ECA3B03">
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:384.1pt;margin-top:728.95pt;width:175pt;height:26.6pt;z-index:-251658237;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" filled="f" stroked="f">
+          <v:textbox style="mso-next-textbox:#_x0000_s1030" inset="0,0,0,0">
+            <w:txbxContent>
+              <w:p w14:paraId="1B75385E" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00ED16C9">
+                <w:pPr>
+                  <w:spacing w:line="235" w:lineRule="exact"/>
+                  <w:ind w:right="18"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t>Double click here to insert Agency</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:spacing w:val="-16"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t>Name</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="7B0023A5" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00ED16C9">
+                <w:pPr>
+                  <w:spacing w:before="24"/>
+                  <w:ind w:right="18"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:t>1</w:t>
+                </w:r>
+                <w:r>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> | P a </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:spacing w:val="11"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t>g</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:spacing w:val="26"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t>e</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:spacing w:val="11"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="000B4A90" w14:textId="77777777" w:rsidR="00685B0D" w:rsidRDefault="00685B0D" w:rsidP="00361E60">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BC956A8" w14:textId="46C525F9" w:rsidR="00B13213" w:rsidRDefault="007A4D84">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...4 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:t>Double click here to insert Agency Name</w:t>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:pict w14:anchorId="7ECA3B03">
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:558.65pt;margin-top:552.55pt;width:175pt;height:26.6pt;z-index:-251658231;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" filled="f" stroked="f">
+          <v:textbox style="mso-next-textbox:#_x0000_s1040" inset="0,0,0,0">
+            <w:txbxContent>
+              <w:p w14:paraId="27560CB6" w14:textId="77777777" w:rsidR="00F32049" w:rsidRDefault="00F32049" w:rsidP="00F32049">
+                <w:pPr>
+                  <w:spacing w:line="235" w:lineRule="exact"/>
+                  <w:ind w:right="18"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t>Double click here to insert Agency</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:spacing w:val="-16"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t>Name</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="2B326122" w14:textId="77777777" w:rsidR="00F32049" w:rsidRDefault="00F32049" w:rsidP="00F32049">
+                <w:pPr>
+                  <w:spacing w:before="24"/>
+                  <w:ind w:right="18"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:t>1</w:t>
+                </w:r>
+                <w:r>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> | P a </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:spacing w:val="11"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t>g</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:spacing w:val="26"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t>e</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:spacing w:val="11"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:shape>
+      </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4C382F55" w14:textId="2FD7ABF5" w:rsidR="00685B0D" w:rsidRPr="00361E60" w:rsidRDefault="00893AC2" w:rsidP="00361E60">
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="496CD39A" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="007A4D84">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...4 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
-        <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:sdt>
-[...60 lines deleted...]
-    </w:sdt>
+    <w:r>
+      <w:pict w14:anchorId="4BDD3A95">
+        <v:line id="_x0000_s1028" style="position:absolute;z-index:-251658236;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" from="52.55pt,726.7pt" to="559.45pt,726.7pt" strokecolor="#dadada" strokeweight=".48pt">
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:line>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:pict w14:anchorId="011D3781">
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:384.1pt;margin-top:728.95pt;width:175pt;height:26.6pt;z-index:-251658235;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" filled="f" stroked="f">
+          <v:textbox style="mso-next-textbox:#_x0000_s1027" inset="0,0,0,0">
+            <w:txbxContent>
+              <w:p w14:paraId="7601F4CE" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00ED16C9">
+                <w:pPr>
+                  <w:spacing w:line="235" w:lineRule="exact"/>
+                  <w:ind w:right="18"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t>Double click here to insert Agency</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:spacing w:val="-16"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t>Name</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="44196C69" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00ED16C9">
+                <w:pPr>
+                  <w:spacing w:before="24"/>
+                  <w:ind w:right="18"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:t>4</w:t>
+                </w:r>
+                <w:r>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> | P a </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:spacing w:val="11"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t>g</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:spacing w:val="26"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t>e</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:spacing w:val="11"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37933536" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="007A4D84">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:pict w14:anchorId="58E70D61">
+        <v:line id="_x0000_s1026" style="position:absolute;z-index:-251658234;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" from="34.55pt,546.7pt" to="757.45pt,546.7pt" strokecolor="#dadada" strokeweight=".48pt">
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:line>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:pict w14:anchorId="32F920F3">
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:582.1pt;margin-top:548.95pt;width:175pt;height:26.6pt;z-index:-251658233;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" filled="f" stroked="f">
+          <v:textbox style="mso-next-textbox:#_x0000_s1025" inset="0,0,0,0">
+            <w:txbxContent>
+              <w:p w14:paraId="0302C69F" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00ED16C9">
+                <w:pPr>
+                  <w:spacing w:line="235" w:lineRule="exact"/>
+                  <w:ind w:right="18"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t>Double click here to insert Agency</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:spacing w:val="-16"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t>Name</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="1C8A6774" w14:textId="77777777" w:rsidR="00B13213" w:rsidRDefault="00ED16C9">
+                <w:pPr>
+                  <w:spacing w:before="24"/>
+                  <w:ind w:right="18"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:t>6</w:t>
+                </w:r>
+                <w:r>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> | P a </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:spacing w:val="11"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t>g</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:spacing w:val="26"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t>e</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="2E74B5"/>
+                    <w:spacing w:val="11"/>
+                    <w:sz w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="527F4CFB" w14:textId="77777777" w:rsidR="00893AC2" w:rsidRDefault="00893AC2">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7B135BAD" w14:textId="77777777" w:rsidR="007A4D84" w:rsidRDefault="007A4D84">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="726B98B3" w14:textId="77777777" w:rsidR="00893AC2" w:rsidRDefault="00893AC2">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0E978982" w14:textId="77777777" w:rsidR="007A4D84" w:rsidRDefault="007A4D84">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="4947AC80" w14:textId="77777777" w:rsidR="007A4D84" w:rsidRDefault="007A4D84"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32766963" w14:textId="381CEF43" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="180129DB" w14:textId="14D6FCC7" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="117A419C" w14:textId="16AC17C4" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="169BDF21" w14:textId="35A1A22A" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AAFE4F5" w14:textId="3D0908CE" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61B0EFED" w14:textId="1EA38CAC" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05B6D88D" w14:textId="631879E4" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B1D5BB4" w14:textId="708FFCE5" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70BCCB7F" w14:textId="5EE5E0D7" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="039728B2" w14:textId="0358610E" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58A1F1A8" w14:textId="04C7D905" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78BD8A98" w14:textId="4913A9D7" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F41A5E7" w14:textId="01DD49CB" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33F22E38" w14:textId="33EF777E" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DA7A1C2" w14:textId="6D56DB03" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D5D0BC3" w14:textId="28E8B574" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AEB4F92" w14:textId="0285FB69" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A26DEDD" w14:textId="12678868" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C949A5D" w14:textId="574BCD3F" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C42C45F" w14:textId="120DC740" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="054F4E02" w14:textId="690A9D92" w:rsidR="00FB3A47" w:rsidRDefault="00FB3A47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="069B0B08"/>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:nsid w:val="1DAC7DE0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8C96C700"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="450" w:hanging="450"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="859" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="998" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="1497" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="1636" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="2135" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="2634" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="2773" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="3272" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4581386C"/>
+    <w:nsid w:val="346F348C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8F9A8AD8"/>
-    <w:lvl w:ilvl="0" w:tplc="1F5C6C44">
+    <w:tmpl w:val="34BEC090"/>
+    <w:lvl w:ilvl="0" w:tplc="EFA40218">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="560" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:b/>
+        <w:bCs/>
+        <w:w w:val="100"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1" w:tplc="91447F72">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1540" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="2" w:tplc="D92E45B6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%4."/>
+    <w:lvl w:ilvl="3" w:tplc="A392C46A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3500" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%5."/>
+    <w:lvl w:ilvl="4" w:tplc="A344D324">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="4480" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="5" w:tplc="C284C34A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5460" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%7."/>
+    <w:lvl w:ilvl="6" w:tplc="A9DE5DA6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="6440" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%8."/>
+    <w:lvl w:ilvl="7" w:tplc="245E9B78">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="7420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="8" w:tplc="DA72EAC8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8400" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35AC37F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE76E8BE"/>
+    <w:lvl w:ilvl="0" w:tplc="5BD2F3EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="494" w:hanging="224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="506C9D40">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1517" w:hanging="224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="409AB90A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2539" w:hanging="224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="42869380">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3561" w:hanging="224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="01E4D216">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4583" w:hanging="224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0CC2E508">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5605" w:hanging="224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0E927284">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6627" w:hanging="224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9DEE616C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7649" w:hanging="224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F50432F6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8671" w:hanging="224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="457144B4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DB284758"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="450" w:hanging="450"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="859" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="998" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1497" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1636" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2135" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2634" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2773" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3272" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E875E5C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="704EC28A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="624" w:hanging="485"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="624" w:hanging="485"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:hint="default"/>
+        <w:color w:val="2E74B5"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2568" w:hanging="485"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3542" w:hanging="485"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4516" w:hanging="485"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5490" w:hanging="485"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6464" w:hanging="485"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7438" w:hanging="485"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8412" w:hanging="485"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54F8727A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5B85098"/>
     <w:lvl w:ilvl="0" w:tplc="E6D87E26">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6C0EB786">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -5498,785 +6507,740 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D7C7451"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41863656"/>
+    <w:lvl w:ilvl="0" w:tplc="D23E20EA">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1C6A6E74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BAC4A834">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="73B0BE26">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2717" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="582C1A84">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3815" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8AECFCF2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4912" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="87AEAF56">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6010" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="13A4E7BA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7107" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="919EC934">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8205" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="708029F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82BCDF72"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="748" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2908" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3628" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4348" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A2D631F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CAA46C86"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="375" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="514" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="998" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1497" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1636" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2135" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2274" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2773" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3272" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="2E74B5"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1231618142">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="106433822">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="461507665">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1615333338">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1376151642">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1697733554">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="644894900">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2030594685">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="9" w16cid:durableId="1584995315">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...5 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2077"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009F0C32"/>
-[...645 lines deleted...]
-    <w:rsid w:val="46F85089"/>
+    <w:rsidRoot w:val="00B13213"/>
+    <w:rsid w:val="0000277B"/>
+    <w:rsid w:val="00007F13"/>
+    <w:rsid w:val="00022794"/>
+    <w:rsid w:val="0003503A"/>
+    <w:rsid w:val="000462B3"/>
+    <w:rsid w:val="00064522"/>
+    <w:rsid w:val="00070638"/>
+    <w:rsid w:val="0007398D"/>
+    <w:rsid w:val="00090A39"/>
+    <w:rsid w:val="00091161"/>
+    <w:rsid w:val="0009517B"/>
+    <w:rsid w:val="000A09E8"/>
+    <w:rsid w:val="000A0F5D"/>
+    <w:rsid w:val="000A5A91"/>
+    <w:rsid w:val="000A7B82"/>
+    <w:rsid w:val="000C1A5E"/>
+    <w:rsid w:val="000C30BD"/>
+    <w:rsid w:val="000C433D"/>
+    <w:rsid w:val="000E7801"/>
+    <w:rsid w:val="000F31FA"/>
+    <w:rsid w:val="000F38B0"/>
+    <w:rsid w:val="00101A1B"/>
+    <w:rsid w:val="00105BC5"/>
+    <w:rsid w:val="001076DA"/>
+    <w:rsid w:val="0011317B"/>
+    <w:rsid w:val="00122DF1"/>
+    <w:rsid w:val="0014412F"/>
+    <w:rsid w:val="00161DBB"/>
+    <w:rsid w:val="00172AD9"/>
+    <w:rsid w:val="00175DD6"/>
+    <w:rsid w:val="0018775E"/>
+    <w:rsid w:val="001906A2"/>
+    <w:rsid w:val="00192FEC"/>
+    <w:rsid w:val="00196C54"/>
+    <w:rsid w:val="001C6830"/>
+    <w:rsid w:val="001F3A28"/>
+    <w:rsid w:val="0020582F"/>
+    <w:rsid w:val="002258A3"/>
+    <w:rsid w:val="00251218"/>
+    <w:rsid w:val="00265563"/>
+    <w:rsid w:val="0027010E"/>
+    <w:rsid w:val="002734F4"/>
+    <w:rsid w:val="00292D48"/>
+    <w:rsid w:val="00294EDD"/>
+    <w:rsid w:val="0029697A"/>
+    <w:rsid w:val="002A43B6"/>
+    <w:rsid w:val="002B074C"/>
+    <w:rsid w:val="002F37EE"/>
+    <w:rsid w:val="003271FB"/>
+    <w:rsid w:val="003364C6"/>
+    <w:rsid w:val="00336C77"/>
+    <w:rsid w:val="0034314C"/>
+    <w:rsid w:val="00365190"/>
+    <w:rsid w:val="00385F2A"/>
+    <w:rsid w:val="003A4EAE"/>
+    <w:rsid w:val="003F7686"/>
+    <w:rsid w:val="00410458"/>
+    <w:rsid w:val="0042628B"/>
+    <w:rsid w:val="00436905"/>
+    <w:rsid w:val="0044172A"/>
+    <w:rsid w:val="004711B2"/>
+    <w:rsid w:val="004712CA"/>
+    <w:rsid w:val="00486CF8"/>
+    <w:rsid w:val="00496DDD"/>
+    <w:rsid w:val="004D63B3"/>
+    <w:rsid w:val="004E1031"/>
+    <w:rsid w:val="004E5779"/>
+    <w:rsid w:val="004E6195"/>
+    <w:rsid w:val="004F16FF"/>
+    <w:rsid w:val="00515D24"/>
+    <w:rsid w:val="0053367E"/>
+    <w:rsid w:val="00544FA2"/>
+    <w:rsid w:val="00576A2F"/>
+    <w:rsid w:val="00581604"/>
+    <w:rsid w:val="00590745"/>
+    <w:rsid w:val="005929AC"/>
+    <w:rsid w:val="005B55C5"/>
+    <w:rsid w:val="005C7D9B"/>
+    <w:rsid w:val="005E1D5D"/>
+    <w:rsid w:val="005F2BCB"/>
+    <w:rsid w:val="0062563C"/>
+    <w:rsid w:val="00655374"/>
+    <w:rsid w:val="00665EB0"/>
+    <w:rsid w:val="006A6B68"/>
+    <w:rsid w:val="006B1CBB"/>
+    <w:rsid w:val="006C1B0C"/>
+    <w:rsid w:val="006D0256"/>
+    <w:rsid w:val="006D7984"/>
+    <w:rsid w:val="006F0BA1"/>
+    <w:rsid w:val="00704DBD"/>
+    <w:rsid w:val="00767731"/>
+    <w:rsid w:val="00776824"/>
+    <w:rsid w:val="00787D26"/>
+    <w:rsid w:val="007A4D84"/>
+    <w:rsid w:val="007B70E8"/>
+    <w:rsid w:val="007E60BE"/>
+    <w:rsid w:val="0082521B"/>
+    <w:rsid w:val="00836BB4"/>
+    <w:rsid w:val="0084020F"/>
+    <w:rsid w:val="00841936"/>
+    <w:rsid w:val="00841C00"/>
+    <w:rsid w:val="00842BEE"/>
+    <w:rsid w:val="00847EAA"/>
+    <w:rsid w:val="00860C03"/>
+    <w:rsid w:val="00860F2F"/>
+    <w:rsid w:val="008631F7"/>
+    <w:rsid w:val="00873C6F"/>
+    <w:rsid w:val="00873EC4"/>
+    <w:rsid w:val="008816C2"/>
+    <w:rsid w:val="008833E5"/>
+    <w:rsid w:val="00896E60"/>
+    <w:rsid w:val="00897759"/>
+    <w:rsid w:val="008A73BF"/>
+    <w:rsid w:val="008B156C"/>
+    <w:rsid w:val="008C73D7"/>
+    <w:rsid w:val="008F289A"/>
+    <w:rsid w:val="009028F7"/>
+    <w:rsid w:val="00905F69"/>
+    <w:rsid w:val="00913EC7"/>
+    <w:rsid w:val="009150E0"/>
+    <w:rsid w:val="00925F51"/>
+    <w:rsid w:val="009305CD"/>
+    <w:rsid w:val="00936557"/>
+    <w:rsid w:val="0095238C"/>
+    <w:rsid w:val="009829EF"/>
+    <w:rsid w:val="00985AF5"/>
+    <w:rsid w:val="00992943"/>
+    <w:rsid w:val="00994A99"/>
+    <w:rsid w:val="00997210"/>
+    <w:rsid w:val="009E0537"/>
+    <w:rsid w:val="009E3801"/>
+    <w:rsid w:val="00A00EA0"/>
+    <w:rsid w:val="00A015B6"/>
+    <w:rsid w:val="00A126E9"/>
+    <w:rsid w:val="00A17087"/>
+    <w:rsid w:val="00A17B52"/>
+    <w:rsid w:val="00A42386"/>
+    <w:rsid w:val="00A43779"/>
+    <w:rsid w:val="00A62585"/>
+    <w:rsid w:val="00A632F4"/>
+    <w:rsid w:val="00A64D5B"/>
+    <w:rsid w:val="00A72B13"/>
+    <w:rsid w:val="00A932E5"/>
+    <w:rsid w:val="00A97BCB"/>
+    <w:rsid w:val="00AA789F"/>
+    <w:rsid w:val="00AD240B"/>
+    <w:rsid w:val="00B05A15"/>
+    <w:rsid w:val="00B05B90"/>
+    <w:rsid w:val="00B101DF"/>
+    <w:rsid w:val="00B13213"/>
+    <w:rsid w:val="00B211CC"/>
+    <w:rsid w:val="00B260E0"/>
+    <w:rsid w:val="00B4205E"/>
+    <w:rsid w:val="00B44AAF"/>
+    <w:rsid w:val="00B54972"/>
+    <w:rsid w:val="00B90639"/>
+    <w:rsid w:val="00B9063F"/>
+    <w:rsid w:val="00BA1152"/>
+    <w:rsid w:val="00BF27D3"/>
+    <w:rsid w:val="00BF4400"/>
+    <w:rsid w:val="00C015F0"/>
+    <w:rsid w:val="00C079FB"/>
+    <w:rsid w:val="00C129E6"/>
+    <w:rsid w:val="00C4437B"/>
+    <w:rsid w:val="00C473CE"/>
+    <w:rsid w:val="00C5301F"/>
+    <w:rsid w:val="00C550B9"/>
+    <w:rsid w:val="00C61A36"/>
+    <w:rsid w:val="00C649BF"/>
+    <w:rsid w:val="00C74AEB"/>
+    <w:rsid w:val="00CA0349"/>
+    <w:rsid w:val="00CB269F"/>
+    <w:rsid w:val="00CB2AA6"/>
+    <w:rsid w:val="00CC79AE"/>
+    <w:rsid w:val="00CD6043"/>
+    <w:rsid w:val="00CE16F9"/>
+    <w:rsid w:val="00CF0C89"/>
+    <w:rsid w:val="00CF723F"/>
+    <w:rsid w:val="00D06238"/>
+    <w:rsid w:val="00D162F6"/>
+    <w:rsid w:val="00D27438"/>
+    <w:rsid w:val="00D7539B"/>
+    <w:rsid w:val="00D839A7"/>
+    <w:rsid w:val="00D854E8"/>
+    <w:rsid w:val="00DB5BCA"/>
+    <w:rsid w:val="00DB62E3"/>
+    <w:rsid w:val="00DD36D1"/>
+    <w:rsid w:val="00DD6188"/>
+    <w:rsid w:val="00E01FFE"/>
+    <w:rsid w:val="00E31497"/>
+    <w:rsid w:val="00E320FC"/>
+    <w:rsid w:val="00E34C59"/>
+    <w:rsid w:val="00E35461"/>
+    <w:rsid w:val="00E40932"/>
+    <w:rsid w:val="00E528F5"/>
+    <w:rsid w:val="00E57D12"/>
+    <w:rsid w:val="00E6757C"/>
+    <w:rsid w:val="00E7521E"/>
+    <w:rsid w:val="00E83C74"/>
+    <w:rsid w:val="00E851DD"/>
+    <w:rsid w:val="00E93D0C"/>
+    <w:rsid w:val="00E97230"/>
+    <w:rsid w:val="00EA1E07"/>
+    <w:rsid w:val="00EB688F"/>
+    <w:rsid w:val="00ED16C9"/>
+    <w:rsid w:val="00ED248C"/>
+    <w:rsid w:val="00EE0535"/>
+    <w:rsid w:val="00EE37C5"/>
+    <w:rsid w:val="00EE4216"/>
+    <w:rsid w:val="00EF2ED2"/>
+    <w:rsid w:val="00F2156B"/>
+    <w:rsid w:val="00F32049"/>
+    <w:rsid w:val="00F441EC"/>
+    <w:rsid w:val="00FB3A47"/>
+    <w:rsid w:val="00FB7F7F"/>
+    <w:rsid w:val="00FC1BFE"/>
+    <w:rsid w:val="00FF0A41"/>
+    <w:rsid w:val="00FF580F"/>
+    <w:rsid w:val="00FF5DB4"/>
+    <w:rsid w:val="00FF7A68"/>
+    <w:rsid w:val="7AB01DB8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2077"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="59AC7E42"/>
+  <w14:docId w14:val="1B7FC10A"/>
+  <w15:docId w15:val="{D797D2E4-3D3B-46FF-AC89-D2E60A5C1F61}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6291,51 +7255,51 @@
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6370,97 +7334,97 @@
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -6504,50 +7468,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -6608,2663 +7581,2330 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0025306E"/>
-[...2 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00BE15EB"/>
     <w:pPr>
-      <w:keepNext/>
-[...4 lines deleted...]
-      <w:spacing w:before="400" w:after="40" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="140"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
-    </w:rPr>
-[...64 lines deleted...]
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...4 lines deleted...]
-    <w:rsid w:val="00BE15EB"/>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="125"/>
+      <w:ind w:left="560" w:hanging="420"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...4 lines deleted...]
-    <w:rsid w:val="00BE15EB"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00BE15EB"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:ind w:left="560" w:hanging="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00BE15EB"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BA1152"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BE15EB"/>
+    <w:rsid w:val="00FB3A47"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE15EB"/>
+    <w:rsid w:val="00FB3A47"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BE15EB"/>
+    <w:rsid w:val="00FB3A47"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE15EB"/>
+    <w:rsid w:val="00FB3A47"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005C7D9B"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
-[...60 lines deleted...]
-    <w:name w:val="Plain Text Char"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="PlainText"/>
-[...10 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00085E42"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="005C7D9B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...40 lines deleted...]
-      <w:bCs/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E50436"/>
+    <w:rsid w:val="00C079FB"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E50436"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00C079FB"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00E50436"/>
+    <w:rsid w:val="00C079FB"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E50436"/>
+    <w:rsid w:val="0011317B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E50436"/>
+    <w:rsid w:val="0011317B"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009636D7"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0011317B"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D7539B"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00385F2A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLevel1Char">
-[...11 lines deleted...]
-    <w:name w:val="List Level 1"/>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListLevel1Char"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00400C25"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E57D12"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="220"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00400C25"/>
+    <w:rsid w:val="00E57D12"/>
     <w:pPr>
-      <w:spacing w:after="100"/>
-[...25 lines deleted...]
-      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="440"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...3 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:lang w:bidi="ar-SA"/>
     </w:rPr>
-  </w:style>
-[...1120 lines deleted...]
-    <w:rsid w:val="00BB2DA3"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="37051307">
-[...12 lines deleted...]
-    <w:div w:id="122432589">
+    <w:div w:id="1236545819">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1779105855">
+        <w:div w:id="18940612">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1789811561">
-[...338 lines deleted...]
-            <w:div w:id="325940425">
+            <w:div w:id="1330714485">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="678047754">
+        <w:div w:id="33893543">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="181020410">
-[...47 lines deleted...]
-            <w:div w:id="961417668">
+            <w:div w:id="522519212">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="909384351">
+        <w:div w:id="58603066">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="311831390">
+            <w:div w:id="261575596">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="2061905241">
+            <w:div w:id="2019304437">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1058938600">
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="85464907">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1934392966">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="231895745">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1751073870">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="273906775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="670258836">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="301886799">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1171408578">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="311833173">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1237277082">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="437912526">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="205990989">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="598484782">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="629744043">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="599413282">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="264727297">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="604843196">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="173108860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="619923115">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="233664404">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="662783364">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="500388454">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="674500704">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="633291975">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="685789748">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2056729478">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="798840049">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="783307943">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="838882584">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1418206878">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="895898494">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="304970106">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2017073168">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="901596906">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="121391290">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="952515084">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1584683096">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="983778977">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="247464104">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1002008695">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="600769744">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1043286730">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1737387204">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1107773393">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="853148377">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1272322321">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2106919018">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1314523823">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="677122935">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1372800660">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="79642717">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1419785106">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="669722142">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1425760220">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1989623875">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1437755290">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="871962010">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1464738050">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="64571813">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1507599179">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="852840956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1541286673">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="519471102">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1543899413">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1047878728">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1583486690">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1506899695">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1641959373">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="590548097">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1296526876">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1642152758">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="568273015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1706444281">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="963655149">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1758210893">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="727800941">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1803496801">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="980188228">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1820539089">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="925653201">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1830898190">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1976178669">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1871799822">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1503206288">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1940720387">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="314839027">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1959488369">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1971664195">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1967659516">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="635721023">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1995336642">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="122584643">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2015188208">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="645286140">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2035573127">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1176072660">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2038190467">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1788234640">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2072535294">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="897663341">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1556161899">
-[...63 lines deleted...]
-    </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
-[...1 lines deleted...]
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Macro-Enabled_Worksheet.xlsm"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncleg.net/gascripts/statutes/statutelookup.pl?statute=143b-1330" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010019CC58DC1A076B48AF9A1BAC5DCB4086" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="25264e89399edfe117d53f38797732fa">
-[...2 lines deleted...]
-    <xsd:import namespace="8a2e819f-0dbd-43e6-a3ec-8e7209a3b039"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c2e1dcdd-b3c3-4e03-8362-e739a07c6e5d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="54387d4f-62d6-4795-84bc-8b466bf67b5b" xsi:nil="true"/>
+    <RelatedTransitionItem xmlns="c2e1dcdd-b3c3-4e03-8362-e739a07c6e5d" xsi:nil="true"/>
+    <EvidenceType xmlns="c2e1dcdd-b3c3-4e03-8362-e739a07c6e5d" xsi:nil="true"/>
+    <RelatedMilestone xmlns="c2e1dcdd-b3c3-4e03-8362-e739a07c6e5d" xsi:nil="true"/>
+    <RelatedDiscoveryItem xmlns="c2e1dcdd-b3c3-4e03-8362-e739a07c6e5d" xsi:nil="true"/>
+    <EvidenceDate xmlns="c2e1dcdd-b3c3-4e03-8362-e739a07c6e5d" xsi:nil="true"/>
+    <Notes0 xmlns="c2e1dcdd-b3c3-4e03-8362-e739a07c6e5d" xsi:nil="true"/>
+    <RelatedFlow xmlns="c2e1dcdd-b3c3-4e03-8362-e739a07c6e5d" xsi:nil="true"/>
+    <RelatedSystem xmlns="c2e1dcdd-b3c3-4e03-8362-e739a07c6e5d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AD9F376BCFEFF04A95D08625CD615312" ma:contentTypeVersion="27" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="81fabb70570e68f85cd3d691c9963732">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2e1dcdd-b3c3-4e03-8362-e739a07c6e5d" xmlns:ns3="54387d4f-62d6-4795-84bc-8b466bf67b5b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b9745ea30f3a5ef5168b5769fea1065" ns2:_="" ns3:_="">
+    <xsd:import namespace="c2e1dcdd-b3c3-4e03-8362-e739a07c6e5d"/>
+    <xsd:import namespace="54387d4f-62d6-4795-84bc-8b466bf67b5b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns3:Lastupdate" minOccurs="0"/>
+                <xsd:element ref="ns2:EvidenceType" minOccurs="0"/>
+                <xsd:element ref="ns2:EvidenceDate" minOccurs="0"/>
+                <xsd:element ref="ns2:Notes0" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:RelatedSystem" minOccurs="0"/>
+                <xsd:element ref="ns2:RelatedFlow" minOccurs="0"/>
+                <xsd:element ref="ns2:RelatedMilestone" minOccurs="0"/>
+                <xsd:element ref="ns2:RelatedTransitionItem" minOccurs="0"/>
+                <xsd:element ref="ns2:RelatedDiscoveryItem" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1756b075-6727-46da-a2e9-eb22fdc5c42c" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c2e1dcdd-b3c3-4e03-8362-e739a07c6e5d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="EvidenceType" ma:index="3" nillable="true" ma:displayName="EvidenceType" ma:format="Dropdown" ma:internalName="EvidenceType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Runbook"/>
+          <xsd:enumeration value="Screenshot"/>
+          <xsd:enumeration value="Meeting Notes"/>
+          <xsd:enumeration value="KT Recording"/>
+          <xsd:enumeration value="Checklist"/>
+          <xsd:enumeration value="Export"/>
+          <xsd:enumeration value="Report QA"/>
+          <xsd:enumeration value="Approval Evidence"/>
+          <xsd:enumeration value="Other"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EvidenceDate" ma:index="4" nillable="true" ma:displayName="EvidenceDate" ma:format="DateOnly" ma:internalName="EvidenceDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Notes0" ma:index="5" nillable="true" ma:displayName="Notes" ma:internalName="Notes0" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:hidden="true" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RelatedSystem" ma:index="22" nillable="true" ma:displayName="RelatedSystem" ma:hidden="true" ma:indexed="true" ma:list="{0d421a76-3553-4471-9248-f23a2e4a2b3a}" ma:internalName="RelatedSystem" ma:readOnly="false" ma:showField="Title">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RelatedFlow" ma:index="23" nillable="true" ma:displayName="RelatedFlow" ma:hidden="true" ma:indexed="true" ma:list="{89ff3401-bd24-4295-bf36-c49faeec8925}" ma:internalName="RelatedFlow" ma:readOnly="false" ma:showField="Title">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RelatedMilestone" ma:index="24" nillable="true" ma:displayName="RelatedMilestone" ma:hidden="true" ma:indexed="true" ma:list="{092a4de4-04b3-44d0-8b41-84ed4be39ec3}" ma:internalName="RelatedMilestone" ma:readOnly="false" ma:showField="Title">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RelatedTransitionItem" ma:index="25" nillable="true" ma:displayName="RelatedTransitionItem" ma:hidden="true" ma:indexed="true" ma:list="{77017500-23ea-4a97-84a9-2f1fe11a2971}" ma:internalName="RelatedTransitionItem" ma:readOnly="false" ma:showField="Title">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RelatedDiscoveryItem" ma:index="26" nillable="true" ma:displayName="RelatedDiscoveryItem" ma:hidden="true" ma:indexed="true" ma:list="{24c1b45b-dc2c-4a39-9028-eadf6c98a55c}" ma:internalName="RelatedDiscoveryItem" ma:readOnly="false" ma:showField="Title">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="29" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="54387d4f-62d6-4795-84bc-8b466bf67b5b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="7" nillable="true" ma:displayName="Shared With" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
-[...10 lines deleted...]
-    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="8" nillable="true" ma:displayName="Shared With Details" ma:hidden="true" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
-[...7 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6cb864d5-f735-40b7-abf6-50aa7241e93a}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="54387d4f-62d6-4795-84bc-8b466bf67b5b">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -9309,193 +9949,169 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B82E562-3F50-4184-90C2-728171E21E3D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDD8F560-29B1-470B-9439-012935DBA08F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1997E7-84BF-4409-9C08-6D71BF8E17F4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD7A6B8C-990E-4349-99DE-CFFEF6A1C312}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c2e1dcdd-b3c3-4e03-8362-e739a07c6e5d"/>
+    <ds:schemaRef ds:uri="54387d4f-62d6-4795-84bc-8b466bf67b5b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DBDAC2-D73A-4360-8DC7-64753D6CB3CB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8744C00-5687-4A59-8336-333F2B94AD09}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="1756b075-6727-46da-a2e9-eb22fdc5c42c"/>
-    <ds:schemaRef ds:uri="8a2e819f-0dbd-43e6-a3ec-8e7209a3b039"/>
+    <ds:schemaRef ds:uri="c2e1dcdd-b3c3-4e03-8362-e739a07c6e5d"/>
+    <ds:schemaRef ds:uri="54387d4f-62d6-4795-84bc-8b466bf67b5b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>4623</Characters>
+  <Pages>12</Pages>
+  <Words>604</Words>
+  <Characters>3475</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>315</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5424</CharactersWithSpaces>
+  <CharactersWithSpaces>4008</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Mullen, Caitlin J</dc:creator>
   <cp:keywords/>
-  <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010019CC58DC1A076B48AF9A1BAC5DCB4086</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2018-08-28T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>68c00fa3-3944-4e41-bfbc-9236539dadc9</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Acrobat PDFMaker 15 for Word</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="a91c47ce5495413282724dcbec1b8c67">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2020-08-11T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
+    <vt:lpwstr>0x010100AD9F376BCFEFF04A95D08625CD615312</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>eebcda13-2988-4b4c-87b4-f2be4056c74a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Order">
+    <vt:r8>331800</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Business Content Types">
-    <vt:lpwstr>89;#Reports and Recommendations|7d329c04-a693-4955-8ee9-057870b552af</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_dlc_DocId">
+    <vt:lpwstr>7KK22CKAMEFD-1854561811-3318</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Document Classification">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="State Agencies">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Order">
-[...10 lines deleted...]
-  </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_dlc_DocIdUrl">
-    <vt:lpwstr>https://ncconnect.sharepoint.com/sites/crossagency/SA/StrategyPlanning/_layouts/15/DocIdRedir.aspx?ID=7KK22CKAMEFD-1854561811-3174, 7KK22CKAMEFD-1854561811-3174</vt:lpwstr>
+    <vt:lpwstr>https://ncconnect.sharepoint.com/sites/crossagency/SA/StrategyPlanning/_layouts/15/DocIdRedir.aspx?ID=7KK22CKAMEFD-1854561811-3318, 7KK22CKAMEFD-1854561811-3318</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>