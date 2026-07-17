--- v0 (2026-06-26)
+++ v1 (2026-07-17)
@@ -1,40 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="41DBA94B" w14:textId="5484EB41" w:rsidR="000800D1" w:rsidRDefault="005E0D27" w:rsidP="000A6B81">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -75,51 +80,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="509708AA" id="Straight Connector 11" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".75pt,10.25pt" to="482.05pt,12.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA070Q72AEAAKQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC813qgChrBcg4x0kva&#10;BkjS+4YPiyhFElzWsv++S8px0vYWRAdiucsdzixH66vDZNleRTTeDbxZ1ZwpJ7w0bjfwx4ebT184&#10;wwROgvVODfyokF9tPn5Yz6FXrR+9lSoyAnHYz2HgY0qhryoUo5oAVz4oR0Xt4wSJtnFXyQgzoU+2&#10;auv6opp9lCF6oRApu12KfFPwtVYi/dAaVWJ24MQtlTWW9Smv1WYN/S5CGI040YA3sJjAOLr0DLWF&#10;BOx3NP9BTUZEj16nlfBT5bU2QhUNpKap/1FzP0JQRQsNB8N5TPh+sOL7/trdxUxdHNx9uPXiF9JQ&#10;qjlgfy7mDYbl2EHHiWlrwk9676KZVLBDGenxPFJ1SExQ8qJp2q6hyQuqtd3nuoy8gj7D5FtDxPRV&#10;+YnlYODWuKwYetjfYspEXo7ktPM3xtryataxeeCXXdsROpB3tIVE4RTkwNHtOAO7I1OKFAsiemtk&#10;7s44eMRrG9keyBdkJ+nnB6LMmQVMVCAd5VsaR5BqOXrZUXoxDUL65uWSburnPNFdoAvzv67MAreA&#10;49JSShmJOqzLlFSx60n1y8Rz9OTl8S4+PwtZobSdbJu99npP8eufa/MHAAD//wMAUEsDBBQABgAI&#10;AAAAIQCecYkp2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqN3QVjTE&#10;qSoEXJCQKIGzEy9JhL2OYjcNf89yoqfV7IxmXrGbvRMTjrEPpGG5UCCQmmB7ajVU7083dyBiMmSN&#10;C4QafjDCrry8KExuw4necDqkVnAJxdxo6FIacilj06E3cREGJPa+wuhNYjm20o7mxOXeyUypjfSm&#10;J17ozIAPHTbfh6PXsP98ebx9nWofnN221Yf1lXrOtL6+mvf3IBLO6T8Mf/iMDiUz1eFINgrHes1B&#10;DZniy/Z2s1qCqPmxWoMsC3nOX/4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANO9EO9gB&#10;AACkAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnnGJ&#10;KdsAAAAHAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;">
+              <v:line w14:anchorId="5AA5DCF3" id="Straight Connector 11" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".75pt,10.25pt" to="482.05pt,12.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA070Q72AEAAKQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC813qgChrBcg4x0kva&#10;BkjS+4YPiyhFElzWsv++S8px0vYWRAdiucsdzixH66vDZNleRTTeDbxZ1ZwpJ7w0bjfwx4ebT184&#10;wwROgvVODfyokF9tPn5Yz6FXrR+9lSoyAnHYz2HgY0qhryoUo5oAVz4oR0Xt4wSJtnFXyQgzoU+2&#10;auv6opp9lCF6oRApu12KfFPwtVYi/dAaVWJ24MQtlTWW9Smv1WYN/S5CGI040YA3sJjAOLr0DLWF&#10;BOx3NP9BTUZEj16nlfBT5bU2QhUNpKap/1FzP0JQRQsNB8N5TPh+sOL7/trdxUxdHNx9uPXiF9JQ&#10;qjlgfy7mDYbl2EHHiWlrwk9676KZVLBDGenxPFJ1SExQ8qJp2q6hyQuqtd3nuoy8gj7D5FtDxPRV&#10;+YnlYODWuKwYetjfYspEXo7ktPM3xtryataxeeCXXdsROpB3tIVE4RTkwNHtOAO7I1OKFAsiemtk&#10;7s44eMRrG9keyBdkJ+nnB6LMmQVMVCAd5VsaR5BqOXrZUXoxDUL65uWSburnPNFdoAvzv67MAreA&#10;49JSShmJOqzLlFSx60n1y8Rz9OTl8S4+PwtZobSdbJu99npP8eufa/MHAAD//wMAUEsDBBQABgAI&#10;AAAAIQCecYkp2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqN3QVjTE&#10;qSoEXJCQKIGzEy9JhL2OYjcNf89yoqfV7IxmXrGbvRMTjrEPpGG5UCCQmmB7ajVU7083dyBiMmSN&#10;C4QafjDCrry8KExuw4necDqkVnAJxdxo6FIacilj06E3cREGJPa+wuhNYjm20o7mxOXeyUypjfSm&#10;J17ozIAPHTbfh6PXsP98ebx9nWofnN221Yf1lXrOtL6+mvf3IBLO6T8Mf/iMDiUz1eFINgrHes1B&#10;DZniy/Z2s1qCqPmxWoMsC3nOX/4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANO9EO9gB&#10;AACkAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnnGJ&#10;KdsAAAAHAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="22FA8946" w14:textId="26233488" w:rsidR="000800D1" w:rsidRPr="00747008" w:rsidRDefault="000800D1" w:rsidP="00524D33">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Agency</w:t>
       </w:r>
       <w:r w:rsidR="00985A56">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1027,65 +1032,65 @@
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2314931B" w14:textId="26073161" w:rsidR="000800D1" w:rsidRPr="00747008" w:rsidRDefault="005E0D27" w:rsidP="00524D33">
+    <w:p w14:paraId="2314931B" w14:textId="01C525AC" w:rsidR="000800D1" w:rsidRPr="00747008" w:rsidRDefault="005E0D27" w:rsidP="00524D33">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A56EC46" wp14:editId="5BBABD90">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A56EC46" wp14:editId="338F7D2A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>9525</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>181610</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6112510" cy="25400"/>
                 <wp:effectExtent l="9525" t="13970" r="12065" b="8255"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1381154036" name="Straight Connector 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="6112510" cy="25400"/>
                         </a:xfrm>
@@ -1102,246 +1107,164 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="52F60791" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".75pt,14.3pt" to="482.05pt,16.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2cb01ugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaR6iK4ia7qHLclmg&#10;0i7cp34kFo7H8rhN+u+xvaW7ghsiB2s8j8/ffDPZ3C6TZScVyKDrebOqOVNOoDRu6Pn3p/t3Hzij&#10;CE6CRad6flbEb7dv32xm36kWR7RSBZZAHHWz7/kYo++qisSoJqAVeuVSUGOYIKZrGCoZYE7ok63a&#10;ur6pZgzSBxSKKHnvnoN8W/C1ViJ+05pUZLbniVssZyjnIZ/VdgPdEMCPRlxowD+wmMC49OgV6g4i&#10;sGMwf0FNRgQk1HElcKpQayNU6SF109R/dPM4glellyQO+atM9P9gxdfTzu1Dpi4W9+gfUPwk5nA3&#10;ghtUIfB09mlwTZaqmj1115J8Ib8P7DB/QZly4BixqLDoMDFtjf+RCzN46pQtRfbzVXa1RCaS86Zp&#10;2nWTpiNSrF2/r8tYKugyTC72geJnhRPLRs+tcVkV6OD0QDHTeknJbof3xtoyWevY3POP63ZdCgit&#10;kTmY0ygMh50N7AR5N8pXekyR12kBj04WsFGB/HSxIxj7bKfHrbtIk9XIq0fdAeV5H35LloZXWF4W&#10;LW/H63upfvkdtr8AAAD//wMAUEsDBBQABgAIAAAAIQD8P2Ap3AAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI7BTsMwEETvSPyDtUjcqNMUojaNU1UIuCAhUQJnJ94mEfY6it00/D3LiR5HM3rzit3s&#10;rJhwDL0nBctFAgKp8aanVkH18Xy3BhGiJqOtJ1TwgwF25fVVoXPjz/SO0yG2giEUcq2gi3HIpQxN&#10;h06HhR+QuDv60enIcWylGfWZ4c7KNEky6XRP/NDpAR87bL4PJ6dg//X6tHqbauet2bTVp3FV8pIq&#10;dXsz77cgIs7xfwx/+qwOJTvV/kQmCMv5gYcK0nUGgutNdr8EUStYpRnIspCX/uUvAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAHZxvTW6AQAAVgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPw/YCncAAAABwEAAA8AAAAAAAAAAAAAAAAAFAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;"/>
+              <v:line w14:anchorId="0A88F59E" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".75pt,14.3pt" to="482.05pt,16.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2cb01ugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaR6iK4ia7qHLclmg&#10;0i7cp34kFo7H8rhN+u+xvaW7ghsiB2s8j8/ffDPZ3C6TZScVyKDrebOqOVNOoDRu6Pn3p/t3Hzij&#10;CE6CRad6flbEb7dv32xm36kWR7RSBZZAHHWz7/kYo++qisSoJqAVeuVSUGOYIKZrGCoZYE7ok63a&#10;ur6pZgzSBxSKKHnvnoN8W/C1ViJ+05pUZLbniVssZyjnIZ/VdgPdEMCPRlxowD+wmMC49OgV6g4i&#10;sGMwf0FNRgQk1HElcKpQayNU6SF109R/dPM4glellyQO+atM9P9gxdfTzu1Dpi4W9+gfUPwk5nA3&#10;ghtUIfB09mlwTZaqmj1115J8Ib8P7DB/QZly4BixqLDoMDFtjf+RCzN46pQtRfbzVXa1RCaS86Zp&#10;2nWTpiNSrF2/r8tYKugyTC72geJnhRPLRs+tcVkV6OD0QDHTeknJbof3xtoyWevY3POP63ZdCgit&#10;kTmY0ygMh50N7AR5N8pXekyR12kBj04WsFGB/HSxIxj7bKfHrbtIk9XIq0fdAeV5H35LloZXWF4W&#10;LW/H63upfvkdtr8AAAD//wMAUEsDBBQABgAIAAAAIQD8P2Ap3AAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI7BTsMwEETvSPyDtUjcqNMUojaNU1UIuCAhUQJnJ94mEfY6it00/D3LiR5HM3rzit3s&#10;rJhwDL0nBctFAgKp8aanVkH18Xy3BhGiJqOtJ1TwgwF25fVVoXPjz/SO0yG2giEUcq2gi3HIpQxN&#10;h06HhR+QuDv60enIcWylGfWZ4c7KNEky6XRP/NDpAR87bL4PJ6dg//X6tHqbauet2bTVp3FV8pIq&#10;dXsz77cgIs7xfwx/+qwOJTvV/kQmCMv5gYcK0nUGgutNdr8EUStYpRnIspCX/uUvAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAHZxvTW6AQAAVgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPw/YCncAAAABwEAAA8AAAAAAAAAAAAAAAAAFAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675C3917" w14:textId="3E7E903F" w:rsidR="000800D1" w:rsidRDefault="00370F3C" w:rsidP="00524D33">
+    <w:p w14:paraId="675C3917" w14:textId="422B1CA2" w:rsidR="000800D1" w:rsidRDefault="00370F3C" w:rsidP="00524D33">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Job Title</w:t>
       </w:r>
       <w:r w:rsidR="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">:  </w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:highlight w:val="darkGray"/>
+          </w:rPr>
+          <w:id w:val="-1155988032"/>
+          <w:placeholder>
+            <w:docPart w:val="E0B481218CA34336960FF8599D796D95"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dropDownList>
+            <w:listItem w:value="Choose an item."/>
+            <w:listItem w:displayText="Accessibility Specialist" w:value="Accessibility Specialist"/>
+            <w:listItem w:displayText="AI Architect" w:value="AI Architect"/>
+            <w:listItem w:displayText="AI Consultant" w:value="AI Consultant"/>
+            <w:listItem w:displayText="AI Developer" w:value="AI Developer"/>
+            <w:listItem w:displayText="AI Trainer" w:value="AI Trainer"/>
+            <w:listItem w:displayText="Applications Syst Mgr" w:value="Applications Syst Mgr"/>
+            <w:listItem w:displayText="Business Analyst" w:value="Business Analyst"/>
+            <w:listItem w:displayText="Cloud Administrator" w:value="Cloud Administrator"/>
+            <w:listItem w:displayText="Cloud Architect" w:value="Cloud Architect"/>
+            <w:listItem w:displayText="Cloud Engineer" w:value="Cloud Engineer"/>
+            <w:listItem w:displayText="CRM Analyst" w:value="CRM Analyst"/>
+            <w:listItem w:displayText="CRM Architect" w:value="CRM Architect"/>
+            <w:listItem w:displayText="CRM Developer" w:value="CRM Developer"/>
+            <w:listItem w:displayText="Data Scientist" w:value="Data Scientist"/>
+            <w:listItem w:displayText="Database Administrator" w:value="Database Administrator"/>
+            <w:listItem w:displayText="Developer / Programmer" w:value="Developer / Programmer"/>
+            <w:listItem w:displayText="DevOps Engineer" w:value="DevOps Engineer"/>
+            <w:listItem w:displayText="Electronic Health Records Analyst" w:value="Electronic Health Records Analyst"/>
+            <w:listItem w:displayText="Electronic Health Records Developer" w:value="Electronic Health Records Developer"/>
+            <w:listItem w:displayText="Enterprise Service Bus Developer" w:value="Enterprise Service Bus Developer"/>
+            <w:listItem w:displayText="IBM Curam Architect" w:value="IBM Curam Architect"/>
+            <w:listItem w:displayText="IBM Curam Business Analyst" w:value="IBM Curam Business Analyst"/>
+            <w:listItem w:displayText="IBM Curam Developer / Programmer" w:value="IBM Curam Developer / Programmer"/>
+            <w:listItem w:displayText="Low-Code Developer" w:value="Low-Code Developer"/>
+            <w:listItem w:displayText="Machine Learning Engineer" w:value="Machine Learning Engineer"/>
+            <w:listItem w:displayText="Network / Telecom Specialist" w:value="Network / Telecom Specialist"/>
+            <w:listItem w:displayText="Product Manager" w:value="Product Manager"/>
+            <w:listItem w:displayText="Project Developer" w:value="Project Developer"/>
+            <w:listItem w:displayText="Program Director" w:value="Program Director"/>
+            <w:listItem w:displayText="Project Manager" w:value="Project Manager"/>
+            <w:listItem w:displayText="QA Performance Tester" w:value="QA Performance Tester"/>
+            <w:listItem w:displayText="Salesforce Architect" w:value="Salesforce Architect"/>
+            <w:listItem w:displayText="Salesforce Developer" w:value="Salesforce Developer"/>
+            <w:listItem w:displayText="SAP Business Analyst" w:value="SAP Business Analyst"/>
+            <w:listItem w:displayText="SAP Developer / Programmer" w:value="SAP Developer / Programmer"/>
+            <w:listItem w:displayText="SAP Specialist" w:value="SAP Specialist"/>
+            <w:listItem w:displayText="SAP Systems Administrator" w:value="SAP Systems Administrator"/>
+            <w:listItem w:displayText="SAP Technical Architect" w:value="SAP Technical Architect"/>
+            <w:listItem w:displayText="Security Specialist" w:value="Security Specialist"/>
+            <w:listItem w:displayText="Service Support Analyst" w:value="Service Support Analyst"/>
+            <w:listItem w:displayText="Software Engineer" w:value="Software Engineer"/>
+            <w:listItem w:displayText="Specialist" w:value="Specialist"/>
+            <w:listItem w:displayText="Systems Administrator" w:value="Systems Administrator"/>
+            <w:listItem w:displayText="Technical Architect" w:value="Technical Architect"/>
+            <w:listItem w:displayText="Technical Specialist" w:value="Technical Specialist"/>
+            <w:listItem w:displayText="Technical Writer" w:value="Technical Writer"/>
+            <w:listItem w:displayText="Tester / QA Analyst" w:value="Tester / QA Analyst"/>
+            <w:listItem w:displayText="User Experience Designer" w:value="User Experience Designer"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003D2D72" w:rsidRPr="00C63F46">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="darkGray"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C54559">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...162 lines deleted...]
-          <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58070FBB" w14:textId="78A245F6" w:rsidR="006A509C" w:rsidRDefault="006A509C" w:rsidP="006A509C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Level of Experience:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1447,51 +1370,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="2E1D6034" id="Line 7" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".75pt,5.2pt" to="482.05pt,7.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2cb01ugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaR6iK4ia7qHLclmg&#10;0i7cp34kFo7H8rhN+u+xvaW7ghsiB2s8j8/ffDPZ3C6TZScVyKDrebOqOVNOoDRu6Pn3p/t3Hzij&#10;CE6CRad6flbEb7dv32xm36kWR7RSBZZAHHWz7/kYo++qisSoJqAVeuVSUGOYIKZrGCoZYE7ok63a&#10;ur6pZgzSBxSKKHnvnoN8W/C1ViJ+05pUZLbniVssZyjnIZ/VdgPdEMCPRlxowD+wmMC49OgV6g4i&#10;sGMwf0FNRgQk1HElcKpQayNU6SF109R/dPM4glellyQO+atM9P9gxdfTzu1Dpi4W9+gfUPwk5nA3&#10;ghtUIfB09mlwTZaqmj1115J8Ib8P7DB/QZly4BixqLDoMDFtjf+RCzN46pQtRfbzVXa1RCaS86Zp&#10;2nWTpiNSrF2/r8tYKugyTC72geJnhRPLRs+tcVkV6OD0QDHTeknJbof3xtoyWevY3POP63ZdCgit&#10;kTmY0ygMh50N7AR5N8pXekyR12kBj04WsFGB/HSxIxj7bKfHrbtIk9XIq0fdAeV5H35LloZXWF4W&#10;LW/H63upfvkdtr8AAAD//wMAUEsDBBQABgAIAAAAIQDXp+1d2wAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI7BTsMwEETvSPyDtUjcqN0SKhriVBUCLkhIlLRnJ16SCHsdxW4a/p7lBKfV7IxmXrGd&#10;vRMTjrEPpGG5UCCQmmB7ajVUH8839yBiMmSNC4QavjHCtry8KExuw5necdqnVnAJxdxo6FIacilj&#10;06E3cREGJPY+w+hNYjm20o7mzOXeyZVSa+lNT7zQmQEfO2y+9ievYXd8fbp9m2ofnN201cH6Sr2s&#10;tL6+mncPIBLO6S8Mv/iMDiUz1eFENgrH+o6DfFQGgu3NOluCqPmRZSDLQv7nL38AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAdnG9NboBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA16ftXdsAAAAHAQAADwAAAAAAAAAAAAAAAAAUBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
+              <v:line w14:anchorId="0BC15F53" id="Line 7" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".75pt,5.2pt" to="482.05pt,7.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2cb01ugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaR6iK4ia7qHLclmg&#10;0i7cp34kFo7H8rhN+u+xvaW7ghsiB2s8j8/ffDPZ3C6TZScVyKDrebOqOVNOoDRu6Pn3p/t3Hzij&#10;CE6CRad6flbEb7dv32xm36kWR7RSBZZAHHWz7/kYo++qisSoJqAVeuVSUGOYIKZrGCoZYE7ok63a&#10;ur6pZgzSBxSKKHnvnoN8W/C1ViJ+05pUZLbniVssZyjnIZ/VdgPdEMCPRlxowD+wmMC49OgV6g4i&#10;sGMwf0FNRgQk1HElcKpQayNU6SF109R/dPM4glellyQO+atM9P9gxdfTzu1Dpi4W9+gfUPwk5nA3&#10;ghtUIfB09mlwTZaqmj1115J8Ib8P7DB/QZly4BixqLDoMDFtjf+RCzN46pQtRfbzVXa1RCaS86Zp&#10;2nWTpiNSrF2/r8tYKugyTC72geJnhRPLRs+tcVkV6OD0QDHTeknJbof3xtoyWevY3POP63ZdCgit&#10;kTmY0ygMh50N7AR5N8pXekyR12kBj04WsFGB/HSxIxj7bKfHrbtIk9XIq0fdAeV5H35LloZXWF4W&#10;LW/H63upfvkdtr8AAAD//wMAUEsDBBQABgAIAAAAIQDXp+1d2wAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI7BTsMwEETvSPyDtUjcqN0SKhriVBUCLkhIlLRnJ16SCHsdxW4a/p7lBKfV7IxmXrGd&#10;vRMTjrEPpGG5UCCQmmB7ajVUH8839yBiMmSNC4QavjHCtry8KExuw5necdqnVnAJxdxo6FIacilj&#10;06E3cREGJPY+w+hNYjm20o7mzOXeyZVSa+lNT7zQmQEfO2y+9ievYXd8fbp9m2ofnN201cH6Sr2s&#10;tL6+mncPIBLO6S8Mv/iMDiUz1eFENgrH+o6DfFQGgu3NOluCqPmRZSDLQv7nL38AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAdnG9NboBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA16ftXdsAAAAHAQAADwAAAAAAAAAAAAAAAAAUBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EE0A5EC" w14:textId="55197173" w:rsidR="000800D1" w:rsidRPr="00747008" w:rsidRDefault="000800D1" w:rsidP="00524D33">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Is this request associated with a </w:t>
       </w:r>
       <w:r w:rsidR="00703981">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
@@ -1611,51 +1534,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Name:</w:t>
       </w:r>
       <w:r w:rsidR="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Text8"/>
+      <w:bookmarkStart w:id="4" w:name="Text8"/>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
@@ -1688,51 +1611,51 @@
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="44AA9C1A" w14:textId="3740DD01" w:rsidR="000800D1" w:rsidRPr="00747008" w:rsidRDefault="005E0D27" w:rsidP="00524D33">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A4BEC92" wp14:editId="7615A3FB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>61595</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6112510" cy="25400"/>
                 <wp:effectExtent l="9525" t="5080" r="12065" b="7620"/>
@@ -1765,51 +1688,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0DE86B13" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,4.85pt" to="481.3pt,6.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2cb01ugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaR6iK4ia7qHLclmg&#10;0i7cp34kFo7H8rhN+u+xvaW7ghsiB2s8j8/ffDPZ3C6TZScVyKDrebOqOVNOoDRu6Pn3p/t3Hzij&#10;CE6CRad6flbEb7dv32xm36kWR7RSBZZAHHWz7/kYo++qisSoJqAVeuVSUGOYIKZrGCoZYE7ok63a&#10;ur6pZgzSBxSKKHnvnoN8W/C1ViJ+05pUZLbniVssZyjnIZ/VdgPdEMCPRlxowD+wmMC49OgV6g4i&#10;sGMwf0FNRgQk1HElcKpQayNU6SF109R/dPM4glellyQO+atM9P9gxdfTzu1Dpi4W9+gfUPwk5nA3&#10;ghtUIfB09mlwTZaqmj1115J8Ib8P7DB/QZly4BixqLDoMDFtjf+RCzN46pQtRfbzVXa1RCaS86Zp&#10;2nWTpiNSrF2/r8tYKugyTC72geJnhRPLRs+tcVkV6OD0QDHTeknJbof3xtoyWevY3POP63ZdCgit&#10;kTmY0ygMh50N7AR5N8pXekyR12kBj04WsFGB/HSxIxj7bKfHrbtIk9XIq0fdAeV5H35LloZXWF4W&#10;LW/H63upfvkdtr8AAAD//wMAUEsDBBQABgAIAAAAIQC6OvYe2gAAAAUBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAFITvgv9heYI3uzGF1KTZlCLqRRCs0fMm+5oEd9+G7DaN/97nyR6HGWa+KXeL&#10;s2LGKQyeFNyvEhBIrTcDdQrqj+e7BxAhajLaekIFPxhgV11flbow/kzvOB9iJ7iEQqEV9DGOhZSh&#10;7dHpsPIjEntHPzkdWU6dNJM+c7mzMk2STDo9EC/0esTHHtvvw8kp2H+9Pq3f5sZ5a/Ku/jSuTl5S&#10;pW5vlv0WRMQl/ofhD5/RoWKmxp/IBGEV8JGoIN+AYDPP0gxEw6n1BmRVykv66hcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQB2cb01ugEAAFYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQC6OvYe2gAAAAUBAAAPAAAAAAAAAAAAAAAAABQEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;"/>
+              <v:line w14:anchorId="32B9A365" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,4.85pt" to="481.3pt,6.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2cb01ugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaR6iK4ia7qHLclmg&#10;0i7cp34kFo7H8rhN+u+xvaW7ghsiB2s8j8/ffDPZ3C6TZScVyKDrebOqOVNOoDRu6Pn3p/t3Hzij&#10;CE6CRad6flbEb7dv32xm36kWR7RSBZZAHHWz7/kYo++qisSoJqAVeuVSUGOYIKZrGCoZYE7ok63a&#10;ur6pZgzSBxSKKHnvnoN8W/C1ViJ+05pUZLbniVssZyjnIZ/VdgPdEMCPRlxowD+wmMC49OgV6g4i&#10;sGMwf0FNRgQk1HElcKpQayNU6SF109R/dPM4glellyQO+atM9P9gxdfTzu1Dpi4W9+gfUPwk5nA3&#10;ghtUIfB09mlwTZaqmj1115J8Ib8P7DB/QZly4BixqLDoMDFtjf+RCzN46pQtRfbzVXa1RCaS86Zp&#10;2nWTpiNSrF2/r8tYKugyTC72geJnhRPLRs+tcVkV6OD0QDHTeknJbof3xtoyWevY3POP63ZdCgit&#10;kTmY0ygMh50N7AR5N8pXekyR12kBj04WsFGB/HSxIxj7bKfHrbtIk9XIq0fdAeV5H35LloZXWF4W&#10;LW/H63upfvkdtr8AAAD//wMAUEsDBBQABgAIAAAAIQC6OvYe2gAAAAUBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAFITvgv9heYI3uzGF1KTZlCLqRRCs0fMm+5oEd9+G7DaN/97nyR6HGWa+KXeL&#10;s2LGKQyeFNyvEhBIrTcDdQrqj+e7BxAhajLaekIFPxhgV11flbow/kzvOB9iJ7iEQqEV9DGOhZSh&#10;7dHpsPIjEntHPzkdWU6dNJM+c7mzMk2STDo9EC/0esTHHtvvw8kp2H+9Pq3f5sZ5a/Ku/jSuTl5S&#10;pW5vlv0WRMQl/ofhD5/RoWKmxp/IBGEV8JGoIN+AYDPP0gxEw6n1BmRVykv66hcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQB2cb01ugEAAFYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQC6OvYe2gAAAAUBAAAPAAAAAAAAAAAAAAAAABQEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="60337C24" w14:textId="77777777" w:rsidR="00C44F3F" w:rsidRDefault="00C44F3F" w:rsidP="00524D33">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Number of Positions: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1920,51 +1843,51 @@
         </w:rPr>
         <w:t>Length of request:</w:t>
       </w:r>
       <w:r w:rsidR="00C44F3F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Text9"/>
+      <w:bookmarkStart w:id="5" w:name="Text9"/>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
@@ -1997,51 +1920,51 @@
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00C44F3F" w:rsidRPr="00C44F3F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C44F3F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(months)</w:t>
       </w:r>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2076,51 +1999,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C44F3F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>$</w:t>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Text10"/>
+      <w:bookmarkStart w:id="6" w:name="Text10"/>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
@@ -2153,51 +2076,51 @@
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00C44F3F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (each)</w:t>
       </w:r>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="38C2BF97" w14:textId="77777777" w:rsidR="000800D1" w:rsidRPr="00747008" w:rsidRDefault="000800D1" w:rsidP="00524D33">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
@@ -2206,51 +2129,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Expected </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Average Hours/Week: </w:t>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Text11"/>
+      <w:bookmarkStart w:id="7" w:name="Text11"/>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
@@ -2283,102 +2206,102 @@
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                      Expected </w:t>
       </w:r>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C44F3F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>$</w:t>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Text12"/>
+      <w:bookmarkStart w:id="8" w:name="Text12"/>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
@@ -2411,51 +2334,51 @@
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C54559" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00C44F3F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (each)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="223CD9A7" w14:textId="77777777" w:rsidR="000800D1" w:rsidRDefault="000800D1" w:rsidP="00524D33">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r w:rsidR="00D901A1">
         <w:rPr>
@@ -2473,83 +2396,83 @@
       </w:r>
       <w:r w:rsidR="00466B9D" w:rsidRPr="00FD5602">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Dropdown2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:ddList>
               <w:listEntry w:val="(Make Selection)"/>
               <w:listEntry w:val="General"/>
               <w:listEntry w:val="Federal"/>
               <w:listEntry w:val="State"/>
               <w:listEntry w:val="Federal and State"/>
               <w:listEntry w:val="Grants"/>
               <w:listEntry w:val="Receipts"/>
               <w:listEntry w:val="Other"/>
             </w:ddList>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Dropdown2"/>
+      <w:bookmarkStart w:id="9" w:name="Dropdown2"/>
       <w:r w:rsidR="00466B9D" w:rsidRPr="00FD5602">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
       </w:r>
       <w:r w:rsidR="00466B9D" w:rsidRPr="00FD5602">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00466B9D" w:rsidRPr="00FD5602">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00466B9D" w:rsidRPr="00FD5602">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="00466B9D" w:rsidRPr="00FD5602">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00466B9D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (If Other: </w:t>
       </w:r>
       <w:r w:rsidR="00466B9D" w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
@@ -2657,51 +2580,51 @@
         </w:rPr>
         <w:t>Budget Code:</w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Text13"/>
+      <w:bookmarkStart w:id="10" w:name="Text13"/>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
@@ -2734,95 +2657,95 @@
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fund Code:</w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="Text14"/>
+      <w:bookmarkStart w:id="11" w:name="Text14"/>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
@@ -2855,102 +2778,102 @@
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cost Center</w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if applicable) </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00982504">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Text15"/>
+      <w:bookmarkStart w:id="12" w:name="Text15"/>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00982504">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00982504">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00982504">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00982504">
         <w:rPr>
@@ -2983,51 +2906,51 @@
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00982504">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00982504">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="463EB189" w14:textId="47681A26" w:rsidR="000800D1" w:rsidRDefault="005E0D27" w:rsidP="00524D33">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DBF5384" wp14:editId="56C60310">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>9525</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>334645</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6112510" cy="25400"/>
                 <wp:effectExtent l="9525" t="5715" r="12065" b="6985"/>
@@ -3060,51 +2983,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0FB1BDD7" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".75pt,26.35pt" to="482.05pt,28.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2cb01ugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaR6iK4ia7qHLclmg&#10;0i7cp34kFo7H8rhN+u+xvaW7ghsiB2s8j8/ffDPZ3C6TZScVyKDrebOqOVNOoDRu6Pn3p/t3Hzij&#10;CE6CRad6flbEb7dv32xm36kWR7RSBZZAHHWz7/kYo++qisSoJqAVeuVSUGOYIKZrGCoZYE7ok63a&#10;ur6pZgzSBxSKKHnvnoN8W/C1ViJ+05pUZLbniVssZyjnIZ/VdgPdEMCPRlxowD+wmMC49OgV6g4i&#10;sGMwf0FNRgQk1HElcKpQayNU6SF109R/dPM4glellyQO+atM9P9gxdfTzu1Dpi4W9+gfUPwk5nA3&#10;ghtUIfB09mlwTZaqmj1115J8Ib8P7DB/QZly4BixqLDoMDFtjf+RCzN46pQtRfbzVXa1RCaS86Zp&#10;2nWTpiNSrF2/r8tYKugyTC72geJnhRPLRs+tcVkV6OD0QDHTeknJbof3xtoyWevY3POP63ZdCgit&#10;kTmY0ygMh50N7AR5N8pXekyR12kBj04WsFGB/HSxIxj7bKfHrbtIk9XIq0fdAeV5H35LloZXWF4W&#10;LW/H63upfvkdtr8AAAD//wMAUEsDBBQABgAIAAAAIQCD/U3D2wAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI7NTsMwEITvSLyDtUjcqNNAU5rGqSoEXJCQKKFnJ16SCHsdxW4a3p7lBMf50cxX7GZn&#10;xYRj6D0pWC4SEEiNNz21Cqr3p5t7ECFqMtp6QgXfGGBXXl4UOjf+TG84HWIreIRCrhV0MQ65lKHp&#10;0Omw8AMSZ59+dDqyHFtpRn3mcWdlmiSZdLonfuj0gA8dNl+Hk1OwP7483r5OtfPWbNrqw7gqeU6V&#10;ur6a91sQEef4V4ZffEaHkplqfyIThGW94qKCVboGwfEmu1uCqNnI1iDLQv7nL38AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAdnG9NboBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAg/1Nw9sAAAAHAQAADwAAAAAAAAAAAAAAAAAUBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
+              <v:line w14:anchorId="48EAB640" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".75pt,26.35pt" to="482.05pt,28.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2cb01ugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaR6iK4ia7qHLclmg&#10;0i7cp34kFo7H8rhN+u+xvaW7ghsiB2s8j8/ffDPZ3C6TZScVyKDrebOqOVNOoDRu6Pn3p/t3Hzij&#10;CE6CRad6flbEb7dv32xm36kWR7RSBZZAHHWz7/kYo++qisSoJqAVeuVSUGOYIKZrGCoZYE7ok63a&#10;ur6pZgzSBxSKKHnvnoN8W/C1ViJ+05pUZLbniVssZyjnIZ/VdgPdEMCPRlxowD+wmMC49OgV6g4i&#10;sGMwf0FNRgQk1HElcKpQayNU6SF109R/dPM4glellyQO+atM9P9gxdfTzu1Dpi4W9+gfUPwk5nA3&#10;ghtUIfB09mlwTZaqmj1115J8Ib8P7DB/QZly4BixqLDoMDFtjf+RCzN46pQtRfbzVXa1RCaS86Zp&#10;2nWTpiNSrF2/r8tYKugyTC72geJnhRPLRs+tcVkV6OD0QDHTeknJbof3xtoyWevY3POP63ZdCgit&#10;kTmY0ygMh50N7AR5N8pXekyR12kBj04WsFGB/HSxIxj7bKfHrbtIk9XIq0fdAeV5H35LloZXWF4W&#10;LW/H63upfvkdtr8AAAD//wMAUEsDBBQABgAIAAAAIQCD/U3D2wAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI7NTsMwEITvSLyDtUjcqNNAU5rGqSoEXJCQKKFnJ16SCHsdxW4a3p7lBMf50cxX7GZn&#10;xYRj6D0pWC4SEEiNNz21Cqr3p5t7ECFqMtp6QgXfGGBXXl4UOjf+TG84HWIreIRCrhV0MQ65lKHp&#10;0Omw8AMSZ59+dDqyHFtpRn3mcWdlmiSZdLonfuj0gA8dNl+Hk1OwP7483r5OtfPWbNrqw7gqeU6V&#10;ur6a91sQEef4V4ZffEaHkplqfyIThGW94qKCVboGwfEmu1uCqNnI1iDLQv7nL38AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAdnG9NboBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAg/1Nw9sAAAAHAQAADwAAAAAAAAAAAAAAAAAUBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="000800D1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Is it budgeted?</w:t>
       </w:r>
       <w:r w:rsidR="000800D1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00956758" w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
@@ -3266,51 +3189,51 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="Text16"/>
+      <w:bookmarkStart w:id="13" w:name="Text16"/>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
@@ -3343,96 +3266,96 @@
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="5DEDCDEB" w14:textId="77777777" w:rsidR="000800D1" w:rsidRPr="00747008" w:rsidRDefault="000800D1" w:rsidP="000E1A2C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Does </w:t>
       </w:r>
       <w:r w:rsidR="00FE3372">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NCDIT</w:t>
       </w:r>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide this service? </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="Text17"/>
+      <w:bookmarkStart w:id="14" w:name="Text17"/>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
@@ -3465,95 +3388,95 @@
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If yes, why are you not using the service?</w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="Text18"/>
+      <w:bookmarkStart w:id="15" w:name="Text18"/>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
@@ -3586,51 +3509,51 @@
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="0701A62A" w14:textId="46F83E3A" w:rsidR="000800D1" w:rsidRPr="00747008" w:rsidRDefault="005E0D27" w:rsidP="00524D33">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72897649" wp14:editId="7B715C8B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>133350</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6112510" cy="25400"/>
                 <wp:effectExtent l="9525" t="6350" r="12065" b="6350"/>
@@ -3663,51 +3586,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="2E9B5739" id="Straight Connector 5" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,10.5pt" to="481.3pt,12.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2cb01ugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaR6iK4ia7qHLclmg&#10;0i7cp34kFo7H8rhN+u+xvaW7ghsiB2s8j8/ffDPZ3C6TZScVyKDrebOqOVNOoDRu6Pn3p/t3Hzij&#10;CE6CRad6flbEb7dv32xm36kWR7RSBZZAHHWz7/kYo++qisSoJqAVeuVSUGOYIKZrGCoZYE7ok63a&#10;ur6pZgzSBxSKKHnvnoN8W/C1ViJ+05pUZLbniVssZyjnIZ/VdgPdEMCPRlxowD+wmMC49OgV6g4i&#10;sGMwf0FNRgQk1HElcKpQayNU6SF109R/dPM4glellyQO+atM9P9gxdfTzu1Dpi4W9+gfUPwk5nA3&#10;ghtUIfB09mlwTZaqmj1115J8Ib8P7DB/QZly4BixqLDoMDFtjf+RCzN46pQtRfbzVXa1RCaS86Zp&#10;2nWTpiNSrF2/r8tYKugyTC72geJnhRPLRs+tcVkV6OD0QDHTeknJbof3xtoyWevY3POP63ZdCgit&#10;kTmY0ygMh50N7AR5N8pXekyR12kBj04WsFGB/HSxIxj7bKfHrbtIk9XIq0fdAeV5H35LloZXWF4W&#10;LW/H63upfvkdtr8AAAD//wMAUEsDBBQABgAIAAAAIQDm/p332wAAAAYBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT8MwDIXvSPyHyEjcWLIiKlaaThMCLkhIjMI5bby2WuJUTdaVf485wcl6ftZ7n8vt&#10;4p2YcYpDIA3rlQKB1AY7UKeh/ni+uQcRkyFrXCDU8I0RttXlRWkKG870jvM+dYJDKBZGQ5/SWEgZ&#10;2x69iaswIrF3CJM3ieXUSTuZM4d7JzOlcunNQNzQmxEfe2yP+5PXsPt6fbp9mxsfnN109af1tXrJ&#10;tL6+WnYPIBIu6e8YfvEZHSpmasKJbBROAz+SNGRrnuxu8iwH0fDiToGsSvkfv/oBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAdnG9NboBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA5v6d99sAAAAGAQAADwAAAAAAAAAAAAAAAAAUBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
+              <v:line w14:anchorId="7AC08D10" id="Straight Connector 5" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,10.5pt" to="481.3pt,12.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2cb01ugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaR6iK4ia7qHLclmg&#10;0i7cp34kFo7H8rhN+u+xvaW7ghsiB2s8j8/ffDPZ3C6TZScVyKDrebOqOVNOoDRu6Pn3p/t3Hzij&#10;CE6CRad6flbEb7dv32xm36kWR7RSBZZAHHWz7/kYo++qisSoJqAVeuVSUGOYIKZrGCoZYE7ok63a&#10;ur6pZgzSBxSKKHnvnoN8W/C1ViJ+05pUZLbniVssZyjnIZ/VdgPdEMCPRlxowD+wmMC49OgV6g4i&#10;sGMwf0FNRgQk1HElcKpQayNU6SF109R/dPM4glellyQO+atM9P9gxdfTzu1Dpi4W9+gfUPwk5nA3&#10;ghtUIfB09mlwTZaqmj1115J8Ib8P7DB/QZly4BixqLDoMDFtjf+RCzN46pQtRfbzVXa1RCaS86Zp&#10;2nWTpiNSrF2/r8tYKugyTC72geJnhRPLRs+tcVkV6OD0QDHTeknJbof3xtoyWevY3POP63ZdCgit&#10;kTmY0ygMh50N7AR5N8pXekyR12kBj04WsFGB/HSxIxj7bKfHrbtIk9XIq0fdAeV5H35LloZXWF4W&#10;LW/H63upfvkdtr8AAAD//wMAUEsDBBQABgAIAAAAIQDm/p332wAAAAYBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT8MwDIXvSPyHyEjcWLIiKlaaThMCLkhIjMI5bby2WuJUTdaVf485wcl6ftZ7n8vt&#10;4p2YcYpDIA3rlQKB1AY7UKeh/ni+uQcRkyFrXCDU8I0RttXlRWkKG870jvM+dYJDKBZGQ5/SWEgZ&#10;2x69iaswIrF3CJM3ieXUSTuZM4d7JzOlcunNQNzQmxEfe2yP+5PXsPt6fbp9mxsfnN109af1tXrJ&#10;tL6+WnYPIBIu6e8YfvEZHSpmasKJbBROAz+SNGRrnuxu8iwH0fDiToGsSvkfv/oBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAdnG9NboBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA5v6d99sAAAAGAQAADwAAAAAAAAAAAAAAAAAUBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="65503B0C" w14:textId="4DDD86E3" w:rsidR="000800D1" w:rsidRDefault="000800D1" w:rsidP="00524D33">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Have you attempted to hire this skillset as a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00567F35">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3850,51 +3773,51 @@
         </w:rPr>
         <w:t>If not, why not?</w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="Text19"/>
+      <w:bookmarkStart w:id="16" w:name="Text19"/>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
@@ -3927,51 +3850,51 @@
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="6DE1FA49" w14:textId="1821DE4E" w:rsidR="000800D1" w:rsidRPr="00747008" w:rsidRDefault="000800D1" w:rsidP="00524D33">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have attempted to hire, in what capacity? </w:t>
       </w:r>
       <w:r w:rsidR="00F90BAA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -4174,51 +4097,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> what job classification?</w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="Text20"/>
+      <w:bookmarkStart w:id="17" w:name="Text20"/>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
@@ -4251,89 +4174,89 @@
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="1EFC0D1A" w14:textId="77777777" w:rsidR="000800D1" w:rsidRPr="00747008" w:rsidRDefault="000800D1" w:rsidP="00524D33">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Why</w:t>
       </w:r>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> was the position not filled?  </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="Text21"/>
+      <w:bookmarkStart w:id="18" w:name="Text21"/>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
@@ -4366,51 +4289,51 @@
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2" w:rsidRPr="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="468F6122" w14:textId="77777777" w:rsidR="000800D1" w:rsidRDefault="000800D1">
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Submitter</w:t>
       </w:r>
       <w:r w:rsidR="003168E8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Name</w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2">
         <w:rPr>
@@ -4764,61 +4687,61 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000800D1" w:rsidSect="006A509C">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1350" w:left="1440" w:header="720" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="505F10F6" w14:textId="77777777" w:rsidR="00805629" w:rsidRDefault="00805629" w:rsidP="000A6B81">
+    <w:p w14:paraId="4D5CB1E6" w14:textId="77777777" w:rsidR="00993E27" w:rsidRDefault="00993E27" w:rsidP="000A6B81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18CFD643" w14:textId="77777777" w:rsidR="00805629" w:rsidRDefault="00805629" w:rsidP="000A6B81">
+    <w:p w14:paraId="3E86C630" w14:textId="77777777" w:rsidR="00993E27" w:rsidRDefault="00993E27" w:rsidP="000A6B81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5067,61 +4990,61 @@
         <w:szCs w:val="24"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00DB5B04">
       <w:rPr>
         <w:szCs w:val="24"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00DB5B04">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> Signature</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C09C42F" w14:textId="77777777" w:rsidR="00805629" w:rsidRDefault="00805629" w:rsidP="000A6B81">
+    <w:p w14:paraId="29C3D556" w14:textId="77777777" w:rsidR="00993E27" w:rsidRDefault="00993E27" w:rsidP="000A6B81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54E97C81" w14:textId="77777777" w:rsidR="00805629" w:rsidRDefault="00805629" w:rsidP="000A6B81">
+    <w:p w14:paraId="0F07E27A" w14:textId="77777777" w:rsidR="00993E27" w:rsidRDefault="00993E27" w:rsidP="000A6B81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="26EA4EE5" w14:textId="77777777" w:rsidR="00F90BAA" w:rsidRPr="00AE212B" w:rsidRDefault="00F90BAA" w:rsidP="00AE212B">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AE212B">
       <w:rPr>
         <w:b/>
@@ -5171,192 +5094,215 @@
       <w:t>S.L. 2015-241, Section 26.2(b)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="35F4EF07" w14:textId="77777777" w:rsidR="00F90BAA" w:rsidRPr="00DB5B04" w:rsidRDefault="00F90BAA" w:rsidP="00AE212B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DB5B04">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Please use additional space as needed to thoroughly answer the questions below.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="aGplVvWYbQ1k78Ybpt7ro5hQe4rqkQuIL9v0eQMjnN+wb1HJWQv7R7LCasHq87zpGLZPFRxezzYH94+eL3aEVw==" w:salt="Rpv9BE3/A46/esMnScWJ7Q=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="vI2gIx7PPu3ulkABBWOh58o+MywDq0YG4pIMvezlHnxLGnXrb59HoZ+3I4m7M8EK/HojmKwF/9Lv/N3UW3PdxA==" w:salt="Badury+PIxY1bKultnVvbg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00524D33"/>
     <w:rsid w:val="000800D1"/>
     <w:rsid w:val="000A6B81"/>
     <w:rsid w:val="000E1A2C"/>
     <w:rsid w:val="000F7BC4"/>
     <w:rsid w:val="00146E75"/>
+    <w:rsid w:val="00177BC4"/>
+    <w:rsid w:val="001C2424"/>
+    <w:rsid w:val="001C2583"/>
     <w:rsid w:val="001F66AE"/>
     <w:rsid w:val="00223BBD"/>
     <w:rsid w:val="00227DE0"/>
     <w:rsid w:val="00230C74"/>
     <w:rsid w:val="0023128F"/>
     <w:rsid w:val="002B4F98"/>
     <w:rsid w:val="002D687A"/>
     <w:rsid w:val="002E0FC8"/>
     <w:rsid w:val="002F556A"/>
     <w:rsid w:val="0030121D"/>
     <w:rsid w:val="003168E8"/>
     <w:rsid w:val="00327786"/>
     <w:rsid w:val="00347942"/>
     <w:rsid w:val="00370F3C"/>
+    <w:rsid w:val="003811E6"/>
+    <w:rsid w:val="00387407"/>
     <w:rsid w:val="003A048C"/>
     <w:rsid w:val="003A18C7"/>
     <w:rsid w:val="003B4CAB"/>
+    <w:rsid w:val="003D2D72"/>
     <w:rsid w:val="003F0201"/>
     <w:rsid w:val="003F5F48"/>
     <w:rsid w:val="00466B9D"/>
     <w:rsid w:val="004822CA"/>
     <w:rsid w:val="004878DA"/>
     <w:rsid w:val="004934C2"/>
     <w:rsid w:val="004A2CDF"/>
     <w:rsid w:val="004B1F97"/>
+    <w:rsid w:val="004B3E6F"/>
     <w:rsid w:val="004F5C1E"/>
     <w:rsid w:val="00516C9B"/>
     <w:rsid w:val="00524D33"/>
     <w:rsid w:val="00527145"/>
     <w:rsid w:val="005300C5"/>
     <w:rsid w:val="0055662F"/>
     <w:rsid w:val="00567F35"/>
+    <w:rsid w:val="00592387"/>
     <w:rsid w:val="005B2EA8"/>
     <w:rsid w:val="005E0D27"/>
     <w:rsid w:val="00603548"/>
     <w:rsid w:val="00614447"/>
     <w:rsid w:val="00634003"/>
     <w:rsid w:val="00642FA9"/>
+    <w:rsid w:val="00654343"/>
     <w:rsid w:val="006724AC"/>
     <w:rsid w:val="00672BC8"/>
+    <w:rsid w:val="00692894"/>
+    <w:rsid w:val="006A0981"/>
     <w:rsid w:val="006A2959"/>
     <w:rsid w:val="006A509C"/>
     <w:rsid w:val="006C6F30"/>
     <w:rsid w:val="006C753E"/>
     <w:rsid w:val="006F3704"/>
     <w:rsid w:val="00702DCC"/>
     <w:rsid w:val="00703981"/>
     <w:rsid w:val="0070724C"/>
     <w:rsid w:val="00711D6E"/>
     <w:rsid w:val="00740B9C"/>
     <w:rsid w:val="00747008"/>
     <w:rsid w:val="00797F04"/>
     <w:rsid w:val="007B3AD9"/>
     <w:rsid w:val="007E26ED"/>
     <w:rsid w:val="007F51E9"/>
     <w:rsid w:val="00805629"/>
     <w:rsid w:val="0081369B"/>
+    <w:rsid w:val="0085083F"/>
     <w:rsid w:val="00853507"/>
     <w:rsid w:val="008825AC"/>
     <w:rsid w:val="008A1B56"/>
     <w:rsid w:val="008C3E33"/>
     <w:rsid w:val="009264E9"/>
+    <w:rsid w:val="009335E5"/>
     <w:rsid w:val="00942786"/>
     <w:rsid w:val="00956758"/>
     <w:rsid w:val="00982504"/>
     <w:rsid w:val="00985A56"/>
     <w:rsid w:val="009905B1"/>
+    <w:rsid w:val="00993E27"/>
     <w:rsid w:val="00995473"/>
     <w:rsid w:val="00997E19"/>
     <w:rsid w:val="009A2316"/>
     <w:rsid w:val="009A3F01"/>
     <w:rsid w:val="009C6886"/>
     <w:rsid w:val="009D301C"/>
     <w:rsid w:val="009D5CED"/>
+    <w:rsid w:val="009F668E"/>
     <w:rsid w:val="00A237B6"/>
     <w:rsid w:val="00A67774"/>
     <w:rsid w:val="00AE1EF7"/>
     <w:rsid w:val="00AE212B"/>
     <w:rsid w:val="00AF1606"/>
     <w:rsid w:val="00B43239"/>
     <w:rsid w:val="00B6641D"/>
     <w:rsid w:val="00B83395"/>
     <w:rsid w:val="00BC68F2"/>
     <w:rsid w:val="00BD5A15"/>
+    <w:rsid w:val="00BF2994"/>
     <w:rsid w:val="00BF3C3D"/>
+    <w:rsid w:val="00BF56D2"/>
     <w:rsid w:val="00C27B0E"/>
+    <w:rsid w:val="00C43947"/>
     <w:rsid w:val="00C44F3F"/>
+    <w:rsid w:val="00C50DEC"/>
     <w:rsid w:val="00C54559"/>
+    <w:rsid w:val="00C63F46"/>
     <w:rsid w:val="00CC45D6"/>
     <w:rsid w:val="00CD3F7D"/>
     <w:rsid w:val="00CD64BB"/>
     <w:rsid w:val="00CE38BC"/>
     <w:rsid w:val="00CE4730"/>
     <w:rsid w:val="00CE56C2"/>
     <w:rsid w:val="00CF7E47"/>
+    <w:rsid w:val="00D32000"/>
     <w:rsid w:val="00D51774"/>
     <w:rsid w:val="00D746D8"/>
     <w:rsid w:val="00D901A1"/>
     <w:rsid w:val="00D966A1"/>
     <w:rsid w:val="00DB5B04"/>
     <w:rsid w:val="00DB7687"/>
+    <w:rsid w:val="00DC2274"/>
     <w:rsid w:val="00DE09BD"/>
     <w:rsid w:val="00DF08DF"/>
     <w:rsid w:val="00DF0EF4"/>
     <w:rsid w:val="00E02355"/>
     <w:rsid w:val="00E17F7B"/>
     <w:rsid w:val="00EB06F5"/>
     <w:rsid w:val="00EC0541"/>
     <w:rsid w:val="00EC72C3"/>
     <w:rsid w:val="00F07430"/>
     <w:rsid w:val="00F50DA1"/>
+    <w:rsid w:val="00F670B4"/>
     <w:rsid w:val="00F80FFF"/>
     <w:rsid w:val="00F90BAA"/>
     <w:rsid w:val="00F96AED"/>
     <w:rsid w:val="00FB4A45"/>
     <w:rsid w:val="00FD5602"/>
     <w:rsid w:val="00FE3372"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -5769,61 +5715,670 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="00DB5B04"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="00DB5B04"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C50DEC"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E0B481218CA34336960FF8599D796D95"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6CD381EC-7E41-400C-A2E8-38F295DB68CD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00EF1B7F" w:rsidRDefault="00233AD2" w:rsidP="00233AD2">
+          <w:pPr>
+            <w:pStyle w:val="E0B481218CA34336960FF8599D796D95"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C63F46">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="darkGray"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00233AD2"/>
+    <w:rsid w:val="00177BC4"/>
+    <w:rsid w:val="001C2424"/>
+    <w:rsid w:val="00233AD2"/>
+    <w:rsid w:val="004E569B"/>
+    <w:rsid w:val="00EF1B7F"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00233AD2"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0B481218CA34336960FF8599D796D95">
+    <w:name w:val="E0B481218CA34336960FF8599D796D95"/>
+    <w:rsid w:val="00233AD2"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6118,70 +6673,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB2C3DFD-6032-4563-BFC9-888207C9B4A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>271</Words>
-  <Characters>1549</Characters>
+  <Words>268</Words>
+  <Characters>1530</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of North Carolina</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1817</CharactersWithSpaces>
+  <CharactersWithSpaces>1795</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>State of North Carolina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>