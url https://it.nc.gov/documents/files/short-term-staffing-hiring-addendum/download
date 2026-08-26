--- v1 (2026-07-17)
+++ v2 (2026-08-26)
@@ -7,51 +7,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="41DBA94B" w14:textId="5484EB41" w:rsidR="000800D1" w:rsidRDefault="005E0D27" w:rsidP="000A6B81">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="058E2228" wp14:editId="36B8398F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>9525</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>130175</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6112510" cy="25400"/>
@@ -80,51 +80,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="5AA5DCF3" id="Straight Connector 11" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".75pt,10.25pt" to="482.05pt,12.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA070Q72AEAAKQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC813qgChrBcg4x0kva&#10;BkjS+4YPiyhFElzWsv++S8px0vYWRAdiucsdzixH66vDZNleRTTeDbxZ1ZwpJ7w0bjfwx4ebT184&#10;wwROgvVODfyokF9tPn5Yz6FXrR+9lSoyAnHYz2HgY0qhryoUo5oAVz4oR0Xt4wSJtnFXyQgzoU+2&#10;auv6opp9lCF6oRApu12KfFPwtVYi/dAaVWJ24MQtlTWW9Smv1WYN/S5CGI040YA3sJjAOLr0DLWF&#10;BOx3NP9BTUZEj16nlfBT5bU2QhUNpKap/1FzP0JQRQsNB8N5TPh+sOL7/trdxUxdHNx9uPXiF9JQ&#10;qjlgfy7mDYbl2EHHiWlrwk9676KZVLBDGenxPFJ1SExQ8qJp2q6hyQuqtd3nuoy8gj7D5FtDxPRV&#10;+YnlYODWuKwYetjfYspEXo7ktPM3xtryataxeeCXXdsROpB3tIVE4RTkwNHtOAO7I1OKFAsiemtk&#10;7s44eMRrG9keyBdkJ+nnB6LMmQVMVCAd5VsaR5BqOXrZUXoxDUL65uWSburnPNFdoAvzv67MAreA&#10;49JSShmJOqzLlFSx60n1y8Rz9OTl8S4+PwtZobSdbJu99npP8eufa/MHAAD//wMAUEsDBBQABgAI&#10;AAAAIQCecYkp2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqN3QVjTE&#10;qSoEXJCQKIGzEy9JhL2OYjcNf89yoqfV7IxmXrGbvRMTjrEPpGG5UCCQmmB7ajVU7083dyBiMmSN&#10;C4QafjDCrry8KExuw4necDqkVnAJxdxo6FIacilj06E3cREGJPa+wuhNYjm20o7mxOXeyUypjfSm&#10;J17ozIAPHTbfh6PXsP98ebx9nWofnN221Yf1lXrOtL6+mvf3IBLO6T8Mf/iMDiUz1eFINgrHes1B&#10;DZniy/Z2s1qCqPmxWoMsC3nOX/4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANO9EO9gB&#10;AACkAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnnGJ&#10;KdsAAAAHAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;">
+              <v:line w14:anchorId="3F983BF0" id="Straight Connector 11" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".75pt,10.25pt" to="482.05pt,12.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA070Q72AEAAKQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC813qgChrBcg4x0kva&#10;BkjS+4YPiyhFElzWsv++S8px0vYWRAdiucsdzixH66vDZNleRTTeDbxZ1ZwpJ7w0bjfwx4ebT184&#10;wwROgvVODfyokF9tPn5Yz6FXrR+9lSoyAnHYz2HgY0qhryoUo5oAVz4oR0Xt4wSJtnFXyQgzoU+2&#10;auv6opp9lCF6oRApu12KfFPwtVYi/dAaVWJ24MQtlTWW9Smv1WYN/S5CGI040YA3sJjAOLr0DLWF&#10;BOx3NP9BTUZEj16nlfBT5bU2QhUNpKap/1FzP0JQRQsNB8N5TPh+sOL7/trdxUxdHNx9uPXiF9JQ&#10;qjlgfy7mDYbl2EHHiWlrwk9676KZVLBDGenxPFJ1SExQ8qJp2q6hyQuqtd3nuoy8gj7D5FtDxPRV&#10;+YnlYODWuKwYetjfYspEXo7ktPM3xtryataxeeCXXdsROpB3tIVE4RTkwNHtOAO7I1OKFAsiemtk&#10;7s44eMRrG9keyBdkJ+nnB6LMmQVMVCAd5VsaR5BqOXrZUXoxDUL65uWSburnPNFdoAvzv67MAreA&#10;49JSShmJOqzLlFSx60n1y8Rz9OTl8S4+PwtZobSdbJu99npP8eufa/MHAAD//wMAUEsDBBQABgAI&#10;AAAAIQCecYkp2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqN3QVjTE&#10;qSoEXJCQKIGzEy9JhL2OYjcNf89yoqfV7IxmXrGbvRMTjrEPpGG5UCCQmmB7ajVU7083dyBiMmSN&#10;C4QafjDCrry8KExuw4necDqkVnAJxdxo6FIacilj06E3cREGJPa+wuhNYjm20o7mxOXeyUypjfSm&#10;J17ozIAPHTbfh6PXsP98ebx9nWofnN221Yf1lXrOtL6+mvf3IBLO6T8Mf/iMDiUz1eFINgrHes1B&#10;DZniy/Z2s1qCqPmxWoMsC3nOX/4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANO9EO9gB&#10;AACkAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnnGJ&#10;KdsAAAAHAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="22FA8946" w14:textId="26233488" w:rsidR="000800D1" w:rsidRPr="00747008" w:rsidRDefault="000800D1" w:rsidP="00524D33">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Agency</w:t>
       </w:r>
       <w:r w:rsidR="00985A56">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -535,97 +535,95 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A2CDF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="802970546"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F96AED">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004A2CDF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A2CDF" w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>New</w:t>
       </w:r>
       <w:r w:rsidR="004A2CDF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-389346060"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F96AED">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004A2CDF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Extension</w:t>
       </w:r>
@@ -1107,51 +1105,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0A88F59E" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".75pt,14.3pt" to="482.05pt,16.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2cb01ugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaR6iK4ia7qHLclmg&#10;0i7cp34kFo7H8rhN+u+xvaW7ghsiB2s8j8/ffDPZ3C6TZScVyKDrebOqOVNOoDRu6Pn3p/t3Hzij&#10;CE6CRad6flbEb7dv32xm36kWR7RSBZZAHHWz7/kYo++qisSoJqAVeuVSUGOYIKZrGCoZYE7ok63a&#10;ur6pZgzSBxSKKHnvnoN8W/C1ViJ+05pUZLbniVssZyjnIZ/VdgPdEMCPRlxowD+wmMC49OgV6g4i&#10;sGMwf0FNRgQk1HElcKpQayNU6SF109R/dPM4glellyQO+atM9P9gxdfTzu1Dpi4W9+gfUPwk5nA3&#10;ghtUIfB09mlwTZaqmj1115J8Ib8P7DB/QZly4BixqLDoMDFtjf+RCzN46pQtRfbzVXa1RCaS86Zp&#10;2nWTpiNSrF2/r8tYKugyTC72geJnhRPLRs+tcVkV6OD0QDHTeknJbof3xtoyWevY3POP63ZdCgit&#10;kTmY0ygMh50N7AR5N8pXekyR12kBj04WsFGB/HSxIxj7bKfHrbtIk9XIq0fdAeV5H35LloZXWF4W&#10;LW/H63upfvkdtr8AAAD//wMAUEsDBBQABgAIAAAAIQD8P2Ap3AAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI7BTsMwEETvSPyDtUjcqNMUojaNU1UIuCAhUQJnJ94mEfY6it00/D3LiR5HM3rzit3s&#10;rJhwDL0nBctFAgKp8aanVkH18Xy3BhGiJqOtJ1TwgwF25fVVoXPjz/SO0yG2giEUcq2gi3HIpQxN&#10;h06HhR+QuDv60enIcWylGfWZ4c7KNEky6XRP/NDpAR87bL4PJ6dg//X6tHqbauet2bTVp3FV8pIq&#10;dXsz77cgIs7xfwx/+qwOJTvV/kQmCMv5gYcK0nUGgutNdr8EUStYpRnIspCX/uUvAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAHZxvTW6AQAAVgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPw/YCncAAAABwEAAA8AAAAAAAAAAAAAAAAAFAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;"/>
+              <v:line w14:anchorId="54B0E710" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".75pt,14.3pt" to="482.05pt,16.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2cb01ugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaR6iK4ia7qHLclmg&#10;0i7cp34kFo7H8rhN+u+xvaW7ghsiB2s8j8/ffDPZ3C6TZScVyKDrebOqOVNOoDRu6Pn3p/t3Hzij&#10;CE6CRad6flbEb7dv32xm36kWR7RSBZZAHHWz7/kYo++qisSoJqAVeuVSUGOYIKZrGCoZYE7ok63a&#10;ur6pZgzSBxSKKHnvnoN8W/C1ViJ+05pUZLbniVssZyjnIZ/VdgPdEMCPRlxowD+wmMC49OgV6g4i&#10;sGMwf0FNRgQk1HElcKpQayNU6SF109R/dPM4glellyQO+atM9P9gxdfTzu1Dpi4W9+gfUPwk5nA3&#10;ghtUIfB09mlwTZaqmj1115J8Ib8P7DB/QZly4BixqLDoMDFtjf+RCzN46pQtRfbzVXa1RCaS86Zp&#10;2nWTpiNSrF2/r8tYKugyTC72geJnhRPLRs+tcVkV6OD0QDHTeknJbof3xtoyWevY3POP63ZdCgit&#10;kTmY0ygMh50N7AR5N8pXekyR12kBj04WsFGB/HSxIxj7bKfHrbtIk9XIq0fdAeV5H35LloZXWF4W&#10;LW/H63upfvkdtr8AAAD//wMAUEsDBBQABgAIAAAAIQD8P2Ap3AAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI7BTsMwEETvSPyDtUjcqNMUojaNU1UIuCAhUQJnJ94mEfY6it00/D3LiR5HM3rzit3s&#10;rJhwDL0nBctFAgKp8aanVkH18Xy3BhGiJqOtJ1TwgwF25fVVoXPjz/SO0yG2giEUcq2gi3HIpQxN&#10;h06HhR+QuDv60enIcWylGfWZ4c7KNEky6XRP/NDpAR87bL4PJ6dg//X6tHqbauet2bTVp3FV8pIq&#10;dXsz77cgIs7xfwx/+qwOJTvV/kQmCMv5gYcK0nUGgutNdr8EUStYpRnIspCX/uUvAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAHZxvTW6AQAAVgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPw/YCncAAAABwEAAA8AAAAAAAAAAAAAAAAAFAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="675C3917" w14:textId="422B1CA2" w:rsidR="000800D1" w:rsidRDefault="00370F3C" w:rsidP="00524D33">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Job Title</w:t>
       </w:r>
       <w:r w:rsidR="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1162,88 +1160,91 @@
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:highlight w:val="darkGray"/>
           </w:rPr>
           <w:id w:val="-1155988032"/>
           <w:placeholder>
             <w:docPart w:val="E0B481218CA34336960FF8599D796D95"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Accessibility Specialist" w:value="Accessibility Specialist"/>
             <w:listItem w:displayText="AI Architect" w:value="AI Architect"/>
             <w:listItem w:displayText="AI Consultant" w:value="AI Consultant"/>
             <w:listItem w:displayText="AI Developer" w:value="AI Developer"/>
             <w:listItem w:displayText="AI Trainer" w:value="AI Trainer"/>
             <w:listItem w:displayText="Applications Syst Mgr" w:value="Applications Syst Mgr"/>
             <w:listItem w:displayText="Business Analyst" w:value="Business Analyst"/>
             <w:listItem w:displayText="Cloud Administrator" w:value="Cloud Administrator"/>
             <w:listItem w:displayText="Cloud Architect" w:value="Cloud Architect"/>
             <w:listItem w:displayText="Cloud Engineer" w:value="Cloud Engineer"/>
             <w:listItem w:displayText="CRM Analyst" w:value="CRM Analyst"/>
             <w:listItem w:displayText="CRM Architect" w:value="CRM Architect"/>
             <w:listItem w:displayText="CRM Developer" w:value="CRM Developer"/>
+            <w:listItem w:displayText="Curam Architect" w:value="Curam Architect"/>
+            <w:listItem w:displayText="Curam Business Analyst" w:value="Curam Business Analyst"/>
+            <w:listItem w:displayText="Curam Developer Programmer" w:value="Curam Developer Programmer"/>
+            <w:listItem w:displayText="Curam Specialist" w:value="Curam Specialist"/>
             <w:listItem w:displayText="Data Scientist" w:value="Data Scientist"/>
             <w:listItem w:displayText="Database Administrator" w:value="Database Administrator"/>
             <w:listItem w:displayText="Developer / Programmer" w:value="Developer / Programmer"/>
             <w:listItem w:displayText="DevOps Engineer" w:value="DevOps Engineer"/>
             <w:listItem w:displayText="Electronic Health Records Analyst" w:value="Electronic Health Records Analyst"/>
             <w:listItem w:displayText="Electronic Health Records Developer" w:value="Electronic Health Records Developer"/>
             <w:listItem w:displayText="Enterprise Service Bus Developer" w:value="Enterprise Service Bus Developer"/>
             <w:listItem w:displayText="IBM Curam Architect" w:value="IBM Curam Architect"/>
             <w:listItem w:displayText="IBM Curam Business Analyst" w:value="IBM Curam Business Analyst"/>
             <w:listItem w:displayText="IBM Curam Developer / Programmer" w:value="IBM Curam Developer / Programmer"/>
             <w:listItem w:displayText="Low-Code Developer" w:value="Low-Code Developer"/>
             <w:listItem w:displayText="Machine Learning Engineer" w:value="Machine Learning Engineer"/>
             <w:listItem w:displayText="Network / Telecom Specialist" w:value="Network / Telecom Specialist"/>
             <w:listItem w:displayText="Product Manager" w:value="Product Manager"/>
             <w:listItem w:displayText="Project Developer" w:value="Project Developer"/>
             <w:listItem w:displayText="Program Director" w:value="Program Director"/>
             <w:listItem w:displayText="Project Manager" w:value="Project Manager"/>
             <w:listItem w:displayText="QA Performance Tester" w:value="QA Performance Tester"/>
             <w:listItem w:displayText="Salesforce Architect" w:value="Salesforce Architect"/>
             <w:listItem w:displayText="Salesforce Developer" w:value="Salesforce Developer"/>
             <w:listItem w:displayText="SAP Business Analyst" w:value="SAP Business Analyst"/>
             <w:listItem w:displayText="SAP Developer / Programmer" w:value="SAP Developer / Programmer"/>
             <w:listItem w:displayText="SAP Specialist" w:value="SAP Specialist"/>
             <w:listItem w:displayText="SAP Systems Administrator" w:value="SAP Systems Administrator"/>
             <w:listItem w:displayText="SAP Technical Architect" w:value="SAP Technical Architect"/>
             <w:listItem w:displayText="Security Specialist" w:value="Security Specialist"/>
             <w:listItem w:displayText="Service Support Analyst" w:value="Service Support Analyst"/>
             <w:listItem w:displayText="Software Engineer" w:value="Software Engineer"/>
             <w:listItem w:displayText="Specialist" w:value="Specialist"/>
             <w:listItem w:displayText="Systems Administrator" w:value="Systems Administrator"/>
             <w:listItem w:displayText="Technical Architect" w:value="Technical Architect"/>
             <w:listItem w:displayText="Technical Specialist" w:value="Technical Specialist"/>
             <w:listItem w:displayText="Technical Writer" w:value="Technical Writer"/>
             <w:listItem w:displayText="Tester / QA Analyst" w:value="Tester / QA Analyst"/>
             <w:listItem w:displayText="User Experience Designer" w:value="User Experience Designer"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003D2D72" w:rsidRPr="00C63F46">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:highlight w:val="darkGray"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
@@ -1370,145 +1371,143 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0BC15F53" id="Line 7" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".75pt,5.2pt" to="482.05pt,7.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2cb01ugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaR6iK4ia7qHLclmg&#10;0i7cp34kFo7H8rhN+u+xvaW7ghsiB2s8j8/ffDPZ3C6TZScVyKDrebOqOVNOoDRu6Pn3p/t3Hzij&#10;CE6CRad6flbEb7dv32xm36kWR7RSBZZAHHWz7/kYo++qisSoJqAVeuVSUGOYIKZrGCoZYE7ok63a&#10;ur6pZgzSBxSKKHnvnoN8W/C1ViJ+05pUZLbniVssZyjnIZ/VdgPdEMCPRlxowD+wmMC49OgV6g4i&#10;sGMwf0FNRgQk1HElcKpQayNU6SF109R/dPM4glellyQO+atM9P9gxdfTzu1Dpi4W9+gfUPwk5nA3&#10;ghtUIfB09mlwTZaqmj1115J8Ib8P7DB/QZly4BixqLDoMDFtjf+RCzN46pQtRfbzVXa1RCaS86Zp&#10;2nWTpiNSrF2/r8tYKugyTC72geJnhRPLRs+tcVkV6OD0QDHTeknJbof3xtoyWevY3POP63ZdCgit&#10;kTmY0ygMh50N7AR5N8pXekyR12kBj04WsFGB/HSxIxj7bKfHrbtIk9XIq0fdAeV5H35LloZXWF4W&#10;LW/H63upfvkdtr8AAAD//wMAUEsDBBQABgAIAAAAIQDXp+1d2wAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI7BTsMwEETvSPyDtUjcqN0SKhriVBUCLkhIlLRnJ16SCHsdxW4a/p7lBKfV7IxmXrGd&#10;vRMTjrEPpGG5UCCQmmB7ajVUH8839yBiMmSNC4QavjHCtry8KExuw5necdqnVnAJxdxo6FIacilj&#10;06E3cREGJPY+w+hNYjm20o7mzOXeyZVSa+lNT7zQmQEfO2y+9ievYXd8fbp9m2ofnN201cH6Sr2s&#10;tL6+mncPIBLO6S8Mv/iMDiUz1eFENgrH+o6DfFQGgu3NOluCqPmRZSDLQv7nL38AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAdnG9NboBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA16ftXdsAAAAHAQAADwAAAAAAAAAAAAAAAAAUBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
+              <v:line w14:anchorId="023670A5" id="Line 7" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".75pt,5.2pt" to="482.05pt,7.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2cb01ugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaR6iK4ia7qHLclmg&#10;0i7cp34kFo7H8rhN+u+xvaW7ghsiB2s8j8/ffDPZ3C6TZScVyKDrebOqOVNOoDRu6Pn3p/t3Hzij&#10;CE6CRad6flbEb7dv32xm36kWR7RSBZZAHHWz7/kYo++qisSoJqAVeuVSUGOYIKZrGCoZYE7ok63a&#10;ur6pZgzSBxSKKHnvnoN8W/C1ViJ+05pUZLbniVssZyjnIZ/VdgPdEMCPRlxowD+wmMC49OgV6g4i&#10;sGMwf0FNRgQk1HElcKpQayNU6SF109R/dPM4glellyQO+atM9P9gxdfTzu1Dpi4W9+gfUPwk5nA3&#10;ghtUIfB09mlwTZaqmj1115J8Ib8P7DB/QZly4BixqLDoMDFtjf+RCzN46pQtRfbzVXa1RCaS86Zp&#10;2nWTpiNSrF2/r8tYKugyTC72geJnhRPLRs+tcVkV6OD0QDHTeknJbof3xtoyWevY3POP63ZdCgit&#10;kTmY0ygMh50N7AR5N8pXekyR12kBj04WsFGB/HSxIxj7bKfHrbtIk9XIq0fdAeV5H35LloZXWF4W&#10;LW/H63upfvkdtr8AAAD//wMAUEsDBBQABgAIAAAAIQDXp+1d2wAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI7BTsMwEETvSPyDtUjcqN0SKhriVBUCLkhIlLRnJ16SCHsdxW4a/p7lBKfV7IxmXrGd&#10;vRMTjrEPpGG5UCCQmmB7ajVUH8839yBiMmSNC4QavjHCtry8KExuw5necdqnVnAJxdxo6FIacilj&#10;06E3cREGJPY+w+hNYjm20o7mzOXeyZVSa+lNT7zQmQEfO2y+9ievYXd8fbp9m2ofnN201cH6Sr2s&#10;tL6+mncPIBLO6S8Mv/iMDiUz1eFENgrH+o6DfFQGgu3NOluCqPmRZSDLQv7nL38AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAdnG9NboBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA16ftXdsAAAAHAQAADwAAAAAAAAAAAAAAAAAUBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EE0A5EC" w14:textId="55197173" w:rsidR="000800D1" w:rsidRPr="00747008" w:rsidRDefault="000800D1" w:rsidP="00524D33">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Is this request associated with a </w:t>
       </w:r>
       <w:r w:rsidR="00703981">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">roject?     </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1311179718"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00956758">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00956758">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-675117634"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00956758">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00956758">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
@@ -1688,51 +1687,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="32B9A365" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,4.85pt" to="481.3pt,6.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2cb01ugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaR6iK4ia7qHLclmg&#10;0i7cp34kFo7H8rhN+u+xvaW7ghsiB2s8j8/ffDPZ3C6TZScVyKDrebOqOVNOoDRu6Pn3p/t3Hzij&#10;CE6CRad6flbEb7dv32xm36kWR7RSBZZAHHWz7/kYo++qisSoJqAVeuVSUGOYIKZrGCoZYE7ok63a&#10;ur6pZgzSBxSKKHnvnoN8W/C1ViJ+05pUZLbniVssZyjnIZ/VdgPdEMCPRlxowD+wmMC49OgV6g4i&#10;sGMwf0FNRgQk1HElcKpQayNU6SF109R/dPM4glellyQO+atM9P9gxdfTzu1Dpi4W9+gfUPwk5nA3&#10;ghtUIfB09mlwTZaqmj1115J8Ib8P7DB/QZly4BixqLDoMDFtjf+RCzN46pQtRfbzVXa1RCaS86Zp&#10;2nWTpiNSrF2/r8tYKugyTC72geJnhRPLRs+tcVkV6OD0QDHTeknJbof3xtoyWevY3POP63ZdCgit&#10;kTmY0ygMh50N7AR5N8pXekyR12kBj04WsFGB/HSxIxj7bKfHrbtIk9XIq0fdAeV5H35LloZXWF4W&#10;LW/H63upfvkdtr8AAAD//wMAUEsDBBQABgAIAAAAIQC6OvYe2gAAAAUBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAFITvgv9heYI3uzGF1KTZlCLqRRCs0fMm+5oEd9+G7DaN/97nyR6HGWa+KXeL&#10;s2LGKQyeFNyvEhBIrTcDdQrqj+e7BxAhajLaekIFPxhgV11flbow/kzvOB9iJ7iEQqEV9DGOhZSh&#10;7dHpsPIjEntHPzkdWU6dNJM+c7mzMk2STDo9EC/0esTHHtvvw8kp2H+9Pq3f5sZ5a/Ku/jSuTl5S&#10;pW5vlv0WRMQl/ofhD5/RoWKmxp/IBGEV8JGoIN+AYDPP0gxEw6n1BmRVykv66hcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQB2cb01ugEAAFYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQC6OvYe2gAAAAUBAAAPAAAAAAAAAAAAAAAAABQEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;"/>
+              <v:line w14:anchorId="031A4DE5" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,4.85pt" to="481.3pt,6.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2cb01ugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaR6iK4ia7qHLclmg&#10;0i7cp34kFo7H8rhN+u+xvaW7ghsiB2s8j8/ffDPZ3C6TZScVyKDrebOqOVNOoDRu6Pn3p/t3Hzij&#10;CE6CRad6flbEb7dv32xm36kWR7RSBZZAHHWz7/kYo++qisSoJqAVeuVSUGOYIKZrGCoZYE7ok63a&#10;ur6pZgzSBxSKKHnvnoN8W/C1ViJ+05pUZLbniVssZyjnIZ/VdgPdEMCPRlxowD+wmMC49OgV6g4i&#10;sGMwf0FNRgQk1HElcKpQayNU6SF109R/dPM4glellyQO+atM9P9gxdfTzu1Dpi4W9+gfUPwk5nA3&#10;ghtUIfB09mlwTZaqmj1115J8Ib8P7DB/QZly4BixqLDoMDFtjf+RCzN46pQtRfbzVXa1RCaS86Zp&#10;2nWTpiNSrF2/r8tYKugyTC72geJnhRPLRs+tcVkV6OD0QDHTeknJbof3xtoyWevY3POP63ZdCgit&#10;kTmY0ygMh50N7AR5N8pXekyR12kBj04WsFGB/HSxIxj7bKfHrbtIk9XIq0fdAeV5H35LloZXWF4W&#10;LW/H63upfvkdtr8AAAD//wMAUEsDBBQABgAIAAAAIQC6OvYe2gAAAAUBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAFITvgv9heYI3uzGF1KTZlCLqRRCs0fMm+5oEd9+G7DaN/97nyR6HGWa+KXeL&#10;s2LGKQyeFNyvEhBIrTcDdQrqj+e7BxAhajLaekIFPxhgV11flbow/kzvOB9iJ7iEQqEV9DGOhZSh&#10;7dHpsPIjEntHPzkdWU6dNJM+c7mzMk2STDo9EC/0esTHHtvvw8kp2H+9Pq3f5sZ5a/Ku/jSuTl5S&#10;pW5vlv0WRMQl/ofhD5/RoWKmxp/IBGEV8JGoIN+AYDPP0gxEw6n1BmRVykv66hcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQB2cb01ugEAAFYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQC6OvYe2gAAAAUBAAAPAAAAAAAAAAAAAAAAABQEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="60337C24" w14:textId="77777777" w:rsidR="00C44F3F" w:rsidRDefault="00C44F3F" w:rsidP="00524D33">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Number of Positions: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C54559">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2983,90 +2982,89 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="48EAB640" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".75pt,26.35pt" to="482.05pt,28.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2cb01ugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaR6iK4ia7qHLclmg&#10;0i7cp34kFo7H8rhN+u+xvaW7ghsiB2s8j8/ffDPZ3C6TZScVyKDrebOqOVNOoDRu6Pn3p/t3Hzij&#10;CE6CRad6flbEb7dv32xm36kWR7RSBZZAHHWz7/kYo++qisSoJqAVeuVSUGOYIKZrGCoZYE7ok63a&#10;ur6pZgzSBxSKKHnvnoN8W/C1ViJ+05pUZLbniVssZyjnIZ/VdgPdEMCPRlxowD+wmMC49OgV6g4i&#10;sGMwf0FNRgQk1HElcKpQayNU6SF109R/dPM4glellyQO+atM9P9gxdfTzu1Dpi4W9+gfUPwk5nA3&#10;ghtUIfB09mlwTZaqmj1115J8Ib8P7DB/QZly4BixqLDoMDFtjf+RCzN46pQtRfbzVXa1RCaS86Zp&#10;2nWTpiNSrF2/r8tYKugyTC72geJnhRPLRs+tcVkV6OD0QDHTeknJbof3xtoyWevY3POP63ZdCgit&#10;kTmY0ygMh50N7AR5N8pXekyR12kBj04WsFGB/HSxIxj7bKfHrbtIk9XIq0fdAeV5H35LloZXWF4W&#10;LW/H63upfvkdtr8AAAD//wMAUEsDBBQABgAIAAAAIQCD/U3D2wAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI7NTsMwEITvSLyDtUjcqNNAU5rGqSoEXJCQKKFnJ16SCHsdxW4a3p7lBMf50cxX7GZn&#10;xYRj6D0pWC4SEEiNNz21Cqr3p5t7ECFqMtp6QgXfGGBXXl4UOjf+TG84HWIreIRCrhV0MQ65lKHp&#10;0Omw8AMSZ59+dDqyHFtpRn3mcWdlmiSZdLonfuj0gA8dNl+Hk1OwP7483r5OtfPWbNrqw7gqeU6V&#10;ur6a91sQEef4V4ZffEaHkplqfyIThGW94qKCVboGwfEmu1uCqNnI1iDLQv7nL38AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAdnG9NboBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAg/1Nw9sAAAAHAQAADwAAAAAAAAAAAAAAAAAUBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
+              <v:line w14:anchorId="68916947" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".75pt,26.35pt" to="482.05pt,28.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2cb01ugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaR6iK4ia7qHLclmg&#10;0i7cp34kFo7H8rhN+u+xvaW7ghsiB2s8j8/ffDPZ3C6TZScVyKDrebOqOVNOoDRu6Pn3p/t3Hzij&#10;CE6CRad6flbEb7dv32xm36kWR7RSBZZAHHWz7/kYo++qisSoJqAVeuVSUGOYIKZrGCoZYE7ok63a&#10;ur6pZgzSBxSKKHnvnoN8W/C1ViJ+05pUZLbniVssZyjnIZ/VdgPdEMCPRlxowD+wmMC49OgV6g4i&#10;sGMwf0FNRgQk1HElcKpQayNU6SF109R/dPM4glellyQO+atM9P9gxdfTzu1Dpi4W9+gfUPwk5nA3&#10;ghtUIfB09mlwTZaqmj1115J8Ib8P7DB/QZly4BixqLDoMDFtjf+RCzN46pQtRfbzVXa1RCaS86Zp&#10;2nWTpiNSrF2/r8tYKugyTC72geJnhRPLRs+tcVkV6OD0QDHTeknJbof3xtoyWevY3POP63ZdCgit&#10;kTmY0ygMh50N7AR5N8pXekyR12kBj04WsFGB/HSxIxj7bKfHrbtIk9XIq0fdAeV5H35LloZXWF4W&#10;LW/H63upfvkdtr8AAAD//wMAUEsDBBQABgAIAAAAIQCD/U3D2wAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI7NTsMwEITvSLyDtUjcqNNAU5rGqSoEXJCQKKFnJ16SCHsdxW4a3p7lBMf50cxX7GZn&#10;xYRj6D0pWC4SEEiNNz21Cqr3p5t7ECFqMtp6QgXfGGBXXl4UOjf+TG84HWIreIRCrhV0MQ65lKHp&#10;0Omw8AMSZ59+dDqyHFtpRn3mcWdlmiSZdLonfuj0gA8dNl+Hk1OwP7483r5OtfPWbNrqw7gqeU6V&#10;ur6a91sQEef4V4ZffEaHkplqfyIThGW94qKCVboGwfEmu1uCqNnI1iDLQv7nL38AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAdnG9NboBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAg/1Nw9sAAAAHAQAADwAAAAAAAAAAAAAAAAAUBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="000800D1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Is it budgeted?</w:t>
       </w:r>
       <w:r w:rsidR="000800D1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00956758" w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="447827931"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00956758">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00956758">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00956758" w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
@@ -3076,51 +3074,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00956758" w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-841625169"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00956758">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00956758">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00956758" w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
@@ -3586,121 +3583,111 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="7AC08D10" id="Straight Connector 5" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,10.5pt" to="481.3pt,12.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2cb01ugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaR6iK4ia7qHLclmg&#10;0i7cp34kFo7H8rhN+u+xvaW7ghsiB2s8j8/ffDPZ3C6TZScVyKDrebOqOVNOoDRu6Pn3p/t3Hzij&#10;CE6CRad6flbEb7dv32xm36kWR7RSBZZAHHWz7/kYo++qisSoJqAVeuVSUGOYIKZrGCoZYE7ok63a&#10;ur6pZgzSBxSKKHnvnoN8W/C1ViJ+05pUZLbniVssZyjnIZ/VdgPdEMCPRlxowD+wmMC49OgV6g4i&#10;sGMwf0FNRgQk1HElcKpQayNU6SF109R/dPM4glellyQO+atM9P9gxdfTzu1Dpi4W9+gfUPwk5nA3&#10;ghtUIfB09mlwTZaqmj1115J8Ib8P7DB/QZly4BixqLDoMDFtjf+RCzN46pQtRfbzVXa1RCaS86Zp&#10;2nWTpiNSrF2/r8tYKugyTC72geJnhRPLRs+tcVkV6OD0QDHTeknJbof3xtoyWevY3POP63ZdCgit&#10;kTmY0ygMh50N7AR5N8pXekyR12kBj04WsFGB/HSxIxj7bKfHrbtIk9XIq0fdAeV5H35LloZXWF4W&#10;LW/H63upfvkdtr8AAAD//wMAUEsDBBQABgAIAAAAIQDm/p332wAAAAYBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT8MwDIXvSPyHyEjcWLIiKlaaThMCLkhIjMI5bby2WuJUTdaVf485wcl6ftZ7n8vt&#10;4p2YcYpDIA3rlQKB1AY7UKeh/ni+uQcRkyFrXCDU8I0RttXlRWkKG870jvM+dYJDKBZGQ5/SWEgZ&#10;2x69iaswIrF3CJM3ieXUSTuZM4d7JzOlcunNQNzQmxEfe2yP+5PXsPt6fbp9mxsfnN109af1tXrJ&#10;tL6+WnYPIBIu6e8YfvEZHSpmasKJbBROAz+SNGRrnuxu8iwH0fDiToGsSvkfv/oBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAdnG9NboBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA5v6d99sAAAAGAQAADwAAAAAAAAAAAAAAAAAUBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
+              <v:line w14:anchorId="62DF57BB" id="Straight Connector 5" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,10.5pt" to="481.3pt,12.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2cb01ugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaR6iK4ia7qHLclmg&#10;0i7cp34kFo7H8rhN+u+xvaW7ghsiB2s8j8/ffDPZ3C6TZScVyKDrebOqOVNOoDRu6Pn3p/t3Hzij&#10;CE6CRad6flbEb7dv32xm36kWR7RSBZZAHHWz7/kYo++qisSoJqAVeuVSUGOYIKZrGCoZYE7ok63a&#10;ur6pZgzSBxSKKHnvnoN8W/C1ViJ+05pUZLbniVssZyjnIZ/VdgPdEMCPRlxowD+wmMC49OgV6g4i&#10;sGMwf0FNRgQk1HElcKpQayNU6SF109R/dPM4glellyQO+atM9P9gxdfTzu1Dpi4W9+gfUPwk5nA3&#10;ghtUIfB09mlwTZaqmj1115J8Ib8P7DB/QZly4BixqLDoMDFtjf+RCzN46pQtRfbzVXa1RCaS86Zp&#10;2nWTpiNSrF2/r8tYKugyTC72geJnhRPLRs+tcVkV6OD0QDHTeknJbof3xtoyWevY3POP63ZdCgit&#10;kTmY0ygMh50N7AR5N8pXekyR12kBj04WsFGB/HSxIxj7bKfHrbtIk9XIq0fdAeV5H35LloZXWF4W&#10;LW/H63upfvkdtr8AAAD//wMAUEsDBBQABgAIAAAAIQDm/p332wAAAAYBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT8MwDIXvSPyHyEjcWLIiKlaaThMCLkhIjMI5bby2WuJUTdaVf485wcl6ftZ7n8vt&#10;4p2YcYpDIA3rlQKB1AY7UKeh/ni+uQcRkyFrXCDU8I0RttXlRWkKG870jvM+dYJDKBZGQ5/SWEgZ&#10;2x69iaswIrF3CJM3ieXUSTuZM4d7JzOlcunNQNzQmxEfe2yP+5PXsPt6fbp9mxsfnN109af1tXrJ&#10;tL6+WnYPIBIu6e8YfvEZHSpmasKJbBROAz+SNGRrnuxu8iwH0fDiToGsSvkfv/oBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAdnG9NboBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA5v6d99sAAAAGAQAADwAAAAAAAAAAAAAAAAAUBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="65503B0C" w14:textId="4DDD86E3" w:rsidR="000800D1" w:rsidRDefault="000800D1" w:rsidP="00524D33">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Have you attempted to hire this skillset as a </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00567F35">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>tate</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> employee?</w:t>
+        <w:t>tate employee?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00956758" w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1513887225"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00956758">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00956758">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00956758" w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
@@ -3710,51 +3697,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00956758" w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1257181588"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00956758">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00956758">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00956758" w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
@@ -3900,51 +3886,50 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1525703812"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00516C9B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00516C9B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Full Time</w:t>
       </w:r>
@@ -3960,51 +3945,50 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F90BAA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1077947253"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00516C9B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00516C9B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F90BAA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Time-</w:t>
       </w:r>
@@ -4027,51 +4011,50 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00516C9B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1228340742"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00516C9B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00516C9B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00747008">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Temporary</w:t>
       </w:r>
@@ -4685,63 +4668,63 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE56C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000800D1" w:rsidSect="006A509C">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1350" w:left="1440" w:header="720" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D5CB1E6" w14:textId="77777777" w:rsidR="00993E27" w:rsidRDefault="00993E27" w:rsidP="000A6B81">
+    <w:p w14:paraId="16E91B17" w14:textId="77777777" w:rsidR="008D0769" w:rsidRDefault="008D0769" w:rsidP="000A6B81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E86C630" w14:textId="77777777" w:rsidR="00993E27" w:rsidRDefault="00993E27" w:rsidP="000A6B81">
+    <w:p w14:paraId="145754B2" w14:textId="77777777" w:rsidR="008D0769" w:rsidRDefault="008D0769" w:rsidP="000A6B81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4763,51 +4746,51 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02FA6BAC" w14:textId="77777777" w:rsidR="00F90BAA" w:rsidRPr="00DB5B04" w:rsidRDefault="00370F3C" w:rsidP="00B6641D">
     <w:pPr>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>NCDIT</w:t>
     </w:r>
     <w:r w:rsidR="00F90BAA" w:rsidRPr="00DB5B04">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F90BAA" w:rsidRPr="00DB5B04">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:sym w:font="Wingdings" w:char="F071"/>
     </w:r>
     <w:r w:rsidR="00F90BAA" w:rsidRPr="00DB5B04">
@@ -4988,76 +4971,76 @@
     <w:r w:rsidR="00DB5B04" w:rsidRPr="00DB5B04">
       <w:rPr>
         <w:szCs w:val="24"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00DB5B04">
       <w:rPr>
         <w:szCs w:val="24"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00DB5B04">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> Signature</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29C3D556" w14:textId="77777777" w:rsidR="00993E27" w:rsidRDefault="00993E27" w:rsidP="000A6B81">
+    <w:p w14:paraId="7BB54D76" w14:textId="77777777" w:rsidR="008D0769" w:rsidRDefault="008D0769" w:rsidP="000A6B81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F07E27A" w14:textId="77777777" w:rsidR="00993E27" w:rsidRDefault="00993E27" w:rsidP="000A6B81">
+    <w:p w14:paraId="6FCC3E98" w14:textId="77777777" w:rsidR="008D0769" w:rsidRDefault="008D0769" w:rsidP="000A6B81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="26EA4EE5" w14:textId="77777777" w:rsidR="00F90BAA" w:rsidRPr="00AE212B" w:rsidRDefault="00F90BAA" w:rsidP="00AE212B">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AE212B">
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Short Term </w:t>
     </w:r>
     <w:r w:rsidR="00370F3C">
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">IT </w:t>
     </w:r>
@@ -5094,209 +5077,213 @@
       <w:t>S.L. 2015-241, Section 26.2(b)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="35F4EF07" w14:textId="77777777" w:rsidR="00F90BAA" w:rsidRPr="00DB5B04" w:rsidRDefault="00F90BAA" w:rsidP="00AE212B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DB5B04">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Please use additional space as needed to thoroughly answer the questions below.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="vI2gIx7PPu3ulkABBWOh58o+MywDq0YG4pIMvezlHnxLGnXrb59HoZ+3I4m7M8EK/HojmKwF/9Lv/N3UW3PdxA==" w:salt="Badury+PIxY1bKultnVvbg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="KyhUTT7uLzz0DGkm1VbI5luHPC0hWt04ZwUCkWmZ3TJ0NfhnALxQWvS7YDUTkjGwzdIdOjI4LWaBb4DO+a38Dw==" w:salt="35tEJGeKOIoeWQvEJ/5hzg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00524D33"/>
     <w:rsid w:val="000800D1"/>
     <w:rsid w:val="000A6B81"/>
     <w:rsid w:val="000E1A2C"/>
     <w:rsid w:val="000F7BC4"/>
     <w:rsid w:val="00146E75"/>
     <w:rsid w:val="00177BC4"/>
-    <w:rsid w:val="001C2424"/>
     <w:rsid w:val="001C2583"/>
+    <w:rsid w:val="001F34AE"/>
     <w:rsid w:val="001F66AE"/>
     <w:rsid w:val="00223BBD"/>
     <w:rsid w:val="00227DE0"/>
     <w:rsid w:val="00230C74"/>
     <w:rsid w:val="0023128F"/>
     <w:rsid w:val="002B4F98"/>
     <w:rsid w:val="002D687A"/>
     <w:rsid w:val="002E0FC8"/>
     <w:rsid w:val="002F556A"/>
     <w:rsid w:val="0030121D"/>
     <w:rsid w:val="003168E8"/>
     <w:rsid w:val="00327786"/>
     <w:rsid w:val="00347942"/>
     <w:rsid w:val="00370F3C"/>
     <w:rsid w:val="003811E6"/>
     <w:rsid w:val="00387407"/>
     <w:rsid w:val="003A048C"/>
     <w:rsid w:val="003A18C7"/>
     <w:rsid w:val="003B4CAB"/>
     <w:rsid w:val="003D2D72"/>
     <w:rsid w:val="003F0201"/>
     <w:rsid w:val="003F5F48"/>
+    <w:rsid w:val="0040777D"/>
     <w:rsid w:val="00466B9D"/>
     <w:rsid w:val="004822CA"/>
     <w:rsid w:val="004878DA"/>
     <w:rsid w:val="004934C2"/>
     <w:rsid w:val="004A2CDF"/>
     <w:rsid w:val="004B1F97"/>
     <w:rsid w:val="004B3E6F"/>
     <w:rsid w:val="004F5C1E"/>
     <w:rsid w:val="00516C9B"/>
     <w:rsid w:val="00524D33"/>
     <w:rsid w:val="00527145"/>
     <w:rsid w:val="005300C5"/>
     <w:rsid w:val="0055662F"/>
     <w:rsid w:val="00567F35"/>
     <w:rsid w:val="00592387"/>
     <w:rsid w:val="005B2EA8"/>
     <w:rsid w:val="005E0D27"/>
     <w:rsid w:val="00603548"/>
     <w:rsid w:val="00614447"/>
+    <w:rsid w:val="00624C38"/>
     <w:rsid w:val="00634003"/>
     <w:rsid w:val="00642FA9"/>
     <w:rsid w:val="00654343"/>
     <w:rsid w:val="006724AC"/>
     <w:rsid w:val="00672BC8"/>
     <w:rsid w:val="00692894"/>
     <w:rsid w:val="006A0981"/>
     <w:rsid w:val="006A2959"/>
     <w:rsid w:val="006A509C"/>
     <w:rsid w:val="006C6F30"/>
     <w:rsid w:val="006C753E"/>
     <w:rsid w:val="006F3704"/>
     <w:rsid w:val="00702DCC"/>
     <w:rsid w:val="00703981"/>
     <w:rsid w:val="0070724C"/>
     <w:rsid w:val="00711D6E"/>
     <w:rsid w:val="00740B9C"/>
     <w:rsid w:val="00747008"/>
     <w:rsid w:val="00797F04"/>
     <w:rsid w:val="007B3AD9"/>
     <w:rsid w:val="007E26ED"/>
     <w:rsid w:val="007F51E9"/>
     <w:rsid w:val="00805629"/>
     <w:rsid w:val="0081369B"/>
     <w:rsid w:val="0085083F"/>
     <w:rsid w:val="00853507"/>
     <w:rsid w:val="008825AC"/>
     <w:rsid w:val="008A1B56"/>
     <w:rsid w:val="008C3E33"/>
+    <w:rsid w:val="008D0769"/>
+    <w:rsid w:val="008E5E26"/>
     <w:rsid w:val="009264E9"/>
     <w:rsid w:val="009335E5"/>
+    <w:rsid w:val="00935F26"/>
     <w:rsid w:val="00942786"/>
     <w:rsid w:val="00956758"/>
     <w:rsid w:val="00982504"/>
     <w:rsid w:val="00985A56"/>
     <w:rsid w:val="009905B1"/>
-    <w:rsid w:val="00993E27"/>
     <w:rsid w:val="00995473"/>
     <w:rsid w:val="00997E19"/>
     <w:rsid w:val="009A2316"/>
     <w:rsid w:val="009A3F01"/>
     <w:rsid w:val="009C6886"/>
     <w:rsid w:val="009D301C"/>
     <w:rsid w:val="009D5CED"/>
     <w:rsid w:val="009F668E"/>
     <w:rsid w:val="00A237B6"/>
     <w:rsid w:val="00A67774"/>
     <w:rsid w:val="00AE1EF7"/>
     <w:rsid w:val="00AE212B"/>
     <w:rsid w:val="00AF1606"/>
     <w:rsid w:val="00B43239"/>
     <w:rsid w:val="00B6641D"/>
     <w:rsid w:val="00B83395"/>
     <w:rsid w:val="00BC68F2"/>
     <w:rsid w:val="00BD5A15"/>
-    <w:rsid w:val="00BF2994"/>
     <w:rsid w:val="00BF3C3D"/>
-    <w:rsid w:val="00BF56D2"/>
     <w:rsid w:val="00C27B0E"/>
     <w:rsid w:val="00C43947"/>
     <w:rsid w:val="00C44F3F"/>
     <w:rsid w:val="00C50DEC"/>
     <w:rsid w:val="00C54559"/>
     <w:rsid w:val="00C63F46"/>
     <w:rsid w:val="00CC45D6"/>
     <w:rsid w:val="00CD3F7D"/>
     <w:rsid w:val="00CD64BB"/>
     <w:rsid w:val="00CE38BC"/>
     <w:rsid w:val="00CE4730"/>
     <w:rsid w:val="00CE56C2"/>
     <w:rsid w:val="00CF7E47"/>
+    <w:rsid w:val="00D27DE1"/>
     <w:rsid w:val="00D32000"/>
     <w:rsid w:val="00D51774"/>
     <w:rsid w:val="00D746D8"/>
     <w:rsid w:val="00D901A1"/>
     <w:rsid w:val="00D966A1"/>
     <w:rsid w:val="00DB5B04"/>
     <w:rsid w:val="00DB7687"/>
     <w:rsid w:val="00DC2274"/>
     <w:rsid w:val="00DE09BD"/>
     <w:rsid w:val="00DF08DF"/>
     <w:rsid w:val="00DF0EF4"/>
     <w:rsid w:val="00E02355"/>
     <w:rsid w:val="00E17F7B"/>
+    <w:rsid w:val="00E72964"/>
     <w:rsid w:val="00EB06F5"/>
     <w:rsid w:val="00EC0541"/>
     <w:rsid w:val="00EC72C3"/>
     <w:rsid w:val="00F07430"/>
     <w:rsid w:val="00F50DA1"/>
     <w:rsid w:val="00F670B4"/>
     <w:rsid w:val="00F80FFF"/>
     <w:rsid w:val="00F90BAA"/>
     <w:rsid w:val="00F96AED"/>
     <w:rsid w:val="00FB4A45"/>
     <w:rsid w:val="00FD5602"/>
     <w:rsid w:val="00FE3372"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -5743,51 +5730,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C50DEC"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E0B481218CA34336960FF8599D796D95"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6CD381EC-7E41-400C-A2E8-38F295DB68CD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00EF1B7F" w:rsidRDefault="00233AD2" w:rsidP="00233AD2">
           <w:pPr>
             <w:pStyle w:val="E0B481218CA34336960FF8599D796D95"/>
           </w:pPr>
           <w:r w:rsidRPr="00C63F46">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:highlight w:val="darkGray"/>
@@ -5849,53 +5836,53 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233AD2"/>
     <w:rsid w:val="00177BC4"/>
-    <w:rsid w:val="001C2424"/>
     <w:rsid w:val="00233AD2"/>
-    <w:rsid w:val="004E569B"/>
+    <w:rsid w:val="006822B0"/>
+    <w:rsid w:val="008E5E26"/>
     <w:rsid w:val="00EF1B7F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">