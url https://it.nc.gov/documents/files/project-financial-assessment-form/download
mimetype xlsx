--- v0 (2025-10-17)
+++ v1 (2026-06-16)
@@ -10,60 +10,60 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect-my.sharepoint.com/personal/kenneth_kirchner_nc_gov/Documents/Documents/EPMO/PMA/Administrative/Website Updates/250902/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect-my.sharepoint.com/personal/kenneth_kirchner_nc_gov/Documents/Documents/EPMO/QMS Working Folder/Updates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="261" documentId="8_{C34CDC0C-84F6-4950-B7D5-10A1C1CC913D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{099708CD-0C2C-4813-AE77-55A1F2DFE357}"/>
+  <xr:revisionPtr revIDLastSave="10" documentId="8_{9D930DC0-9650-44EA-86DE-5537B6B70E12}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C6F437CC-3FF1-4156-A460-25035FC88038}"/>
   <bookViews>
-    <workbookView xWindow="-57720" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="713" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="1725" windowWidth="29040" windowHeight="15720" tabRatio="713" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cost" sheetId="12" r:id="rId1"/>
     <sheet name="Benefits" sheetId="13" r:id="rId2"/>
     <sheet name="Sheet1" sheetId="14" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="ESTIMATES" localSheetId="1">'[1]Cost Alt 1'!#REF!</definedName>
     <definedName name="ESTIMATES" localSheetId="0">Cost!#REF!</definedName>
     <definedName name="ESTIMATES">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Benefits!$13:$13</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
@@ -87,108 +87,108 @@
   <c r="I44" i="13"/>
   <c r="I45" i="13"/>
   <c r="I46" i="13"/>
   <c r="I47" i="13"/>
   <c r="I43" i="13"/>
   <c r="I35" i="13"/>
   <c r="I36" i="13"/>
   <c r="I37" i="13"/>
   <c r="I38" i="13"/>
   <c r="I34" i="13"/>
   <c r="I26" i="13"/>
   <c r="I27" i="13"/>
   <c r="I28" i="13"/>
   <c r="I29" i="13"/>
   <c r="I25" i="13"/>
   <c r="I17" i="13"/>
   <c r="I18" i="13"/>
   <c r="I19" i="13"/>
   <c r="I20" i="13"/>
   <c r="I16" i="13"/>
   <c r="F19" i="12" l="1"/>
   <c r="G19" i="12"/>
   <c r="H19" i="12"/>
   <c r="I19" i="12"/>
   <c r="E19" i="12"/>
-  <c r="E49" i="12"/>
-[...9 lines deleted...]
-  <c r="F42" i="12"/>
+  <c r="E45" i="12"/>
+  <c r="I27" i="12"/>
+  <c r="H27" i="12"/>
+  <c r="G27" i="12"/>
+  <c r="F27" i="12"/>
+  <c r="E27" i="12"/>
+  <c r="G38" i="12" l="1"/>
+  <c r="I38" i="12"/>
+  <c r="E38" i="12"/>
+  <c r="H38" i="12"/>
+  <c r="F38" i="12"/>
   <c r="H21" i="13"/>
   <c r="G21" i="13"/>
   <c r="F21" i="13"/>
   <c r="E21" i="13"/>
   <c r="D21" i="13"/>
   <c r="I21" i="13" l="1"/>
   <c r="H66" i="13" l="1"/>
   <c r="G66" i="13"/>
   <c r="F66" i="13"/>
   <c r="E66" i="13"/>
   <c r="D66" i="13"/>
   <c r="H57" i="13"/>
   <c r="G57" i="13"/>
   <c r="F57" i="13"/>
   <c r="E57" i="13"/>
   <c r="D57" i="13"/>
   <c r="H48" i="13"/>
   <c r="G48" i="13"/>
   <c r="F48" i="13"/>
   <c r="E48" i="13"/>
   <c r="D48" i="13"/>
   <c r="H39" i="13"/>
   <c r="G39" i="13"/>
   <c r="F39" i="13"/>
   <c r="E39" i="13"/>
   <c r="D39" i="13"/>
   <c r="H30" i="13"/>
   <c r="G30" i="13"/>
   <c r="F30" i="13"/>
   <c r="E30" i="13"/>
   <c r="D30" i="13"/>
   <c r="I39" i="13" l="1"/>
   <c r="I66" i="13"/>
   <c r="I30" i="13"/>
   <c r="D68" i="13"/>
   <c r="E68" i="13"/>
   <c r="F68" i="13"/>
   <c r="I57" i="13"/>
   <c r="G68" i="13"/>
   <c r="I48" i="13"/>
   <c r="H68" i="13"/>
   <c r="I68" i="13" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="106">
   <si>
     <t>DOCUMENT #</t>
   </si>
   <si>
     <t>0300-0310-015-D</t>
   </si>
   <si>
     <t>REVISION #</t>
   </si>
   <si>
     <t>TITLE</t>
   </si>
   <si>
     <t>PROJECT FINANCIAL ASSESSMENT FORM</t>
   </si>
   <si>
     <t>EFFECTIVE DATE</t>
   </si>
   <si>
     <t>Aggregated Cost Estimate and Baseline  (Instructions: 0300-0310-015-C PROJECT FINANCIAL ASSESSMENT)</t>
   </si>
   <si>
     <t>Agency:</t>
   </si>
   <si>
@@ -233,93 +233,63 @@
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Funding Source %:</t>
   </si>
   <si>
     <t xml:space="preserve"> Budget Categories</t>
   </si>
   <si>
     <t>Project Cost</t>
   </si>
   <si>
     <t>Budget Code</t>
   </si>
   <si>
     <t>XXXX</t>
   </si>
   <si>
     <t>XXXXX</t>
   </si>
   <si>
     <t>XXXXXXXX</t>
   </si>
   <si>
-    <t>Agency Personnel (531xxx)</t>
-[...19 lines deleted...]
-  <si>
     <t>Other (Describe)</t>
   </si>
   <si>
     <t>Operations &amp; Maintenance Cost  (5 Years)</t>
   </si>
   <si>
-    <t xml:space="preserve">DIT Services </t>
-[...1 lines deleted...]
-  <si>
     <t>Project Budget:</t>
   </si>
   <si>
     <t>Project End Date:</t>
   </si>
   <si>
     <t>Comments:</t>
-  </si>
-[...4 lines deleted...]
-    <t>DIT Services (Include Project Staffing Resources)</t>
   </si>
   <si>
     <t>PRINTED COPIES FROM THE ON-LINE SYSTEM ARE CONSIDERED UNCONTROLLED.  IT IS THE RESPONSIBILITY OF THE PERSON USING A PRINTED COPY TO VERIFY THE COPY THEY HAVE IS THE LATEST REVISION IN THE ON-LINE SYSTEM.</t>
   </si>
   <si>
     <t>Benefits to North Carolina  (Instructions: 0300-0310-015-C PROJECT FINANCIAL ASSESSMENT)</t>
   </si>
   <si>
     <t>Cost/Benefit Comparison</t>
   </si>
   <si>
     <t>TCO:</t>
   </si>
   <si>
     <t>Project Start:</t>
   </si>
   <si>
     <t>Quant Benefits (Hard):</t>
   </si>
   <si>
     <t>Project End:</t>
   </si>
   <si>
     <t>Quant Benefits (Soft):</t>
   </si>
@@ -548,50 +518,68 @@
     <r>
       <t xml:space="preserve">Actual Cost
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(to date)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> Aggregated Annual Operations &amp; Maintenance Cost  (1 Year)</t>
   </si>
   <si>
     <t>Legacy System (Current Production)</t>
   </si>
   <si>
     <t>MM/DD/YY</t>
   </si>
   <si>
     <t>Bottom Up Estimate</t>
+  </si>
+  <si>
+    <t>Agency Personnel (State FTE workforce)</t>
+  </si>
+  <si>
+    <t>External Personnel (all non-State FTE resources, save DIT Staffing)</t>
+  </si>
+  <si>
+    <t>Software (to include licensing, SaaS, or solution provisioning)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hardware and Infrastructure (to include State-owned HW/Inf. acquired assets) </t>
+  </si>
+  <si>
+    <t>4.0</t>
+  </si>
+  <si>
+    <t>DIT Services (including project staffing resources)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="m/d/yy;@"/>
     <numFmt numFmtId="166" formatCode="mm/dd/yy;@"/>
   </numFmts>
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -751,65 +739,65 @@
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -997,98 +985,92 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="179">
+  <cellXfs count="174">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="5" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="6" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -1181,376 +1163,367 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="42" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="25" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="25" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="2" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="8" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="23" fillId="7" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="6" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...72 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="18" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="18" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...46 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="18" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...20 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="6" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="6" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="6" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{D62187C3-0F92-4790-B54C-91FF8DAB2035}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
       <color rgb="FFCCFFCC"/>
       <color rgb="FFFFFF99"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FF66FF99"/>
       <color rgb="FF99FF99"/>
       <color rgb="FF99FF33"/>
       <color rgb="FF00FF00"/>
       <color rgb="FF00CC00"/>
       <color rgb="FF66FF66"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -1566,51 +1539,51 @@
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>172718</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>32384</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>969339</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>123824</xdr:rowOff>
+      <xdr:rowOff>126999</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 4" descr="C:\Users\arcutler\Pictures\State Flag.jpg">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -1993,3478 +1966,3233 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/media/1006/open" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/media/1006/open" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M61"/>
+  <dimension ref="A1:M55"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G4" sqref="G4:I4"/>
+      <selection activeCell="A7" sqref="A7:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="15.7265625" customWidth="1"/>
     <col min="2" max="2" width="22.7265625" customWidth="1"/>
     <col min="3" max="3" width="21.26953125" customWidth="1"/>
     <col min="4" max="4" width="24.7265625" customWidth="1"/>
     <col min="5" max="9" width="16.7265625" customWidth="1"/>
     <col min="10" max="10" width="18.7265625" customWidth="1"/>
     <col min="11" max="11" width="41.453125" customWidth="1"/>
     <col min="12" max="12" width="15.81640625" style="3" customWidth="1"/>
     <col min="13" max="13" width="30.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="F1" s="30" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="102" t="s">
+      <c r="F1" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="G1" s="89" t="s">
         <v>1</v>
       </c>
-      <c r="H1" s="102"/>
-      <c r="I1" s="102"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
     </row>
     <row r="2" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="F2" s="31" t="s">
+      <c r="F2" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="G2" s="75" t="s">
-[...3 lines deleted...]
-      <c r="I2" s="75"/>
+      <c r="G2" s="118" t="s">
+        <v>80</v>
+      </c>
+      <c r="H2" s="118"/>
+      <c r="I2" s="118"/>
     </row>
     <row r="3" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="F3" s="31" t="s">
+      <c r="F3" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="73" t="s">
+      <c r="G3" s="116" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="73"/>
-      <c r="I3" s="74"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="117"/>
     </row>
     <row r="4" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="F4" s="32" t="s">
+      <c r="F4" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="72">
-[...3 lines deleted...]
-      <c r="I4" s="72"/>
+      <c r="G4" s="115">
+        <v>46174</v>
+      </c>
+      <c r="H4" s="115"/>
+      <c r="I4" s="115"/>
     </row>
     <row r="5" spans="1:12" ht="6" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="F5" s="41"/>
-[...5 lines deleted...]
-      <c r="A6" s="84" t="s">
+      <c r="F5" s="39"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="40"/>
+    </row>
+    <row r="6" spans="1:12" s="41" customFormat="1" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="171" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="85"/>
-[...9 lines deleted...]
-      <c r="L6" s="29"/>
+      <c r="B6" s="172"/>
+      <c r="C6" s="172"/>
+      <c r="D6" s="172"/>
+      <c r="E6" s="172"/>
+      <c r="F6" s="172"/>
+      <c r="G6" s="172"/>
+      <c r="H6" s="172"/>
+      <c r="I6" s="173"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="27"/>
     </row>
     <row r="7" spans="1:12" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="87" t="s">
+      <c r="A7" s="96" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="88"/>
-[...3 lines deleted...]
-      <c r="F7" s="89" t="s">
+      <c r="B7" s="111"/>
+      <c r="C7" s="98"/>
+      <c r="D7" s="99"/>
+      <c r="E7" s="99"/>
+      <c r="F7" s="121" t="s">
         <v>8</v>
       </c>
-      <c r="G7" s="90"/>
-[...3 lines deleted...]
-      <c r="I7" s="107"/>
+      <c r="G7" s="122"/>
+      <c r="H7" s="93" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="94"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="13"/>
     </row>
     <row r="8" spans="1:12" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="87" t="s">
+      <c r="A8" s="96" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="88"/>
-[...6 lines deleted...]
-      <c r="I8" s="83"/>
+      <c r="B8" s="111"/>
+      <c r="C8" s="119"/>
+      <c r="D8" s="120"/>
+      <c r="E8" s="120"/>
+      <c r="F8" s="120"/>
+      <c r="G8" s="120"/>
+      <c r="H8" s="120"/>
+      <c r="I8" s="120"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
       <c r="L8" s="13"/>
     </row>
     <row r="9" spans="1:12" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="87" t="s">
+      <c r="A9" s="96" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="92"/>
-[...4 lines deleted...]
-      <c r="G9" s="36" t="s">
+      <c r="B9" s="97"/>
+      <c r="C9" s="98"/>
+      <c r="D9" s="99"/>
+      <c r="E9" s="99"/>
+      <c r="F9" s="99"/>
+      <c r="G9" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="H9" s="170"/>
-      <c r="I9" s="170"/>
+      <c r="H9" s="95"/>
+      <c r="I9" s="95"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="13"/>
     </row>
     <row r="10" spans="1:12" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="87" t="s">
+      <c r="A10" s="96" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="92"/>
-[...4 lines deleted...]
-      <c r="G10" s="36" t="s">
+      <c r="B10" s="97"/>
+      <c r="C10" s="98"/>
+      <c r="D10" s="99"/>
+      <c r="E10" s="99"/>
+      <c r="F10" s="99"/>
+      <c r="G10" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="H10" s="170"/>
-      <c r="I10" s="170"/>
+      <c r="H10" s="95"/>
+      <c r="I10" s="95"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10"/>
     </row>
     <row r="11" spans="1:12" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="87" t="s">
+      <c r="A11" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="92"/>
-[...4 lines deleted...]
-      <c r="G11" s="36" t="s">
+      <c r="B11" s="97"/>
+      <c r="C11" s="98"/>
+      <c r="D11" s="99"/>
+      <c r="E11" s="99"/>
+      <c r="F11" s="99"/>
+      <c r="G11" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="H11" s="91"/>
-      <c r="I11" s="91"/>
+      <c r="H11" s="98"/>
+      <c r="I11" s="98"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12"/>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12" ht="36" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="87" t="s">
+      <c r="A12" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="88"/>
-[...6 lines deleted...]
-      <c r="I12" s="101"/>
+      <c r="B12" s="111"/>
+      <c r="C12" s="112"/>
+      <c r="D12" s="113"/>
+      <c r="E12" s="113"/>
+      <c r="F12" s="113"/>
+      <c r="G12" s="113"/>
+      <c r="H12" s="113"/>
+      <c r="I12" s="113"/>
       <c r="J12" s="8"/>
       <c r="L12"/>
     </row>
     <row r="13" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="94"/>
-[...2 lines deleted...]
-      <c r="D13" s="34" t="s">
+      <c r="A13" s="105"/>
+      <c r="B13" s="106"/>
+      <c r="C13" s="107"/>
+      <c r="D13" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="E13" s="40" t="s">
+      <c r="E13" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="40" t="s">
+      <c r="F13" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="G13" s="40" t="s">
+      <c r="G13" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="H13" s="40" t="s">
+      <c r="H13" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="I13" s="108"/>
+      <c r="I13" s="100"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="2"/>
     </row>
     <row r="14" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="97"/>
-[...2 lines deleted...]
-      <c r="D14" s="34" t="s">
+      <c r="A14" s="108"/>
+      <c r="B14" s="109"/>
+      <c r="C14" s="110"/>
+      <c r="D14" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="E14" s="33">
-[...11 lines deleted...]
-      <c r="I14" s="109"/>
+      <c r="E14" s="31">
+        <v>0</v>
+      </c>
+      <c r="F14" s="31">
+        <v>0</v>
+      </c>
+      <c r="G14" s="31">
+        <v>0</v>
+      </c>
+      <c r="H14" s="31">
+        <v>0</v>
+      </c>
+      <c r="I14" s="101"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="2"/>
     </row>
     <row r="15" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="46"/>
-[...11 lines deleted...]
-      <c r="I15" s="49"/>
+      <c r="A15" s="44"/>
+      <c r="B15" s="45"/>
+      <c r="C15" s="45"/>
+      <c r="D15" s="46" t="s">
+        <v>79</v>
+      </c>
+      <c r="E15" s="52">
+        <v>0</v>
+      </c>
+      <c r="F15" s="48"/>
+      <c r="G15" s="48"/>
+      <c r="H15" s="48"/>
+      <c r="I15" s="47"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="2"/>
     </row>
     <row r="16" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="110" t="s">
+      <c r="A16" s="102" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="111"/>
-[...6 lines deleted...]
-      <c r="I16" s="112"/>
+      <c r="B16" s="103"/>
+      <c r="C16" s="103"/>
+      <c r="D16" s="103"/>
+      <c r="E16" s="103"/>
+      <c r="F16" s="103"/>
+      <c r="G16" s="103"/>
+      <c r="H16" s="103"/>
+      <c r="I16" s="104"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="2"/>
     </row>
     <row r="17" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="45" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="45" t="s">
+      <c r="A17" s="43" t="s">
+        <v>81</v>
+      </c>
+      <c r="B17" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="C17" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="D17" s="45" t="s">
-[...14 lines deleted...]
-      <c r="I17" s="51"/>
+      <c r="D17" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="E17" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="F17" s="43" t="s">
+        <v>85</v>
+      </c>
+      <c r="G17" s="43" t="s">
+        <v>86</v>
+      </c>
+      <c r="H17" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="I17" s="49"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="2"/>
     </row>
     <row r="18" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="40" t="s">
+      <c r="A18" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="40" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="40" t="s">
+      <c r="B18" s="38" t="s">
+        <v>88</v>
+      </c>
+      <c r="C18" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="D18" s="40" t="s">
+      <c r="D18" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="E18" s="40" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="40" t="s">
+      <c r="E18" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="F18" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="G18" s="40" t="s">
-[...5 lines deleted...]
-      <c r="I18" s="51"/>
+      <c r="G18" s="38" t="s">
+        <v>90</v>
+      </c>
+      <c r="H18" s="38" t="s">
+        <v>88</v>
+      </c>
+      <c r="I18" s="49"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="2"/>
     </row>
     <row r="19" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="103" t="s">
+      <c r="A19" s="90" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="104"/>
-[...19 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="B19" s="91"/>
+      <c r="C19" s="91"/>
+      <c r="D19" s="92"/>
+      <c r="E19" s="50">
+        <f>SUM(E21:E26)</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="50">
+        <f>SUM(F21:F26)</f>
+        <v>0</v>
+      </c>
+      <c r="G19" s="50">
+        <f>SUM(G21:G26)</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="50">
+        <f>SUM(H21:H26)</f>
+        <v>0</v>
+      </c>
+      <c r="I19" s="50">
+        <f>SUM(I21:I26)</f>
         <v>0</v>
       </c>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="2"/>
     </row>
     <row r="20" spans="1:12" ht="39" x14ac:dyDescent="0.35">
-      <c r="A20" s="45"/>
-[...16 lines deleted...]
-        <v>105</v>
+      <c r="A20" s="43"/>
+      <c r="B20" s="43"/>
+      <c r="C20" s="43"/>
+      <c r="D20" s="43"/>
+      <c r="E20" s="43" t="s">
+        <v>91</v>
+      </c>
+      <c r="F20" s="43" t="s">
+        <v>92</v>
+      </c>
+      <c r="G20" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="H20" s="42" t="s">
+        <v>94</v>
+      </c>
+      <c r="I20" s="42" t="s">
+        <v>95</v>
       </c>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="2"/>
     </row>
     <row r="21" spans="1:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="16">
-[...6 lines deleted...]
-      <c r="D21" s="78"/>
+      <c r="A21" s="167" t="s">
+        <v>100</v>
+      </c>
+      <c r="B21" s="168"/>
+      <c r="C21" s="168"/>
+      <c r="D21" s="169"/>
       <c r="E21" s="14">
         <v>0</v>
       </c>
       <c r="F21" s="14">
         <v>0</v>
       </c>
       <c r="G21" s="14">
         <v>0</v>
       </c>
       <c r="H21" s="14">
         <v>0</v>
       </c>
       <c r="I21" s="14">
         <v>0</v>
       </c>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="2"/>
     </row>
     <row r="22" spans="1:12" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="16">
-[...6 lines deleted...]
-      <c r="D22" s="78"/>
+      <c r="A22" s="167" t="s">
+        <v>101</v>
+      </c>
+      <c r="B22" s="168"/>
+      <c r="C22" s="168"/>
+      <c r="D22" s="169"/>
       <c r="E22" s="14">
         <v>0</v>
       </c>
       <c r="F22" s="14">
         <v>0</v>
       </c>
       <c r="G22" s="14">
         <v>0</v>
       </c>
       <c r="H22" s="14">
         <v>0</v>
       </c>
       <c r="I22" s="14">
         <v>0</v>
       </c>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
     </row>
-    <row r="23" spans="1:12" s="2" customFormat="1" ht="12.5" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="D23" s="78"/>
+    <row r="23" spans="1:12" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="167" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" s="168"/>
+      <c r="C23" s="168"/>
+      <c r="D23" s="169"/>
       <c r="E23" s="14">
         <v>0</v>
       </c>
       <c r="F23" s="14">
         <v>0</v>
       </c>
       <c r="G23" s="14">
         <v>0</v>
       </c>
       <c r="H23" s="14">
         <v>0</v>
       </c>
       <c r="I23" s="14">
         <v>0</v>
       </c>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
     </row>
-    <row r="24" spans="1:12" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="D24" s="78"/>
+    <row r="24" spans="1:12" s="2" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="167" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" s="168"/>
+      <c r="C24" s="168"/>
+      <c r="D24" s="169"/>
       <c r="E24" s="14">
         <v>0</v>
       </c>
       <c r="F24" s="14">
         <v>0</v>
       </c>
       <c r="G24" s="14">
         <v>0</v>
       </c>
       <c r="H24" s="14">
         <v>0</v>
       </c>
       <c r="I24" s="14">
         <v>0</v>
       </c>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
     </row>
-    <row r="25" spans="1:12" s="2" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="D25" s="78"/>
+    <row r="25" spans="1:12" s="2" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="167" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" s="168"/>
+      <c r="C25" s="168"/>
+      <c r="D25" s="169"/>
       <c r="E25" s="14">
         <v>0</v>
       </c>
       <c r="F25" s="14">
         <v>0</v>
       </c>
       <c r="G25" s="14">
         <v>0</v>
       </c>
       <c r="H25" s="14">
         <v>0</v>
       </c>
       <c r="I25" s="14">
         <v>0</v>
       </c>
       <c r="J25" s="9"/>
       <c r="K25" s="9"/>
     </row>
-    <row r="26" spans="1:12" s="2" customFormat="1" ht="12.5" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="D26" s="78"/>
+    <row r="26" spans="1:12" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="167" t="s">
+        <v>29</v>
+      </c>
+      <c r="B26" s="168"/>
+      <c r="C26" s="168"/>
+      <c r="D26" s="169"/>
       <c r="E26" s="14">
         <v>0</v>
       </c>
       <c r="F26" s="14">
         <v>0</v>
       </c>
       <c r="G26" s="14">
         <v>0</v>
       </c>
       <c r="H26" s="14">
         <v>0</v>
       </c>
       <c r="I26" s="14">
         <v>0</v>
       </c>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
     </row>
-    <row r="27" spans="1:12" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.35">
-[...79 lines deleted...]
-      </c>
+    <row r="27" spans="1:12" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="90" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="91"/>
+      <c r="C27" s="91"/>
+      <c r="D27" s="92"/>
+      <c r="E27" s="22">
+        <f>SUM(E31:E36)</f>
+        <v>0</v>
+      </c>
+      <c r="F27" s="22">
+        <f>SUM(F31:F36)</f>
+        <v>0</v>
+      </c>
+      <c r="G27" s="22">
+        <f>SUM(G31:G36)</f>
+        <v>0</v>
+      </c>
+      <c r="H27" s="22">
+        <f>SUM(H31:H36)</f>
+        <v>0</v>
+      </c>
+      <c r="I27" s="22">
+        <f>SUM(I31:I36)</f>
+        <v>0</v>
+      </c>
+      <c r="J27" s="8"/>
+      <c r="K27" s="8"/>
+    </row>
+    <row r="28" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="43" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="D28" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="E28" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="F28" s="43" t="s">
+        <v>85</v>
+      </c>
+      <c r="G28" s="43" t="s">
+        <v>86</v>
+      </c>
+      <c r="H28" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="I28" s="49"/>
+      <c r="J28" s="8"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="2"/>
+    </row>
+    <row r="29" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="38" t="s">
+        <v>88</v>
+      </c>
+      <c r="C29" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="E29" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="F29" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="G29" s="38" t="s">
+        <v>90</v>
+      </c>
+      <c r="H29" s="38" t="s">
+        <v>88</v>
+      </c>
+      <c r="I29" s="49"/>
       <c r="J29" s="8"/>
       <c r="K29" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="45" t="s">
+      <c r="L29" s="2"/>
+    </row>
+    <row r="30" spans="1:12" s="2" customFormat="1" ht="39" x14ac:dyDescent="0.35">
+      <c r="A30" s="43"/>
+      <c r="B30" s="43"/>
+      <c r="C30" s="43"/>
+      <c r="D30" s="43"/>
+      <c r="E30" s="43" t="s">
         <v>91</v>
       </c>
-      <c r="B30" s="45" t="s">
+      <c r="F30" s="43" t="s">
         <v>92</v>
       </c>
-      <c r="C30" s="45" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="45" t="s">
+      <c r="G30" s="43" t="s">
         <v>93</v>
       </c>
-      <c r="E30" s="45" t="s">
+      <c r="H30" s="42" t="s">
         <v>94</v>
       </c>
-      <c r="F30" s="45" t="s">
+      <c r="I30" s="42" t="s">
         <v>95</v>
       </c>
-      <c r="G30" s="45" t="s">
-[...5 lines deleted...]
-      <c r="I30" s="51"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
-      <c r="L30" s="2"/>
-[...20 lines deleted...]
-      <c r="G31" s="40" t="s">
+    </row>
+    <row r="31" spans="1:12" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="167" t="s">
         <v>100</v>
       </c>
-      <c r="H31" s="40" t="s">
-[...12 lines deleted...]
-      <c r="E32" s="45" t="s">
+      <c r="B31" s="168"/>
+      <c r="C31" s="168"/>
+      <c r="D31" s="169"/>
+      <c r="E31" s="15">
+        <v>0</v>
+      </c>
+      <c r="F31" s="15">
+        <v>0</v>
+      </c>
+      <c r="G31" s="15">
+        <v>0</v>
+      </c>
+      <c r="H31" s="15">
+        <v>0</v>
+      </c>
+      <c r="I31" s="15">
+        <v>0</v>
+      </c>
+      <c r="J31" s="9"/>
+      <c r="K31" s="10"/>
+    </row>
+    <row r="32" spans="1:12" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="167" t="s">
         <v>101</v>
       </c>
-      <c r="F32" s="45" t="s">
-[...8 lines deleted...]
-      <c r="I32" s="44" t="s">
+      <c r="B32" s="168"/>
+      <c r="C32" s="168"/>
+      <c r="D32" s="169"/>
+      <c r="E32" s="15">
+        <v>0</v>
+      </c>
+      <c r="F32" s="15">
+        <v>0</v>
+      </c>
+      <c r="G32" s="15">
+        <v>0</v>
+      </c>
+      <c r="H32" s="15">
+        <v>0</v>
+      </c>
+      <c r="I32" s="15">
+        <v>0</v>
+      </c>
+      <c r="J32" s="9"/>
+      <c r="K32" s="10"/>
+    </row>
+    <row r="33" spans="1:12" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="167" t="s">
         <v>105</v>
       </c>
-      <c r="J32" s="8"/>
-[...10 lines deleted...]
-      <c r="D33" s="78"/>
+      <c r="B33" s="168"/>
+      <c r="C33" s="168"/>
+      <c r="D33" s="169"/>
       <c r="E33" s="15">
         <v>0</v>
       </c>
       <c r="F33" s="15">
         <v>0</v>
       </c>
       <c r="G33" s="15">
         <v>0</v>
       </c>
       <c r="H33" s="15">
         <v>0</v>
       </c>
       <c r="I33" s="15">
         <v>0</v>
       </c>
       <c r="J33" s="9"/>
       <c r="K33" s="10"/>
     </row>
     <row r="34" spans="1:12" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="17">
-[...6 lines deleted...]
-      <c r="D34" s="78"/>
+      <c r="A34" s="167" t="s">
+        <v>103</v>
+      </c>
+      <c r="B34" s="168"/>
+      <c r="C34" s="168"/>
+      <c r="D34" s="169"/>
       <c r="E34" s="15">
         <v>0</v>
       </c>
       <c r="F34" s="15">
         <v>0</v>
       </c>
       <c r="G34" s="15">
         <v>0</v>
       </c>
       <c r="H34" s="15">
         <v>0</v>
       </c>
       <c r="I34" s="15">
         <v>0</v>
       </c>
       <c r="J34" s="9"/>
       <c r="K34" s="10"/>
     </row>
     <row r="35" spans="1:12" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="17">
-[...6 lines deleted...]
-      <c r="D35" s="78"/>
+      <c r="A35" s="167" t="s">
+        <v>102</v>
+      </c>
+      <c r="B35" s="168"/>
+      <c r="C35" s="168"/>
+      <c r="D35" s="169"/>
       <c r="E35" s="15">
         <v>0</v>
       </c>
       <c r="F35" s="15">
         <v>0</v>
       </c>
       <c r="G35" s="15">
         <v>0</v>
       </c>
       <c r="H35" s="15">
         <v>0</v>
       </c>
       <c r="I35" s="15">
         <v>0</v>
       </c>
       <c r="J35" s="9"/>
       <c r="K35" s="10"/>
     </row>
     <row r="36" spans="1:12" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="17">
-[...6 lines deleted...]
-      <c r="D36" s="78"/>
+      <c r="A36" s="167" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" s="168"/>
+      <c r="C36" s="168"/>
+      <c r="D36" s="169"/>
       <c r="E36" s="15">
         <v>0</v>
       </c>
       <c r="F36" s="15">
         <v>0</v>
       </c>
       <c r="G36" s="15">
         <v>0</v>
       </c>
       <c r="H36" s="15">
         <v>0</v>
       </c>
       <c r="I36" s="15">
         <v>0</v>
       </c>
       <c r="J36" s="9"/>
       <c r="K36" s="10"/>
     </row>
-    <row r="37" spans="1:12" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B37" s="76" t="s">
+    <row r="37" spans="1:12" s="2" customFormat="1" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="19"/>
+      <c r="B37" s="20"/>
+      <c r="C37" s="20"/>
+      <c r="D37" s="20"/>
+      <c r="E37" s="21"/>
+      <c r="F37" s="21"/>
+      <c r="G37" s="21"/>
+      <c r="H37" s="21"/>
+      <c r="I37" s="21"/>
+      <c r="J37" s="9"/>
+      <c r="K37" s="9"/>
+    </row>
+    <row r="38" spans="1:12" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="82"/>
+      <c r="B38" s="83"/>
+      <c r="C38" s="84"/>
+      <c r="D38" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="E38" s="23">
+        <f>SUM(E19+E27)</f>
+        <v>0</v>
+      </c>
+      <c r="F38" s="23">
+        <f>SUM(F19+F27)</f>
+        <v>0</v>
+      </c>
+      <c r="G38" s="23">
+        <f>SUM(G19+G27)</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="23">
+        <f>SUM(H19+H27)</f>
+        <v>0</v>
+      </c>
+      <c r="I38" s="23">
+        <f>SUM(I19+I27)</f>
+        <v>0</v>
+      </c>
+      <c r="J38" s="11"/>
+      <c r="K38" s="11"/>
+    </row>
+    <row r="39" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="85"/>
+      <c r="B39" s="86"/>
+      <c r="C39" s="87"/>
+      <c r="D39" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="E39" s="51" t="s">
+        <v>98</v>
+      </c>
+      <c r="F39" s="51" t="s">
+        <v>98</v>
+      </c>
+      <c r="G39" s="51" t="s">
+        <v>98</v>
+      </c>
+      <c r="H39" s="51" t="s">
+        <v>98</v>
+      </c>
+      <c r="I39" s="24"/>
+      <c r="J39" s="5"/>
+      <c r="L39"/>
+    </row>
+    <row r="40" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="C37" s="77"/>
-[...164 lines deleted...]
-      <c r="L43"/>
+      <c r="B40" s="78"/>
+      <c r="C40" s="76"/>
+      <c r="D40" s="76"/>
+      <c r="E40" s="76"/>
+      <c r="F40" s="76"/>
+      <c r="G40" s="76"/>
+      <c r="H40" s="76"/>
+      <c r="I40" s="77"/>
+      <c r="K40" s="3"/>
+    </row>
+    <row r="41" spans="1:12" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="K41" s="3"/>
+    </row>
+    <row r="42" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="79" t="s">
+        <v>97</v>
+      </c>
+      <c r="B42" s="80"/>
+      <c r="C42" s="80"/>
+      <c r="D42" s="88"/>
+      <c r="E42" s="53"/>
+      <c r="F42" s="53"/>
+      <c r="G42" s="53"/>
+      <c r="H42" s="53"/>
+      <c r="I42" s="54"/>
+      <c r="K42" s="3"/>
+    </row>
+    <row r="43" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="43" t="s">
+        <v>81</v>
+      </c>
+      <c r="B43" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="C43" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="D43" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="E43" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="F43" s="43" t="s">
+        <v>85</v>
+      </c>
+      <c r="G43" s="43" t="s">
+        <v>86</v>
+      </c>
+      <c r="H43" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="I43" s="49"/>
+      <c r="J43" s="8"/>
+      <c r="K43" s="8"/>
+      <c r="L43" s="2"/>
     </row>
     <row r="44" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A44" s="45" t="s">
-[...48 lines deleted...]
-      <c r="G47" s="45" t="s">
+      <c r="A44" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B44" s="38" t="s">
+        <v>88</v>
+      </c>
+      <c r="C44" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="D44" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="E44" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="F44" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="G44" s="38" t="s">
+        <v>90</v>
+      </c>
+      <c r="H44" s="38" t="s">
+        <v>88</v>
+      </c>
+      <c r="I44" s="49"/>
+      <c r="J44" s="8"/>
+      <c r="K44" s="8"/>
+      <c r="L44" s="2"/>
+    </row>
+    <row r="45" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="79" t="s">
         <v>96</v>
       </c>
-      <c r="H47" s="45" t="s">
-[...26 lines deleted...]
-      <c r="G48" s="40" t="s">
+      <c r="B45" s="80"/>
+      <c r="C45" s="80"/>
+      <c r="D45" s="81"/>
+      <c r="E45" s="25">
+        <f>SUM(E46:E51)</f>
+        <v>0</v>
+      </c>
+      <c r="F45" s="56"/>
+      <c r="G45" s="55"/>
+      <c r="H45" s="55"/>
+      <c r="I45" s="58"/>
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="167" t="s">
         <v>100</v>
       </c>
-      <c r="H48" s="40" t="s">
-[...18 lines deleted...]
-      <c r="F49" s="58"/>
+      <c r="B46" s="168"/>
+      <c r="C46" s="168"/>
+      <c r="D46" s="169"/>
+      <c r="E46" s="14">
+        <v>0</v>
+      </c>
+      <c r="F46" s="56"/>
+      <c r="G46" s="57"/>
+      <c r="H46" s="57"/>
+      <c r="I46" s="58"/>
+      <c r="L46"/>
+    </row>
+    <row r="47" spans="1:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="167" t="s">
+        <v>101</v>
+      </c>
+      <c r="B47" s="168"/>
+      <c r="C47" s="168"/>
+      <c r="D47" s="169"/>
+      <c r="E47" s="15">
+        <v>0</v>
+      </c>
+      <c r="F47" s="56"/>
+      <c r="G47" s="57"/>
+      <c r="H47" s="57"/>
+      <c r="I47" s="58"/>
+      <c r="L47"/>
+    </row>
+    <row r="48" spans="1:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="167" t="s">
+        <v>105</v>
+      </c>
+      <c r="B48" s="168"/>
+      <c r="C48" s="168"/>
+      <c r="D48" s="169"/>
+      <c r="E48" s="15">
+        <v>0</v>
+      </c>
+      <c r="F48" s="56"/>
+      <c r="G48" s="57"/>
+      <c r="H48" s="57"/>
+      <c r="I48" s="58"/>
+      <c r="L48"/>
+    </row>
+    <row r="49" spans="1:13" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="167" t="s">
+        <v>103</v>
+      </c>
+      <c r="B49" s="168"/>
+      <c r="C49" s="168"/>
+      <c r="D49" s="169"/>
+      <c r="E49" s="15">
+        <v>0</v>
+      </c>
+      <c r="F49" s="56"/>
       <c r="G49" s="57"/>
       <c r="H49" s="57"/>
-      <c r="I49" s="59"/>
+      <c r="I49" s="58"/>
       <c r="L49"/>
     </row>
     <row r="50" spans="1:13" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A50" s="17">
-[...2 lines deleted...]
-      <c r="B50" s="76" t="s">
+      <c r="A50" s="167" t="s">
+        <v>102</v>
+      </c>
+      <c r="B50" s="168"/>
+      <c r="C50" s="168"/>
+      <c r="D50" s="169"/>
+      <c r="E50" s="15">
+        <v>0</v>
+      </c>
+      <c r="F50" s="56"/>
+      <c r="G50" s="57"/>
+      <c r="H50" s="57"/>
+      <c r="I50" s="58"/>
+      <c r="L50"/>
+    </row>
+    <row r="51" spans="1:13" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="167" t="s">
         <v>29</v>
       </c>
-      <c r="C50" s="77"/>
-[...18 lines deleted...]
-      <c r="D51" s="78"/>
+      <c r="B51" s="168"/>
+      <c r="C51" s="168"/>
+      <c r="D51" s="169"/>
       <c r="E51" s="15">
         <v>0</v>
       </c>
-      <c r="F51" s="58"/>
-[...2 lines deleted...]
-      <c r="I51" s="60"/>
+      <c r="F51" s="59"/>
+      <c r="G51" s="60"/>
+      <c r="H51" s="60"/>
+      <c r="I51" s="61"/>
       <c r="L51"/>
     </row>
-    <row r="52" spans="1:13" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-[...39 lines deleted...]
-      <c r="B54" s="76" t="s">
+    <row r="52" spans="1:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="F52" s="3"/>
+      <c r="G52" s="3"/>
+      <c r="H52" s="3"/>
+      <c r="I52" s="3"/>
+      <c r="M52" s="3"/>
+    </row>
+    <row r="53" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="C54" s="77"/>
-[...14 lines deleted...]
-      <c r="B55" s="76" t="s">
+      <c r="B53" s="76"/>
+      <c r="C53" s="76"/>
+      <c r="D53" s="76"/>
+      <c r="E53" s="76"/>
+      <c r="F53" s="76"/>
+      <c r="G53" s="76"/>
+      <c r="H53" s="76"/>
+      <c r="I53" s="77"/>
+      <c r="M53" s="3"/>
+    </row>
+    <row r="54" spans="1:13" ht="10.15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="55" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="114" t="s">
         <v>34</v>
       </c>
-      <c r="C55" s="77"/>
-[...82 lines deleted...]
-      <c r="L61" s="18"/>
+      <c r="B55" s="114"/>
+      <c r="C55" s="114"/>
+      <c r="D55" s="114"/>
+      <c r="E55" s="114"/>
+      <c r="F55" s="114"/>
+      <c r="G55" s="114"/>
+      <c r="H55" s="114"/>
+      <c r="I55" s="114"/>
+      <c r="J55" s="17"/>
+      <c r="K55" s="17"/>
+      <c r="L55" s="16"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatRows="0"/>
-  <mergeCells count="57">
-[...10 lines deleted...]
-    <mergeCell ref="A42:C43"/>
+  <mergeCells count="51">
+    <mergeCell ref="A51:D51"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="A36:D36"/>
     <mergeCell ref="A46:D46"/>
-    <mergeCell ref="G1:I1"/>
-[...28 lines deleted...]
-    <mergeCell ref="A61:I61"/>
+    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="A55:I55"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="G3:I3"/>
     <mergeCell ref="G2:I2"/>
-    <mergeCell ref="B25:D25"/>
-[...2 lines deleted...]
-    <mergeCell ref="B28:D28"/>
     <mergeCell ref="C8:I8"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="H11:I11"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="C11:F11"/>
+    <mergeCell ref="C10:F10"/>
+    <mergeCell ref="A13:C14"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="C12:I12"/>
+    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="G1:I1"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:F9"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="A16:I16"/>
+    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="B53:I53"/>
+    <mergeCell ref="B40:I40"/>
+    <mergeCell ref="A45:D45"/>
+    <mergeCell ref="A38:C39"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="A47:D47"/>
+    <mergeCell ref="A48:D48"/>
+    <mergeCell ref="A49:D49"/>
+    <mergeCell ref="A50:D50"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A6:I6" r:id="rId1" display="Aggregated Cost Estimate and Baseline  (Instructions: 0300-0310-015-C PROJECT FINANCIAL ASSESSMENT)" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.2" top="0.25" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="73" fitToHeight="2" orientation="landscape" r:id="rId2"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;9Project Financial Assessment Form
 Ver 2.0  5/22/17&amp;C&amp;"Calibri,Bold"&amp;9&amp;P&amp;"Calibri,Regular" of &amp;"Calibri,Bold"&amp;N&amp;R&amp;"Calibri,Regular"&amp;9State of North Carolina
 Enterprise Project Management Office</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="44" max="16383" man="1"/>
+    <brk id="40" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:N70"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9:J9"/>
+      <selection activeCell="A6" sqref="A6:M6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.1796875" style="65" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="16384" width="9.1796875" style="65"/>
+    <col min="1" max="1" width="3.1796875" style="63" customWidth="1"/>
+    <col min="2" max="2" width="25.81640625" style="63" customWidth="1"/>
+    <col min="3" max="3" width="12.7265625" style="63" customWidth="1"/>
+    <col min="4" max="9" width="9.7265625" style="64" customWidth="1"/>
+    <col min="10" max="10" width="10.7265625" style="63" customWidth="1"/>
+    <col min="11" max="11" width="12.7265625" style="63" customWidth="1"/>
+    <col min="12" max="12" width="14.7265625" style="63" customWidth="1"/>
+    <col min="13" max="13" width="16.7265625" style="63" customWidth="1"/>
+    <col min="14" max="14" width="28.7265625" style="63" customWidth="1"/>
+    <col min="15" max="16384" width="9.1796875" style="63"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="I1" s="138" t="s">
-[...3 lines deleted...]
-      <c r="K1" s="144" t="s">
+      <c r="I1" s="152" t="s">
+        <v>0</v>
+      </c>
+      <c r="J1" s="152"/>
+      <c r="K1" s="158" t="s">
         <v>1</v>
       </c>
-      <c r="L1" s="144"/>
-      <c r="M1" s="144"/>
+      <c r="L1" s="158"/>
+      <c r="M1" s="158"/>
     </row>
     <row r="2" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="I2" s="139" t="s">
+      <c r="I2" s="153" t="s">
         <v>2</v>
       </c>
-      <c r="J2" s="139"/>
-[...4 lines deleted...]
-      <c r="M2" s="143"/>
+      <c r="J2" s="153"/>
+      <c r="K2" s="157" t="s">
+        <v>104</v>
+      </c>
+      <c r="L2" s="157"/>
+      <c r="M2" s="157"/>
     </row>
     <row r="3" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="I3" s="139" t="s">
+      <c r="I3" s="153" t="s">
         <v>3</v>
       </c>
-      <c r="J3" s="139"/>
-      <c r="K3" s="142" t="s">
+      <c r="J3" s="153"/>
+      <c r="K3" s="156" t="s">
         <v>4</v>
       </c>
-      <c r="L3" s="142"/>
-      <c r="M3" s="142"/>
+      <c r="L3" s="156"/>
+      <c r="M3" s="156"/>
     </row>
     <row r="4" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="I4" s="140" t="s">
+      <c r="I4" s="154" t="s">
         <v>5</v>
       </c>
-      <c r="J4" s="140"/>
-[...4 lines deleted...]
-      <c r="M4" s="141"/>
+      <c r="J4" s="154"/>
+      <c r="K4" s="155">
+        <v>46174</v>
+      </c>
+      <c r="L4" s="155"/>
+      <c r="M4" s="155"/>
     </row>
     <row r="5" spans="1:14" ht="6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="I5" s="65"/>
-[...4 lines deleted...]
-      <c r="A6" s="136" t="s">
+      <c r="I5" s="63"/>
+      <c r="L5" s="64"/>
+      <c r="M5" s="64"/>
+    </row>
+    <row r="6" spans="1:14" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="170" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="170"/>
+      <c r="C6" s="170"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="170"/>
+      <c r="I6" s="170"/>
+      <c r="J6" s="170"/>
+      <c r="K6" s="170"/>
+      <c r="L6" s="170"/>
+      <c r="M6" s="170"/>
+      <c r="N6" s="2"/>
+    </row>
+    <row r="7" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="96" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="96"/>
+      <c r="C7" s="131"/>
+      <c r="D7" s="131"/>
+      <c r="E7" s="131"/>
+      <c r="F7" s="131"/>
+      <c r="G7" s="131"/>
+      <c r="H7" s="131"/>
+      <c r="I7" s="131"/>
+      <c r="J7" s="131"/>
+      <c r="K7" s="151" t="s">
+        <v>36</v>
+      </c>
+      <c r="L7" s="151"/>
+      <c r="M7" s="151"/>
+      <c r="N7" s="2"/>
+    </row>
+    <row r="8" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="96" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="96"/>
+      <c r="C8" s="131"/>
+      <c r="D8" s="131"/>
+      <c r="E8" s="131"/>
+      <c r="F8" s="131"/>
+      <c r="G8" s="131"/>
+      <c r="H8" s="131"/>
+      <c r="I8" s="131"/>
+      <c r="J8" s="131"/>
+      <c r="K8" s="150" t="s">
+        <v>37</v>
+      </c>
+      <c r="L8" s="150"/>
+      <c r="M8" s="75">
+        <v>0</v>
+      </c>
+      <c r="N8" s="2"/>
+    </row>
+    <row r="9" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="96" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="141"/>
+      <c r="C9" s="98"/>
+      <c r="D9" s="98"/>
+      <c r="E9" s="98"/>
+      <c r="F9" s="98"/>
+      <c r="G9" s="161" t="s">
+        <v>38</v>
+      </c>
+      <c r="H9" s="161"/>
+      <c r="I9" s="160"/>
+      <c r="J9" s="160"/>
+      <c r="K9" s="166" t="s">
+        <v>39</v>
+      </c>
+      <c r="L9" s="166"/>
+      <c r="M9" s="75">
+        <v>0</v>
+      </c>
+      <c r="N9" s="2"/>
+    </row>
+    <row r="10" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="142" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="142"/>
+      <c r="C10" s="98"/>
+      <c r="D10" s="98"/>
+      <c r="E10" s="98"/>
+      <c r="F10" s="98"/>
+      <c r="G10" s="161" t="s">
+        <v>40</v>
+      </c>
+      <c r="H10" s="161"/>
+      <c r="I10" s="160"/>
+      <c r="J10" s="160"/>
+      <c r="K10" s="166" t="s">
+        <v>41</v>
+      </c>
+      <c r="L10" s="166"/>
+      <c r="M10" s="75">
+        <v>0</v>
+      </c>
+      <c r="N10" s="2"/>
+    </row>
+    <row r="11" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="96" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="96"/>
+      <c r="C11" s="98"/>
+      <c r="D11" s="98"/>
+      <c r="E11" s="98"/>
+      <c r="F11" s="98"/>
+      <c r="G11" s="121" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" s="121"/>
+      <c r="I11" s="131"/>
+      <c r="J11" s="131"/>
+      <c r="K11" s="165" t="s">
+        <v>42</v>
+      </c>
+      <c r="L11" s="165"/>
+      <c r="M11" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="N11" s="65"/>
+    </row>
+    <row r="12" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="139" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="140"/>
+      <c r="C12" s="134"/>
+      <c r="D12" s="134"/>
+      <c r="E12" s="134"/>
+      <c r="F12" s="135"/>
+      <c r="G12" s="135"/>
+      <c r="H12" s="135"/>
+      <c r="I12" s="135"/>
+      <c r="J12" s="135"/>
+      <c r="K12" s="135"/>
+      <c r="L12" s="135"/>
+      <c r="M12" s="136"/>
+    </row>
+    <row r="13" spans="1:14" ht="31.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="145" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="136"/>
-[...26 lines deleted...]
-      <c r="K7" s="137" t="s">
+      <c r="B13" s="145"/>
+      <c r="C13" s="146"/>
+      <c r="D13" s="35" t="s">
         <v>46</v>
       </c>
-      <c r="L7" s="137"/>
-[...16 lines deleted...]
-      <c r="K8" s="135" t="s">
+      <c r="E13" s="35" t="s">
         <v>47</v>
       </c>
-      <c r="L8" s="135"/>
-[...14 lines deleted...]
-      <c r="G9" s="128" t="s">
+      <c r="F13" s="35" t="s">
         <v>48</v>
       </c>
-      <c r="H9" s="128"/>
-[...2 lines deleted...]
-      <c r="K9" s="133" t="s">
+      <c r="G13" s="35" t="s">
         <v>49</v>
       </c>
-      <c r="L9" s="133"/>
-[...14 lines deleted...]
-      <c r="G10" s="128" t="s">
+      <c r="H13" s="35" t="s">
         <v>50</v>
       </c>
-      <c r="H10" s="128"/>
-[...2 lines deleted...]
-      <c r="K10" s="133" t="s">
+      <c r="I13" s="35" t="s">
         <v>51</v>
       </c>
-      <c r="L10" s="133"/>
-[...20 lines deleted...]
-      <c r="K11" s="132" t="s">
+      <c r="J13" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="L11" s="132"/>
-      <c r="M11" s="38" t="s">
+      <c r="K13" s="143" t="s">
         <v>53</v>
       </c>
-      <c r="N11" s="67"/>
-[...2 lines deleted...]
-      <c r="A12" s="163" t="s">
+      <c r="L13" s="144"/>
+      <c r="M13" s="42" t="s">
         <v>54</v>
       </c>
-      <c r="B12" s="164"/>
-[...13 lines deleted...]
-      <c r="A13" s="152" t="s">
+    </row>
+    <row r="14" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="132" t="s">
         <v>55</v>
       </c>
-      <c r="B13" s="152"/>
-[...1 lines deleted...]
-      <c r="D13" s="37" t="s">
+      <c r="B14" s="132"/>
+      <c r="C14" s="132"/>
+      <c r="D14" s="132"/>
+      <c r="E14" s="132"/>
+      <c r="F14" s="132"/>
+      <c r="G14" s="132"/>
+      <c r="H14" s="132"/>
+      <c r="I14" s="132"/>
+      <c r="J14" s="132"/>
+      <c r="K14" s="132"/>
+      <c r="L14" s="132"/>
+      <c r="M14" s="127"/>
+    </row>
+    <row r="15" spans="1:14" s="66" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="128" t="s">
         <v>56</v>
       </c>
-      <c r="E13" s="37" t="s">
-[...57 lines deleted...]
-      <c r="M15" s="159"/>
+      <c r="B15" s="128"/>
+      <c r="C15" s="128"/>
+      <c r="D15" s="128"/>
+      <c r="E15" s="128"/>
+      <c r="F15" s="128"/>
+      <c r="G15" s="128"/>
+      <c r="H15" s="128"/>
+      <c r="I15" s="128"/>
+      <c r="J15" s="128"/>
+      <c r="K15" s="128"/>
+      <c r="L15" s="128"/>
+      <c r="M15" s="133"/>
     </row>
     <row r="16" spans="1:14" s="2" customFormat="1" ht="12.5" x14ac:dyDescent="0.35">
       <c r="A16" s="4">
         <v>1</v>
       </c>
-      <c r="B16" s="149"/>
-[...16 lines deleted...]
-      <c r="I16" s="173">
+      <c r="B16" s="147"/>
+      <c r="C16" s="123"/>
+      <c r="D16" s="69">
+        <v>0</v>
+      </c>
+      <c r="E16" s="69">
+        <v>0</v>
+      </c>
+      <c r="F16" s="69">
+        <v>0</v>
+      </c>
+      <c r="G16" s="69">
+        <v>0</v>
+      </c>
+      <c r="H16" s="69">
+        <v>0</v>
+      </c>
+      <c r="I16" s="70">
         <f>SUM(D16:H16)</f>
         <v>0</v>
       </c>
-      <c r="J16" s="64"/>
-[...2 lines deleted...]
-      <c r="M16" s="20"/>
+      <c r="J16" s="62"/>
+      <c r="K16" s="123"/>
+      <c r="L16" s="123"/>
+      <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:13" s="2" customFormat="1" ht="12.5" x14ac:dyDescent="0.35">
       <c r="A17" s="4">
         <v>2</v>
       </c>
-      <c r="B17" s="149"/>
-[...16 lines deleted...]
-      <c r="I17" s="173">
+      <c r="B17" s="147"/>
+      <c r="C17" s="123"/>
+      <c r="D17" s="69">
+        <v>0</v>
+      </c>
+      <c r="E17" s="69">
+        <v>0</v>
+      </c>
+      <c r="F17" s="69">
+        <v>0</v>
+      </c>
+      <c r="G17" s="69">
+        <v>0</v>
+      </c>
+      <c r="H17" s="69">
+        <v>0</v>
+      </c>
+      <c r="I17" s="70">
         <f t="shared" ref="I17:I20" si="0">SUM(D17:H17)</f>
         <v>0</v>
       </c>
-      <c r="J17" s="64"/>
-[...2 lines deleted...]
-      <c r="M17" s="20"/>
+      <c r="J17" s="62"/>
+      <c r="K17" s="123"/>
+      <c r="L17" s="123"/>
+      <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="4">
         <v>3</v>
       </c>
-      <c r="B18" s="149"/>
-[...16 lines deleted...]
-      <c r="I18" s="173">
+      <c r="B18" s="147"/>
+      <c r="C18" s="123"/>
+      <c r="D18" s="69">
+        <v>0</v>
+      </c>
+      <c r="E18" s="69">
+        <v>0</v>
+      </c>
+      <c r="F18" s="69">
+        <v>0</v>
+      </c>
+      <c r="G18" s="69">
+        <v>0</v>
+      </c>
+      <c r="H18" s="69">
+        <v>0</v>
+      </c>
+      <c r="I18" s="70">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J18" s="64" t="s">
-[...4 lines deleted...]
-      <c r="M18" s="20"/>
+      <c r="J18" s="62" t="s">
+        <v>57</v>
+      </c>
+      <c r="K18" s="123"/>
+      <c r="L18" s="123"/>
+      <c r="M18" s="18"/>
     </row>
     <row r="19" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="4">
         <v>4</v>
       </c>
-      <c r="B19" s="149"/>
-[...16 lines deleted...]
-      <c r="I19" s="173">
+      <c r="B19" s="147"/>
+      <c r="C19" s="123"/>
+      <c r="D19" s="69">
+        <v>0</v>
+      </c>
+      <c r="E19" s="69">
+        <v>0</v>
+      </c>
+      <c r="F19" s="69">
+        <v>0</v>
+      </c>
+      <c r="G19" s="69">
+        <v>0</v>
+      </c>
+      <c r="H19" s="69">
+        <v>0</v>
+      </c>
+      <c r="I19" s="70">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J19" s="64" t="s">
-[...4 lines deleted...]
-      <c r="M19" s="20"/>
+      <c r="J19" s="62" t="s">
+        <v>57</v>
+      </c>
+      <c r="K19" s="123"/>
+      <c r="L19" s="123"/>
+      <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="4">
         <v>5</v>
       </c>
-      <c r="B20" s="149"/>
-[...16 lines deleted...]
-      <c r="I20" s="173">
+      <c r="B20" s="147"/>
+      <c r="C20" s="123"/>
+      <c r="D20" s="69">
+        <v>0</v>
+      </c>
+      <c r="E20" s="69">
+        <v>0</v>
+      </c>
+      <c r="F20" s="69">
+        <v>0</v>
+      </c>
+      <c r="G20" s="69">
+        <v>0</v>
+      </c>
+      <c r="H20" s="69">
+        <v>0</v>
+      </c>
+      <c r="I20" s="70">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J20" s="64" t="s">
-[...4 lines deleted...]
-      <c r="M20" s="20"/>
+      <c r="J20" s="62" t="s">
+        <v>57</v>
+      </c>
+      <c r="K20" s="123"/>
+      <c r="L20" s="123"/>
+      <c r="M20" s="18"/>
     </row>
     <row r="21" spans="1:13" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="145" t="s">
-[...4 lines deleted...]
-      <c r="D21" s="174">
+      <c r="A21" s="124" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="124"/>
+      <c r="C21" s="125"/>
+      <c r="D21" s="71">
         <f>SUM(D16:D20)</f>
         <v>0</v>
       </c>
-      <c r="E21" s="174">
+      <c r="E21" s="71">
         <f t="shared" ref="E21:I21" si="1">SUM(E16:E20)</f>
         <v>0</v>
       </c>
-      <c r="F21" s="174">
+      <c r="F21" s="71">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G21" s="174">
+      <c r="G21" s="71">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H21" s="174">
+      <c r="H21" s="71">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I21" s="174">
+      <c r="I21" s="71">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J21" s="156"/>
-[...2 lines deleted...]
-      <c r="M21" s="157"/>
+      <c r="J21" s="137"/>
+      <c r="K21" s="138"/>
+      <c r="L21" s="138"/>
+      <c r="M21" s="138"/>
     </row>
     <row r="22" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="129"/>
-[...11 lines deleted...]
-      <c r="M22" s="129"/>
+      <c r="A22" s="162"/>
+      <c r="B22" s="162"/>
+      <c r="C22" s="162"/>
+      <c r="D22" s="162"/>
+      <c r="E22" s="162"/>
+      <c r="F22" s="162"/>
+      <c r="G22" s="162"/>
+      <c r="H22" s="162"/>
+      <c r="I22" s="162"/>
+      <c r="J22" s="162"/>
+      <c r="K22" s="162"/>
+      <c r="L22" s="162"/>
+      <c r="M22" s="162"/>
     </row>
     <row r="23" spans="1:13" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="158" t="s">
-[...30 lines deleted...]
-      <c r="M24" s="151"/>
+      <c r="A23" s="126" t="s">
+        <v>59</v>
+      </c>
+      <c r="B23" s="126"/>
+      <c r="C23" s="126"/>
+      <c r="D23" s="126"/>
+      <c r="E23" s="126"/>
+      <c r="F23" s="126"/>
+      <c r="G23" s="126"/>
+      <c r="H23" s="126"/>
+      <c r="I23" s="126"/>
+      <c r="J23" s="126"/>
+      <c r="K23" s="126"/>
+      <c r="L23" s="126"/>
+      <c r="M23" s="127"/>
+    </row>
+    <row r="24" spans="1:13" s="66" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="128" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" s="128"/>
+      <c r="C24" s="128"/>
+      <c r="D24" s="128"/>
+      <c r="E24" s="128"/>
+      <c r="F24" s="128"/>
+      <c r="G24" s="128"/>
+      <c r="H24" s="128"/>
+      <c r="I24" s="128"/>
+      <c r="J24" s="128"/>
+      <c r="K24" s="128"/>
+      <c r="L24" s="128"/>
+      <c r="M24" s="129"/>
     </row>
     <row r="25" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="4">
         <v>1</v>
       </c>
-      <c r="B25" s="149"/>
-[...16 lines deleted...]
-      <c r="I25" s="173">
+      <c r="B25" s="147"/>
+      <c r="C25" s="123"/>
+      <c r="D25" s="69">
+        <v>0</v>
+      </c>
+      <c r="E25" s="69">
+        <v>0</v>
+      </c>
+      <c r="F25" s="69">
+        <v>0</v>
+      </c>
+      <c r="G25" s="69">
+        <v>0</v>
+      </c>
+      <c r="H25" s="69">
+        <v>0</v>
+      </c>
+      <c r="I25" s="70">
         <f>SUM(D25:H25)</f>
         <v>0</v>
       </c>
-      <c r="J25" s="39" t="s">
-[...4 lines deleted...]
-      <c r="M25" s="20"/>
+      <c r="J25" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K25" s="123"/>
+      <c r="L25" s="123"/>
+      <c r="M25" s="18"/>
     </row>
     <row r="26" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="4">
         <v>2</v>
       </c>
-      <c r="B26" s="149"/>
-[...16 lines deleted...]
-      <c r="I26" s="173">
+      <c r="B26" s="147"/>
+      <c r="C26" s="123"/>
+      <c r="D26" s="69">
+        <v>0</v>
+      </c>
+      <c r="E26" s="69">
+        <v>0</v>
+      </c>
+      <c r="F26" s="69">
+        <v>0</v>
+      </c>
+      <c r="G26" s="69">
+        <v>0</v>
+      </c>
+      <c r="H26" s="69">
+        <v>0</v>
+      </c>
+      <c r="I26" s="70">
         <f t="shared" ref="I26:I29" si="2">SUM(D26:H26)</f>
         <v>0</v>
       </c>
-      <c r="J26" s="39" t="s">
-[...4 lines deleted...]
-      <c r="M26" s="20"/>
+      <c r="J26" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K26" s="123"/>
+      <c r="L26" s="123"/>
+      <c r="M26" s="18"/>
     </row>
     <row r="27" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="4">
         <v>3</v>
       </c>
-      <c r="B27" s="149"/>
-[...16 lines deleted...]
-      <c r="I27" s="173">
+      <c r="B27" s="147"/>
+      <c r="C27" s="123"/>
+      <c r="D27" s="69">
+        <v>0</v>
+      </c>
+      <c r="E27" s="69">
+        <v>0</v>
+      </c>
+      <c r="F27" s="69">
+        <v>0</v>
+      </c>
+      <c r="G27" s="69">
+        <v>0</v>
+      </c>
+      <c r="H27" s="69">
+        <v>0</v>
+      </c>
+      <c r="I27" s="70">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J27" s="39" t="s">
-[...4 lines deleted...]
-      <c r="M27" s="20"/>
+      <c r="J27" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K27" s="123"/>
+      <c r="L27" s="123"/>
+      <c r="M27" s="18"/>
     </row>
     <row r="28" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="4">
         <v>4</v>
       </c>
-      <c r="B28" s="149"/>
-[...16 lines deleted...]
-      <c r="I28" s="173">
+      <c r="B28" s="147"/>
+      <c r="C28" s="123"/>
+      <c r="D28" s="69">
+        <v>0</v>
+      </c>
+      <c r="E28" s="69">
+        <v>0</v>
+      </c>
+      <c r="F28" s="69">
+        <v>0</v>
+      </c>
+      <c r="G28" s="69">
+        <v>0</v>
+      </c>
+      <c r="H28" s="69">
+        <v>0</v>
+      </c>
+      <c r="I28" s="70">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J28" s="39" t="s">
-[...4 lines deleted...]
-      <c r="M28" s="20"/>
+      <c r="J28" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K28" s="123"/>
+      <c r="L28" s="123"/>
+      <c r="M28" s="18"/>
     </row>
     <row r="29" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="4">
         <v>5</v>
       </c>
-      <c r="B29" s="149"/>
-[...16 lines deleted...]
-      <c r="I29" s="173">
+      <c r="B29" s="147"/>
+      <c r="C29" s="123"/>
+      <c r="D29" s="69">
+        <v>0</v>
+      </c>
+      <c r="E29" s="69">
+        <v>0</v>
+      </c>
+      <c r="F29" s="69">
+        <v>0</v>
+      </c>
+      <c r="G29" s="69">
+        <v>0</v>
+      </c>
+      <c r="H29" s="69">
+        <v>0</v>
+      </c>
+      <c r="I29" s="70">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J29" s="39" t="s">
-[...4 lines deleted...]
-      <c r="M29" s="20"/>
+      <c r="J29" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K29" s="123"/>
+      <c r="L29" s="123"/>
+      <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:13" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="145" t="s">
-[...4 lines deleted...]
-      <c r="D30" s="174">
+      <c r="A30" s="124" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30" s="124"/>
+      <c r="C30" s="125"/>
+      <c r="D30" s="71">
         <f>SUM(D25:D29)</f>
         <v>0</v>
       </c>
-      <c r="E30" s="174">
+      <c r="E30" s="71">
         <f t="shared" ref="E30:I30" si="3">SUM(E25:E29)</f>
         <v>0</v>
       </c>
-      <c r="F30" s="174">
+      <c r="F30" s="71">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G30" s="174">
+      <c r="G30" s="71">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="H30" s="174">
+      <c r="H30" s="71">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="I30" s="174">
+      <c r="I30" s="71">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J30" s="156"/>
-[...2 lines deleted...]
-      <c r="M30" s="157"/>
+      <c r="J30" s="137"/>
+      <c r="K30" s="138"/>
+      <c r="L30" s="138"/>
+      <c r="M30" s="138"/>
     </row>
     <row r="31" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="129"/>
-[...11 lines deleted...]
-      <c r="M31" s="129"/>
+      <c r="A31" s="162"/>
+      <c r="B31" s="162"/>
+      <c r="C31" s="162"/>
+      <c r="D31" s="162"/>
+      <c r="E31" s="162"/>
+      <c r="F31" s="162"/>
+      <c r="G31" s="162"/>
+      <c r="H31" s="162"/>
+      <c r="I31" s="162"/>
+      <c r="J31" s="162"/>
+      <c r="K31" s="162"/>
+      <c r="L31" s="162"/>
+      <c r="M31" s="162"/>
     </row>
     <row r="32" spans="1:13" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="158" t="s">
-[...30 lines deleted...]
-      <c r="M33" s="151"/>
+      <c r="A32" s="126" t="s">
+        <v>62</v>
+      </c>
+      <c r="B32" s="126"/>
+      <c r="C32" s="126"/>
+      <c r="D32" s="126"/>
+      <c r="E32" s="126"/>
+      <c r="F32" s="126"/>
+      <c r="G32" s="126"/>
+      <c r="H32" s="126"/>
+      <c r="I32" s="126"/>
+      <c r="J32" s="126"/>
+      <c r="K32" s="126"/>
+      <c r="L32" s="126"/>
+      <c r="M32" s="127"/>
+    </row>
+    <row r="33" spans="1:13" s="66" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="128" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33" s="128"/>
+      <c r="C33" s="128"/>
+      <c r="D33" s="128"/>
+      <c r="E33" s="128"/>
+      <c r="F33" s="128"/>
+      <c r="G33" s="128"/>
+      <c r="H33" s="128"/>
+      <c r="I33" s="128"/>
+      <c r="J33" s="128"/>
+      <c r="K33" s="128"/>
+      <c r="L33" s="128"/>
+      <c r="M33" s="129"/>
     </row>
     <row r="34" spans="1:13" s="2" customFormat="1" ht="12.5" x14ac:dyDescent="0.35">
       <c r="A34" s="4">
         <v>1</v>
       </c>
-      <c r="B34" s="149"/>
-[...16 lines deleted...]
-      <c r="I34" s="176">
+      <c r="B34" s="147"/>
+      <c r="C34" s="123"/>
+      <c r="D34" s="72">
+        <v>0</v>
+      </c>
+      <c r="E34" s="72">
+        <v>0</v>
+      </c>
+      <c r="F34" s="72">
+        <v>0</v>
+      </c>
+      <c r="G34" s="72">
+        <v>0</v>
+      </c>
+      <c r="H34" s="72">
+        <v>0</v>
+      </c>
+      <c r="I34" s="73">
         <f>SUM(D34:H34)</f>
         <v>0</v>
       </c>
-      <c r="J34" s="39" t="s">
-[...4 lines deleted...]
-      <c r="M34" s="20"/>
+      <c r="J34" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K34" s="123"/>
+      <c r="L34" s="123"/>
+      <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="4">
         <v>2</v>
       </c>
-      <c r="B35" s="149"/>
-[...16 lines deleted...]
-      <c r="I35" s="176">
+      <c r="B35" s="147"/>
+      <c r="C35" s="123"/>
+      <c r="D35" s="72">
+        <v>0</v>
+      </c>
+      <c r="E35" s="72">
+        <v>0</v>
+      </c>
+      <c r="F35" s="72">
+        <v>0</v>
+      </c>
+      <c r="G35" s="72">
+        <v>0</v>
+      </c>
+      <c r="H35" s="72">
+        <v>0</v>
+      </c>
+      <c r="I35" s="73">
         <f t="shared" ref="I35:I38" si="4">SUM(D35:H35)</f>
         <v>0</v>
       </c>
-      <c r="J35" s="39" t="s">
-[...4 lines deleted...]
-      <c r="M35" s="20"/>
+      <c r="J35" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K35" s="123"/>
+      <c r="L35" s="123"/>
+      <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="4">
         <v>3</v>
       </c>
-      <c r="B36" s="149"/>
-[...16 lines deleted...]
-      <c r="I36" s="176">
+      <c r="B36" s="147"/>
+      <c r="C36" s="123"/>
+      <c r="D36" s="72">
+        <v>0</v>
+      </c>
+      <c r="E36" s="72">
+        <v>0</v>
+      </c>
+      <c r="F36" s="72">
+        <v>0</v>
+      </c>
+      <c r="G36" s="72">
+        <v>0</v>
+      </c>
+      <c r="H36" s="72">
+        <v>0</v>
+      </c>
+      <c r="I36" s="73">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J36" s="39" t="s">
-[...4 lines deleted...]
-      <c r="M36" s="20"/>
+      <c r="J36" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K36" s="123"/>
+      <c r="L36" s="123"/>
+      <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="4">
         <v>4</v>
       </c>
-      <c r="B37" s="149"/>
-[...16 lines deleted...]
-      <c r="I37" s="176">
+      <c r="B37" s="147"/>
+      <c r="C37" s="123"/>
+      <c r="D37" s="72">
+        <v>0</v>
+      </c>
+      <c r="E37" s="72">
+        <v>0</v>
+      </c>
+      <c r="F37" s="72">
+        <v>0</v>
+      </c>
+      <c r="G37" s="72">
+        <v>0</v>
+      </c>
+      <c r="H37" s="72">
+        <v>0</v>
+      </c>
+      <c r="I37" s="73">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J37" s="39" t="s">
-[...4 lines deleted...]
-      <c r="M37" s="20"/>
+      <c r="J37" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K37" s="123"/>
+      <c r="L37" s="123"/>
+      <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="4">
         <v>5</v>
       </c>
-      <c r="B38" s="149"/>
-[...16 lines deleted...]
-      <c r="I38" s="176">
+      <c r="B38" s="147"/>
+      <c r="C38" s="123"/>
+      <c r="D38" s="72">
+        <v>0</v>
+      </c>
+      <c r="E38" s="72">
+        <v>0</v>
+      </c>
+      <c r="F38" s="72">
+        <v>0</v>
+      </c>
+      <c r="G38" s="72">
+        <v>0</v>
+      </c>
+      <c r="H38" s="72">
+        <v>0</v>
+      </c>
+      <c r="I38" s="73">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J38" s="39" t="s">
-[...4 lines deleted...]
-      <c r="M38" s="20"/>
+      <c r="J38" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K38" s="123"/>
+      <c r="L38" s="123"/>
+      <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="145" t="s">
-[...4 lines deleted...]
-      <c r="D39" s="177">
+      <c r="A39" s="124" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39" s="124"/>
+      <c r="C39" s="125"/>
+      <c r="D39" s="74">
         <f>SUM(D34:D38)</f>
         <v>0</v>
       </c>
-      <c r="E39" s="177">
+      <c r="E39" s="74">
         <f t="shared" ref="E39:I39" si="5">SUM(E34:E38)</f>
         <v>0</v>
       </c>
-      <c r="F39" s="177">
+      <c r="F39" s="74">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G39" s="177">
+      <c r="G39" s="74">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="H39" s="177">
+      <c r="H39" s="74">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="I39" s="177">
+      <c r="I39" s="74">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J39" s="156"/>
-[...2 lines deleted...]
-      <c r="M39" s="157"/>
+      <c r="J39" s="137"/>
+      <c r="K39" s="138"/>
+      <c r="L39" s="138"/>
+      <c r="M39" s="138"/>
     </row>
     <row r="40" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="130"/>
-[...11 lines deleted...]
-      <c r="M40" s="130"/>
+      <c r="A40" s="163"/>
+      <c r="B40" s="163"/>
+      <c r="C40" s="163"/>
+      <c r="D40" s="163"/>
+      <c r="E40" s="163"/>
+      <c r="F40" s="163"/>
+      <c r="G40" s="163"/>
+      <c r="H40" s="163"/>
+      <c r="I40" s="163"/>
+      <c r="J40" s="163"/>
+      <c r="K40" s="163"/>
+      <c r="L40" s="163"/>
+      <c r="M40" s="163"/>
     </row>
     <row r="41" spans="1:13" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="154" t="s">
-[...30 lines deleted...]
-      <c r="M42" s="151"/>
+      <c r="A41" s="132" t="s">
+        <v>65</v>
+      </c>
+      <c r="B41" s="132"/>
+      <c r="C41" s="132"/>
+      <c r="D41" s="132"/>
+      <c r="E41" s="132"/>
+      <c r="F41" s="132"/>
+      <c r="G41" s="132"/>
+      <c r="H41" s="132"/>
+      <c r="I41" s="132"/>
+      <c r="J41" s="132"/>
+      <c r="K41" s="132"/>
+      <c r="L41" s="132"/>
+      <c r="M41" s="127"/>
+    </row>
+    <row r="42" spans="1:13" s="66" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="128" t="s">
+        <v>66</v>
+      </c>
+      <c r="B42" s="128"/>
+      <c r="C42" s="128"/>
+      <c r="D42" s="128"/>
+      <c r="E42" s="128"/>
+      <c r="F42" s="128"/>
+      <c r="G42" s="128"/>
+      <c r="H42" s="128"/>
+      <c r="I42" s="128"/>
+      <c r="J42" s="128"/>
+      <c r="K42" s="128"/>
+      <c r="L42" s="128"/>
+      <c r="M42" s="129"/>
     </row>
     <row r="43" spans="1:13" s="2" customFormat="1" ht="12.5" x14ac:dyDescent="0.35">
       <c r="A43" s="4">
         <v>1</v>
       </c>
-      <c r="B43" s="149"/>
-[...16 lines deleted...]
-      <c r="I43" s="176">
+      <c r="B43" s="147"/>
+      <c r="C43" s="123"/>
+      <c r="D43" s="72">
+        <v>0</v>
+      </c>
+      <c r="E43" s="72">
+        <v>0</v>
+      </c>
+      <c r="F43" s="72">
+        <v>0</v>
+      </c>
+      <c r="G43" s="72">
+        <v>0</v>
+      </c>
+      <c r="H43" s="72">
+        <v>0</v>
+      </c>
+      <c r="I43" s="73">
         <f>SUM(D43:H43)</f>
         <v>0</v>
       </c>
-      <c r="J43" s="39" t="s">
-[...4 lines deleted...]
-      <c r="M43" s="20"/>
+      <c r="J43" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K43" s="130"/>
+      <c r="L43" s="130"/>
+      <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="4">
         <v>2</v>
       </c>
-      <c r="B44" s="149"/>
-[...16 lines deleted...]
-      <c r="I44" s="176">
+      <c r="B44" s="147"/>
+      <c r="C44" s="123"/>
+      <c r="D44" s="72">
+        <v>0</v>
+      </c>
+      <c r="E44" s="72">
+        <v>0</v>
+      </c>
+      <c r="F44" s="72">
+        <v>0</v>
+      </c>
+      <c r="G44" s="72">
+        <v>0</v>
+      </c>
+      <c r="H44" s="72">
+        <v>0</v>
+      </c>
+      <c r="I44" s="73">
         <f t="shared" ref="I44:I47" si="6">SUM(D44:H44)</f>
         <v>0</v>
       </c>
-      <c r="J44" s="39" t="s">
-[...4 lines deleted...]
-      <c r="M44" s="20"/>
+      <c r="J44" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K44" s="123"/>
+      <c r="L44" s="123"/>
+      <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="4">
         <v>3</v>
       </c>
-      <c r="B45" s="149"/>
-[...16 lines deleted...]
-      <c r="I45" s="176">
+      <c r="B45" s="147"/>
+      <c r="C45" s="123"/>
+      <c r="D45" s="72">
+        <v>0</v>
+      </c>
+      <c r="E45" s="72">
+        <v>0</v>
+      </c>
+      <c r="F45" s="72">
+        <v>0</v>
+      </c>
+      <c r="G45" s="72">
+        <v>0</v>
+      </c>
+      <c r="H45" s="72">
+        <v>0</v>
+      </c>
+      <c r="I45" s="73">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="J45" s="39" t="s">
-[...4 lines deleted...]
-      <c r="M45" s="20"/>
+      <c r="J45" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K45" s="123"/>
+      <c r="L45" s="123"/>
+      <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="4">
         <v>4</v>
       </c>
-      <c r="B46" s="149"/>
-[...16 lines deleted...]
-      <c r="I46" s="176">
+      <c r="B46" s="147"/>
+      <c r="C46" s="123"/>
+      <c r="D46" s="72">
+        <v>0</v>
+      </c>
+      <c r="E46" s="72">
+        <v>0</v>
+      </c>
+      <c r="F46" s="72">
+        <v>0</v>
+      </c>
+      <c r="G46" s="72">
+        <v>0</v>
+      </c>
+      <c r="H46" s="72">
+        <v>0</v>
+      </c>
+      <c r="I46" s="73">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="J46" s="39" t="s">
-[...4 lines deleted...]
-      <c r="M46" s="20"/>
+      <c r="J46" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K46" s="123"/>
+      <c r="L46" s="123"/>
+      <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="4">
         <v>5</v>
       </c>
-      <c r="B47" s="149"/>
-[...16 lines deleted...]
-      <c r="I47" s="176">
+      <c r="B47" s="147"/>
+      <c r="C47" s="123"/>
+      <c r="D47" s="72">
+        <v>0</v>
+      </c>
+      <c r="E47" s="72">
+        <v>0</v>
+      </c>
+      <c r="F47" s="72">
+        <v>0</v>
+      </c>
+      <c r="G47" s="72">
+        <v>0</v>
+      </c>
+      <c r="H47" s="72">
+        <v>0</v>
+      </c>
+      <c r="I47" s="73">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="J47" s="39" t="s">
+      <c r="J47" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K47" s="123"/>
+      <c r="L47" s="123"/>
+      <c r="M47" s="18"/>
+    </row>
+    <row r="48" spans="1:13" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="124" t="s">
         <v>67</v>
       </c>
-      <c r="K47" s="134"/>
-[...36 lines deleted...]
-      <c r="M48" s="157"/>
+      <c r="B48" s="124"/>
+      <c r="C48" s="125"/>
+      <c r="D48" s="74">
+        <f t="shared" ref="D48:I48" si="7">SUM(D43:D47)</f>
+        <v>0</v>
+      </c>
+      <c r="E48" s="74">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="F48" s="74">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="G48" s="74">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="H48" s="74">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="I48" s="74">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J48" s="137"/>
+      <c r="K48" s="138"/>
+      <c r="L48" s="138"/>
+      <c r="M48" s="138"/>
     </row>
     <row r="49" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="129"/>
-[...11 lines deleted...]
-      <c r="M49" s="129"/>
+      <c r="A49" s="162"/>
+      <c r="B49" s="162"/>
+      <c r="C49" s="162"/>
+      <c r="D49" s="162"/>
+      <c r="E49" s="162"/>
+      <c r="F49" s="162"/>
+      <c r="G49" s="162"/>
+      <c r="H49" s="162"/>
+      <c r="I49" s="162"/>
+      <c r="J49" s="162"/>
+      <c r="K49" s="162"/>
+      <c r="L49" s="162"/>
+      <c r="M49" s="162"/>
     </row>
     <row r="50" spans="1:13" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="158" t="s">
-[...30 lines deleted...]
-      <c r="M51" s="151"/>
+      <c r="A50" s="126" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50" s="126"/>
+      <c r="C50" s="126"/>
+      <c r="D50" s="126"/>
+      <c r="E50" s="126"/>
+      <c r="F50" s="126"/>
+      <c r="G50" s="126"/>
+      <c r="H50" s="126"/>
+      <c r="I50" s="126"/>
+      <c r="J50" s="126"/>
+      <c r="K50" s="126"/>
+      <c r="L50" s="126"/>
+      <c r="M50" s="127"/>
+    </row>
+    <row r="51" spans="1:13" s="66" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="128" t="s">
+        <v>69</v>
+      </c>
+      <c r="B51" s="128"/>
+      <c r="C51" s="128"/>
+      <c r="D51" s="128"/>
+      <c r="E51" s="128"/>
+      <c r="F51" s="128"/>
+      <c r="G51" s="128"/>
+      <c r="H51" s="128"/>
+      <c r="I51" s="128"/>
+      <c r="J51" s="128"/>
+      <c r="K51" s="128"/>
+      <c r="L51" s="128"/>
+      <c r="M51" s="129"/>
     </row>
     <row r="52" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="4">
         <v>1</v>
       </c>
-      <c r="B52" s="149"/>
-[...16 lines deleted...]
-      <c r="I52" s="176">
+      <c r="B52" s="147"/>
+      <c r="C52" s="123"/>
+      <c r="D52" s="72">
+        <v>0</v>
+      </c>
+      <c r="E52" s="72">
+        <v>0</v>
+      </c>
+      <c r="F52" s="72">
+        <v>0</v>
+      </c>
+      <c r="G52" s="72">
+        <v>0</v>
+      </c>
+      <c r="H52" s="72">
+        <v>0</v>
+      </c>
+      <c r="I52" s="73">
         <f>SUM(D52:H52)</f>
         <v>0</v>
       </c>
-      <c r="J52" s="39" t="s">
-[...4 lines deleted...]
-      <c r="M52" s="20"/>
+      <c r="J52" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K52" s="123"/>
+      <c r="L52" s="123"/>
+      <c r="M52" s="18"/>
     </row>
     <row r="53" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="4">
         <v>2</v>
       </c>
-      <c r="B53" s="149"/>
-[...25 lines deleted...]
-      <c r="M53" s="20"/>
+      <c r="B53" s="147"/>
+      <c r="C53" s="123"/>
+      <c r="D53" s="72">
+        <v>0</v>
+      </c>
+      <c r="E53" s="72">
+        <v>0</v>
+      </c>
+      <c r="F53" s="72">
+        <v>0</v>
+      </c>
+      <c r="G53" s="72">
+        <v>0</v>
+      </c>
+      <c r="H53" s="72">
+        <v>0</v>
+      </c>
+      <c r="I53" s="73">
+        <f t="shared" ref="I53:I56" si="8">SUM(D53:H53)</f>
+        <v>0</v>
+      </c>
+      <c r="J53" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K53" s="123"/>
+      <c r="L53" s="123"/>
+      <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="4">
         <v>3</v>
       </c>
-      <c r="B54" s="149"/>
-[...25 lines deleted...]
-      <c r="M54" s="20"/>
+      <c r="B54" s="147"/>
+      <c r="C54" s="123"/>
+      <c r="D54" s="72">
+        <v>0</v>
+      </c>
+      <c r="E54" s="72">
+        <v>0</v>
+      </c>
+      <c r="F54" s="72">
+        <v>0</v>
+      </c>
+      <c r="G54" s="72">
+        <v>0</v>
+      </c>
+      <c r="H54" s="72">
+        <v>0</v>
+      </c>
+      <c r="I54" s="73">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J54" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K54" s="123"/>
+      <c r="L54" s="123"/>
+      <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="4">
         <v>4</v>
       </c>
-      <c r="B55" s="149"/>
-[...25 lines deleted...]
-      <c r="M55" s="20"/>
+      <c r="B55" s="147"/>
+      <c r="C55" s="123"/>
+      <c r="D55" s="72">
+        <v>0</v>
+      </c>
+      <c r="E55" s="72">
+        <v>0</v>
+      </c>
+      <c r="F55" s="72">
+        <v>0</v>
+      </c>
+      <c r="G55" s="72">
+        <v>0</v>
+      </c>
+      <c r="H55" s="72">
+        <v>0</v>
+      </c>
+      <c r="I55" s="73">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J55" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K55" s="123"/>
+      <c r="L55" s="123"/>
+      <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="4">
         <v>5</v>
       </c>
-      <c r="B56" s="149"/>
-[...25 lines deleted...]
-      <c r="M56" s="20"/>
+      <c r="B56" s="147"/>
+      <c r="C56" s="123"/>
+      <c r="D56" s="72">
+        <v>0</v>
+      </c>
+      <c r="E56" s="72">
+        <v>0</v>
+      </c>
+      <c r="F56" s="72">
+        <v>0</v>
+      </c>
+      <c r="G56" s="72">
+        <v>0</v>
+      </c>
+      <c r="H56" s="72">
+        <v>0</v>
+      </c>
+      <c r="I56" s="73">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J56" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K56" s="123"/>
+      <c r="L56" s="123"/>
+      <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:13" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="145" t="s">
-[...4 lines deleted...]
-      <c r="D57" s="177">
+      <c r="A57" s="124" t="s">
+        <v>70</v>
+      </c>
+      <c r="B57" s="124"/>
+      <c r="C57" s="125"/>
+      <c r="D57" s="74">
         <f>SUM(D52:D56)</f>
         <v>0</v>
       </c>
-      <c r="E57" s="177">
-[...22 lines deleted...]
-      <c r="M57" s="157"/>
+      <c r="E57" s="74">
+        <f t="shared" ref="E57:I57" si="9">SUM(E52:E56)</f>
+        <v>0</v>
+      </c>
+      <c r="F57" s="74">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="G57" s="74">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="H57" s="74">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I57" s="74">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J57" s="137"/>
+      <c r="K57" s="138"/>
+      <c r="L57" s="138"/>
+      <c r="M57" s="138"/>
     </row>
     <row r="58" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="129"/>
-[...11 lines deleted...]
-      <c r="M58" s="129"/>
+      <c r="A58" s="162"/>
+      <c r="B58" s="162"/>
+      <c r="C58" s="162"/>
+      <c r="D58" s="162"/>
+      <c r="E58" s="162"/>
+      <c r="F58" s="162"/>
+      <c r="G58" s="162"/>
+      <c r="H58" s="162"/>
+      <c r="I58" s="162"/>
+      <c r="J58" s="162"/>
+      <c r="K58" s="162"/>
+      <c r="L58" s="162"/>
+      <c r="M58" s="162"/>
     </row>
     <row r="59" spans="1:13" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A59" s="158" t="s">
+      <c r="A59" s="126" t="s">
         <v>21</v>
       </c>
-      <c r="B59" s="158"/>
-[...27 lines deleted...]
-      <c r="M60" s="151"/>
+      <c r="B59" s="126"/>
+      <c r="C59" s="126"/>
+      <c r="D59" s="126"/>
+      <c r="E59" s="126"/>
+      <c r="F59" s="126"/>
+      <c r="G59" s="126"/>
+      <c r="H59" s="126"/>
+      <c r="I59" s="126"/>
+      <c r="J59" s="126"/>
+      <c r="K59" s="126"/>
+      <c r="L59" s="126"/>
+      <c r="M59" s="127"/>
+    </row>
+    <row r="60" spans="1:13" s="66" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="128" t="s">
+        <v>71</v>
+      </c>
+      <c r="B60" s="128"/>
+      <c r="C60" s="128"/>
+      <c r="D60" s="128"/>
+      <c r="E60" s="128"/>
+      <c r="F60" s="128"/>
+      <c r="G60" s="128"/>
+      <c r="H60" s="128"/>
+      <c r="I60" s="128"/>
+      <c r="J60" s="128"/>
+      <c r="K60" s="128"/>
+      <c r="L60" s="128"/>
+      <c r="M60" s="129"/>
     </row>
     <row r="61" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="4">
         <v>1</v>
       </c>
-      <c r="B61" s="149"/>
-[...16 lines deleted...]
-      <c r="I61" s="176">
+      <c r="B61" s="147"/>
+      <c r="C61" s="123"/>
+      <c r="D61" s="72">
+        <v>0</v>
+      </c>
+      <c r="E61" s="72">
+        <v>0</v>
+      </c>
+      <c r="F61" s="72">
+        <v>0</v>
+      </c>
+      <c r="G61" s="72">
+        <v>0</v>
+      </c>
+      <c r="H61" s="72">
+        <v>0</v>
+      </c>
+      <c r="I61" s="73">
         <f>SUM(D61:H61)</f>
         <v>0</v>
       </c>
-      <c r="J61" s="39" t="s">
-[...4 lines deleted...]
-      <c r="M61" s="20"/>
+      <c r="J61" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K61" s="123"/>
+      <c r="L61" s="123"/>
+      <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="4">
         <v>2</v>
       </c>
-      <c r="B62" s="149"/>
-[...25 lines deleted...]
-      <c r="M62" s="20"/>
+      <c r="B62" s="147"/>
+      <c r="C62" s="123"/>
+      <c r="D62" s="72">
+        <v>0</v>
+      </c>
+      <c r="E62" s="72">
+        <v>0</v>
+      </c>
+      <c r="F62" s="72">
+        <v>0</v>
+      </c>
+      <c r="G62" s="72">
+        <v>0</v>
+      </c>
+      <c r="H62" s="72">
+        <v>0</v>
+      </c>
+      <c r="I62" s="73">
+        <f t="shared" ref="I62:I65" si="10">SUM(D62:H62)</f>
+        <v>0</v>
+      </c>
+      <c r="J62" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K62" s="123"/>
+      <c r="L62" s="123"/>
+      <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="4">
         <v>3</v>
       </c>
-      <c r="B63" s="149"/>
-[...25 lines deleted...]
-      <c r="M63" s="20"/>
+      <c r="B63" s="147"/>
+      <c r="C63" s="123"/>
+      <c r="D63" s="72">
+        <v>0</v>
+      </c>
+      <c r="E63" s="72">
+        <v>0</v>
+      </c>
+      <c r="F63" s="72">
+        <v>0</v>
+      </c>
+      <c r="G63" s="72">
+        <v>0</v>
+      </c>
+      <c r="H63" s="72">
+        <v>0</v>
+      </c>
+      <c r="I63" s="73">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="J63" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K63" s="123"/>
+      <c r="L63" s="123"/>
+      <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:13" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="4">
         <v>4</v>
       </c>
-      <c r="B64" s="149"/>
-[...25 lines deleted...]
-      <c r="M64" s="20"/>
+      <c r="B64" s="147"/>
+      <c r="C64" s="123"/>
+      <c r="D64" s="72">
+        <v>0</v>
+      </c>
+      <c r="E64" s="72">
+        <v>0</v>
+      </c>
+      <c r="F64" s="72">
+        <v>0</v>
+      </c>
+      <c r="G64" s="72">
+        <v>0</v>
+      </c>
+      <c r="H64" s="72">
+        <v>0</v>
+      </c>
+      <c r="I64" s="73">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="J64" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K64" s="123"/>
+      <c r="L64" s="123"/>
+      <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="4">
         <v>5</v>
       </c>
-      <c r="B65" s="149"/>
-[...25 lines deleted...]
-      <c r="M65" s="20"/>
+      <c r="B65" s="147"/>
+      <c r="C65" s="123"/>
+      <c r="D65" s="72">
+        <v>0</v>
+      </c>
+      <c r="E65" s="72">
+        <v>0</v>
+      </c>
+      <c r="F65" s="72">
+        <v>0</v>
+      </c>
+      <c r="G65" s="72">
+        <v>0</v>
+      </c>
+      <c r="H65" s="72">
+        <v>0</v>
+      </c>
+      <c r="I65" s="73">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="J65" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K65" s="123"/>
+      <c r="L65" s="123"/>
+      <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A66" s="145" t="s">
-[...4 lines deleted...]
-      <c r="D66" s="177">
+      <c r="A66" s="124" t="s">
+        <v>72</v>
+      </c>
+      <c r="B66" s="124"/>
+      <c r="C66" s="125"/>
+      <c r="D66" s="74">
         <f>SUM(D61:D65)</f>
         <v>0</v>
       </c>
-      <c r="E66" s="177">
-[...22 lines deleted...]
-      <c r="M66" s="131"/>
+      <c r="E66" s="74">
+        <f t="shared" ref="E66:I66" si="11">SUM(E61:E65)</f>
+        <v>0</v>
+      </c>
+      <c r="F66" s="74">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="G66" s="74">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="H66" s="74">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="I66" s="74">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="J66" s="164"/>
+      <c r="K66" s="164"/>
+      <c r="L66" s="164"/>
+      <c r="M66" s="164"/>
     </row>
     <row r="67" spans="1:14" ht="6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A67" s="129"/>
-[...46 lines deleted...]
-      <c r="M68" s="131"/>
+      <c r="A67" s="162"/>
+      <c r="B67" s="162"/>
+      <c r="C67" s="162"/>
+      <c r="D67" s="162"/>
+      <c r="E67" s="162"/>
+      <c r="F67" s="162"/>
+      <c r="G67" s="162"/>
+      <c r="H67" s="162"/>
+      <c r="I67" s="162"/>
+      <c r="J67" s="162"/>
+      <c r="K67" s="162"/>
+      <c r="L67" s="162"/>
+      <c r="M67" s="162"/>
+    </row>
+    <row r="68" spans="1:14" s="67" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="148" t="s">
+        <v>73</v>
+      </c>
+      <c r="B68" s="148"/>
+      <c r="C68" s="149"/>
+      <c r="D68" s="74">
+        <f t="shared" ref="D68:I68" si="12">SUM(D21+D30+D39+D48+D57+D66)</f>
+        <v>0</v>
+      </c>
+      <c r="E68" s="74">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="F68" s="74">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="G68" s="74">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="H68" s="74">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="I68" s="74">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="J68" s="164"/>
+      <c r="K68" s="164"/>
+      <c r="L68" s="164"/>
+      <c r="M68" s="164"/>
     </row>
     <row r="69" spans="1:14" ht="6" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="70" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A70" s="126" t="s">
-[...14 lines deleted...]
-      <c r="N70" s="70"/>
+      <c r="A70" s="159" t="s">
+        <v>34</v>
+      </c>
+      <c r="B70" s="159"/>
+      <c r="C70" s="159"/>
+      <c r="D70" s="159"/>
+      <c r="E70" s="159"/>
+      <c r="F70" s="159"/>
+      <c r="G70" s="159"/>
+      <c r="H70" s="159"/>
+      <c r="I70" s="159"/>
+      <c r="J70" s="159"/>
+      <c r="K70" s="159"/>
+      <c r="L70" s="159"/>
+      <c r="M70" s="159"/>
+      <c r="N70" s="68"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatRows="0" insertRows="0" deleteRows="0"/>
   <mergeCells count="127">
-    <mergeCell ref="K16:L16"/>
-[...20 lines deleted...]
-    <mergeCell ref="K37:L37"/>
+    <mergeCell ref="A70:M70"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="C9:F9"/>
+    <mergeCell ref="C10:F10"/>
+    <mergeCell ref="C11:F11"/>
+    <mergeCell ref="A58:M58"/>
+    <mergeCell ref="A49:M49"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="A31:M31"/>
+    <mergeCell ref="A22:M22"/>
+    <mergeCell ref="A67:M67"/>
+    <mergeCell ref="J66:M66"/>
+    <mergeCell ref="J68:M68"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="K52:L52"/>
+    <mergeCell ref="K53:L53"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="A6:M6"/>
+    <mergeCell ref="K7:M7"/>
+    <mergeCell ref="I1:J1"/>
+    <mergeCell ref="I2:J2"/>
+    <mergeCell ref="I3:J3"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="K1:M1"/>
+    <mergeCell ref="A66:C66"/>
+    <mergeCell ref="A68:C68"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="B65:C65"/>
+    <mergeCell ref="B64:C64"/>
+    <mergeCell ref="B63:C63"/>
+    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="A60:M60"/>
+    <mergeCell ref="K62:L62"/>
+    <mergeCell ref="K63:L63"/>
+    <mergeCell ref="K64:L64"/>
+    <mergeCell ref="K65:L65"/>
+    <mergeCell ref="K54:L54"/>
+    <mergeCell ref="K55:L55"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="A41:M41"/>
+    <mergeCell ref="A42:M42"/>
+    <mergeCell ref="J39:M39"/>
+    <mergeCell ref="A23:M23"/>
+    <mergeCell ref="A24:M24"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="A21:C21"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C7:J7"/>
     <mergeCell ref="C8:J8"/>
     <mergeCell ref="K38:L38"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="C12:M12"/>
     <mergeCell ref="J21:M21"/>
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="J57:M57"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="J48:M48"/>
     <mergeCell ref="J30:M30"/>
     <mergeCell ref="K20:L20"/>
     <mergeCell ref="K26:L26"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="K27:L27"/>
     <mergeCell ref="K28:L28"/>
     <mergeCell ref="K13:L13"/>
-    <mergeCell ref="A13:C13"/>
-[...79 lines deleted...]
-    <mergeCell ref="K53:L53"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="K17:L17"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="K56:L56"/>
+    <mergeCell ref="K61:L61"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="K25:L25"/>
+    <mergeCell ref="A32:M32"/>
+    <mergeCell ref="A33:M33"/>
+    <mergeCell ref="A48:C48"/>
+    <mergeCell ref="A57:C57"/>
+    <mergeCell ref="K43:L43"/>
+    <mergeCell ref="K44:L44"/>
+    <mergeCell ref="K45:L45"/>
+    <mergeCell ref="K46:L46"/>
+    <mergeCell ref="K47:L47"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="K35:L35"/>
+    <mergeCell ref="K36:L36"/>
+    <mergeCell ref="K37:L37"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A6:M6" r:id="rId1" display="Benefits to North Carolina  (Instructions: 0300-0310-015-C PROJECT FINANCIAL ASSESSMENT)" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.2" top="0.25" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="85" fitToHeight="0" orientation="landscape" r:id="rId2"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;9Project Financial Assessment Form
 Ver 2.0  5/25/17&amp;C&amp;"Calibri,Bold"&amp;9&amp;P&amp;"Calibri,Regular" of &amp;"Calibri,Bold"&amp;N&amp;R&amp;"Calibri,Regular"&amp;9State of North Carolina
 Enterprise Project Management Office</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="40" max="16383" man="1"/>
   </rowBreaks>
+  <ignoredErrors>
+    <ignoredError sqref="K2" numberStoredAsText="1"/>
+  </ignoredErrors>
   <drawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Benefits Type" prompt="Select the Benefits Type from the drop down menu. Must make a selection!" xr:uid="{00000000-0002-0000-0100-000000000000}">
           <x14:formula1>
             <xm:f>Sheet1!$A$1:$A$5</xm:f>
           </x14:formula1>
           <xm:sqref>M61:M65 M25:M29 M16:M20 M34:M38 M52:M56 M43:M47</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="15.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A1" s="6" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A2" s="6" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="B2" s="6"/>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A3" s="6" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="B3" s="6"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A4" s="6" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="B4" s="6"/>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A5" s="6" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="B5" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...60 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D73C12C25B3F764884919C3CCDA23399" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="28a522010befe56b7168837f02525963">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ed677c6f-4751-4264-b3a4-218fe51a8e5e" xmlns:ns3="09bb6532-fd34-450f-963b-625f409fdae4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="54702de0ab0e94be9ccb46aea1f116c5" ns2:_="" ns3:_="">
     <xsd:import namespace="ed677c6f-4751-4264-b3a4-218fe51a8e5e"/>
     <xsd:import namespace="09bb6532-fd34-450f-963b-625f409fdae4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ed677c6f-4751-4264-b3a4-218fe51a8e5e" elementFormDefault="qualified">
@@ -5596,143 +5324,205 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="ed677c6f-4751-4264-b3a4-218fe51a8e5e">RT3NVWY4J7VJ-2120975728-203</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="ed677c6f-4751-4264-b3a4-218fe51a8e5e">
+      <Url>https://ncconnect.sharepoint.com/sites/epmo_records/_layouts/15/DocIdRedir.aspx?ID=RT3NVWY4J7VJ-2120975728-203</Url>
+      <Description>RT3NVWY4J7VJ-2120975728-203</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13E07E78-FA03-4E72-91E7-DFFC15989E82}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99A6A3B1-22A3-4508-BAD8-6CEFC7734DC0}">
-[...23 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A478770F-2EDC-4198-AC8B-E18747BB345F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ed677c6f-4751-4264-b3a4-218fe51a8e5e"/>
     <ds:schemaRef ds:uri="09bb6532-fd34-450f-963b-625f409fdae4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40449B35-A68C-492C-9DD8-E9ABF9A83DF8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99A6A3B1-22A3-4508-BAD8-6CEFC7734DC0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="ed677c6f-4751-4264-b3a4-218fe51a8e5e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="09bb6532-fd34-450f-963b-625f409fdae4"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Cost</vt:lpstr>
       <vt:lpstr>Benefits</vt:lpstr>
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Benefits!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
+  <Manager>EPMO</Manager>
   <Company>State of NC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:title>Project Financvial Assessment Form</dc:title>
+  <dc:subject>IT Project Finances</dc:subject>
+  <dc:creator>EPMO</dc:creator>
+  <cp:keywords>IT project management, financials, finances, budget, project cost</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
+  <cp:category>EPMO</cp:category>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D73C12C25B3F764884919C3CCDA23399</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>ee97e660-8475-4b6b-b837-e90e9d2e174b</vt:lpwstr>
   </property>
 </Properties>
 </file>