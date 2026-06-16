--- v0 (2025-10-02)
+++ v1 (2026-06-16)
@@ -629,60 +629,60 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00C95F24" w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>heck all that apply to this Change Request.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F24E5" w:rsidRPr="00A36DBB" w14:paraId="5B2C5D1D" w14:textId="77777777" w:rsidTr="00162F2B">
+      <w:tr w:rsidR="001F24E5" w:rsidRPr="00A36DBB" w14:paraId="5B2C5D1D" w14:textId="77777777" w:rsidTr="001D0125">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="432"/>
+          <w:trHeight w:hRule="exact" w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D048A9D" w14:textId="732C0C76" w:rsidR="001F24E5" w:rsidRPr="00A36DBB" w:rsidRDefault="001F24E5" w:rsidP="00162F2B">
+          <w:p w14:paraId="2BB5AD3E" w14:textId="77777777" w:rsidR="001D0125" w:rsidRDefault="001F24E5" w:rsidP="00162F2B">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CR_Impact_Scope"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -707,74 +707,77 @@
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Scope</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="5D048A9D" w14:textId="5BA3886D" w:rsidR="001F24E5" w:rsidRPr="00A36DBB" w:rsidRDefault="00A45F26" w:rsidP="00162F2B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>(Change to Charter)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="124697C8" w14:textId="627ADAAE" w:rsidR="001F24E5" w:rsidRPr="00A36DBB" w:rsidRDefault="001F24E5" w:rsidP="00162F2B">
+          <w:p w14:paraId="337D55A2" w14:textId="77777777" w:rsidR="001D0125" w:rsidRDefault="001F24E5" w:rsidP="00162F2B">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CR_Impact_Schedule"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -799,66 +802,77 @@
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Schedule</w:t>
             </w:r>
-            <w:r w:rsidR="00A45F26">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> (≥6 Months to Phase or Finish)</w:t>
+          </w:p>
+          <w:p w14:paraId="124697C8" w14:textId="68AF9894" w:rsidR="001F24E5" w:rsidRPr="00A36DBB" w:rsidRDefault="00A45F26" w:rsidP="00162F2B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(≥6 Months to Phase or Finish)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2C5D1C" w14:textId="257AA068" w:rsidR="001F24E5" w:rsidRPr="00A36DBB" w:rsidRDefault="001F24E5" w:rsidP="00162F2B">
+          <w:p w14:paraId="1916181F" w14:textId="77777777" w:rsidR="001D0125" w:rsidRDefault="001F24E5" w:rsidP="00162F2B">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CR_Impact_Budget"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -883,65 +897,118 @@
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Budget</w:t>
             </w:r>
-            <w:r w:rsidR="00A45F26">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> (≥</w:t>
+          </w:p>
+          <w:p w14:paraId="5B2C5D1C" w14:textId="3ED081FF" w:rsidR="001F24E5" w:rsidRPr="00A36DBB" w:rsidRDefault="00A45F26" w:rsidP="00162F2B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="001D0125">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Based on Cost, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>≥</w:t>
+            </w:r>
+            <w:r w:rsidR="001D0125">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001D0125">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25k</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001D0125">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or 5</w:t>
             </w:r>
             <w:r w:rsidR="00162F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>10% Increase)</w:t>
+              <w:t>% Increase)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B2C5D1E" w14:textId="77777777" w:rsidR="00DA0623" w:rsidRPr="00A36DBB" w:rsidRDefault="00DA0623" w:rsidP="00DA0623">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc359829504"/>
     </w:p>
     <w:p w14:paraId="5B2C5D1F" w14:textId="77777777" w:rsidR="00C95F24" w:rsidRPr="00A36DBB" w:rsidRDefault="00C95F24" w:rsidP="007075EE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2009,67 +2076,85 @@
             </w:pPr>
             <w:bookmarkStart w:id="17" w:name="_Toc359829507"/>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.1 Scope Impact to the Project</w:t>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C95F24" w:rsidRPr="00A36DBB" w14:paraId="5B2C5D32" w14:textId="77777777" w:rsidTr="000C7BDF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2C5D31" w14:textId="77777777" w:rsidR="00C95F24" w:rsidRPr="00A36DBB" w:rsidRDefault="00C95F24" w:rsidP="00C31984">
+          <w:p w14:paraId="5B2C5D31" w14:textId="4464E19A" w:rsidR="00C95F24" w:rsidRPr="00A36DBB" w:rsidRDefault="00C95F24" w:rsidP="00C31984">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Describe the change to the project scope. What requirements are being added, modified or removed.</w:t>
+              <w:t xml:space="preserve">Describe the change to the project scope. What requirements are being added, </w:t>
+            </w:r>
+            <w:r w:rsidR="001D0125" w:rsidRPr="00A36DBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>modified,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36DBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or removed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C95F24" w:rsidRPr="00D60D1C" w14:paraId="5B2C5D34" w14:textId="77777777" w:rsidTr="00C43B63">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B2C5D33" w14:textId="0397EFEF" w:rsidR="00C95F24" w:rsidRPr="00D60D1C" w:rsidRDefault="00C67B67" w:rsidP="00C43B63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2135,95 +2220,86 @@
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="18" w:name="_Toc359829508"/>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.2 Schedule Impact to the Project</w:t>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C95F24" w:rsidRPr="00A36DBB" w14:paraId="5B2C5D3A" w14:textId="77777777" w:rsidTr="00C43B63">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2C5D39" w14:textId="65B08A7A" w:rsidR="00C95F24" w:rsidRPr="00A36DBB" w:rsidRDefault="00F35B0F" w:rsidP="00B02FC2">
+          <w:p w14:paraId="5B2C5D39" w14:textId="72B9A423" w:rsidR="00C95F24" w:rsidRPr="00A36DBB" w:rsidRDefault="00F35B0F" w:rsidP="00B02FC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Indicate</w:t>
             </w:r>
             <w:r w:rsidR="00C95F24" w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the schedule impact to each project phase</w:t>
             </w:r>
             <w:r w:rsidR="0055156E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">when exceeding the threshold established in the </w:t>
+              <w:t xml:space="preserve"> when exceeding the threshold established in the </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidR="0055156E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:i/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Project Change Request</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0055156E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> work instruction</w:t>
             </w:r>
             <w:r w:rsidR="00C95F24" w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -3261,51 +3337,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.3 Cost Impact to the Project</w:t>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C95F24" w:rsidRPr="00A36DBB" w14:paraId="5B2C5D6A" w14:textId="77777777" w:rsidTr="000038AA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2C5D69" w14:textId="3DD8EC62" w:rsidR="00C95F24" w:rsidRPr="00A36DBB" w:rsidRDefault="00F35B0F" w:rsidP="00B02FC2">
+          <w:p w14:paraId="5B2C5D69" w14:textId="3CA8BE3A" w:rsidR="00C95F24" w:rsidRPr="00A36DBB" w:rsidRDefault="00F35B0F" w:rsidP="00B02FC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Indicate</w:t>
             </w:r>
             <w:r w:rsidR="00C95F24" w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the cost impact to the project </w:t>
             </w:r>
@@ -3640,153 +3716,74 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2633" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B2C5D78" w14:textId="610D2A01" w:rsidR="007A4F5B" w:rsidRPr="00A36DBB" w:rsidRDefault="007A4F5B" w:rsidP="00BB584A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A4F5B" w:rsidRPr="00A36DBB" w14:paraId="5B2C5D7E" w14:textId="77777777" w:rsidTr="00BB584A">
-[...77 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="007A4F5B" w:rsidRPr="00A36DBB" w14:paraId="5B2C5D83" w14:textId="77777777" w:rsidTr="00BB584A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2C5D7F" w14:textId="2C869192" w:rsidR="007A4F5B" w:rsidRPr="00A36DBB" w:rsidRDefault="00D83003" w:rsidP="00AC7E20">
-[...13 lines deleted...]
-              <w:t>ITS</w:t>
+          <w:p w14:paraId="5B2C5D7F" w14:textId="13FEEDCA" w:rsidR="007A4F5B" w:rsidRPr="00A36DBB" w:rsidRDefault="00AC50FA" w:rsidP="00AC7E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DIT</w:t>
             </w:r>
             <w:r w:rsidR="00317631" w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B2C5D80" w14:textId="6C2BAEED" w:rsidR="007A4F5B" w:rsidRPr="00A36DBB" w:rsidRDefault="007A4F5B" w:rsidP="00BB584A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3894,187 +3891,116 @@
             <w:tcW w:w="2633" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B2C5D87" w14:textId="5123B6A2" w:rsidR="007A4F5B" w:rsidRPr="00A36DBB" w:rsidRDefault="007A4F5B" w:rsidP="00BB584A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00317631" w:rsidRPr="00A36DBB" w14:paraId="5B2C5D8D" w14:textId="77777777" w:rsidTr="00BB584A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2C5D89" w14:textId="77777777" w:rsidR="00317631" w:rsidRPr="00A36DBB" w:rsidRDefault="00317631" w:rsidP="00317631">
+          <w:p w14:paraId="5B2C5D89" w14:textId="44A38955" w:rsidR="00317631" w:rsidRPr="00A36DBB" w:rsidRDefault="00317631" w:rsidP="00317631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Software</w:t>
             </w:r>
+            <w:r w:rsidR="001D0125">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (and SaaS)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B2C5D8A" w14:textId="2BFA4530" w:rsidR="00317631" w:rsidRPr="00A36DBB" w:rsidRDefault="00317631" w:rsidP="00BB584A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B2C5D8B" w14:textId="753FCF22" w:rsidR="00317631" w:rsidRPr="00A36DBB" w:rsidRDefault="00317631" w:rsidP="00BB584A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2633" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B2C5D8C" w14:textId="5841F423" w:rsidR="00317631" w:rsidRPr="00A36DBB" w:rsidRDefault="00317631" w:rsidP="00BB584A">
-            <w:pPr>
-[...77 lines deleted...]
-          <w:p w14:paraId="5B2C5D91" w14:textId="3B3D0367" w:rsidR="00317631" w:rsidRPr="00A36DBB" w:rsidRDefault="00317631" w:rsidP="00BB584A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00317631" w:rsidRPr="00A36DBB" w14:paraId="5B2C5D97" w14:textId="77777777" w:rsidTr="00BB584A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B2C5D93" w14:textId="77777777" w:rsidR="00317631" w:rsidRPr="00A36DBB" w:rsidRDefault="00317631" w:rsidP="00317631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -4857,282 +4783,298 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Inter Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006135FB" w:rsidRPr="00A36DBB" w14:paraId="7675E54E" w14:textId="77777777" w:rsidTr="003C3F6B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DA10E5F" w14:textId="3F19E583" w:rsidR="006135FB" w:rsidRPr="00A36DBB" w:rsidRDefault="000B41CA" w:rsidP="003C3F6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
             <w:r w:rsidR="004B2BD7" w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76B116EB" w14:textId="4C864A26" w:rsidR="006135FB" w:rsidRPr="00A36DBB" w:rsidRDefault="000B41CA" w:rsidP="003C3F6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
             <w:r w:rsidR="004B2BD7" w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>xxxxx</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02C92F5C" w14:textId="23FD48F1" w:rsidR="006135FB" w:rsidRPr="00A36DBB" w:rsidRDefault="000B41CA" w:rsidP="003C3F6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
             <w:r w:rsidR="004B2BD7" w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>xxxx</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B2A84CE" w14:textId="32D55337" w:rsidR="006135FB" w:rsidRPr="00A36DBB" w:rsidRDefault="000B41CA" w:rsidP="003C3F6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
             <w:r w:rsidR="004B2BD7" w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>xxxxxx</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2935CF5F" w14:textId="67F390BC" w:rsidR="006135FB" w:rsidRPr="00A36DBB" w:rsidRDefault="000B41CA" w:rsidP="003C3F6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
             <w:r w:rsidR="004B2BD7" w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>xxxxxx</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="106135B9" w14:textId="730CA47B" w:rsidR="006135FB" w:rsidRPr="00A36DBB" w:rsidRDefault="000B41CA" w:rsidP="003C3F6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
             <w:r w:rsidR="004B2BD7" w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7C56B53F" w14:textId="391E662F" w:rsidR="006135FB" w:rsidRPr="00A36DBB" w:rsidRDefault="004B2BD7" w:rsidP="003C3F6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>xxxxxxxxxx</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25743730" w14:textId="17FD4246" w:rsidR="006135FB" w:rsidRPr="00A36DBB" w:rsidRDefault="000B41CA" w:rsidP="003C3F6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A36DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>xxxxxx</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B2C5DAD" w14:textId="77777777" w:rsidR="003F54D0" w:rsidRPr="00A36DBB" w:rsidRDefault="003F54D0" w:rsidP="00C95F24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="85" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="72" w:type="dxa"/>
           <w:right w:w="72" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -8258,58 +8200,58 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F02207" w:rsidRPr="00A36DBB" w:rsidSect="00D079A3">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="576" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DF94752" w14:textId="77777777" w:rsidR="007F79F5" w:rsidRDefault="007F79F5">
+    <w:p w14:paraId="3873E23A" w14:textId="77777777" w:rsidR="002B5A93" w:rsidRDefault="002B5A93">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46E4C775" w14:textId="77777777" w:rsidR="007F79F5" w:rsidRDefault="007F79F5">
+    <w:p w14:paraId="207B312B" w14:textId="77777777" w:rsidR="002B5A93" w:rsidRDefault="002B5A93">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8344,75 +8286,75 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B2C5E36" w14:textId="77777777" w:rsidR="00D83003" w:rsidRPr="00A36DBB" w:rsidRDefault="00D83003" w:rsidP="00A36DBB">
+  <w:p w14:paraId="5B2C5E36" w14:textId="3B40DBE6" w:rsidR="00D83003" w:rsidRPr="00A36DBB" w:rsidRDefault="00D83003" w:rsidP="00A36DBB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5400"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A36DBB">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>PRINTED COPIES FROM THE ON-LINE SYSTEM ARE CONSIDERED UNCONTROLLED.  IT IS THE RESPONSIBILITY OF THE PERSON USING A PRINTED COPY TO VERIFY THE COPY THEY HAVE IS THE LATEST REVISION IN THE ON-LINE SYSTEM.</w:t>
+      <w:t>PRINTED COPIES FROM THE ON-LINE SYSTEM ARE CONSIDERED UNCONTROLLED. IT IS THE RESPONSIBILITY OF THE PERSON USING A PRINTED COPY TO VERIFY THE COPY THEY HAVE IS THE LATEST REVISION IN THE ON-LINE SYSTEM.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5B2C5E37" w14:textId="77777777" w:rsidR="00D83003" w:rsidRPr="00A36DBB" w:rsidRDefault="00D83003" w:rsidP="00A36DBB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5400"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5B2C5E38" w14:textId="5541EC9E" w:rsidR="00D83003" w:rsidRPr="00A36DBB" w:rsidRDefault="00D83003" w:rsidP="00A36DBB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
@@ -8557,72 +8499,80 @@
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00A36DBB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00A36DBB">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>State of North Carolina</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5B2C5E39" w14:textId="4489B5CC" w:rsidR="00D83003" w:rsidRPr="00A36DBB" w:rsidRDefault="007D3CCB" w:rsidP="00A36DBB">
+  <w:p w14:paraId="5B2C5E39" w14:textId="08395D82" w:rsidR="00D83003" w:rsidRPr="00A36DBB" w:rsidRDefault="007D3CCB" w:rsidP="00A36DBB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5400"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Revision 4 – 03/24/205</w:t>
+      <w:t>Revision 4</w:t>
+    </w:r>
+    <w:r w:rsidR="001D0125">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.0 – 06/01/26</w:t>
     </w:r>
     <w:r w:rsidR="00A36DBB">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00A36DBB">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00D83003" w:rsidRPr="00A36DBB">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Enterprise Project Management Office</w:t>
     </w:r>
@@ -8843,58 +8793,58 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Enterprise Project Management Office</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5B2C5E4B" w14:textId="77777777" w:rsidR="00D83003" w:rsidRDefault="00D83003">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73F0887F" w14:textId="77777777" w:rsidR="007F79F5" w:rsidRDefault="007F79F5">
+    <w:p w14:paraId="064773F0" w14:textId="77777777" w:rsidR="002B5A93" w:rsidRDefault="002B5A93">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48FC24B3" w14:textId="77777777" w:rsidR="007F79F5" w:rsidRDefault="007F79F5">
+    <w:p w14:paraId="32A29AD1" w14:textId="77777777" w:rsidR="002B5A93" w:rsidRDefault="002B5A93">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid1"/>
       <w:tblW w:w="4304" w:type="dxa"/>
       <w:tblInd w:w="6465" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
@@ -9102,78 +9052,70 @@
               <w:tab w:val="center" w:pos="4680"/>
               <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00552832">
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>EFFECTIVE DATE</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2864" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5B2C5E33" w14:textId="0043FB0B" w:rsidR="00D83003" w:rsidRPr="00552832" w:rsidRDefault="00F35B0F" w:rsidP="00FF42E7">
+        <w:p w14:paraId="5B2C5E33" w14:textId="33B81B38" w:rsidR="00D83003" w:rsidRPr="00552832" w:rsidRDefault="001D0125" w:rsidP="00FF42E7">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4680"/>
               <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>09/02/</w:t>
-[...7 lines deleted...]
-            <w:t>2025</w:t>
+            <w:t>06/01/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5B2C5E35" w14:textId="77777777" w:rsidR="00D83003" w:rsidRPr="007679AA" w:rsidRDefault="00D83003" w:rsidP="007679AA">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3576"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00552832">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5B2C5E4C" wp14:editId="5B2C5E4D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -9529,51 +9471,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:11.5pt;height:11.5pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:11.25pt;height:11.25pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="000601D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6564437C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -12852,57 +12794,58 @@
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1448354871">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1153061464">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1003708060">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1691755979">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="871500122">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1142769894">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007711CF"/>
     <w:rsid w:val="000000EE"/>
     <w:rsid w:val="00001EE0"/>
     <w:rsid w:val="000038AA"/>
     <w:rsid w:val="00004649"/>
     <w:rsid w:val="00004CCC"/>
     <w:rsid w:val="00005375"/>
@@ -13014,121 +12957,124 @@
     <w:rsid w:val="001803EE"/>
     <w:rsid w:val="00181004"/>
     <w:rsid w:val="001825F4"/>
     <w:rsid w:val="0018753F"/>
     <w:rsid w:val="001907EB"/>
     <w:rsid w:val="00190E05"/>
     <w:rsid w:val="00192CA9"/>
     <w:rsid w:val="00193259"/>
     <w:rsid w:val="0019358E"/>
     <w:rsid w:val="001A0B13"/>
     <w:rsid w:val="001A1EA6"/>
     <w:rsid w:val="001A69D0"/>
     <w:rsid w:val="001A6B02"/>
     <w:rsid w:val="001A74FA"/>
     <w:rsid w:val="001B108B"/>
     <w:rsid w:val="001B13EF"/>
     <w:rsid w:val="001B1A60"/>
     <w:rsid w:val="001B45A7"/>
     <w:rsid w:val="001B70C1"/>
     <w:rsid w:val="001B7378"/>
     <w:rsid w:val="001B73FA"/>
     <w:rsid w:val="001C16DA"/>
     <w:rsid w:val="001C200F"/>
     <w:rsid w:val="001C238F"/>
     <w:rsid w:val="001C78E9"/>
+    <w:rsid w:val="001D0125"/>
     <w:rsid w:val="001D1059"/>
     <w:rsid w:val="001D13A6"/>
     <w:rsid w:val="001D19E6"/>
     <w:rsid w:val="001D4875"/>
     <w:rsid w:val="001D4CDE"/>
     <w:rsid w:val="001D6A9E"/>
     <w:rsid w:val="001E03B6"/>
     <w:rsid w:val="001E2396"/>
     <w:rsid w:val="001E33A7"/>
     <w:rsid w:val="001E353D"/>
     <w:rsid w:val="001E3604"/>
     <w:rsid w:val="001E3A37"/>
     <w:rsid w:val="001F24E5"/>
     <w:rsid w:val="001F25F6"/>
     <w:rsid w:val="001F4C16"/>
     <w:rsid w:val="001F6F79"/>
     <w:rsid w:val="001F7CE5"/>
     <w:rsid w:val="00203CF8"/>
     <w:rsid w:val="002060D9"/>
     <w:rsid w:val="00207862"/>
     <w:rsid w:val="0021148E"/>
     <w:rsid w:val="002148AB"/>
     <w:rsid w:val="0022021C"/>
     <w:rsid w:val="002221CF"/>
     <w:rsid w:val="002244E4"/>
     <w:rsid w:val="002263CA"/>
     <w:rsid w:val="00226742"/>
     <w:rsid w:val="002274F1"/>
     <w:rsid w:val="0023268C"/>
     <w:rsid w:val="00232DB7"/>
     <w:rsid w:val="002362AC"/>
     <w:rsid w:val="002406E1"/>
     <w:rsid w:val="00241D5C"/>
+    <w:rsid w:val="002504C2"/>
     <w:rsid w:val="00250670"/>
     <w:rsid w:val="00250D3A"/>
     <w:rsid w:val="00250F1E"/>
     <w:rsid w:val="002512AB"/>
     <w:rsid w:val="00251F56"/>
     <w:rsid w:val="00252214"/>
     <w:rsid w:val="002543F1"/>
     <w:rsid w:val="0025660E"/>
     <w:rsid w:val="00256D60"/>
     <w:rsid w:val="002574CC"/>
     <w:rsid w:val="0026268D"/>
     <w:rsid w:val="002641B0"/>
     <w:rsid w:val="00264E72"/>
     <w:rsid w:val="002705C8"/>
     <w:rsid w:val="00272311"/>
     <w:rsid w:val="00277A39"/>
     <w:rsid w:val="00281770"/>
     <w:rsid w:val="00281D19"/>
     <w:rsid w:val="00283019"/>
     <w:rsid w:val="002850D8"/>
     <w:rsid w:val="00285F5E"/>
     <w:rsid w:val="00286149"/>
     <w:rsid w:val="002865BF"/>
     <w:rsid w:val="0028729C"/>
     <w:rsid w:val="00290F92"/>
     <w:rsid w:val="00292D03"/>
     <w:rsid w:val="002943B4"/>
     <w:rsid w:val="00297BC9"/>
     <w:rsid w:val="002A0469"/>
     <w:rsid w:val="002A27B9"/>
     <w:rsid w:val="002A3007"/>
     <w:rsid w:val="002A6173"/>
     <w:rsid w:val="002A628E"/>
     <w:rsid w:val="002A7DA8"/>
     <w:rsid w:val="002B00F3"/>
     <w:rsid w:val="002B0DAF"/>
     <w:rsid w:val="002B23E3"/>
     <w:rsid w:val="002B38C1"/>
+    <w:rsid w:val="002B5A93"/>
     <w:rsid w:val="002B6DD7"/>
     <w:rsid w:val="002B719B"/>
     <w:rsid w:val="002B7822"/>
     <w:rsid w:val="002C063B"/>
     <w:rsid w:val="002C1B3B"/>
     <w:rsid w:val="002C26CF"/>
     <w:rsid w:val="002C2E6B"/>
     <w:rsid w:val="002C5649"/>
     <w:rsid w:val="002D15D1"/>
     <w:rsid w:val="002D1B9D"/>
     <w:rsid w:val="002D3B82"/>
     <w:rsid w:val="002D7BC7"/>
     <w:rsid w:val="002E5C4E"/>
     <w:rsid w:val="002E78A9"/>
     <w:rsid w:val="002F0CC7"/>
     <w:rsid w:val="002F33CE"/>
     <w:rsid w:val="002F482E"/>
     <w:rsid w:val="002F6444"/>
     <w:rsid w:val="00301AAC"/>
     <w:rsid w:val="00304177"/>
     <w:rsid w:val="00306629"/>
     <w:rsid w:val="003073C6"/>
     <w:rsid w:val="0030765E"/>
     <w:rsid w:val="003108DB"/>
     <w:rsid w:val="003117A7"/>
@@ -13726,50 +13672,51 @@
     <w:rsid w:val="00A6718D"/>
     <w:rsid w:val="00A70031"/>
     <w:rsid w:val="00A70465"/>
     <w:rsid w:val="00A70CE0"/>
     <w:rsid w:val="00A72123"/>
     <w:rsid w:val="00A733CB"/>
     <w:rsid w:val="00A73F95"/>
     <w:rsid w:val="00A760CB"/>
     <w:rsid w:val="00A8057C"/>
     <w:rsid w:val="00A83144"/>
     <w:rsid w:val="00A86109"/>
     <w:rsid w:val="00A864E5"/>
     <w:rsid w:val="00A86BCA"/>
     <w:rsid w:val="00A90090"/>
     <w:rsid w:val="00A90926"/>
     <w:rsid w:val="00A9415D"/>
     <w:rsid w:val="00A968B1"/>
     <w:rsid w:val="00AA04AF"/>
     <w:rsid w:val="00AA5D6C"/>
     <w:rsid w:val="00AB1598"/>
     <w:rsid w:val="00AB3A0D"/>
     <w:rsid w:val="00AB5F9C"/>
     <w:rsid w:val="00AC0A44"/>
     <w:rsid w:val="00AC22FA"/>
     <w:rsid w:val="00AC3735"/>
+    <w:rsid w:val="00AC50FA"/>
     <w:rsid w:val="00AC7E20"/>
     <w:rsid w:val="00AD0A24"/>
     <w:rsid w:val="00AD21F5"/>
     <w:rsid w:val="00AD24CB"/>
     <w:rsid w:val="00AD47D9"/>
     <w:rsid w:val="00AD6C77"/>
     <w:rsid w:val="00AD6FCE"/>
     <w:rsid w:val="00AD7727"/>
     <w:rsid w:val="00AD791B"/>
     <w:rsid w:val="00AE06F4"/>
     <w:rsid w:val="00AE0CDC"/>
     <w:rsid w:val="00AE382B"/>
     <w:rsid w:val="00AE62AF"/>
     <w:rsid w:val="00AF02D1"/>
     <w:rsid w:val="00AF037B"/>
     <w:rsid w:val="00AF1A79"/>
     <w:rsid w:val="00AF1B63"/>
     <w:rsid w:val="00AF1EE4"/>
     <w:rsid w:val="00AF2D6F"/>
     <w:rsid w:val="00AF512A"/>
     <w:rsid w:val="00B00AB1"/>
     <w:rsid w:val="00B02FC2"/>
     <w:rsid w:val="00B0567F"/>
     <w:rsid w:val="00B059EF"/>
     <w:rsid w:val="00B123AD"/>
@@ -14189,51 +14136,51 @@
     <w:rsid w:val="00FF445A"/>
     <w:rsid w:val="00FF45ED"/>
     <w:rsid w:val="00FF49E5"/>
     <w:rsid w:val="00FF49E7"/>
     <w:rsid w:val="00FF65AD"/>
     <w:rsid w:val="00FF710E"/>
     <w:rsid w:val="00FF784C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5B2C5D07"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AEDB3D7D-257F-4C7B-A796-682BDDCAE8BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
@@ -15267,51 +15214,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1271084613">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/files/project-change-request/download?attachment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/media/1120/open" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/files/project-change-request/download?attachment" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/media/1120/open" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/media/1120/open" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/media/1120/open" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -15573,104 +15520,62 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...45 lines deleted...]
-</spe:Receivers>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="ed677c6f-4751-4264-b3a4-218fe51a8e5e">RT3NVWY4J7VJ-2120975728-213</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="ed677c6f-4751-4264-b3a4-218fe51a8e5e">
+      <Url>https://ncconnect.sharepoint.com/sites/epmo_records/_layouts/15/DocIdRedir.aspx?ID=RT3NVWY4J7VJ-2120975728-213</Url>
+      <Description>RT3NVWY4J7VJ-2120975728-213</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D73C12C25B3F764884919C3CCDA23399" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="28a522010befe56b7168837f02525963">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ed677c6f-4751-4264-b3a4-218fe51a8e5e" xmlns:ns3="09bb6532-fd34-450f-963b-625f409fdae4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="54702de0ab0e94be9ccb46aea1f116c5" ns2:_="" ns3:_="">
     <xsd:import namespace="ed677c6f-4751-4264-b3a4-218fe51a8e5e"/>
     <xsd:import namespace="09bb6532-fd34-450f-963b-625f409fdae4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ed677c6f-4751-4264-b3a4-218fe51a8e5e" elementFormDefault="qualified">
@@ -15802,145 +15707,187 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C13FD784-9D07-4D50-8801-2E5C3228B91C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19845992-4D38-40C0-97E3-3927DB3F1BAE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D98D6F97-4B5B-4145-ABA7-1B289956C51F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ed677c6f-4751-4264-b3a4-218fe51a8e5e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61DEE48A-0D73-4C10-9A46-24141B424480}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EFD3E31-21A5-444A-BBA0-0A47C19E040D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ed677c6f-4751-4264-b3a4-218fe51a8e5e"/>
     <ds:schemaRef ds:uri="09bb6532-fd34-450f-963b-625f409fdae4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61DEE48A-0D73-4C10-9A46-24141B424480}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D98D6F97-4B5B-4145-ABA7-1B289956C51F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19845992-4D38-40C0-97E3-3927DB3F1BAE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="ed677c6f-4751-4264-b3a4-218fe51a8e5e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>483</Words>
-  <Characters>3520</Characters>
+  <Words>614</Words>
+  <Characters>3296</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>366</Lines>
+  <Paragraphs>186</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Status Reporting Checklist</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EPMO, State of North Carolina</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3996</CharactersWithSpaces>
+  <CharactersWithSpaces>3724</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Status Reporting Checklist</dc:title>
   <dc:subject/>
   <dc:creator>Alisa Cutler, PMP</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D73C12C25B3F764884919C3CCDA23399</vt:lpwstr>
   </property>