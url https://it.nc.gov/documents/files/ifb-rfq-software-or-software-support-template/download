--- v3 (2026-02-27)
+++ v4 (2026-05-07)
@@ -1,52 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="23EF91F7" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1658,50 +1653,115 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidR="00BF6C52">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sections </w:t>
             </w:r>
             <w:r w:rsidR="00E969B7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2.1, </w:t>
             </w:r>
             <w:r w:rsidR="00BF6C52">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.2 and 2.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD16BE" w:rsidRPr="000F5E6F" w14:paraId="647FE4EF" w14:textId="77777777" w:rsidTr="00494A3F">
+        <w:trPr>
+          <w:trHeight w:val="584"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C92CC9B" w14:textId="4E16DD76" w:rsidR="00BD16BE" w:rsidRDefault="00BD16BE" w:rsidP="00494A3F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5/4/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C02609" w14:textId="5E3ADA19" w:rsidR="00BD16BE" w:rsidRPr="00BD16BE" w:rsidRDefault="00BD16BE" w:rsidP="00494A3F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:ind w:left="436"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD16BE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Updates to Incorporate GovRAMP in Specifications and an Enterprise Architecture Spec Accessibility Addition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3447C3D5" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpX="126" w:tblpY="-506"/>
         <w:tblW w:w="10818" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -1834,102 +1894,102 @@
             </w:sdt>
             <w:r w:rsidRPr="00F866D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506E7C" w:rsidRPr="006B5C43" w14:paraId="56D598FB" w14:textId="77777777" w:rsidTr="00FD7D0D">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5409" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09A353EB" w14:textId="77777777" w:rsidR="00506E7C" w:rsidRPr="00F866D7" w:rsidRDefault="004B24A3" w:rsidP="00506E7C">
+          <w:p w14:paraId="09A353EB" w14:textId="77777777" w:rsidR="00506E7C" w:rsidRPr="00F866D7" w:rsidRDefault="00056074" w:rsidP="00506E7C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:caps/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="132221721"/>
                 <w:placeholder>
                   <w:docPart w:val="C38E43A0E34049D89CF4AF959DF1CD24"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00506E7C" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:caps/>
                     <w:color w:val="FF0000"/>
                   </w:rPr>
                   <w:t>Enter ISSUING Agency.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00506E7C" w:rsidRPr="00F866D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59D7227B" w14:textId="77777777" w:rsidR="00506E7C" w:rsidRPr="00526CD3" w:rsidRDefault="004B24A3" w:rsidP="00506E7C">
+          <w:p w14:paraId="59D7227B" w14:textId="77777777" w:rsidR="00506E7C" w:rsidRPr="00526CD3" w:rsidRDefault="00056074" w:rsidP="00506E7C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-1600705115"/>
                 <w:placeholder>
                   <w:docPart w:val="2242190A270941828D346EFC935B2DC2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00506E7C" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
@@ -7600,51 +7660,50 @@
         </w:rPr>
         <w:t xml:space="preserve">“This offer does not constitute a binding offer”, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="465D8BF2" w14:textId="77777777" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
         <w:ind w:left="1530"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">“This offer will be valid only if this offer is selected as a finalist or in the competitive range”, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DCE91BE" w14:textId="77777777" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
         <w:ind w:left="1530"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“Vendor does not commit or bind itself to any terms and conditions by this submission”,  </w:t>
@@ -8407,58 +8466,51 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendors who attempt to gain this privileged information, or to influence the evaluation process (i.e. assist in evaluation) will be in violation of purchasing rules and their offer will not be further evaluated or considered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0FCC96" w14:textId="699CEFF5" w:rsidR="00A218E7" w:rsidRDefault="00A218E7" w:rsidP="497CDE70">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">After award of contract the complete bid file will be available to any interested persons with the exception of trade secrets, test information or similar proprietary information as provided by statute </w:t>
-[...6 lines deleted...]
-        <w:t>and rule</w:t>
+        <w:t>After award of contract the complete bid file will be available to any interested persons with the exception of trade secrets, test information or similar proprietary information as provided by statute and rule</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any proprietary or confidential </w:t>
       </w:r>
       <w:r w:rsidR="00C334F5" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>information which</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> conforms to exclusions from public records as provided by N.C.G.S. §132-1.2 </w:t>
       </w:r>
@@ -9609,58 +9661,51 @@
         <w:t xml:space="preserve">3.1. </w:t>
       </w:r>
       <w:r w:rsidR="00D72614" w:rsidRPr="007E2862">
         <w:t>VENDOR STANDARD AGREEMENT(S)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="00D72614" w:rsidRPr="007E2862">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D03FF5F" w14:textId="14D51734" w:rsidR="00D72614" w:rsidRDefault="00D72614" w:rsidP="0440F97C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="048DF8EF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The terms and conditions of Vendor’s standard license, maintenance or other agreement(s) applicable to Software and other Products acquired under this Agreement may apply to the extent </w:t>
-[...6 lines deleted...]
-        <w:t>such terms and conditions do not materially change the terms and conditions of this Agreement</w:t>
+        <w:t>The terms and conditions of Vendor’s standard license, maintenance or other agreement(s) applicable to Software and other Products acquired under this Agreement may apply to the extent such terms and conditions do not materially change the terms and conditions of this Agreement</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="048DF8EF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="048DF8EF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>In the event of any conflict between the terms and conditions of this Agreement and the Vendor’s standard agreement(s), the terms and conditions of this Agreement relating to audit and records, jurisdiction, choice of law, the State’s electronic procurement application of law or administrative rules, the remedy for intellectual property infringement and the exclusive remedies and limitation of liability in the Terms and Conditions herein shall apply in all cases and supersede any provisions contained in Vendor’s relevant standard agreement or any other agreement</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="048DF8EF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="048DF8EF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State shall not be obligated under any standard license and/or maintenance or other Vendor agreement(s) to indemnify or hold harmless the Vendor, its licensors, successors or assigns; nor arbitrate any dispute, nor pay late fees, legal fees or other similar costs.</w:t>
       </w:r>
@@ -10296,51 +10341,50 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F602D55" w14:textId="4EBE3ED1" w:rsidR="00456409" w:rsidRDefault="00456409" w:rsidP="00456409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vendor agrees to provide n</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>otice of the relocation of the Vendor, employees of the Vendor, subcontractors of the Vendor, or other persons performing Services under a state contract outside of the United States</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the event such relocation occurs during the contract term.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FC11F39" w14:textId="4DA689A6" w:rsidR="0042590E" w:rsidRPr="0042590E" w:rsidRDefault="0042590E" w:rsidP="0042590E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="900" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -11092,116 +11136,125 @@
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="007E68A9">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000E2EE0">
         <w:t>SECURITY SPECIFICATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="2A6FC239" w14:textId="77777777" w:rsidR="007B6D25" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79450171" w14:textId="7670B605" w:rsidR="007B6D25" w:rsidRPr="00CA0884" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
+    <w:p w14:paraId="79450171" w14:textId="678D2FE8" w:rsidR="007B6D25" w:rsidRPr="00CA0884" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Note:  ONLY one of the following sections (3.</w:t>
       </w:r>
-      <w:r w:rsidR="00204BBB" w:rsidRPr="497CDE70">
+      <w:r w:rsidR="0074160B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.1) can be Reserved; you cannot Reserve both</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>All bid responses must include a VRAR</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Please delete this Note from the final draft</w:t>
+      </w:r>
+      <w:r w:rsidR="0074160B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6755395E" w14:textId="1BB7B1BC" w:rsidR="007B6D25" w:rsidRPr="006076BB" w:rsidRDefault="007B6D25" w:rsidP="00437553">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006076BB">
         <w:t>Solutions Hosted on State Infrastructure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B86CBF3" w14:textId="15BD10FA" w:rsidR="007B6D25" w:rsidRPr="008A2374" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
@@ -11460,987 +11513,1101 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027463E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To comply </w:t>
       </w:r>
       <w:r w:rsidRPr="004E2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>with the State’s Security Standards and Policies,</w:t>
       </w:r>
       <w:r w:rsidRPr="004E2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> State agencies are required to perform annual security/risk assessments on their information systems using NIST 800-53 controls.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479E0545" w14:textId="4DFD116B" w:rsidR="007B6D25" w:rsidRPr="00E427B5" w:rsidRDefault="007B6D25" w:rsidP="00437553">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="781123AF" w14:textId="29390E99" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1710"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1800"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1800" w:hanging="810"/>
         <w:jc w:val="both"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00567F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0074160B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00567F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
-        <w:t>Solutions Not Hosted on State Infrastructure</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="143D092D" w14:textId="5A4E44B9" w:rsidR="007B6D25" w:rsidRPr="004652BD" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00567F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SOLUTIONS Not Hosted on State Infrastructure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4492ECA8" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="538DBB14" w14:textId="318C9AAA" w:rsidR="00EB708E" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:caps w:val="0"/>
           <w:color w:val="FF0000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="006076BB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:caps w:val="0"/>
           <w:color w:val="FF0000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004652BD">
+        </w:rPr>
+        <w:t>(Include this section if relevant to solicitation, if not then replace insert the word “Reserved” after the section title 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="0074160B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:caps w:val="0"/>
           <w:color w:val="FF0000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:caps w:val="0"/>
           <w:color w:val="FF0000"/>
-          <w:szCs w:val="22"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="RFPBodyText"/>
+        </w:rPr>
+        <w:t>.2.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4EC421" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-          <w:iCs/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Agency (named on page one (1)) has designated this solicitation to receive and securely manage data that is classified as: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC72C57" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Agency has selected:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FCACF1" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F0C8856" wp14:editId="0ED729CE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>676275</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>55880</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="180975" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="752298752" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="180975" cy="190500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="1AA6D62C" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:4.4pt;width:14.25pt;height:15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAXgk89dsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W8g9hCbo3UmoTgWg4hkFNzyQ+B3mRra5tKK2Mpjvv23Zza4+wMs98Um8k7MeIQu0AaXhcK&#10;BFIdbEeNhst5/7IGEZMha1wg1PCDETbl7KkwuQ13OuJ4So3gEoq50dCm1OdSxrpFb+Ii9EjsfYXB&#10;m8RyaKQdzJ3LvZNvSq2kNx3xh9b0uGux/j7dvIajOl8//CFTn5W6XOPeu2rcOq3nz9P2HUTCKf2F&#10;4YHP6FAyUxVuZKNwrNVqyVENa17w8LMlb6s0ZHyQZSH/Dyh/AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAF4JPPXbAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Restricted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00401CB6">
-[...48 lines deleted...]
-        <w:r w:rsidRPr="497CDE70">
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>- Restricted data represents the highest risk to the State, State Agencies, and constituents if it is disclosed or compromised. This information is likely to be regulated by State or Federal law, and access to it is restricted to a limited audience (e.g., State and Federal Tax Information [FTI], Payment Card data, Protected Health Information [PHI], Criminal Justice Information [CJI], Social Security Administration provided information, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62838140" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F6B8027" wp14:editId="0A203A7A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>666750</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>27940</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="180975" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1337199954" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="180975" cy="190500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="3C87B074" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:52.5pt;margin-top:2.2pt;width:14.25pt;height:15pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAECviyNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCbo3UOinFtRxCIaf2kh8CvcnW1jaVVsZSHOftuzklx9kZZr8pVpN3YsQhdoE0vMwV&#10;CKQ62I4aDYf95vkdREyGrHGBUMMFI6zKx4fC5DacaYvjLjWCSyjmRkObUp9LGesWvYnz0COx9xsG&#10;bxLLoZF2MGcu906+KvUmvemIP7Smx88W67/dyWvYqv3xy39n6qdSh2PceFeNa6f17Glaf4BIOKVb&#10;GK74jA4lM1XhRDYKx1oteUvSsFiAuPpZtgRRacj4IMtC3g8o/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA/pI8EWgIAALUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAQK+LI3AAAAAgBAAAPAAAAAAAAAAAAAAAAALQEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Confidential</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Includes information that is limited to a small audience with a need-to-know or legitimate business case (e.g., State employee personnel records, trade secrets, student records, sensitive public security information, etc.). If exposed to unauthorized parties, data from this category will cause high impact consequences such as regulatory fines, inability to recruit talent, loss of confidence, and/or damage to vendor relationships. This is not a complete list and is subject to legislative changes.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A025D13" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="117019CA" wp14:editId="149A0818">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>676275</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>33655</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="180975" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1090156125" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="180975" cy="190500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="72186261" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Internal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - This is information typically used within the agency and not for public sharing. Most documents are classified as Internal within the organization, and most State employees would have access. This type of data, if exposed to unauthorized parties, would have a very limited impact on an agency’s reputation, compliance requirements or ability to achieve strategic goals. Internally classified data does not contain direct identifiers. Often, the effects of the loss of data can be recognized in very subtle ways and may not lead to clear negative consequences causing confusion due to lack of context or minor reputational harm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B98029" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74352C8D" wp14:editId="36FB0107">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>676275</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>33655</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="180975" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1041065535" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="180975" cy="190500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="5FB33C2E" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Public</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Data that is open to public inspection according to state and federal law, or readily available through public sources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22769211" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to the North Carolina Statewide Data Classification and Handling policy for more information regarding data classification.  The policy is located at the following website: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00A5010F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://it.nc.gov/document/statewide-data-classification-and-handling-policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E9736E" w14:textId="77777777" w:rsidR="007B6D25" w:rsidRPr="004652BD" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
-[...1 lines deleted...]
-        <w:pStyle w:val="RFPBodyText"/>
+    <w:p w14:paraId="39CE62AE" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To comply with the State’s Security Standards and Policies, State agencies are required to perform annual security/risk assessments on their information systems using NIST 800-53 controls. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DAC7225" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This requirement additionally applies to all Vendor-provided, agency-managed Infrastructure as a Service (IaaS), Platform as a Service (PaaS), and Software as a Service (SaaS) solutions which will handle data classified as Internal, Confidential, or Restricted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA3D37B" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>To comply with the State’s Security Standards and Policies, cloud products are required to comply with applicable FedRAMP or GovRAMP security requirements, including but not limited to, continuous monitoring, incident response, and data classification as outlined in GovRAMP documentation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F4C795" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>To streamline and standardize this requirement the State has adopted GovRAMP which is a Risk and Authorization Management Program that provides a standardized approach to security assessment, authorization, and continuous monitoring for cloud products and services. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>GovRAMP’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> security verification model is based on NIST 800-53 Rev. 5 (or current). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27999E49" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="004A6FF8" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E1692">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Note-Delete after reading:  NCDIT to approve of the Agency chosen GovRAMP verified status for each solicitation based on data classification type as defined in the North Carolina Statewide Information Security Manual and North Carolina Statewide Data Classification and Handling Policy. Delete this note after reading and before posting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00567F6F">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The required GovRAMP verified status will depend on the sensitivity of the data and processes supported by the solution as defined in the Statewide Data Classification and Handling Policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5A1370" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>For purposes of this solicitation, in accordance with the North Carolina Department of Information Technology Statewide Information Security Manual, a GovRAMP verified status of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053094D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>[X]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is required. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At offer submission, if the protected system does not currently hold a validated GovRAMP status, the Vendor will be required to provide their GovRAMP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security Snapshot Score </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and upon request, the complete Snapshot Matrix. If awarded the contract,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="D13438"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Vendor shall have an interim period from the effective date of the contract to achieve the verified GovRAMP status outlined above. The interim time periods for each data classification that requires a verified status are further described below. The Vendor shall provision access to the State to their continuous monitoring packages at a [standard] or [elevated] access level within fourteen (14) days of contract award, and seven (7) days of any subsequent GovRAMP status changes. If a non-disclosure agreement (NDA) is required by the Vendor, a copy of the NDA must be uploaded with the response and executed by the Vendor and the State at the time of contract award.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A87D03" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Public - For third-party cloud services where the highest category of information to be processed is Public data,  the Vendor must submit an updated score for the product annually throughout the contract duration that meets or exceeds the original score at time of contract award. Products with GovRAMP Core, Ready, Authorized or Provisionally Authorized statuses or FedRAMP Rev. 5 authorization also satisfy the security requirement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD0C750" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Internal - For third-party cloud services where the highest category of information to be processed is Internal data, the Vendor must either achieve the status of GovRAMP Core prior to award, or agree to achieve GovRAMP Core status within an interim time period, no later than twelve (12) months from the effective date of the contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777B1F20" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Confidential - For third-party cloud services where the highest category of information to be processed is Confidential data, the Vendor must either achieve a status of GovRAMP Ready, or agree to achieve GovRAMP Ready status no later than fifteen (15) months from the effective date of the contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49661160" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restricted - For third-party cloud services where the highest category of information to be processed is Restricted Data, the Vendor must either achieve a status of GovRAMP Authorized, or agree to achieve GovRAMP Authorized status no later than twenty-one (21) months from the effective date of the contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB5685D" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1968"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upon contract award, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vendor’s who submitted a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GovRAMP Security Snapshot Score will be required to enroll in the GovRAMP Progressing Snapshot program prior to any data being transferred, stored or processed. The Vendor must complete their first Progressing Snapshot within ninety (90) days of award, with the expectation that progress will be made on a quarterly basis and access to progress reports must be provisioned to the State. Products must maintain their participation in the Progressing Snapshot program and continued access to progress reports must be provisioned to the State until such time that they have achieved the minimum verified status outlined above. The State will review the Vendor’s progress on a quarterly basis and, in its sole discretion, may determine that the Vendor is not making satisfactory progress in the Progressing Snapshot program. Satisfactory progress shall be a material requirement of the contract.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2971A57B" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If the Vendor holds a FedRAMP Rev. 5 authorization at time of award, this authorization can be accepted in lieu of a GovRAMP authorization. Authorizations obtained via the FedRAMP 20x Pilot Program will not be permitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E63687" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1968"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If the Vendor’s cloud product currently holds a FedRAMP Authorized designation, at the time of award, the State may require the Vendor to initiate and actively pursue, within thirty (30) days of award, the GovRAMP Fast Track Process, to achieve a GovRAMP Provisionally Authorized or Authorized status in order to satisfy Statewide continuous monitoring requirements.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C6A087" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...40 lines deleted...]
-        <w:r w:rsidRPr="497CDE70">
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(c) Additional Security Documentation. Prior to contract award, the State may in its discretion require the Vendor to provide additional security documentation, including but not limited to, vulnerability assessment reports and penetration test reports. The awarded Vendor shall provide additional security documentation upon request by the State during the term of the contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50091975" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00A5010F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...376 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://it.nc.gov/documents/statewide-glossary-information-technology-terms</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB3590">
-[...20 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="7B275AFE" w14:textId="77777777" w:rsidR="007B6D25" w:rsidRPr="00164038" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
+        </w:rPr>
+        <w:t>for descriptions of the Application Criticality categories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0822831C" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1260"/>
-[...47 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00A5010F">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:iCs/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>http://nvlpubs.nist.gov/nistpubs/FIPS/NIST.FIPS.199.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  for descriptions of NIST system confidentiality, integrity, and availability categories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDADE27" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00E427B5" w:rsidRDefault="00EB708E" w:rsidP="0074160B">
+      <w:pPr>
+        <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1800"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...183 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="06F088B9" w14:textId="170EBDC2" w:rsidR="00610E85" w:rsidRPr="00EF2B9B" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc166483244"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc166483244"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="006076BB">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF2B9B">
         <w:t>ENTERPRISE ARCHITECTURE SPECIFICATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="54B9D595" w14:textId="77777777" w:rsidR="00610E85" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78438DB1" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="004B617F" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="037200F4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
@@ -12653,51 +12820,51 @@
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Network Architecture and Technology Stack. The State utilizes architectural diagrams to better understand the design and technologies of a proposed solution. Details on these diagrams can be found at the following</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>link: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:anchor="Tab-Architecture-1192" w:history="1">
+      <w:hyperlink r:id="rId21" w:anchor="Tab-Architecture-1192" w:history="1">
         <w:r w:rsidRPr="00DE34C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="22"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources#Tab-Architecture-1192</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A4A6BFC" w14:textId="77777777" w:rsidR="00610E85" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -13003,51 +13170,51 @@
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB215A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>IDENTITY AND ACCESS MANAGEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="512FCD60" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00946ECB" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:t xml:space="preserve">The proposed solution must externalize identity and access management. The protocols describing the State’s Identity and Access Management can be found at the following link: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:anchor="Tab-IdentityAccessManagement-1241" w:history="1">
+      <w:hyperlink r:id="rId22" w:anchor="Tab-IdentityAccessManagement-1241" w:history="1">
         <w:r w:rsidRPr="00DE34C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://it.nc.gov/services/vendor-engagement-resources#Tab-IdentityAccessManagement-1241</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31E6AF59" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:t>Describe how your solution supports the above protocols, as well as making them available for application integration/consumption.</w:t>
       </w:r>
@@ -13057,51 +13224,50 @@
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008472A5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>INTEGRATION APPROACH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61492BD9" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
-        <w:lastRenderedPageBreak/>
         <w:t>Describe proposed solution capabilities to interoperate with other solutions. Identify the standards supported, integrations platforms, adaptors, APIs, and the like.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F241EF0" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="008472A5" w:rsidRDefault="00610E85" w:rsidP="00437553">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008472A5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>DISASTER RECOVERY AND BUSINESS CONTINUITY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C3C7BD" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
@@ -13275,127 +13441,157 @@
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67280131" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Standards include:</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7591F724" w14:textId="77777777" w:rsidR="005E1692" w:rsidRDefault="005E1692" w:rsidP="005E1692">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>State of North Carolina Digital Accessibility &amp; Usability Standard</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:p w14:paraId="04C2A2E0" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00946ECB" w:rsidRDefault="00610E85" w:rsidP="00437553">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">W3C Web Accessibility Initiative - Web Content Accessibility Guidelines (WCAG) 2.1: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00946ECB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.w3.org/TR/WCAG21/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="39EF1855" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00946ECB" w:rsidRDefault="00610E85" w:rsidP="00437553">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 508: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00946ECB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.section508.gov/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24854E1F" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00946ECB" w:rsidRDefault="00610E85" w:rsidP="00437553">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Voluntary Product Accessibility Template (VPAT®): </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00946ECB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.itic.org/policy/accessibility/vpat</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2912BB8D" w14:textId="77777777" w:rsidR="00610E85" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1350"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -13489,51 +13685,51 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51CEDFF7" w14:textId="77777777" w:rsidR="00610E85" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The Vendor Resources Page found at the following link: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DE34C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="D13438"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3E6"/>
           </w:rPr>
           <w:t>https://it.nc.gov/vendor-engagement-resources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. This site provides vendors with statewide information and links referenced throughout the RFP document. Agencies may request additional</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -13543,73 +13739,73 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>on.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C80BB86" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRDefault="00CC2FAB" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6960EEAC" w14:textId="472D2813" w:rsidR="00CC2FAB" w:rsidRDefault="00CC2FAB" w:rsidP="00CC2FAB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc166483245"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc166483245"/>
       <w:r w:rsidRPr="00B41B96">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00F66F99" w:rsidRPr="00B41B96">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B96">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007779C4">
         <w:t>SPECIFICATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="46B13917" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRPr="000F1335" w:rsidRDefault="00CC2FAB" w:rsidP="00CC2FAB">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Insert specifications if needed; otherwise delete the section.]  </w:t>
@@ -13653,51 +13849,50 @@
     <w:p w14:paraId="3AE7484F" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRPr="000F1335" w:rsidRDefault="00CC2FAB" w:rsidP="00CC2FAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-90"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260" w:right="-115"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The term “specification” refers to a description of the characteristics of a commodity or service.   Specifically, it is defined as the explicit requirements, furnished with a solicitation upon which a purchase order or contract is to be based.  Specifications set forth the characteristics of the goods and services to be purchased so as to enable the Vendor to determine and understand that which is to be supplied.  Specifications may be in the form of a description of the physical, functional, or performance characteristics, a reference brand name or both.  It may include a description of any requirement for inspecting, testing, or preparing a material, equipment, supplies, or service for delivery. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Specifications are to be written so as to not restrict bidding but encourage open competition. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The goal is to invite maximum competition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CDE14E" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRPr="000F1335" w:rsidRDefault="00CC2FAB" w:rsidP="00CC2FAB">
@@ -13878,79 +14073,79 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">[Insert special instructions, if applicable.]  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E810C21" w14:textId="55B85785" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0505"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc166483246"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc166483246"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00F66F99">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006876B1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>DELIVERY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="41B1604C" w14:textId="1F86BE5E" w:rsidR="00FF35B6" w:rsidRPr="00FA00DA" w:rsidRDefault="00FF35B6" w:rsidP="00FF35B6">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Successful Vendor will complete </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>supply of the scope of work</w:t>
@@ -14110,77 +14305,77 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If circumstances beyond the control of the contractor result in a late delivery [or installation], it is the responsibility and obligation of the contractor to notify the Purchasing Agent listed on the purchase order, in writing, immediately upon determining delay of shipment. The written notification should indicate the anticipated delivery </w:t>
       </w:r>
       <w:r w:rsidR="0039109D" w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00460C0B" w14:textId="269C596C" w:rsidR="00141DF1" w:rsidRDefault="00141DF1" w:rsidP="00141DF1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc494716377"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="29" w:name="_Toc166483247"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc494716377"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc95128898"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc166483247"/>
       <w:r w:rsidRPr="000A2565">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00F66F99">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2565">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009A6CDA">
         <w:t>CONTRACT TERM</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
-      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="49E418D8" w14:textId="17397AA5" w:rsidR="00A24ADD" w:rsidRPr="00141DF1" w:rsidRDefault="00A24ADD" w:rsidP="00A24ADD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E1847">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[If this is a one-time purchase</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -14267,58 +14462,58 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> two (2) additional one (1) year periods</w:t>
       </w:r>
       <w:r w:rsidRPr="005E1847">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> at its sole discretion.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0507DF97" w14:textId="70676F8E" w:rsidR="00354780" w:rsidRPr="00291F7E" w:rsidRDefault="00354780" w:rsidP="00291F7E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:ind w:left="450" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc166483248"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc166483248"/>
       <w:r w:rsidRPr="00291F7E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>FURNISH AND DELIVER</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidR="00CF09CF" w:rsidRPr="00291F7E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D991A6" w14:textId="77777777" w:rsidR="00F66F99" w:rsidRDefault="00F66F99" w:rsidP="00F66F99">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[Edit the information below as needed to include appropriate quantities, units, and descriptions.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB58F75" w14:textId="77777777" w:rsidR="00F66F99" w:rsidRDefault="00F66F99" w:rsidP="00F66F99">
       <w:pPr>
@@ -14714,51 +14909,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F66F99" w:rsidRPr="00471540" w14:paraId="36FAF6B2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="828" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2030CAFD" w14:textId="77777777" w:rsidR="00F66F99" w:rsidRPr="00471540" w:rsidRDefault="00F66F99">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AE81A97" w14:textId="77777777" w:rsidR="00F66F99" w:rsidRPr="00BB7C38" w:rsidRDefault="00F66F99">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
@@ -16193,108 +16387,108 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">     Grant Total Offer Cost Years 1-3:_________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="611E67E6" w14:textId="77777777" w:rsidR="00460448" w:rsidRDefault="00460448" w:rsidP="00F66F99">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="4320" w:right="-86" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E6A7624" w14:textId="77777777" w:rsidR="00D26661" w:rsidRPr="00354780" w:rsidRDefault="00F46C53" w:rsidP="00A5713D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc166483249"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc166483249"/>
       <w:r w:rsidRPr="43472784">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>HISTORICALLY UNDERUTILIZED BUSINESSES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="23A187F2" w14:textId="77777777" w:rsidR="00E75889" w:rsidRPr="00CD62F6" w:rsidRDefault="00E75889" w:rsidP="00E75889">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD62F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>For Vendor completion:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75430A68" w14:textId="510FC07B" w:rsidR="005C281B" w:rsidRPr="00FA00DA" w:rsidRDefault="005C281B" w:rsidP="497CDE70">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>“Historically Underutilized Businesses (HUBs) consist of minority, women and disabled business firms that are at least fifty-one percent owned and operated by an individual(s) of the aforementioned categories</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Also included in this category are disabled business enterprises and non-profit work centers for the blind and severely disabled.”  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId29">
         <w:r w:rsidR="00F16ACD" w:rsidRPr="497CDE70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>http://ncadmin.nc.gov/businesses/hub</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="27F334FD" w14:textId="3B0DE032" w:rsidR="005C281B" w:rsidRPr="00FA00DA" w:rsidRDefault="005C281B" w:rsidP="497CDE70">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Pursuant to N.C.G.S. §§</w:t>
       </w:r>
       <w:r w:rsidR="00F753AE" w:rsidRPr="497CDE70">
@@ -16590,70 +16784,70 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00B8154E" w14:textId="77777777" w:rsidR="005C281B" w:rsidRDefault="005C281B" w:rsidP="005C281B">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23248816" w14:textId="4EEAE7C0" w:rsidR="00471540" w:rsidRPr="005A62B2" w:rsidRDefault="00354780" w:rsidP="00354780">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc166483250"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc166483250"/>
       <w:r w:rsidRPr="00354780">
         <w:t>6.0</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006D7B6A" w:rsidRPr="005A62B2">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">DEPARTMENT OF INFORMATION TECHNOLOGY </w:t>
       </w:r>
       <w:r w:rsidR="00471540" w:rsidRPr="005A62B2">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INSTRUCTIONS TO VENDORS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="4B85806B" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00471540">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B9C6D33" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="46DC85AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="46DC85AF">
@@ -17428,51 +17622,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to those actually awarded contracts, and not to every person or firm responding to this solicitation</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">IFB status and Award notices are posted on the Internet at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId30">
         <w:r w:rsidR="0095549C" w:rsidRPr="46DC85AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>https://evp.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>All protests will be governed by NCAC Title 9, Department of Information Technology (formerly Office of Information Technology Services), Subchapter 06B Sections .1101 - .1121.</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -17535,51 +17729,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>VENDOR REGISTRATION AND SOLICITATION NOTIFICATION SYSTEM</w:t>
       </w:r>
       <w:r w:rsidR="006F651C" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> The electronic Vendor Portal (eVP) allows Vendors to electronically register with the State to receive electronic notification of current procurement opportunities for goods and services available on the eVP at the following web site: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId31">
         <w:r w:rsidR="0095549C" w:rsidRPr="46DC85AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>https://evp.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="475EB5FB" w14:textId="70CAB7A7" w:rsidR="007239AD" w:rsidRPr="007239AD" w:rsidRDefault="007239AD" w:rsidP="46DC85AF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -17650,76 +17844,76 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA3690C" w14:textId="082E8530" w:rsidR="00471540" w:rsidRDefault="00354780" w:rsidP="004F4C32">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc166483251"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc166483251"/>
       <w:r w:rsidRPr="004F4C32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.0</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00685793" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DEPARTMENT OF INFORMATION TECHNOLOGY TERMS AND CONDITIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="0B20442C" w14:textId="574CAAB7" w:rsidR="006C698A" w:rsidRDefault="006C698A" w:rsidP="006C698A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00301C85">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00C07028">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
@@ -19184,61 +19378,61 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Custom or Modified Software, if solicited by the State, is being developed or modified exclusively for the State, and such Custom or Modified Software, all related data, all copyrights in the Custom or Modified Software and derivative works belong exclusively to the State and shall be transferred to the State upon creation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6450EDFE" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007239AD" w:rsidP="0022171D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Ref455125879"/>
+      <w:bookmarkStart w:id="33" w:name="_Ref455125879"/>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>WARRANTY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="0FC7207D" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Minimum warranties for Products shall include:</w:t>
       </w:r>
     </w:p>
@@ -19449,92 +19643,92 @@
         </w:rPr>
         <w:t>Software warranties shall include the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32BA2BB8" w14:textId="6B717A5A" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor warrants the media (comprising diskettes, tapes or other media) to be free of defects in materials or workmanship under normal use for </w:t>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="Dropdown2"/>
+      <w:bookmarkStart w:id="34" w:name="Dropdown2"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Dropdown2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:ddList>
               <w:listEntry w:val="ninety (90) days"/>
               <w:listEntry w:val="six (6) months "/>
               <w:listEntry w:val="sixty (60) days "/>
             </w:ddList>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the date of acceptance unless otherwise agreed</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor shall replace any media reported as not in good working order during the warranty period without charge to the State</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
@@ -20029,124 +20223,124 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3144154E" w14:textId="384E1F49" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007A4601" w:rsidP="00A20D6E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Ref455124854"/>
+      <w:bookmarkStart w:id="35" w:name="_Ref455124854"/>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">INTELLECTUAL PROPERTY </w:t>
       </w:r>
       <w:r w:rsidR="007239AD" w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INDEMNITY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="1BF227CE" w14:textId="20FE0F90" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Ref455124838"/>
+      <w:bookmarkStart w:id="36" w:name="_Ref455124838"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The Vendor, at its own expense, shall defend any action brought against the State to the extent that such action is based upon a claim that the Software or Products supplied by the Vendor, their use or operation infringes on a patent, copyright, trademark or violates a trade secret in the United States</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The Vendor shall pay those costs and damages finally awarded or agreed in settlement against the State in any such action</w:t>
       </w:r>
       <w:r w:rsidR="007A4601" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>; damages shall be limited as provided in N.C.G.S. 143B-1350(h1)</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Such defense and payment shall be conditioned on the following:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="33EDD4D7" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>That the Vendor shall be notified within a reasonable time in writing by the State of any such claim; and,</w:t>
       </w:r>
     </w:p>
@@ -20224,70 +20418,70 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor will not be required to defend or indemnify the State if any claim by a third party against the State for infringement or misappropriation results from the State's alteration of any Vendor-branded Software, or from the continued use of the good(s) or Services after receiving notice they infringe on an intellectual property right of a third party.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3150225B" w14:textId="1B4EB5B6" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="00A20D6E" w:rsidP="0022171D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Ref455125587"/>
+      <w:bookmarkStart w:id="37" w:name="_Ref455125587"/>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">EXCLUSIVE REMEDIES AND </w:t>
       </w:r>
       <w:r w:rsidR="007239AD" w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>LIMITATION OF LIABILITY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="6A42CDD4" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For purposes of the exclusive remedies and limitations of liability set forth in this Paragraph, Vendor shall be deemed to include the Vendor and its employees, agents, representatives, subcontractors, and suppliers and damages shall be deemed to refer collectively to all injuries, damages, losses, liabilities, expenses or costs incurred.</w:t>
       </w:r>
     </w:p>
@@ -21302,99 +21496,99 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State will reimburse travel allowances only for days on which the Vendor is required to be in North Carolina performing Services under this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48363D25" w14:textId="70B13A01" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Ref21395720"/>
+      <w:bookmarkStart w:id="38" w:name="_Ref21395720"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PROHIBITION AGAINST CONTINGENT FEES AND GRATUITIES</w:t>
       </w:r>
       <w:r w:rsidR="00A23A73" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vendor warrants that it has not paid, and agrees not to pay, any bonus, commission, fee, or gratuity to any employee or official of the State for the purpose of obtaining any contract or award issued by the State</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Subsequent discovery by the State of non-compliance with these provisions shall constitute sufficient cause for immediate termination of all outstanding Agreements</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Violations of this provision may result in debarment of the vendor(s) or Vendor(s) as permitted by 09 NCAC 06B.1207, or other provision of law.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="63D486C9" w14:textId="61F835F8" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>AVAILABILITY OF FUNDS</w:t>
       </w:r>
@@ -21617,97 +21811,97 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The State may define such processes and procedures as may be necessary or proper, in its opinion and discretion, to ensure compliance with the State’s specifications and Vendor’s technical representations. Acceptance of software or Services may be controlled by amendment hereto, or additional terms as agreed by the parties</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event acceptance of Software or Services is not described in additional contract documents, the State shall have the obligation to notify Vendor, in writing and within </w:t>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="Dropdown1"/>
+      <w:bookmarkStart w:id="39" w:name="Dropdown1"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Dropdown1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:ddList>
               <w:listEntry w:val="ten (10) days "/>
               <w:listEntry w:val="a reasonable time "/>
               <w:listEntry w:val="two (2) weeks "/>
             </w:ddList>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> following installation of any software deliverable described in the contract if it is not acceptable</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The notice shall specify in reasonable detail the reason(s) a deliverable is unacceptable</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
@@ -22271,214 +22465,214 @@
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Evidence of such additional exemptions or exclusions may be provided to Vendor by Agencies, as applicable, during the term of this Agreement</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Applicable State or local sales taxes shall be invoiced as a separate item.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="_Ref21395675"/>
+      <w:bookmarkStart w:id="40" w:name="_Ref21395675"/>
     </w:p>
     <w:p w14:paraId="7FA0FDAC" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00E00E46" w:rsidRDefault="007239AD" w:rsidP="0022171D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>GOVERNING LAWS, JURISDICTION, AND VENUE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="5E30A831" w14:textId="132FF9BC" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>This Agreement is made under and shall be governed and construed in accordance with the laws of the State of North Carolina</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The place of this Agreement or purchase order, its situs and forum, shall be Wake County, North Carolina, where all matters, whether sounding in contract or in tort, relating to its validity, construction, interpretation and enforcement shall be determined</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor agrees and submits, solely for matters relating to this Agreement, to the jurisdiction of the courts of the State of North Carolina, and stipulates that Wake County shall be the proper venue for all matters.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="_Ref21395771"/>
+      <w:bookmarkStart w:id="41" w:name="_Ref21395771"/>
     </w:p>
     <w:p w14:paraId="0BB1519F" w14:textId="58A55D7F" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Except to the extent the provisions of the Agreement are clearly inconsistent therewith, the applicable provisions of the Uniform Commercial Code as modified and adopted in North Carolina shall govern this Agreement</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>To the extent the Agreement entails both the supply of "goods" and "Services," such shall be deemed "goods" within the meaning of the Uniform Commercial Code, except when deeming such Services as "goods" would result in a clearly unreasonable interpretation.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="2C94F0DE" w14:textId="6FEED266" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Ref455126453"/>
+      <w:bookmarkStart w:id="42" w:name="_Ref455126453"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DEFAULT</w:t>
       </w:r>
       <w:r w:rsidR="00A20D6E" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00FA4460" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> In the event Services or other Deliverable furnished or performed by the Vendor during performance of any Contract term fail to conform to any material requirement(s) of the Contract specifications, notice of the failure is provided by the State and if the failure is not cured within ten (10) days, the State may cancel the contract. Default may be cause for debarment as provided in 09 NCAC 06B.1206</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00FA4460" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The rights and remedies of the State provided above shall not be exclusive and are in addition to any other rights and remedies provided by law or under the Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E93FA6" w14:textId="34266F14" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1710"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -23126,89 +23320,89 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> In the event that a court of competent jurisdiction holds that a provision or requirement of this Agreement violates any applicable law, each such provision or requirement shall be enforced only to the extent it is not in violation of law or is not otherwise unenforceable and all other provisions and requirements of this Agreement shall remain in full force and effect</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>All promises, requirement, terms, conditions, provisions, representations, guarantees and warranties contained herein shall survive the expiration or termination date unless specifically provided otherwise herein, or unless superseded by applicable federal or State statute, including statutes of repose or limitation.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="_Ref21395654"/>
+      <w:bookmarkStart w:id="43" w:name="_Ref21395654"/>
     </w:p>
     <w:p w14:paraId="72AA3D98" w14:textId="7542EDAE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>FEDERAL INTELLECTUAL PROPERTY BANKRUPTCY PROTECTION ACT</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Parties agree that the Agency shall be entitled to all rights and benefits of the Federal Intellectual Property Bankruptcy Protection Act, Public Law 100-506, codified at 11 U.S.C. 365(n), and any amendments thereto.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="0809F36C" w14:textId="5E5DFFE5" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ELECTRONIC PROCUREMENT</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -23558,120 +23752,81 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If there is a breach of security through the Vendor’s account, Vendor shall immediately change its password and notify the Supplier Manager of the security breach by e-mail</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor shall cooperate with the state and the Supplier Manager to mitigate and correct any security breach.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A77708" w:rsidRPr="00354780" w:rsidSect="00AB4B18">
-      <w:headerReference w:type="default" r:id="rId34"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId37"/>
+      <w:headerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:headerReference w:type="first" r:id="rId34"/>
+      <w:footerReference w:type="first" r:id="rId35"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="994" w:right="720" w:bottom="432" w:left="720" w:header="720" w:footer="893" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...37 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="089F232C" w14:textId="77777777" w:rsidR="004B24A3" w:rsidRDefault="004B24A3">
+    <w:p w14:paraId="6113241B" w14:textId="77777777" w:rsidR="00056074" w:rsidRDefault="00056074">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EFD842B" w14:textId="77777777" w:rsidR="004B24A3" w:rsidRDefault="004B24A3">
+    <w:p w14:paraId="2A5D6A66" w14:textId="77777777" w:rsidR="00056074" w:rsidRDefault="00056074">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5656AAFB" w14:textId="77777777" w:rsidR="004B24A3" w:rsidRDefault="004B24A3"/>
+    <w:p w14:paraId="6DBB08A7" w14:textId="77777777" w:rsidR="00056074" w:rsidRDefault="00056074"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -23719,94 +23874,93 @@
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56D3EB6E" w14:textId="77777777" w:rsidR="00506E49" w:rsidRDefault="00506E49" w:rsidP="005C494D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1AFBBF25" w14:textId="379B3327" w:rsidR="00506E49" w:rsidRPr="0095549C" w:rsidRDefault="00506E49" w:rsidP="0042FC02">
+  <w:p w14:paraId="1AFBBF25" w14:textId="7E05D137" w:rsidR="00506E49" w:rsidRPr="0095549C" w:rsidRDefault="00506E49" w:rsidP="0042FC02">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0042FC02" w:rsidRPr="00FD3CEE">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -23881,56 +24035,56 @@
     </w:r>
     <w:r w:rsidR="0042FC02" w:rsidRPr="0042FC02">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>23</w:t>
     </w:r>
     <w:r w:rsidRPr="0042FC02">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="002E4636">
+    <w:r w:rsidR="00BD16BE">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>January 30, 2026</w:t>
+      <w:t>Version May 4, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3600"/>
       <w:gridCol w:w="3600"/>
       <w:gridCol w:w="3600"/>
     </w:tblGrid>
     <w:tr w:rsidR="0042FC02" w14:paraId="0785118D" w14:textId="77777777" w:rsidTr="0042FC02">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3600" w:type="dxa"/>
@@ -23956,65 +24110,65 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3600" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="425F6378" w14:textId="63F982B1" w:rsidR="0042FC02" w:rsidRDefault="0042FC02" w:rsidP="0042FC02">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="468BA28D" w14:textId="5921EFF9" w:rsidR="0042FC02" w:rsidRDefault="0042FC02" w:rsidP="0042FC02">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C0F4A98" w14:textId="77777777" w:rsidR="004B24A3" w:rsidRDefault="004B24A3">
+    <w:p w14:paraId="11D81E2C" w14:textId="77777777" w:rsidR="00056074" w:rsidRDefault="00056074">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54A9F4BD" w14:textId="77777777" w:rsidR="004B24A3" w:rsidRDefault="004B24A3">
+    <w:p w14:paraId="4212624A" w14:textId="77777777" w:rsidR="00056074" w:rsidRDefault="00056074">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="14796CF1" w14:textId="77777777" w:rsidR="004B24A3" w:rsidRDefault="004B24A3"/>
+    <w:p w14:paraId="0F35A48C" w14:textId="77777777" w:rsidR="00056074" w:rsidRDefault="00056074"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="562AFD12" w14:textId="2EA93E6C" w:rsidR="00506E49" w:rsidRPr="00FB52D4" w:rsidRDefault="00B61078">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>IFB/RFQ</w:t>
     </w:r>
     <w:r w:rsidR="00417A41">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
@@ -27606,50 +27760,199 @@
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59001E31"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CE6CAF2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B54A20F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="9740F838">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="03622832">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8E98FE52">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27691,51 +27994,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="3C946A08">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="572EE73C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BCA1025"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="22684B56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -27857,51 +28160,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FBB4A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80825C1C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DC9CE76C">
       <w:start w:val="1"/>
@@ -27987,51 +28290,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FCA1F30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="934C2D0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -28100,51 +28403,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="619153D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B329058"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28213,51 +28516,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="660F707A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3544E846"/>
     <w:lvl w:ilvl="0" w:tplc="7CAA0BFE">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="990" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7BBC5310">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1710" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="25847AE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28299,51 +28602,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5310" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D8E099F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6030" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="017C4FD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6750" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67574A24"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F2065192"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1470" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -28412,51 +28715,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8370" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9720" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C1D73DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F3769490"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -28525,51 +28828,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CE71EB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A58EC1AC"/>
     <w:lvl w:ilvl="0" w:tplc="D0CEEEDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7A00F528">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -28623,51 +28926,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F461CDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBC66742"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28736,51 +29039,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7901726D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10D661B0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28849,70 +29152,70 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A5F6835"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="818C4DE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BCF7D12"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F6C0E742"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1470" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -28981,51 +29284,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8370" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9720" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D057C5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65A61556"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -29162,61 +29465,150 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DF212C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FBC3FC6"/>
+    <w:lvl w:ilvl="0" w:tplc="BBA061F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1968" w:hanging="528"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="604535668">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1178622870">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="105928120">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="179779184">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1309478194">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1056053397">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1568804205">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1302537336">
@@ -29229,220 +29621,219 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1574389595">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1033193261">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2057511518">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1077240349">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1098255947">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1021005012">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2007514118">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="102724724">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="263537451">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="324431368">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1928003942">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1145972441">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="819007656">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1385644085">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2107270051">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="248079137">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1225796396">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2067952031">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1270046867">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="110903248">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1587227030">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="297226232">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="2003509025">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1638560856">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1675181909">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="505830062">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="80882708">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="501362585">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="920989045">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1535532405">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="770197389">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1785609127">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1593196624">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1229992738">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="206727752">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1146434993">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="797340894">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="733160256">
     <w:abstractNumId w:val="13"/>
   </w:num>
+  <w:num w:numId="47" w16cid:durableId="118424768">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1522860363">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="38"/>
 </w:numbering>
-</file>
-[...6 lines deleted...]
-</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -29462,141 +29853,145 @@
     <w:rsid w:val="00013166"/>
     <w:rsid w:val="00013510"/>
     <w:rsid w:val="00014B44"/>
     <w:rsid w:val="00014C5C"/>
     <w:rsid w:val="0001528D"/>
     <w:rsid w:val="000174A4"/>
     <w:rsid w:val="00017D0E"/>
     <w:rsid w:val="00017F37"/>
     <w:rsid w:val="000216CC"/>
     <w:rsid w:val="00021DC0"/>
     <w:rsid w:val="00025A9C"/>
     <w:rsid w:val="00025C21"/>
     <w:rsid w:val="00032B2B"/>
     <w:rsid w:val="00033C77"/>
     <w:rsid w:val="00036815"/>
     <w:rsid w:val="0003703E"/>
     <w:rsid w:val="00037E3E"/>
     <w:rsid w:val="00040F36"/>
     <w:rsid w:val="00051CBE"/>
     <w:rsid w:val="000525CE"/>
     <w:rsid w:val="00052FC0"/>
     <w:rsid w:val="00053300"/>
     <w:rsid w:val="00054EE9"/>
     <w:rsid w:val="00055F1E"/>
     <w:rsid w:val="00055F26"/>
+    <w:rsid w:val="00056074"/>
     <w:rsid w:val="000561FE"/>
     <w:rsid w:val="0005682E"/>
     <w:rsid w:val="00056A0A"/>
     <w:rsid w:val="000577BF"/>
     <w:rsid w:val="0006008C"/>
     <w:rsid w:val="000604AC"/>
     <w:rsid w:val="0006285C"/>
     <w:rsid w:val="000653A5"/>
     <w:rsid w:val="00071C80"/>
     <w:rsid w:val="00072603"/>
     <w:rsid w:val="000728F1"/>
     <w:rsid w:val="00073B13"/>
     <w:rsid w:val="00073EFC"/>
     <w:rsid w:val="00077D86"/>
     <w:rsid w:val="000809F2"/>
     <w:rsid w:val="00080A21"/>
     <w:rsid w:val="00081AC9"/>
     <w:rsid w:val="00082021"/>
     <w:rsid w:val="00083DBA"/>
     <w:rsid w:val="00083E4E"/>
     <w:rsid w:val="00085454"/>
     <w:rsid w:val="0008573F"/>
     <w:rsid w:val="000867E5"/>
     <w:rsid w:val="00087603"/>
     <w:rsid w:val="00087859"/>
     <w:rsid w:val="00090B1F"/>
     <w:rsid w:val="00091986"/>
     <w:rsid w:val="00095B1C"/>
     <w:rsid w:val="00095DDD"/>
     <w:rsid w:val="000965FE"/>
     <w:rsid w:val="000A0830"/>
     <w:rsid w:val="000A318B"/>
+    <w:rsid w:val="000A3532"/>
     <w:rsid w:val="000A58A9"/>
     <w:rsid w:val="000A5C98"/>
     <w:rsid w:val="000A757E"/>
     <w:rsid w:val="000B1886"/>
     <w:rsid w:val="000B4693"/>
     <w:rsid w:val="000C1C4B"/>
     <w:rsid w:val="000C2600"/>
     <w:rsid w:val="000C33B9"/>
     <w:rsid w:val="000C3A67"/>
     <w:rsid w:val="000C4301"/>
     <w:rsid w:val="000C7365"/>
     <w:rsid w:val="000C78D9"/>
     <w:rsid w:val="000C78F7"/>
     <w:rsid w:val="000C7BE2"/>
     <w:rsid w:val="000D09E4"/>
     <w:rsid w:val="000D1B20"/>
     <w:rsid w:val="000D4A2F"/>
     <w:rsid w:val="000D5B01"/>
     <w:rsid w:val="000E1A5B"/>
     <w:rsid w:val="000E2EE0"/>
     <w:rsid w:val="000E3271"/>
     <w:rsid w:val="000E5AF9"/>
     <w:rsid w:val="000E7988"/>
     <w:rsid w:val="000F1C9F"/>
     <w:rsid w:val="000F4CEA"/>
     <w:rsid w:val="000F5164"/>
     <w:rsid w:val="000F58BB"/>
     <w:rsid w:val="000F5E6F"/>
     <w:rsid w:val="00100830"/>
+    <w:rsid w:val="001016AB"/>
     <w:rsid w:val="0010328F"/>
     <w:rsid w:val="00104F3B"/>
     <w:rsid w:val="00106CCF"/>
     <w:rsid w:val="00106F6F"/>
     <w:rsid w:val="00110813"/>
     <w:rsid w:val="00113ACF"/>
     <w:rsid w:val="00114AD3"/>
     <w:rsid w:val="0011591E"/>
     <w:rsid w:val="00115AFE"/>
     <w:rsid w:val="0011703D"/>
     <w:rsid w:val="00120286"/>
     <w:rsid w:val="0012088C"/>
     <w:rsid w:val="0012183B"/>
     <w:rsid w:val="001247AF"/>
     <w:rsid w:val="0012565C"/>
     <w:rsid w:val="00125EA8"/>
     <w:rsid w:val="00126F09"/>
     <w:rsid w:val="001271EE"/>
     <w:rsid w:val="00127E06"/>
     <w:rsid w:val="001304ED"/>
     <w:rsid w:val="00131C7C"/>
     <w:rsid w:val="00132228"/>
     <w:rsid w:val="0013375F"/>
     <w:rsid w:val="00134B1B"/>
     <w:rsid w:val="0013547C"/>
     <w:rsid w:val="00141796"/>
     <w:rsid w:val="00141DF1"/>
     <w:rsid w:val="0014395F"/>
     <w:rsid w:val="0014397F"/>
     <w:rsid w:val="00146417"/>
+    <w:rsid w:val="001466E8"/>
     <w:rsid w:val="00146B88"/>
     <w:rsid w:val="00146F9E"/>
     <w:rsid w:val="00147003"/>
     <w:rsid w:val="00153F62"/>
     <w:rsid w:val="00155716"/>
     <w:rsid w:val="00156650"/>
     <w:rsid w:val="00160E40"/>
     <w:rsid w:val="00161E32"/>
     <w:rsid w:val="00163BA1"/>
     <w:rsid w:val="00163BDA"/>
     <w:rsid w:val="00167F23"/>
     <w:rsid w:val="00167F6F"/>
     <w:rsid w:val="00170144"/>
     <w:rsid w:val="001708CE"/>
     <w:rsid w:val="00175E83"/>
     <w:rsid w:val="001760BE"/>
     <w:rsid w:val="00182310"/>
     <w:rsid w:val="00182572"/>
     <w:rsid w:val="0018283C"/>
     <w:rsid w:val="00183E54"/>
     <w:rsid w:val="00184B8F"/>
     <w:rsid w:val="00186883"/>
     <w:rsid w:val="00194102"/>
     <w:rsid w:val="00196C12"/>
     <w:rsid w:val="001A160B"/>
@@ -29633,90 +30028,92 @@
     <w:rsid w:val="002007BA"/>
     <w:rsid w:val="00202C21"/>
     <w:rsid w:val="00203737"/>
     <w:rsid w:val="00204BBB"/>
     <w:rsid w:val="00205597"/>
     <w:rsid w:val="00205AB1"/>
     <w:rsid w:val="00206742"/>
     <w:rsid w:val="002117E2"/>
     <w:rsid w:val="00211E5A"/>
     <w:rsid w:val="002132FA"/>
     <w:rsid w:val="00213449"/>
     <w:rsid w:val="002157DE"/>
     <w:rsid w:val="00215BC0"/>
     <w:rsid w:val="002211A5"/>
     <w:rsid w:val="0022171D"/>
     <w:rsid w:val="002239FE"/>
     <w:rsid w:val="00223BB2"/>
     <w:rsid w:val="00227F96"/>
     <w:rsid w:val="00231D3A"/>
     <w:rsid w:val="00234079"/>
     <w:rsid w:val="002344EE"/>
     <w:rsid w:val="00235FB0"/>
     <w:rsid w:val="002361C6"/>
     <w:rsid w:val="00236BE3"/>
     <w:rsid w:val="00241D1A"/>
-    <w:rsid w:val="0024226F"/>
     <w:rsid w:val="00244812"/>
     <w:rsid w:val="00245830"/>
     <w:rsid w:val="00246FDC"/>
     <w:rsid w:val="002475CB"/>
     <w:rsid w:val="00247B7D"/>
     <w:rsid w:val="00250CFC"/>
     <w:rsid w:val="00253E76"/>
+    <w:rsid w:val="00253F7B"/>
     <w:rsid w:val="00254413"/>
     <w:rsid w:val="00255128"/>
     <w:rsid w:val="00256951"/>
     <w:rsid w:val="00257B8E"/>
     <w:rsid w:val="00262516"/>
     <w:rsid w:val="00262A00"/>
     <w:rsid w:val="002634B4"/>
     <w:rsid w:val="0026375B"/>
     <w:rsid w:val="00263ECC"/>
     <w:rsid w:val="00264A8E"/>
     <w:rsid w:val="00266FE2"/>
     <w:rsid w:val="0027076A"/>
     <w:rsid w:val="002737E4"/>
     <w:rsid w:val="00274457"/>
     <w:rsid w:val="00275690"/>
     <w:rsid w:val="002813F3"/>
     <w:rsid w:val="002832AF"/>
     <w:rsid w:val="00283AA2"/>
     <w:rsid w:val="00285085"/>
     <w:rsid w:val="00285771"/>
     <w:rsid w:val="00285823"/>
     <w:rsid w:val="002873B1"/>
     <w:rsid w:val="00291F7E"/>
     <w:rsid w:val="0029371E"/>
+    <w:rsid w:val="0029395A"/>
     <w:rsid w:val="0029398B"/>
     <w:rsid w:val="00294514"/>
     <w:rsid w:val="002A2CA3"/>
     <w:rsid w:val="002A5285"/>
     <w:rsid w:val="002A5318"/>
     <w:rsid w:val="002A7552"/>
     <w:rsid w:val="002A7C20"/>
     <w:rsid w:val="002B1315"/>
+    <w:rsid w:val="002B243F"/>
     <w:rsid w:val="002B2943"/>
     <w:rsid w:val="002B4558"/>
     <w:rsid w:val="002C11C3"/>
     <w:rsid w:val="002C1208"/>
     <w:rsid w:val="002C16F9"/>
     <w:rsid w:val="002C6EE3"/>
     <w:rsid w:val="002C7FCC"/>
     <w:rsid w:val="002D2367"/>
     <w:rsid w:val="002D2440"/>
     <w:rsid w:val="002D255E"/>
     <w:rsid w:val="002D797E"/>
     <w:rsid w:val="002E29EF"/>
     <w:rsid w:val="002E2B12"/>
     <w:rsid w:val="002E2CEB"/>
     <w:rsid w:val="002E3611"/>
     <w:rsid w:val="002E4636"/>
     <w:rsid w:val="002E4AD0"/>
     <w:rsid w:val="002F1AE9"/>
     <w:rsid w:val="002F20A4"/>
     <w:rsid w:val="002F4296"/>
     <w:rsid w:val="002F43F9"/>
     <w:rsid w:val="002F48E1"/>
     <w:rsid w:val="002F590C"/>
     <w:rsid w:val="0030031A"/>
     <w:rsid w:val="00301C85"/>
@@ -29758,50 +30155,51 @@
     <w:rsid w:val="003759F6"/>
     <w:rsid w:val="00376A73"/>
     <w:rsid w:val="003871E8"/>
     <w:rsid w:val="0039109D"/>
     <w:rsid w:val="00391485"/>
     <w:rsid w:val="003917D1"/>
     <w:rsid w:val="00394C3F"/>
     <w:rsid w:val="00395694"/>
     <w:rsid w:val="0039605C"/>
     <w:rsid w:val="00396175"/>
     <w:rsid w:val="00396559"/>
     <w:rsid w:val="00397A49"/>
     <w:rsid w:val="003A0259"/>
     <w:rsid w:val="003A6B3C"/>
     <w:rsid w:val="003B1722"/>
     <w:rsid w:val="003B41AC"/>
     <w:rsid w:val="003B4491"/>
     <w:rsid w:val="003B47BB"/>
     <w:rsid w:val="003B599B"/>
     <w:rsid w:val="003B60D0"/>
     <w:rsid w:val="003C4317"/>
     <w:rsid w:val="003C5254"/>
     <w:rsid w:val="003C66F3"/>
     <w:rsid w:val="003C6828"/>
     <w:rsid w:val="003C6900"/>
+    <w:rsid w:val="003C69E9"/>
     <w:rsid w:val="003D0744"/>
     <w:rsid w:val="003E19B2"/>
     <w:rsid w:val="003E1C6D"/>
     <w:rsid w:val="003E4957"/>
     <w:rsid w:val="003E57E6"/>
     <w:rsid w:val="003E6382"/>
     <w:rsid w:val="003E7563"/>
     <w:rsid w:val="003F0500"/>
     <w:rsid w:val="003F0C07"/>
     <w:rsid w:val="003F1456"/>
     <w:rsid w:val="003F19C2"/>
     <w:rsid w:val="003F53E0"/>
     <w:rsid w:val="003F709C"/>
     <w:rsid w:val="003F7ACD"/>
     <w:rsid w:val="00400C36"/>
     <w:rsid w:val="00401CB6"/>
     <w:rsid w:val="00401D03"/>
     <w:rsid w:val="00406A86"/>
     <w:rsid w:val="00406EA9"/>
     <w:rsid w:val="004102BF"/>
     <w:rsid w:val="004103F9"/>
     <w:rsid w:val="004111BF"/>
     <w:rsid w:val="00412A71"/>
     <w:rsid w:val="00413218"/>
     <w:rsid w:val="00413CEF"/>
@@ -29831,53 +30229,53 @@
     <w:rsid w:val="00456B02"/>
     <w:rsid w:val="00456E65"/>
     <w:rsid w:val="00457512"/>
     <w:rsid w:val="00457FB1"/>
     <w:rsid w:val="00460448"/>
     <w:rsid w:val="004612D8"/>
     <w:rsid w:val="00462500"/>
     <w:rsid w:val="004634A3"/>
     <w:rsid w:val="00465FAF"/>
     <w:rsid w:val="00470C54"/>
     <w:rsid w:val="00471540"/>
     <w:rsid w:val="00481C10"/>
     <w:rsid w:val="00482545"/>
     <w:rsid w:val="00482877"/>
     <w:rsid w:val="00483268"/>
     <w:rsid w:val="0048338E"/>
     <w:rsid w:val="0048735C"/>
     <w:rsid w:val="00490652"/>
     <w:rsid w:val="00491E4A"/>
     <w:rsid w:val="00492490"/>
     <w:rsid w:val="00494A3F"/>
     <w:rsid w:val="00495D74"/>
     <w:rsid w:val="0049623D"/>
     <w:rsid w:val="00496A08"/>
     <w:rsid w:val="004A3528"/>
+    <w:rsid w:val="004A3D3E"/>
     <w:rsid w:val="004A5A02"/>
     <w:rsid w:val="004A6E02"/>
-    <w:rsid w:val="004B24A3"/>
     <w:rsid w:val="004B28FD"/>
     <w:rsid w:val="004B34F8"/>
     <w:rsid w:val="004B35E2"/>
     <w:rsid w:val="004C0643"/>
     <w:rsid w:val="004C19F5"/>
     <w:rsid w:val="004C1D3A"/>
     <w:rsid w:val="004C2755"/>
     <w:rsid w:val="004C4937"/>
     <w:rsid w:val="004C7B83"/>
     <w:rsid w:val="004D0D6E"/>
     <w:rsid w:val="004D1493"/>
     <w:rsid w:val="004D463D"/>
     <w:rsid w:val="004D4F03"/>
     <w:rsid w:val="004D5562"/>
     <w:rsid w:val="004D564E"/>
     <w:rsid w:val="004E0E93"/>
     <w:rsid w:val="004E1472"/>
     <w:rsid w:val="004E1F4B"/>
     <w:rsid w:val="004E2C88"/>
     <w:rsid w:val="004E5C46"/>
     <w:rsid w:val="004E6702"/>
     <w:rsid w:val="004F0AD5"/>
     <w:rsid w:val="004F14F7"/>
     <w:rsid w:val="004F2E55"/>
     <w:rsid w:val="004F4C32"/>
@@ -29932,50 +30330,51 @@
     <w:rsid w:val="00593AE4"/>
     <w:rsid w:val="00593D28"/>
     <w:rsid w:val="00594D68"/>
     <w:rsid w:val="005964CE"/>
     <w:rsid w:val="005973CE"/>
     <w:rsid w:val="005A209D"/>
     <w:rsid w:val="005A62B2"/>
     <w:rsid w:val="005A6E97"/>
     <w:rsid w:val="005A6FAA"/>
     <w:rsid w:val="005B1442"/>
     <w:rsid w:val="005B2272"/>
     <w:rsid w:val="005B288B"/>
     <w:rsid w:val="005C0791"/>
     <w:rsid w:val="005C281B"/>
     <w:rsid w:val="005C411F"/>
     <w:rsid w:val="005C494D"/>
     <w:rsid w:val="005C4D4E"/>
     <w:rsid w:val="005C64A4"/>
     <w:rsid w:val="005D1336"/>
     <w:rsid w:val="005D1A58"/>
     <w:rsid w:val="005D2E8E"/>
     <w:rsid w:val="005D5CFC"/>
     <w:rsid w:val="005D5F53"/>
     <w:rsid w:val="005D6E68"/>
     <w:rsid w:val="005D7847"/>
+    <w:rsid w:val="005E1692"/>
     <w:rsid w:val="005E16CE"/>
     <w:rsid w:val="005E1934"/>
     <w:rsid w:val="005E3946"/>
     <w:rsid w:val="005E5695"/>
     <w:rsid w:val="005E6706"/>
     <w:rsid w:val="005F080B"/>
     <w:rsid w:val="005F08DA"/>
     <w:rsid w:val="005F3FAC"/>
     <w:rsid w:val="005F4CC1"/>
     <w:rsid w:val="0060014B"/>
     <w:rsid w:val="00600252"/>
     <w:rsid w:val="006010A4"/>
     <w:rsid w:val="006019EB"/>
     <w:rsid w:val="00606D9A"/>
     <w:rsid w:val="006071D1"/>
     <w:rsid w:val="006076BB"/>
     <w:rsid w:val="00610E85"/>
     <w:rsid w:val="0061289E"/>
     <w:rsid w:val="00612C56"/>
     <w:rsid w:val="006204C3"/>
     <w:rsid w:val="00622409"/>
     <w:rsid w:val="00622FBF"/>
     <w:rsid w:val="006246E0"/>
     <w:rsid w:val="00626EFB"/>
     <w:rsid w:val="0062757A"/>
@@ -30013,120 +30412,122 @@
     <w:rsid w:val="0069651A"/>
     <w:rsid w:val="00697F0B"/>
     <w:rsid w:val="006A6079"/>
     <w:rsid w:val="006B388C"/>
     <w:rsid w:val="006B41D0"/>
     <w:rsid w:val="006B5012"/>
     <w:rsid w:val="006B515A"/>
     <w:rsid w:val="006B5643"/>
     <w:rsid w:val="006B5B91"/>
     <w:rsid w:val="006C2AC4"/>
     <w:rsid w:val="006C2BA9"/>
     <w:rsid w:val="006C3709"/>
     <w:rsid w:val="006C3776"/>
     <w:rsid w:val="006C51B0"/>
     <w:rsid w:val="006C580E"/>
     <w:rsid w:val="006C698A"/>
     <w:rsid w:val="006D0E32"/>
     <w:rsid w:val="006D20EE"/>
     <w:rsid w:val="006D5690"/>
     <w:rsid w:val="006D7B6A"/>
     <w:rsid w:val="006D7FF3"/>
     <w:rsid w:val="006E2CAF"/>
     <w:rsid w:val="006E382E"/>
     <w:rsid w:val="006E54F6"/>
     <w:rsid w:val="006E7513"/>
+    <w:rsid w:val="006F1C16"/>
     <w:rsid w:val="006F52C7"/>
     <w:rsid w:val="006F566A"/>
     <w:rsid w:val="006F651C"/>
     <w:rsid w:val="006F68B1"/>
     <w:rsid w:val="006F7961"/>
     <w:rsid w:val="006F7E06"/>
     <w:rsid w:val="00700936"/>
     <w:rsid w:val="00700BE3"/>
     <w:rsid w:val="00702F13"/>
     <w:rsid w:val="0070694B"/>
     <w:rsid w:val="0070740E"/>
     <w:rsid w:val="0070765C"/>
     <w:rsid w:val="00707FD6"/>
     <w:rsid w:val="00710F36"/>
     <w:rsid w:val="007116C9"/>
     <w:rsid w:val="007119E0"/>
     <w:rsid w:val="00712391"/>
     <w:rsid w:val="00712F6B"/>
     <w:rsid w:val="00714040"/>
     <w:rsid w:val="007158A6"/>
     <w:rsid w:val="00716870"/>
     <w:rsid w:val="00716B23"/>
     <w:rsid w:val="00716FFB"/>
     <w:rsid w:val="00722D4B"/>
     <w:rsid w:val="007239AD"/>
     <w:rsid w:val="00723E67"/>
     <w:rsid w:val="00725ED9"/>
     <w:rsid w:val="007300AB"/>
     <w:rsid w:val="00732F50"/>
     <w:rsid w:val="00733289"/>
     <w:rsid w:val="007340D4"/>
     <w:rsid w:val="007401D3"/>
+    <w:rsid w:val="0074160B"/>
     <w:rsid w:val="00744D12"/>
     <w:rsid w:val="007457FC"/>
     <w:rsid w:val="00746E5C"/>
     <w:rsid w:val="007477B0"/>
     <w:rsid w:val="00747A75"/>
     <w:rsid w:val="00750982"/>
     <w:rsid w:val="007515D1"/>
     <w:rsid w:val="00751C91"/>
     <w:rsid w:val="00755FDC"/>
     <w:rsid w:val="00762DAD"/>
     <w:rsid w:val="0076392F"/>
     <w:rsid w:val="00764547"/>
     <w:rsid w:val="00772916"/>
     <w:rsid w:val="007737F0"/>
     <w:rsid w:val="00774216"/>
     <w:rsid w:val="00775333"/>
     <w:rsid w:val="00775B9C"/>
     <w:rsid w:val="00781A3A"/>
     <w:rsid w:val="00781FB7"/>
     <w:rsid w:val="00787ED9"/>
     <w:rsid w:val="007916B4"/>
     <w:rsid w:val="007938CB"/>
     <w:rsid w:val="00793B6D"/>
     <w:rsid w:val="0079401A"/>
     <w:rsid w:val="007973C9"/>
     <w:rsid w:val="00797D25"/>
     <w:rsid w:val="007A0C15"/>
     <w:rsid w:val="007A2365"/>
     <w:rsid w:val="007A359C"/>
     <w:rsid w:val="007A4601"/>
     <w:rsid w:val="007A531C"/>
     <w:rsid w:val="007A5510"/>
     <w:rsid w:val="007A5806"/>
     <w:rsid w:val="007A6FE0"/>
-    <w:rsid w:val="007A7FA3"/>
     <w:rsid w:val="007B0215"/>
     <w:rsid w:val="007B0292"/>
     <w:rsid w:val="007B0C56"/>
+    <w:rsid w:val="007B1633"/>
     <w:rsid w:val="007B3CC9"/>
     <w:rsid w:val="007B6D25"/>
     <w:rsid w:val="007B7BFE"/>
     <w:rsid w:val="007C02C0"/>
     <w:rsid w:val="007C1EF4"/>
     <w:rsid w:val="007C2A4B"/>
     <w:rsid w:val="007C4726"/>
     <w:rsid w:val="007C48E9"/>
     <w:rsid w:val="007C7EBB"/>
     <w:rsid w:val="007D2F3D"/>
     <w:rsid w:val="007D7D78"/>
     <w:rsid w:val="007E0EB1"/>
     <w:rsid w:val="007E1422"/>
     <w:rsid w:val="007E212E"/>
     <w:rsid w:val="007E2862"/>
     <w:rsid w:val="007E4F98"/>
     <w:rsid w:val="007E5A45"/>
     <w:rsid w:val="007E68A9"/>
     <w:rsid w:val="007E6AE5"/>
     <w:rsid w:val="007F1159"/>
     <w:rsid w:val="007F372E"/>
     <w:rsid w:val="00801546"/>
     <w:rsid w:val="0080168F"/>
     <w:rsid w:val="00801913"/>
     <w:rsid w:val="00802A95"/>
@@ -30202,75 +30603,75 @@
     <w:rsid w:val="008D1706"/>
     <w:rsid w:val="008D2B2A"/>
     <w:rsid w:val="008D33EA"/>
     <w:rsid w:val="008D3FB0"/>
     <w:rsid w:val="008D5D30"/>
     <w:rsid w:val="008E0C92"/>
     <w:rsid w:val="008E15AC"/>
     <w:rsid w:val="008E1BEF"/>
     <w:rsid w:val="008E3878"/>
     <w:rsid w:val="008E3A88"/>
     <w:rsid w:val="008E52A2"/>
     <w:rsid w:val="008E7A6F"/>
     <w:rsid w:val="008F0063"/>
     <w:rsid w:val="008F44FD"/>
     <w:rsid w:val="008F58E4"/>
     <w:rsid w:val="008F653A"/>
     <w:rsid w:val="00900120"/>
     <w:rsid w:val="00900C9F"/>
     <w:rsid w:val="00903177"/>
     <w:rsid w:val="00905149"/>
     <w:rsid w:val="00912607"/>
     <w:rsid w:val="00913A17"/>
     <w:rsid w:val="00915721"/>
     <w:rsid w:val="00916081"/>
     <w:rsid w:val="00916305"/>
+    <w:rsid w:val="00920106"/>
     <w:rsid w:val="00922067"/>
     <w:rsid w:val="00924DDB"/>
     <w:rsid w:val="00927972"/>
     <w:rsid w:val="00927BFC"/>
     <w:rsid w:val="0093029A"/>
     <w:rsid w:val="009321BB"/>
     <w:rsid w:val="00932957"/>
     <w:rsid w:val="009349D1"/>
     <w:rsid w:val="00935552"/>
     <w:rsid w:val="00935C89"/>
     <w:rsid w:val="00936E8C"/>
     <w:rsid w:val="009409A0"/>
     <w:rsid w:val="0095010B"/>
     <w:rsid w:val="00951500"/>
     <w:rsid w:val="00951D6F"/>
     <w:rsid w:val="00952A07"/>
     <w:rsid w:val="0095549C"/>
     <w:rsid w:val="00961CD2"/>
     <w:rsid w:val="00963B8F"/>
     <w:rsid w:val="0096473C"/>
     <w:rsid w:val="00967030"/>
     <w:rsid w:val="009703DB"/>
     <w:rsid w:val="009719DB"/>
     <w:rsid w:val="00973E83"/>
-    <w:rsid w:val="00974F92"/>
     <w:rsid w:val="009761E9"/>
     <w:rsid w:val="009771F5"/>
     <w:rsid w:val="009816DC"/>
     <w:rsid w:val="00982176"/>
     <w:rsid w:val="009841BD"/>
     <w:rsid w:val="00986819"/>
     <w:rsid w:val="00986CD0"/>
     <w:rsid w:val="00987A88"/>
     <w:rsid w:val="009910C4"/>
     <w:rsid w:val="00994421"/>
     <w:rsid w:val="009965CC"/>
     <w:rsid w:val="009A168B"/>
     <w:rsid w:val="009A28F7"/>
     <w:rsid w:val="009A483E"/>
     <w:rsid w:val="009A54D0"/>
     <w:rsid w:val="009A5BF8"/>
     <w:rsid w:val="009B0F4E"/>
     <w:rsid w:val="009B1F09"/>
     <w:rsid w:val="009B2DB9"/>
     <w:rsid w:val="009B30F7"/>
     <w:rsid w:val="009B4EAC"/>
     <w:rsid w:val="009B6D96"/>
     <w:rsid w:val="009B7EB0"/>
     <w:rsid w:val="009B7F40"/>
     <w:rsid w:val="009C0897"/>
@@ -30284,137 +30685,140 @@
     <w:rsid w:val="009E401A"/>
     <w:rsid w:val="009E47BD"/>
     <w:rsid w:val="009E70FA"/>
     <w:rsid w:val="009F1E38"/>
     <w:rsid w:val="00A014E6"/>
     <w:rsid w:val="00A01E34"/>
     <w:rsid w:val="00A02698"/>
     <w:rsid w:val="00A0323A"/>
     <w:rsid w:val="00A03F81"/>
     <w:rsid w:val="00A05063"/>
     <w:rsid w:val="00A059EA"/>
     <w:rsid w:val="00A100B1"/>
     <w:rsid w:val="00A10142"/>
     <w:rsid w:val="00A11503"/>
     <w:rsid w:val="00A12B2A"/>
     <w:rsid w:val="00A20368"/>
     <w:rsid w:val="00A20AAF"/>
     <w:rsid w:val="00A20D6E"/>
     <w:rsid w:val="00A218E7"/>
     <w:rsid w:val="00A2290C"/>
     <w:rsid w:val="00A23A73"/>
     <w:rsid w:val="00A23D16"/>
     <w:rsid w:val="00A240CC"/>
     <w:rsid w:val="00A24ADD"/>
     <w:rsid w:val="00A24B07"/>
+    <w:rsid w:val="00A25361"/>
     <w:rsid w:val="00A25DB0"/>
     <w:rsid w:val="00A26E33"/>
     <w:rsid w:val="00A276C2"/>
     <w:rsid w:val="00A276EA"/>
     <w:rsid w:val="00A3034D"/>
     <w:rsid w:val="00A32182"/>
     <w:rsid w:val="00A33643"/>
     <w:rsid w:val="00A3456B"/>
     <w:rsid w:val="00A345A8"/>
     <w:rsid w:val="00A34B65"/>
     <w:rsid w:val="00A34C90"/>
     <w:rsid w:val="00A34D3A"/>
     <w:rsid w:val="00A34E21"/>
+    <w:rsid w:val="00A358A2"/>
     <w:rsid w:val="00A36048"/>
     <w:rsid w:val="00A4093E"/>
     <w:rsid w:val="00A42525"/>
     <w:rsid w:val="00A42812"/>
     <w:rsid w:val="00A43E9B"/>
     <w:rsid w:val="00A44988"/>
     <w:rsid w:val="00A44B14"/>
     <w:rsid w:val="00A46CD4"/>
     <w:rsid w:val="00A502BC"/>
     <w:rsid w:val="00A5091C"/>
     <w:rsid w:val="00A51690"/>
     <w:rsid w:val="00A54292"/>
     <w:rsid w:val="00A542B4"/>
     <w:rsid w:val="00A556AC"/>
     <w:rsid w:val="00A559A5"/>
     <w:rsid w:val="00A5713D"/>
     <w:rsid w:val="00A616C0"/>
     <w:rsid w:val="00A6582E"/>
     <w:rsid w:val="00A65D8C"/>
     <w:rsid w:val="00A660EF"/>
     <w:rsid w:val="00A668BF"/>
     <w:rsid w:val="00A71142"/>
+    <w:rsid w:val="00A73A84"/>
     <w:rsid w:val="00A757F0"/>
     <w:rsid w:val="00A75D0F"/>
     <w:rsid w:val="00A77708"/>
     <w:rsid w:val="00A80ACD"/>
     <w:rsid w:val="00A82812"/>
     <w:rsid w:val="00A843A3"/>
     <w:rsid w:val="00A9124F"/>
     <w:rsid w:val="00A92952"/>
     <w:rsid w:val="00A93613"/>
     <w:rsid w:val="00A947F8"/>
     <w:rsid w:val="00A95196"/>
     <w:rsid w:val="00A961D6"/>
     <w:rsid w:val="00A96A85"/>
     <w:rsid w:val="00AA0096"/>
     <w:rsid w:val="00AA0758"/>
     <w:rsid w:val="00AA080C"/>
     <w:rsid w:val="00AA2846"/>
     <w:rsid w:val="00AA3143"/>
     <w:rsid w:val="00AA4826"/>
     <w:rsid w:val="00AA5BF5"/>
     <w:rsid w:val="00AA62D5"/>
     <w:rsid w:val="00AA7348"/>
     <w:rsid w:val="00AA7527"/>
     <w:rsid w:val="00AB17F5"/>
     <w:rsid w:val="00AB4B18"/>
-    <w:rsid w:val="00AB4B79"/>
     <w:rsid w:val="00AB700F"/>
     <w:rsid w:val="00AB7D80"/>
     <w:rsid w:val="00AC540A"/>
     <w:rsid w:val="00AC77B3"/>
     <w:rsid w:val="00AD0A02"/>
     <w:rsid w:val="00AD2A10"/>
     <w:rsid w:val="00AD332A"/>
     <w:rsid w:val="00AD62E8"/>
     <w:rsid w:val="00AD6B67"/>
     <w:rsid w:val="00AD6F10"/>
     <w:rsid w:val="00AD7AD6"/>
     <w:rsid w:val="00AD7E33"/>
     <w:rsid w:val="00AE1B48"/>
     <w:rsid w:val="00AE3A37"/>
     <w:rsid w:val="00AF064D"/>
     <w:rsid w:val="00AF0F30"/>
     <w:rsid w:val="00AF2497"/>
     <w:rsid w:val="00AF45B7"/>
     <w:rsid w:val="00AF4AC6"/>
     <w:rsid w:val="00AF4C34"/>
     <w:rsid w:val="00AF57D7"/>
     <w:rsid w:val="00AF58A0"/>
     <w:rsid w:val="00AF75E0"/>
     <w:rsid w:val="00AF7602"/>
     <w:rsid w:val="00AF7FC4"/>
     <w:rsid w:val="00B01E63"/>
+    <w:rsid w:val="00B03783"/>
     <w:rsid w:val="00B044F2"/>
     <w:rsid w:val="00B05F98"/>
     <w:rsid w:val="00B0760E"/>
     <w:rsid w:val="00B07A65"/>
     <w:rsid w:val="00B10913"/>
     <w:rsid w:val="00B11CE6"/>
     <w:rsid w:val="00B148A6"/>
     <w:rsid w:val="00B15E6E"/>
     <w:rsid w:val="00B17B2C"/>
     <w:rsid w:val="00B2605F"/>
     <w:rsid w:val="00B27B69"/>
     <w:rsid w:val="00B323D0"/>
     <w:rsid w:val="00B336C7"/>
     <w:rsid w:val="00B348DA"/>
     <w:rsid w:val="00B35352"/>
     <w:rsid w:val="00B37963"/>
     <w:rsid w:val="00B37FC2"/>
     <w:rsid w:val="00B41B96"/>
     <w:rsid w:val="00B44BD1"/>
     <w:rsid w:val="00B45A23"/>
     <w:rsid w:val="00B46760"/>
     <w:rsid w:val="00B53091"/>
     <w:rsid w:val="00B54E02"/>
     <w:rsid w:val="00B55510"/>
     <w:rsid w:val="00B55B57"/>
@@ -30439,50 +30843,51 @@
     <w:rsid w:val="00B83A2E"/>
     <w:rsid w:val="00B83D24"/>
     <w:rsid w:val="00B91FDB"/>
     <w:rsid w:val="00B94290"/>
     <w:rsid w:val="00B95F15"/>
     <w:rsid w:val="00B9732B"/>
     <w:rsid w:val="00BA0D9B"/>
     <w:rsid w:val="00BA21D2"/>
     <w:rsid w:val="00BA2901"/>
     <w:rsid w:val="00BA4E2D"/>
     <w:rsid w:val="00BA4F13"/>
     <w:rsid w:val="00BB04EF"/>
     <w:rsid w:val="00BB11BA"/>
     <w:rsid w:val="00BB375E"/>
     <w:rsid w:val="00BB528A"/>
     <w:rsid w:val="00BB52A8"/>
     <w:rsid w:val="00BB58D4"/>
     <w:rsid w:val="00BB6312"/>
     <w:rsid w:val="00BB7C38"/>
     <w:rsid w:val="00BC0048"/>
     <w:rsid w:val="00BC35AD"/>
     <w:rsid w:val="00BC3975"/>
     <w:rsid w:val="00BC491F"/>
     <w:rsid w:val="00BC4C39"/>
     <w:rsid w:val="00BC7003"/>
+    <w:rsid w:val="00BD16BE"/>
     <w:rsid w:val="00BD2AD8"/>
     <w:rsid w:val="00BD3174"/>
     <w:rsid w:val="00BD590D"/>
     <w:rsid w:val="00BD66BE"/>
     <w:rsid w:val="00BD7668"/>
     <w:rsid w:val="00BE191D"/>
     <w:rsid w:val="00BE38CD"/>
     <w:rsid w:val="00BE613F"/>
     <w:rsid w:val="00BE6DB9"/>
     <w:rsid w:val="00BE6E2D"/>
     <w:rsid w:val="00BF14E0"/>
     <w:rsid w:val="00BF5A44"/>
     <w:rsid w:val="00BF6C52"/>
     <w:rsid w:val="00BF7D1E"/>
     <w:rsid w:val="00C00179"/>
     <w:rsid w:val="00C07028"/>
     <w:rsid w:val="00C10671"/>
     <w:rsid w:val="00C123C6"/>
     <w:rsid w:val="00C1623D"/>
     <w:rsid w:val="00C162BB"/>
     <w:rsid w:val="00C20026"/>
     <w:rsid w:val="00C203AA"/>
     <w:rsid w:val="00C22064"/>
     <w:rsid w:val="00C23272"/>
     <w:rsid w:val="00C334F5"/>
@@ -30494,94 +30899,94 @@
     <w:rsid w:val="00C42A3B"/>
     <w:rsid w:val="00C43654"/>
     <w:rsid w:val="00C45225"/>
     <w:rsid w:val="00C51A9D"/>
     <w:rsid w:val="00C51C54"/>
     <w:rsid w:val="00C5249D"/>
     <w:rsid w:val="00C52886"/>
     <w:rsid w:val="00C52CEB"/>
     <w:rsid w:val="00C52DA8"/>
     <w:rsid w:val="00C5322E"/>
     <w:rsid w:val="00C54403"/>
     <w:rsid w:val="00C544EE"/>
     <w:rsid w:val="00C55370"/>
     <w:rsid w:val="00C569EF"/>
     <w:rsid w:val="00C57D0B"/>
     <w:rsid w:val="00C61803"/>
     <w:rsid w:val="00C61ACD"/>
     <w:rsid w:val="00C63F20"/>
     <w:rsid w:val="00C6410A"/>
     <w:rsid w:val="00C658DF"/>
     <w:rsid w:val="00C668C5"/>
     <w:rsid w:val="00C7185E"/>
     <w:rsid w:val="00C72A29"/>
     <w:rsid w:val="00C738C8"/>
     <w:rsid w:val="00C7571C"/>
+    <w:rsid w:val="00C8003A"/>
     <w:rsid w:val="00C8206A"/>
     <w:rsid w:val="00C8285A"/>
     <w:rsid w:val="00C8442B"/>
     <w:rsid w:val="00C84BEB"/>
     <w:rsid w:val="00C84F5E"/>
     <w:rsid w:val="00C85573"/>
     <w:rsid w:val="00C85922"/>
     <w:rsid w:val="00C94998"/>
     <w:rsid w:val="00C949EC"/>
     <w:rsid w:val="00C94A85"/>
     <w:rsid w:val="00CA2E09"/>
     <w:rsid w:val="00CA371C"/>
     <w:rsid w:val="00CA60C1"/>
     <w:rsid w:val="00CA6F0A"/>
     <w:rsid w:val="00CB01DE"/>
     <w:rsid w:val="00CB0AC0"/>
     <w:rsid w:val="00CB3702"/>
     <w:rsid w:val="00CB4912"/>
     <w:rsid w:val="00CC1088"/>
     <w:rsid w:val="00CC21E5"/>
     <w:rsid w:val="00CC2FAB"/>
     <w:rsid w:val="00CC4877"/>
     <w:rsid w:val="00CC5656"/>
     <w:rsid w:val="00CC6358"/>
     <w:rsid w:val="00CD05ED"/>
     <w:rsid w:val="00CD1B6A"/>
     <w:rsid w:val="00CD2A95"/>
     <w:rsid w:val="00CD2FEE"/>
     <w:rsid w:val="00CD3464"/>
     <w:rsid w:val="00CD3E90"/>
     <w:rsid w:val="00CD4CC6"/>
     <w:rsid w:val="00CD61C6"/>
     <w:rsid w:val="00CD62F6"/>
     <w:rsid w:val="00CE0D87"/>
     <w:rsid w:val="00CE27F8"/>
     <w:rsid w:val="00CE38CC"/>
     <w:rsid w:val="00CE3ECE"/>
     <w:rsid w:val="00CE65AD"/>
     <w:rsid w:val="00CF09CF"/>
     <w:rsid w:val="00CF0BF4"/>
     <w:rsid w:val="00CF375E"/>
     <w:rsid w:val="00CF6873"/>
     <w:rsid w:val="00D01304"/>
-    <w:rsid w:val="00D014E6"/>
     <w:rsid w:val="00D04CD2"/>
     <w:rsid w:val="00D0731D"/>
     <w:rsid w:val="00D075CE"/>
     <w:rsid w:val="00D11091"/>
     <w:rsid w:val="00D11580"/>
     <w:rsid w:val="00D13D6E"/>
     <w:rsid w:val="00D14674"/>
     <w:rsid w:val="00D14EFD"/>
     <w:rsid w:val="00D150DF"/>
     <w:rsid w:val="00D1525F"/>
     <w:rsid w:val="00D15607"/>
     <w:rsid w:val="00D15888"/>
     <w:rsid w:val="00D15F31"/>
     <w:rsid w:val="00D16C59"/>
     <w:rsid w:val="00D20570"/>
     <w:rsid w:val="00D213F6"/>
     <w:rsid w:val="00D25A35"/>
     <w:rsid w:val="00D26661"/>
     <w:rsid w:val="00D26AE2"/>
     <w:rsid w:val="00D27095"/>
     <w:rsid w:val="00D30737"/>
     <w:rsid w:val="00D31BEA"/>
     <w:rsid w:val="00D32E97"/>
     <w:rsid w:val="00D33547"/>
     <w:rsid w:val="00D3626C"/>
@@ -30655,79 +31060,82 @@
     <w:rsid w:val="00E13C4D"/>
     <w:rsid w:val="00E14022"/>
     <w:rsid w:val="00E1477A"/>
     <w:rsid w:val="00E15A51"/>
     <w:rsid w:val="00E173DA"/>
     <w:rsid w:val="00E2432D"/>
     <w:rsid w:val="00E24B21"/>
     <w:rsid w:val="00E264C6"/>
     <w:rsid w:val="00E304CD"/>
     <w:rsid w:val="00E32378"/>
     <w:rsid w:val="00E35688"/>
     <w:rsid w:val="00E35968"/>
     <w:rsid w:val="00E35A56"/>
     <w:rsid w:val="00E36C55"/>
     <w:rsid w:val="00E37DB8"/>
     <w:rsid w:val="00E40AED"/>
     <w:rsid w:val="00E41AF2"/>
     <w:rsid w:val="00E422AC"/>
     <w:rsid w:val="00E432F7"/>
     <w:rsid w:val="00E46748"/>
     <w:rsid w:val="00E469F5"/>
     <w:rsid w:val="00E47D80"/>
     <w:rsid w:val="00E53378"/>
     <w:rsid w:val="00E56CF4"/>
     <w:rsid w:val="00E576E8"/>
+    <w:rsid w:val="00E635A7"/>
     <w:rsid w:val="00E66C7D"/>
     <w:rsid w:val="00E6726C"/>
     <w:rsid w:val="00E703C2"/>
     <w:rsid w:val="00E725FC"/>
     <w:rsid w:val="00E74F0D"/>
     <w:rsid w:val="00E755E8"/>
     <w:rsid w:val="00E75889"/>
     <w:rsid w:val="00E779FC"/>
     <w:rsid w:val="00E8006B"/>
     <w:rsid w:val="00E80ACC"/>
     <w:rsid w:val="00E817B3"/>
     <w:rsid w:val="00E82E54"/>
     <w:rsid w:val="00E91BF0"/>
     <w:rsid w:val="00E91EC1"/>
     <w:rsid w:val="00E93B40"/>
     <w:rsid w:val="00E969B7"/>
     <w:rsid w:val="00EA2279"/>
     <w:rsid w:val="00EA53D2"/>
     <w:rsid w:val="00EA53DF"/>
     <w:rsid w:val="00EB2392"/>
     <w:rsid w:val="00EB2448"/>
     <w:rsid w:val="00EB2545"/>
     <w:rsid w:val="00EB4884"/>
     <w:rsid w:val="00EB6289"/>
+    <w:rsid w:val="00EB708E"/>
     <w:rsid w:val="00EB7596"/>
     <w:rsid w:val="00EB77E0"/>
     <w:rsid w:val="00EC0577"/>
     <w:rsid w:val="00EC08A2"/>
     <w:rsid w:val="00EC1866"/>
+    <w:rsid w:val="00EC2941"/>
     <w:rsid w:val="00EC2A35"/>
     <w:rsid w:val="00EC2D85"/>
     <w:rsid w:val="00EC36EE"/>
     <w:rsid w:val="00EC5A98"/>
     <w:rsid w:val="00EC65E7"/>
     <w:rsid w:val="00ED023C"/>
     <w:rsid w:val="00ED25A6"/>
     <w:rsid w:val="00ED2A41"/>
     <w:rsid w:val="00ED2C10"/>
     <w:rsid w:val="00ED4117"/>
     <w:rsid w:val="00ED4E52"/>
     <w:rsid w:val="00ED5BEB"/>
     <w:rsid w:val="00ED7B38"/>
     <w:rsid w:val="00EE31E5"/>
     <w:rsid w:val="00EE36C6"/>
     <w:rsid w:val="00EE4197"/>
     <w:rsid w:val="00EE565D"/>
     <w:rsid w:val="00EF0791"/>
     <w:rsid w:val="00EF0946"/>
     <w:rsid w:val="00EF1BC0"/>
     <w:rsid w:val="00EF5933"/>
     <w:rsid w:val="00F005A0"/>
     <w:rsid w:val="00F04113"/>
     <w:rsid w:val="00F06BAD"/>
     <w:rsid w:val="00F07865"/>
@@ -31984,50 +32392,74 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="RFPlev2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:rsid w:val="00610E85"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:aliases w:val="RFPText Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00BF6C52"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
+    <w:name w:val="pf0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00EB708E"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00EB708E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="45760850">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="288632488">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -32330,51 +32762,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2001694904">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxx.xxx@nc.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/services/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/vendor-readiness-assessment-report" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/statewide-glossary-information-technology-terms" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.itic.org%2Fpolicy%2Faccessibility%2Fvpat&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463405831%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=5PxuYxDYvzebQ0oJ4qLv%2BXmBS25YhqJa3ms9L3r8c8c%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vendor.ncgov.com/vendor/login" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.section508.gov%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463398992%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=pzgUTV7chyDcngdl6SvQJ3tAIz7RLJvSY02jf8A4SRg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/vendor-readiness-assessment-report" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ncadmin.nc.gov/businesses/hub" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprocurement.nc.gov/training/vendor-training" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.w3.org%2FTR%2FWCAG21%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463390497%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=e02p3b8aB5KB1xe2s6LB3ksZyRtoo09MCHTXDzO5E6Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/it-strategic-sourcing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxx.xxx@nc.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.section508.gov%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463398992%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=pzgUTV7chyDcngdl6SvQJ3tAIz7RLJvSY02jf8A4SRg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/it-strategic-sourcing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.w3.org%2FTR%2FWCAG21%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463390497%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=e02p3b8aB5KB1xe2s6LB3ksZyRtoo09MCHTXDzO5E6Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/vendor-readiness-assessment-report" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nvlpubs.nist.gov/nistpubs/FIPS/NIST.FIPS.199.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ncadmin.nc.gov/businesses/hub" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982129428%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=oeGml%2FBan%2FQSTWo8MqssmpzMBvwzpHSpw6av66p4rIA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vendor.ncgov.com/vendor/login" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982102920%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=HoeiBL%2FHUIvvm3mFXH37dt6au5cZMhXaQn2%2FRa7cq3k%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/statewide-glossary-information-technology-terms" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprocurement.nc.gov/training/vendor-training" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/services/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.itic.org%2Fpolicy%2Faccessibility%2Fvpat&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463405831%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=5PxuYxDYvzebQ0oJ4qLv%2BXmBS25YhqJa3ms9L3r8c8c%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4F37049186B643DB8E7E5FB07F6B9DEE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4AFE0B8C-ADC9-4DC0-9D57-B76255461B5A}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -33199,55 +33631,54 @@
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
@@ -33267,118 +33698,127 @@
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00547BE9"/>
     <w:rsid w:val="000403A1"/>
     <w:rsid w:val="000A3615"/>
     <w:rsid w:val="000A59AB"/>
     <w:rsid w:val="000A757E"/>
     <w:rsid w:val="00106C52"/>
     <w:rsid w:val="0013454B"/>
+    <w:rsid w:val="001466E8"/>
     <w:rsid w:val="00165AEB"/>
     <w:rsid w:val="001A50AE"/>
     <w:rsid w:val="001E1E16"/>
     <w:rsid w:val="001F38F1"/>
     <w:rsid w:val="001F408B"/>
+    <w:rsid w:val="00227E0F"/>
     <w:rsid w:val="0025580F"/>
     <w:rsid w:val="00286DF5"/>
     <w:rsid w:val="002E3007"/>
     <w:rsid w:val="00347E25"/>
     <w:rsid w:val="003540C2"/>
     <w:rsid w:val="003F1EA7"/>
+    <w:rsid w:val="003F397A"/>
     <w:rsid w:val="00400C36"/>
     <w:rsid w:val="004604F3"/>
     <w:rsid w:val="004974D0"/>
     <w:rsid w:val="004E295D"/>
+    <w:rsid w:val="005421CD"/>
     <w:rsid w:val="00547BE9"/>
     <w:rsid w:val="00554896"/>
     <w:rsid w:val="005678ED"/>
     <w:rsid w:val="005E16CE"/>
     <w:rsid w:val="00603F18"/>
     <w:rsid w:val="00646BF7"/>
     <w:rsid w:val="0066769A"/>
     <w:rsid w:val="006B1499"/>
     <w:rsid w:val="006B388C"/>
     <w:rsid w:val="006D3505"/>
     <w:rsid w:val="006E2CAF"/>
     <w:rsid w:val="006F7961"/>
     <w:rsid w:val="00722FB5"/>
     <w:rsid w:val="00724DA3"/>
     <w:rsid w:val="00753E1C"/>
+    <w:rsid w:val="007819D9"/>
     <w:rsid w:val="007C4902"/>
     <w:rsid w:val="007E212E"/>
     <w:rsid w:val="007F2E6B"/>
     <w:rsid w:val="00817F82"/>
     <w:rsid w:val="0089394B"/>
     <w:rsid w:val="008B7E83"/>
     <w:rsid w:val="0092213E"/>
     <w:rsid w:val="0094326A"/>
     <w:rsid w:val="009B0F4E"/>
     <w:rsid w:val="00A3456B"/>
+    <w:rsid w:val="00A358A2"/>
     <w:rsid w:val="00A359FA"/>
     <w:rsid w:val="00A3604A"/>
     <w:rsid w:val="00AE5FF4"/>
     <w:rsid w:val="00AE7227"/>
     <w:rsid w:val="00AE78B9"/>
+    <w:rsid w:val="00B03783"/>
     <w:rsid w:val="00B05F98"/>
+    <w:rsid w:val="00B37845"/>
     <w:rsid w:val="00B94D36"/>
     <w:rsid w:val="00BC4734"/>
+    <w:rsid w:val="00C16DAB"/>
+    <w:rsid w:val="00C572E5"/>
     <w:rsid w:val="00C8285A"/>
-    <w:rsid w:val="00C91C62"/>
     <w:rsid w:val="00CE3E8A"/>
-    <w:rsid w:val="00D014E6"/>
     <w:rsid w:val="00D31BEA"/>
     <w:rsid w:val="00D52D46"/>
     <w:rsid w:val="00D5351E"/>
     <w:rsid w:val="00D54CF0"/>
     <w:rsid w:val="00D919BC"/>
     <w:rsid w:val="00DD68B7"/>
     <w:rsid w:val="00E32075"/>
     <w:rsid w:val="00E338F0"/>
     <w:rsid w:val="00E40F3D"/>
     <w:rsid w:val="00E43186"/>
     <w:rsid w:val="00E53378"/>
+    <w:rsid w:val="00E635A7"/>
     <w:rsid w:val="00EA1028"/>
     <w:rsid w:val="00EB4809"/>
+    <w:rsid w:val="00EC2941"/>
     <w:rsid w:val="00ED120C"/>
     <w:rsid w:val="00EE5EAF"/>
-    <w:rsid w:val="00F16059"/>
     <w:rsid w:val="00F47AD7"/>
     <w:rsid w:val="00F65733"/>
     <w:rsid w:val="00F83A71"/>
     <w:rsid w:val="00F83EB5"/>
     <w:rsid w:val="00F90051"/>
     <w:rsid w:val="00F90C29"/>
     <w:rsid w:val="00F91A04"/>
     <w:rsid w:val="00FD1EE1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
@@ -34367,94 +34807,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...42 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B694C6A55DE2134FBC3E5EBEC0D5144E" ma:contentTypeVersion="152" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="26dc071b9f6c31340d753864a914664a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="a70826c3-bc65-419a-994a-465ca38d99d8" xmlns:ns3="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="948d9b24a75d0162dbb924f5c1194e43" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="a70826c3-bc65-419a-994a-465ca38d99d8"/>
     <xsd:import namespace="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -34687,190 +35083,234 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">
+      <UserInfo>
+        <DisplayName>Smith, Robert k.</DisplayName>
+        <AccountId>149</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Cobb, Lisa</DisplayName>
+        <AccountId>196</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kodak, Leroy</DisplayName>
+        <AccountId>142</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_dlc_DocId xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">TA5UNRANKDR3-942230846-2424</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">
+      <Url>https://ncconnect.sharepoint.com/sites/it_contracts/_layouts/15/DocIdRedir.aspx?ID=TA5UNRANKDR3-942230846-2424</Url>
+      <Description>TA5UNRANKDR3-942230846-2424</Description>
+    </_dlc_DocIdUrl>
+    <TaxCatchAll xmlns="a70826c3-bc65-419a-994a-465ca38d99d8" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{892FA1AE-4139-4B1D-9AE0-61E03F9CA2D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="a70826c3-bc65-419a-994a-465ca38d99d8"/>
     <ds:schemaRef ds:uri="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E46EB4BB-ABDB-4729-A89A-6AFFABB9FA41}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68B927C4-52F0-46AB-92DE-A0DBB017E205}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a70826c3-bc65-419a-994a-465ca38d99d8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4148EB3A-8DB7-40D5-AD36-A20D66408974}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26DEBE18-4425-4C33-98CD-65C7650DD9DE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26DEBE18-4425-4C33-98CD-65C7650DD9DE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4148EB3A-8DB7-40D5-AD36-A20D66408974}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>80050</Characters>
+  <Pages>6</Pages>
+  <Words>14958</Words>
+  <Characters>85263</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>660</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>710</Lines>
+  <Paragraphs>200</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>STATE OF NORTH CAROLINA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nc state government</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>93813</CharactersWithSpaces>
+  <CharactersWithSpaces>100021</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="270" baseType="variant">
       <vt:variant>
         <vt:i4>3866746</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>234</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://evp.nc.gov/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3866746</vt:i4>
       </vt:variant>
       <vt:variant>