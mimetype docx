--- v4 (2026-05-07)
+++ v5 (2026-07-27)
@@ -130,51 +130,67 @@
     </w:p>
     <w:p w14:paraId="78564516" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">General Information </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A54585" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The information in this form represents the State’s model Invitation for Bids (IFB) / Request For Quote (IFB/RFQ) document to be used to procure software maintenance for software that is already licensed to the State. This document may be used as either an IFB or RFQ, as appropriate.  </w:t>
+        <w:t xml:space="preserve">The information in this form represents the State’s model Invitation for Bids (IFB) / Request </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F5E6F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F5E6F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quote (IFB/RFQ) document to be used to procure software maintenance for software that is already licensed to the State. This document may be used as either an IFB or RFQ, as appropriate.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D2F2B7" w14:textId="77777777" w:rsidR="00D1525F" w:rsidRPr="000F5E6F" w:rsidRDefault="00D1525F" w:rsidP="000F5E6F">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F68C1C6" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Generally, the IFB document is used when the Purchasing Agency knows exactly the specifications of the software maintenance needed, the value of the procurement is over the advertising threshold, and competition is available.  IFB’s are evaluated using the Best Value lowest cost technically acceptable method in accordance with N.C.G.S. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5E6F">
@@ -339,98 +355,128 @@
         <w:t xml:space="preserve"> to the document as needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40DFF2DC" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Perform a Global Word Search and Replacement </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">to change IFB/RFQ to whichever is your procurement and update Invitation for Bids or Request For Quote </w:t>
+        <w:t xml:space="preserve">to change IFB/RFQ to whichever is your procurement and update Invitation for Bids or Request </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F5E6F">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F5E6F">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quote </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>to the document as needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A74C8DF" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Finalize the document</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> prior to submitting it to IT Strategic Sourcing for review or releasing it to suppliers:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D4B02E2" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Remove all italicized informational text and change text in red type to black type. </w:t>
+        <w:t xml:space="preserve">Remove all italicized informational text and change text </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F5E6F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F5E6F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> red type to black type. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61BA52D8" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Delete this instructions page. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="440911E5" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
@@ -621,51 +667,59 @@
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Made consistent all mentions of ‘E-Procurement’.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42946E6C" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Changed all appropriate mentions of ‘template’ to ‘form’.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="535D0824" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
-              <w:t>Added a change history tables to the Instructions page.</w:t>
+              <w:t xml:space="preserve">Added a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000F5E6F">
+              <w:t>change history tables</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000F5E6F">
+              <w:t xml:space="preserve"> to the Instructions page.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="330E1DED" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Alphabetized the definitions sections.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F9EE690" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Verified all links.</w:t>
             </w:r>
@@ -822,51 +876,59 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32E6269A" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>On page 12, paragraph #3) TIME FOR CONSIDERATION has been completely removed.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4263B1BE" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
-              <w:t>On page 10, 3.4. IRAN DIVESTMENT ACT title and paragraph has been removed and replaced with RESTRICTIONS ON CONTRACTS WITH THE STATE: Reserved.</w:t>
+              <w:t xml:space="preserve">On page 10, 3.4. IRAN DIVESTMENT ACT title and paragraph </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000F5E6F">
+              <w:t>has</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000F5E6F">
+              <w:t xml:space="preserve"> been removed and replaced with RESTRICTIONS ON CONTRACTS WITH THE STATE: Reserved.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w14:paraId="31BDC15A" w14:textId="77777777" w:rsidTr="00494A3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66E1F557" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>3/27/2019</w:t>
             </w:r>
           </w:p>
@@ -1718,50 +1780,115 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16C02609" w14:textId="5E3ADA19" w:rsidR="00BD16BE" w:rsidRPr="00BD16BE" w:rsidRDefault="00BD16BE" w:rsidP="00494A3F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:ind w:left="436"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD16BE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Updates to Incorporate GovRAMP in Specifications and an Enterprise Architecture Spec Accessibility Addition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E686C" w:rsidRPr="000F5E6F" w14:paraId="082F8898" w14:textId="77777777" w:rsidTr="00494A3F">
+        <w:trPr>
+          <w:trHeight w:val="584"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6695556E" w14:textId="44153A05" w:rsidR="009E686C" w:rsidRDefault="009E686C" w:rsidP="00494A3F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7/15/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09FB4916" w14:textId="46CC5A6A" w:rsidR="009E686C" w:rsidRPr="00BD16BE" w:rsidRDefault="00C63E4D" w:rsidP="00494A3F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:ind w:left="436"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Removal of HUB Clause and clarification in terms that the 1.75% e-Procurement charge only applies to goods and not services.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3447C3D5" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpX="126" w:tblpY="-506"/>
         <w:tblW w:w="10818" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -1894,102 +2021,102 @@
             </w:sdt>
             <w:r w:rsidRPr="00F866D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506E7C" w:rsidRPr="006B5C43" w14:paraId="56D598FB" w14:textId="77777777" w:rsidTr="00FD7D0D">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5409" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09A353EB" w14:textId="77777777" w:rsidR="00506E7C" w:rsidRPr="00F866D7" w:rsidRDefault="00056074" w:rsidP="00506E7C">
+          <w:p w14:paraId="09A353EB" w14:textId="77777777" w:rsidR="00506E7C" w:rsidRPr="00F866D7" w:rsidRDefault="00E66F4A" w:rsidP="00506E7C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:caps/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="132221721"/>
                 <w:placeholder>
                   <w:docPart w:val="C38E43A0E34049D89CF4AF959DF1CD24"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00506E7C" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:caps/>
                     <w:color w:val="FF0000"/>
                   </w:rPr>
                   <w:t>Enter ISSUING Agency.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00506E7C" w:rsidRPr="00F866D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59D7227B" w14:textId="77777777" w:rsidR="00506E7C" w:rsidRPr="00526CD3" w:rsidRDefault="00056074" w:rsidP="00506E7C">
+          <w:p w14:paraId="59D7227B" w14:textId="77777777" w:rsidR="00506E7C" w:rsidRPr="00526CD3" w:rsidRDefault="00E66F4A" w:rsidP="00506E7C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-1600705115"/>
                 <w:placeholder>
                   <w:docPart w:val="2242190A270941828D346EFC935B2DC2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00506E7C" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
@@ -3922,2337 +4049,2254 @@
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="0"/>
             </w:numPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00430F27">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>TABLE OF CONTENTS</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="183F9558" w14:textId="5819D72D" w:rsidR="000C1C4B" w:rsidRDefault="00430F27">
+        <w:p w14:paraId="6B588987" w14:textId="2BF41B5B" w:rsidR="00725BEB" w:rsidRDefault="00430F27">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc166483223" w:history="1">
-            <w:r w:rsidR="000C1C4B" w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015259" w:history="1">
+            <w:r w:rsidR="00725BEB" w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
-            <w:r w:rsidR="000C1C4B">
+            <w:r w:rsidR="00725BEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000C1C4B" w:rsidRPr="005701EB">
+            <w:r w:rsidR="00725BEB" w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>INTENT, USE, DURATION AND SCOPE</w:t>
             </w:r>
-            <w:r w:rsidR="000C1C4B">
+            <w:r w:rsidR="00725BEB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000C1C4B">
+            <w:r w:rsidR="00725BEB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000C1C4B">
+            <w:r w:rsidR="00725BEB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483223 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000C1C4B">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015259 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00725BEB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000C1C4B">
+            <w:r w:rsidR="00725BEB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000C1C4B">
+            <w:r w:rsidR="00725BEB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="000C1C4B">
+            <w:r w:rsidR="00725BEB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5A511228" w14:textId="6D5EADA8" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="3EA0F4DB" w14:textId="40B7B4C5" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483224" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015260" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005701EB">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>GENERAL INFORMATION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483224 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015260 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7332636B" w14:textId="7D98F801" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="3FDE564B" w14:textId="0214036E" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483225" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015261" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1. VENDOR QUESTIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483225 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015261 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6F1CE65F" w14:textId="5F8C53E8" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="4FA141D4" w14:textId="6BF5C702" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483226" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015262" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>2.2. ADDENDA</w:t>
+              <w:t xml:space="preserve">2.2. ADDENDUM TO </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716AE3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>SOLICITATION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483226 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015262 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="42BEB6EF" w14:textId="162E352A" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="78673FE6" w14:textId="1976541B" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483227" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015263" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3. OFFER SUBMITTAL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483227 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015263 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="297CC25F" w14:textId="07A7B620" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="2C0B4B40" w14:textId="75DA1201" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483228" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015264" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.4. BASIS FOR REJECTION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483228 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015264 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="32397E4B" w14:textId="27D06072" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="485290EB" w14:textId="54D96169" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483229" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015265" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.5. LATE OFFERS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483229 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015265 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="62AEDD88" w14:textId="15A48FA2" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="228E69D4" w14:textId="2C5EC655" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483230" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015266" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.6. NON-RESPONSIVE OFFERS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483230 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015266 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6975A5E3" w14:textId="788CAD8E" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="4C7EB76B" w14:textId="47B6FF5F" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483231" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015267" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.7. NOTICE TO VENDOR(S)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483231 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015267 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6169DC7D" w14:textId="379C94C4" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="344F4FB3" w14:textId="2151F873" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483232" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015268" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.8. E-PROCUREMENT SOLICITATION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483232 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015268 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="353C9E3F" w14:textId="6E3CC23A" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="61B158F9" w14:textId="1EC1194F" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483233" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015269" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.9. DISTRIBUTORS AND RESELLERS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483233 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015269 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="718FB3DF" w14:textId="0AA06D25" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="6BAF2537" w14:textId="76F80B92" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483234" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015270" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.10. POSSESSION AND REVIEW</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483234 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015270 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="30F45BD0" w14:textId="72CB388D" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="3933AA3D" w14:textId="6354ED44" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483235" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015271" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.11. BEST AND FINAL OFFERS (BAFO)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483235 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015271 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="29730053" w14:textId="0614E100" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="0E16B85C" w14:textId="65B6CE38" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483236" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015272" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">2.12. </w:t>
             </w:r>
-            <w:r w:rsidRPr="005701EB">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>AWARD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483236 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015272 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3BE027C0" w14:textId="63846309" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="18AB5EDE" w14:textId="23543EEC" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483237" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015273" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.13. POINTS OF CONTACT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483237 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015273 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2161C20D" w14:textId="56B739B1" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="01631C08" w14:textId="50C4CFBA" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483238" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015274" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005701EB">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>SPECIFICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483238 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015274 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E5E2345" w14:textId="4E26893D" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="523706EB" w14:textId="2C330FC4" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483239" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015275" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.1. VENDOR STANDARD AGREEMENT(S)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483239 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015275 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3C7BF0E6" w14:textId="3A39CE4B" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="24113F10" w14:textId="549D7853" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483240" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015276" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.2. VENDOR UTILIZATION OF WORKERS OUTSIDE U.S.</w:t>
+              <w:t>3.2. VENDOR UTILIZATION OF WORKERS OUTSIDE U.S. – DISCLOSURE STATEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483240 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015276 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79D5716E" w14:textId="12915C36" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="44AD1803" w14:textId="6C9EE883" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483241" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015277" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.3. E-VERIFY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483241 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015277 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0C6D8CEA" w14:textId="2C674911" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="3F7F04B4" w14:textId="7F9BE6A1" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483242" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015278" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.4 BRAND SPECIFIC PRODUCT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483242 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015278 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="61C39B89" w14:textId="6FFE9D1F" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="06E45086" w14:textId="5C57C81E" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483243" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015279" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.5. SECURITY SPECIFICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483243 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015279 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2832CF42" w14:textId="7A4314AB" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="7FF1E411" w14:textId="0AC6C816" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483244" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015280" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.6 ENTERPRISE ARCHITECTURE SPECIFICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483244 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015280 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4045CD73" w14:textId="373EC375" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="7DC753A3" w14:textId="401BD169" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483245" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015281" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.7 SPECIFICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483245 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015281 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50E790A4" w14:textId="3D971A2F" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="62E090F8" w14:textId="0288DBB2" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483246" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015282" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>3.8. DELIVERY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483246 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015282 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5EA4B194" w14:textId="639CB312" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="5C266491" w14:textId="3B6CF925" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483247" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015283" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.9. CONTRACT TERM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483247 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015283 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6F3D57F9" w14:textId="582CA46C" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="47ECECC9" w14:textId="0B8B3779" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483248" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015284" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005701EB">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>FURNISH AND DELIVER</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483248 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015284 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1F64EA2A" w14:textId="4E7E43A2" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="6744BA40" w14:textId="6D2ADDB7" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483249" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015285" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005701EB">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>HISTORICALLY UNDERUTILIZED BUSINESSES</w:t>
+              <w:t>DEPARTMENT OF INFORMATION TECHNOLOGY INSTRUCTIONS TO VENDORS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483249 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015285 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7D7806B9" w14:textId="10D689F2" w:rsidR="000C1C4B" w:rsidRDefault="000C1C4B">
+        <w:p w14:paraId="52AA2448" w14:textId="330E819B" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc166483250" w:history="1">
-            <w:r w:rsidRPr="005701EB">
+          <w:hyperlink w:anchor="_Toc235015286" w:history="1">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005701EB">
-[...72 lines deleted...]
-            <w:r w:rsidRPr="005701EB">
+            <w:r w:rsidRPr="00716AE3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>7.0</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>DEPARTMENT OF INFORMATION TECHNOLOGY TERMS AND CONDITIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc166483251 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235015286 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B6B5375" w14:textId="1FDD03E3" w:rsidR="00430F27" w:rsidRDefault="00430F27">
+        <w:p w14:paraId="2B6B5375" w14:textId="643EC1BC" w:rsidR="00430F27" w:rsidRDefault="00430F27">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7627677E" w14:textId="77777777" w:rsidR="00A4093E" w:rsidRDefault="00A4093E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="629B8D6F" w14:textId="77777777" w:rsidR="00206742" w:rsidRPr="00657B9D" w:rsidRDefault="00F911A5" w:rsidP="4BCBC024">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc166483223"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235015259"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>INTENT, USE, DURATION AND SCOPE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6ACF990E" w14:textId="77777777" w:rsidR="00F247B3" w:rsidRPr="00FA00DA" w:rsidRDefault="00F247B3" w:rsidP="00F247B3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc166483224"/>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[This section provides a brief description of requested goods, software and/or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6381,154 +6425,181 @@
         <w:sdtContent>
           <w:r w:rsidRPr="001E1D5D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Enter Agency name.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0085217E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Goods and Services will be provided in accordance to the terms and conditions of this</w:t>
+        <w:t xml:space="preserve">  Goods and Services will be provided in accordance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the terms and conditions of this</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Solicitation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EAF1163" w14:textId="77777777" w:rsidR="00206742" w:rsidRPr="00657B9D" w:rsidRDefault="00206742" w:rsidP="00D0731D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="994"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc235015260"/>
       <w:r>
         <w:t>GENERAL INFORMATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B7D03E" w14:textId="77777777" w:rsidR="00206742" w:rsidRPr="00A4093E" w:rsidRDefault="00206742" w:rsidP="008C1EDB">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B04036F" w14:textId="296DCA1C" w:rsidR="000C4301" w:rsidRPr="00FA4AEE" w:rsidRDefault="00657B9D" w:rsidP="00951500">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1170" w:hanging="450"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc166483225"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235015261"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00A2290C">
         <w:t>VENDOR QUESTIONS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="4D181998" w14:textId="77777777" w:rsidR="00951500" w:rsidRPr="001202CF" w:rsidRDefault="008C1EDB" w:rsidP="00951500">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00951500">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[If issuing RFQ, Vendor Q</w:t>
       </w:r>
       <w:r w:rsidR="00951500" w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uestions section may be deleted.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309AB65C" w14:textId="77777777" w:rsidR="00951500" w:rsidRDefault="00951500" w:rsidP="00951500">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>All inquiries regarding the solicitation specifications or requirements are to be addressed to the contact person listed on Page One of this solicitation.  Vendor contact regarding this Solicitation with anyone other than the contact person listed on Page One of this Solicitation may be grounds for rejection of said Vendor’s offer.</w:t>
+        <w:t xml:space="preserve">All inquiries regarding the solicitation specifications or requirements are to be addressed to the contact person listed on Page One of this solicitation.  Vendor contact regarding this Solicitation with anyone other than the contact person listed on Page One of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Solicitation may be grounds for rejection of said Vendor’s offer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A52AE9B" w14:textId="77777777" w:rsidR="00951500" w:rsidRDefault="00951500" w:rsidP="00951500">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:spacing w:after="200"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Written questions concerning this Solicitation will be received until </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>__________20XX</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
@@ -6795,125 +6866,129 @@
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="256D268E" w14:textId="77777777" w:rsidR="00BF6C52" w:rsidRDefault="00BF6C52" w:rsidP="009B30F7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1090AD37" w14:textId="4A01A868" w:rsidR="00BF6C52" w:rsidRDefault="00BF6C52" w:rsidP="00BF6C52">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc95129742"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235015262"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00657B9D">
         <w:t xml:space="preserve">ADDENDUM TO </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00A2290C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>SOLICITATION</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1951D5A0" w14:textId="7AC0EA6A" w:rsidR="00BF6C52" w:rsidRPr="00FA00DA" w:rsidRDefault="00BF6C52" w:rsidP="00BF6C52">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The State may issue addenda if Vendor questions are permitted as described below, or if additional terms, specifications, or other changes are necessary for this procurement.  All addenda </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall become an Addendum to this</w:t>
       </w:r>
       <w:r w:rsidR="00A2290C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> solicitation</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="737D08E7" w14:textId="77777777" w:rsidR="00BF6C52" w:rsidRDefault="00BF6C52" w:rsidP="00BF6C52">
       <w:pPr>
         <w:pStyle w:val="HeadingStyle2IFB"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc95129743"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc95129743"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235015263"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.3. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA4AEE">
         <w:t>OFFER SUBMITTAL</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="1ECB8573" w14:textId="77777777" w:rsidR="00BF6C52" w:rsidRPr="00FA4AEE" w:rsidRDefault="00BF6C52" w:rsidP="00BF6C52">
       <w:pPr>
         <w:pStyle w:val="HeadingStyle2IFB"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00CB4640" w14:textId="77777777" w:rsidR="00BF6C52" w:rsidRPr="005C494D" w:rsidRDefault="00BF6C52" w:rsidP="00BF6C52">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -7381,100 +7456,116 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62C9F62B" w14:textId="77777777" w:rsidR="00BF6C52" w:rsidRPr="00446E9F" w:rsidRDefault="00BF6C52" w:rsidP="00BF6C52">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446E9F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Questions or issues related to using the Ariba Sourcing Tool itself can be directed to the North Carolina eProcurement Help Desk at 888-211-7440, Option 2. Help Desk representatives are available Monday through Friday from 7:30 AM EST to 5:00 PM EST.</w:t>
+        <w:t xml:space="preserve">Questions or issues related to using the Ariba Sourcing Tool itself can be directed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446E9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446E9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the North Carolina eProcurement Help Desk at 888-211-7440, Option 2. Help Desk representatives are available Monday through Friday from 7:30 AM EST to 5:00 PM EST.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78F5C149" w14:textId="77777777" w:rsidR="00BF6C52" w:rsidRPr="00446E9F" w:rsidRDefault="00BF6C52" w:rsidP="00BF6C52">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54759075" w14:textId="6847E2CB" w:rsidR="00BF6C52" w:rsidRPr="00BF6C52" w:rsidRDefault="00BF6C52" w:rsidP="00BF6C52">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446E9F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prices and any other entry made hereon by the Vendor shall be considered firm and not subject to change</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09091899" w14:textId="530121EB" w:rsidR="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc166483228"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235015264"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.4. </w:t>
       </w:r>
       <w:r w:rsidR="0089625A" w:rsidRPr="009C0897">
         <w:t>BASIS FOR REJECTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="0089625A" w:rsidRPr="009C0897">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F5E715" w14:textId="3A5BB73C" w:rsidR="0089625A" w:rsidRPr="005C494D" w:rsidRDefault="0089625A" w:rsidP="497CDE70">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Pursuant to 9 NCAC 06B.0401, the State reserves the right to reject any and all offers, in whole or in part; by deeming the offer unsatisfactory as to quality or quantity, delivery, price or service offered; non-compliance with the specifications or intent of this solicitation; lack of competitiveness; error(s) in specifications or indications that revision would be advantageous to the State; cancellation or other changes in the intended project, or other determination that the proposed requirement is no longer needed; limitation or lack of available funds; circumstances that prevent determination of the best offer; or any other determination that rejection would be in the best interest of the State</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -7523,121 +7614,121 @@
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t>Enter Purchasing Agent’s name.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be grounds for rejection of said Vendor’s offer</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="506F92D4" w14:textId="206917F8" w:rsidR="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc166483229"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235015265"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.5. </w:t>
       </w:r>
       <w:r w:rsidR="00AD6F10" w:rsidRPr="00FA00DA">
         <w:t>LATE OFFERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00AD6F10" w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05AEFABB" w14:textId="2EBBCF9E" w:rsidR="00AD6F10" w:rsidRDefault="00AD6F10" w:rsidP="497CDE70">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Regardless of cause, late offers will not be accepted and will automatically be disqualified from further consideration</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>It shall be the Vendor’s sole risk to ensure delivery at the designated office by the designated time</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Late offers will not be opened and may be returned to the Vendor at the expense of the Vendor or destroyed if requested.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9724ED" w14:textId="57202D35" w:rsidR="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc166483230"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235015266"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.6. </w:t>
       </w:r>
       <w:r w:rsidR="009C0897" w:rsidRPr="00FA4AEE">
         <w:t>NON-RESPONSIVE OFFERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="009C0897" w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D59334" w14:textId="5457279A" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor offers will be deemed non-responsive by the State and will be rejected without further consideration or evaluation if statements such as the following are included:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307CFF5E" w14:textId="77777777" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -7660,50 +7751,51 @@
         </w:rPr>
         <w:t xml:space="preserve">“This offer does not constitute a binding offer”, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="465D8BF2" w14:textId="77777777" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
         <w:ind w:left="1530"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">“This offer will be valid only if this offer is selected as a finalist or in the competitive range”, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DCE91BE" w14:textId="77777777" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
         <w:ind w:left="1530"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“Vendor does not commit or bind itself to any terms and conditions by this submission”,  </w:t>
@@ -7762,70 +7854,70 @@
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
         <w:ind w:left="1530"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A statement of similar intent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="766B7F39" w14:textId="794A5D27" w:rsidR="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc166483231"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235015267"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.7. </w:t>
       </w:r>
       <w:r w:rsidR="00987A88" w:rsidRPr="00FA00DA">
         <w:t>NOTICE TO VENDOR</w:t>
       </w:r>
       <w:r w:rsidR="00C334F5">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00C334F5">
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00987A88" w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49584406" w14:textId="6B914286" w:rsidR="00987A88" w:rsidRDefault="00987A88" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>The State objects to and will not be required to evaluate or consider any additional terms and conditions</w:t>
       </w:r>
       <w:r w:rsidR="00576BD1" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> not previously agreed to by the State and</w:t>
@@ -7861,67 +7953,67 @@
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">RFQ </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>and response(s), the Offeror agrees that any additional terms and conditions, whether submitted purposely or inadvertently, shall have no force or effect.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D0C949" w14:textId="1C8DAEC4" w:rsidR="00FA4AEE" w:rsidRPr="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc166483232"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235015268"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.8. </w:t>
       </w:r>
       <w:r w:rsidR="00A4093E" w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
         </w:rPr>
         <w:t>E-PROCUREMENT SOLICITATION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="00A4093E" w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B7D063" w14:textId="7B2EF5E6" w:rsidR="00A4093E" w:rsidRPr="00FA4AEE" w:rsidRDefault="00A4093E" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -8112,51 +8204,69 @@
           <w:t>https://vendor.ncgov.com/vendor/login</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1077580D" w14:textId="4E6AD770" w:rsidR="00A4093E" w:rsidRPr="008141AE" w:rsidRDefault="00A4093E" w:rsidP="00F1436A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">As of the </w:t>
+        <w:t xml:space="preserve">As </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00417A41">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">RFQ </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">submittal date, the Vendor must be current on all </w:t>
       </w:r>
       <w:r w:rsidR="00657B9D" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E</w:t>
@@ -8216,67 +8326,67 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>RFQ.</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DB615B" w14:textId="02D19A0F" w:rsidR="000653A5" w:rsidRPr="000653A5" w:rsidRDefault="000653A5" w:rsidP="000653A5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc166483233"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235015269"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.9. </w:t>
       </w:r>
       <w:r w:rsidR="00A4093E" w:rsidRPr="000653A5">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
         </w:rPr>
         <w:t>DISTRIBUTORS AND RESELLERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00A4093E" w:rsidRPr="000653A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D79931C" w14:textId="5A2DF5A7" w:rsidR="00A4093E" w:rsidRPr="008C1EDB" w:rsidRDefault="00A4093E" w:rsidP="497CDE70">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>“Resellers” as used herein, refers to businesses that routinely sell or distribute Vendor’s Products, and may include “Distributors”, “Value Added Resellers” (VARs), “Original Equipment Manufacturers” (OEMs), Channel Partners, or such other designations</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
@@ -8411,173 +8521,180 @@
       </w:r>
       <w:r w:rsidR="00C334F5" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>third-party</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> warranties for Deliverables to the Agency</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B441530" w14:textId="3B8546A9" w:rsidR="000653A5" w:rsidRDefault="000653A5" w:rsidP="000653A5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc166483234"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235015270"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.10. </w:t>
       </w:r>
       <w:r w:rsidR="00A218E7" w:rsidRPr="00FA00DA">
         <w:t>POSSESSION AND REVIEW</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="3A753219" w14:textId="56695970" w:rsidR="00A218E7" w:rsidRPr="00FA00DA" w:rsidRDefault="00A218E7" w:rsidP="497CDE70">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>During the evaluation period and prior to award, possession of the bids and accompanying information is limited to personnel of the issuing agency, and to the committee responsible for participating in the evaluation</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendors who attempt to gain this privileged information, or to influence the evaluation process (i.e. assist in evaluation) will be in violation of purchasing rules and their offer will not be further evaluated or considered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0FCC96" w14:textId="699CEFF5" w:rsidR="00A218E7" w:rsidRDefault="00A218E7" w:rsidP="497CDE70">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>After award of contract the complete bid file will be available to any interested persons with the exception of trade secrets, test information or similar proprietary information as provided by statute and rule</w:t>
+        <w:t xml:space="preserve">After award of contract the complete bid file will be available to any interested persons with the exception of trade secrets, test information or similar proprietary information as provided by statute </w:t>
+      </w:r>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>and rule</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any proprietary or confidential </w:t>
       </w:r>
       <w:r w:rsidR="00C334F5" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>information which</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> conforms to exclusions from public records as provided by N.C.G.S. §132-1.2 </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">must be clearly marked as such in the offer when submitted. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3573683E" w14:textId="36CF1F01" w:rsidR="00936E8C" w:rsidRPr="00936E8C" w:rsidRDefault="006F7E06" w:rsidP="00936E8C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc166483235"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235015271"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidR="00936E8C">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_Toc95754404"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc95754404"/>
       <w:r w:rsidR="00936E8C" w:rsidRPr="00936E8C">
         <w:t>BEST AND FINAL OFFERS (BAFO)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="1AFB90B0" w14:textId="7618AF03" w:rsidR="006F7E06" w:rsidRPr="00FA00DA" w:rsidRDefault="00F42652" w:rsidP="6ED6A326">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The State may establish a competitive range based upon evaluations of offers, and request BAFOs from the Vendor(s) within this </w:t>
       </w:r>
       <w:r w:rsidR="00C334F5" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>range,</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
@@ -8586,102 +8703,116 @@
         </w:rPr>
         <w:t xml:space="preserve"> e.g. “Finalist Vendor(s)”</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If negotiations or subsequent offers are solicited, the Vendor(s) shall provide BAFO(s) in response</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Failure to deliver a BAFO when requested shall disqualify the non-responsive Vendor from further consideration</w:t>
+        <w:t xml:space="preserve">Failure to deliver a BAFO when requested shall disqualify the non-responsive Vendor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> further consideration</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The State will evaluate BAFO(s), oral presentations, and product demonstrations as part of the Vendors’ </w:t>
       </w:r>
       <w:r w:rsidR="23C93FB1" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">respective offers to determine the final rankings. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E41D498" w14:textId="7D0A98D3" w:rsidR="000653A5" w:rsidRDefault="000653A5" w:rsidP="000653A5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc166483236"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235015272"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidR="00F42652">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>AWARD</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="222878BA" w14:textId="3EBC4282" w:rsidR="00A218E7" w:rsidRDefault="00A218E7" w:rsidP="497CDE70">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>It is the general intent to award this contract to one</w:t>
       </w:r>
       <w:r w:rsidR="007C48E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1)</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -8690,73 +8821,73 @@
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>As provided by statute, award will be based on Best Value Analysis, Lowest Price Technically Acceptable Source Selection Method in accordance with 09 NCAC 06B. 0302 Information Technology Procurement</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BDC48FE" w14:textId="7FA2D546" w:rsidR="000653A5" w:rsidRDefault="000653A5" w:rsidP="000653A5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc166483237"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235015273"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidR="00F42652">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006F52C7" w:rsidRPr="006F52C7">
         <w:t>POINTS OF CONTACT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="006F52C7" w:rsidRPr="006F52C7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B459D9B" w14:textId="73D7B50F" w:rsidR="006F52C7" w:rsidRDefault="00B044F2" w:rsidP="154BFDE4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="154BFDE4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact by the Offeror with the persons shown below for contractual and technical matters related to this </w:t>
       </w:r>
       <w:r w:rsidR="00417A41" w:rsidRPr="154BFDE4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">RFQ </w:t>
       </w:r>
@@ -9616,96 +9747,103 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39BCD45E" w14:textId="73B75177" w:rsidR="00F46C53" w:rsidRDefault="00F46C53" w:rsidP="154BFDE4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C2BEBF9" w14:textId="46F87BFE" w:rsidR="00F92FAC" w:rsidRPr="008C2565" w:rsidRDefault="008C2565" w:rsidP="008C1EDB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc166483238"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc235015274"/>
       <w:r w:rsidRPr="43472784">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SPECIFICATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="589F51D4" w14:textId="77777777" w:rsidR="0012088C" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc166483239"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235015275"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1. </w:t>
       </w:r>
       <w:r w:rsidR="00D72614" w:rsidRPr="007E2862">
         <w:t>VENDOR STANDARD AGREEMENT(S)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="00D72614" w:rsidRPr="007E2862">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D03FF5F" w14:textId="14D51734" w:rsidR="00D72614" w:rsidRDefault="00D72614" w:rsidP="0440F97C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="048DF8EF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>The terms and conditions of Vendor’s standard license, maintenance or other agreement(s) applicable to Software and other Products acquired under this Agreement may apply to the extent such terms and conditions do not materially change the terms and conditions of this Agreement</w:t>
+        <w:t xml:space="preserve">The terms and conditions of Vendor’s standard license, maintenance or other agreement(s) applicable to Software and other Products acquired under this Agreement may apply to the extent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="048DF8EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>such terms and conditions do not materially change the terms and conditions of this Agreement</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="048DF8EF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="048DF8EF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>In the event of any conflict between the terms and conditions of this Agreement and the Vendor’s standard agreement(s), the terms and conditions of this Agreement relating to audit and records, jurisdiction, choice of law, the State’s electronic procurement application of law or administrative rules, the remedy for intellectual property infringement and the exclusive remedies and limitation of liability in the Terms and Conditions herein shall apply in all cases and supersede any provisions contained in Vendor’s relevant standard agreement or any other agreement</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="048DF8EF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="048DF8EF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State shall not be obligated under any standard license and/or maintenance or other Vendor agreement(s) to indemnify or hold harmless the Vendor, its licensors, successors or assigns; nor arbitrate any dispute, nor pay late fees, legal fees or other similar costs.</w:t>
       </w:r>
@@ -9924,111 +10062,111 @@
     <w:p w14:paraId="33568BF8" w14:textId="7036B973" w:rsidR="0440F97C" w:rsidRDefault="50836E1F" w:rsidP="048DF8EF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="048DF8EF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_____ The Vendor standard license, maintenance, or other agreement(s) is provided with the RFQ response and shall be incorporated into this RFQ #xxxxxxx based on the outcome of a legal review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="268FF1FD" w14:textId="6482ADEF" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc166483240"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235015276"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2. </w:t>
       </w:r>
       <w:r w:rsidR="00D72614" w:rsidRPr="00EB2392">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00D72614" w:rsidRPr="007E2862">
         <w:t>ENDOR UTILIZATION OF WORKERS OUTSIDE U.S.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="00560FAB">
         <w:t xml:space="preserve"> – DISCLOSURE STATEMENT</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="55919555" w14:textId="77777777" w:rsidR="005C64A4" w:rsidRDefault="005C64A4" w:rsidP="005C64A4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with the Statewide Information Security Manual (SISM), the State restricts the location of information systems that receive, process, store, or transmit State and Federal data to the United States which includes the following areas: US States, US Territories, US Embassies, and US Military installations (stateside or overseas). This restriction applies to the Vendor and to any subcontractors engaged to provide </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ervices under this Agreement or with access to State Data. The Vendor must ensure that its subcontractor agreements contain the same restrictions and will be responsible for monitoring and enforcing subcontractor compliance at all times.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D1AC4D4" w14:textId="77777777" w:rsidR="005C64A4" w:rsidRDefault="005C64A4" w:rsidP="005C64A4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Hlk206585408"/>
+      <w:bookmarkStart w:id="21" w:name="_Hlk206585408"/>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to N.C.G.S. §143B-1361(b), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vendor must </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -10048,51 +10186,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">F </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>its</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> solicitation response.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Vendor may attach additional pages to its response if needed.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The State of North Carolina will evaluate </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -10341,50 +10479,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F602D55" w14:textId="4EBE3ED1" w:rsidR="00456409" w:rsidRDefault="00456409" w:rsidP="00456409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vendor agrees to provide n</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>otice of the relocation of the Vendor, employees of the Vendor, subcontractors of the Vendor, or other persons performing Services under a state contract outside of the United States</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the event such relocation occurs during the contract term.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FC11F39" w14:textId="4DA689A6" w:rsidR="0042590E" w:rsidRPr="0042590E" w:rsidRDefault="0042590E" w:rsidP="0042590E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="900" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -10975,61 +11114,61 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_____________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00EB2392">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51AF7C3F" w14:textId="62D70AEB" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc166483241"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc235015277"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3. </w:t>
       </w:r>
       <w:r w:rsidR="00AD6F10" w:rsidRPr="00FA00DA">
         <w:t>E-VERIFY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="00AD6F10" w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42080CEF" w14:textId="67950F45" w:rsidR="00EB2392" w:rsidRDefault="00AD6F10" w:rsidP="497CDE70">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Pursuant to N.C.G.S. § 143B-13</w:t>
       </w:r>
       <w:r w:rsidR="00CE0D87" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
@@ -11053,181 +11192,222 @@
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Any awarded Vendor must submit a certification of compliance with E-Verify to the awarding agency, and on a periodic basis thereafter as may be required by the State</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="219758EA" w14:textId="3E6E8FAD" w:rsidR="000561FE" w:rsidRDefault="000561FE" w:rsidP="000561FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc166483242"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235015278"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:t>BRAND SPECIFIC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PRODUCT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="463AC267" w14:textId="7700DB8C" w:rsidR="000561FE" w:rsidRDefault="000561FE" w:rsidP="00257B8E">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1166"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Manufacturer(s) name and product descriptions used in this solicitation are product specific. The items offered in response to this solicitation must be the manufacturer and type specified. Failure to comply with this requirement will result in rejection of offer.</w:t>
+        <w:t xml:space="preserve">Manufacturer(s) name and product descriptions used in this solicitation are product specific. The items offered in response to this solicitation must be the manufacturer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and type</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specified. Failure to comply with this requirement will result in rejection of offer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CCFB4C1" w14:textId="77777777" w:rsidR="00437553" w:rsidRPr="00FA00DA" w:rsidRDefault="00437553" w:rsidP="00257B8E">
       <w:pPr>
         <w:ind w:left="1166"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FBB3309" w14:textId="2FCC8DE4" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc166483243"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235015279"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="007E68A9">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000E2EE0">
         <w:t>SECURITY SPECIFICATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="2A6FC239" w14:textId="77777777" w:rsidR="007B6D25" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79450171" w14:textId="678D2FE8" w:rsidR="007B6D25" w:rsidRPr="00CA0884" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
+    <w:p w14:paraId="79450171" w14:textId="2E18C998" w:rsidR="007B6D25" w:rsidRPr="00CA0884" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Note:  ONLY one of the following sections (3.</w:t>
       </w:r>
       <w:r w:rsidR="0074160B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.1) can be Reserved; you cannot Reserve both</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>All bid responses must include a VRAR</w:t>
+        <w:t xml:space="preserve">All bid responses must include a </w:t>
+      </w:r>
+      <w:r w:rsidR="008F4555" w:rsidRPr="00987729">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Vendor Readiness Assessment Report</w:t>
+      </w:r>
+      <w:r w:rsidR="00987729" w:rsidRPr="00987729">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>-V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>RAR</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Please delete this Note from the final draft</w:t>
       </w:r>
       <w:r w:rsidR="0074160B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
@@ -11764,51 +11944,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1AA6D62C" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:4.4pt;width:14.25pt;height:15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAXgk89dsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W8g9hCbo3UmoTgWg4hkFNzyQ+B3mRra5tKK2Mpjvv23Zza4+wMs98Um8k7MeIQu0AaXhcK&#10;BFIdbEeNhst5/7IGEZMha1wg1PCDETbl7KkwuQ13OuJ4So3gEoq50dCm1OdSxrpFb+Ii9EjsfYXB&#10;m8RyaKQdzJ3LvZNvSq2kNx3xh9b0uGux/j7dvIajOl8//CFTn5W6XOPeu2rcOq3nz9P2HUTCKf2F&#10;4YHP6FAyUxVuZKNwrNVqyVENa17w8LMlb6s0ZHyQZSH/Dyh/AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAF4JPPXbAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="2B14B312" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:4.4pt;width:14.25pt;height:15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAXgk89dsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W8g9hCbo3UmoTgWg4hkFNzyQ+B3mRra5tKK2Mpjvv23Zza4+wMs98Um8k7MeIQu0AaXhcK&#10;BFIdbEeNhst5/7IGEZMha1wg1PCDETbl7KkwuQ13OuJ4So3gEoq50dCm1OdSxrpFb+Ii9EjsfYXB&#10;m8RyaKQdzJ3LvZNvSq2kNx3xh9b0uGux/j7dvIajOl8//CFTn5W6XOPeu2rcOq3nz9P2HUTCKf2F&#10;4YHP6FAyUxVuZKNwrNVqyVENa17w8LMlb6s0ZHyQZSH/Dyh/AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAF4JPPXbAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Restricted</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
@@ -11862,51 +12042,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3C87B074" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:52.5pt;margin-top:2.2pt;width:14.25pt;height:15pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAECviyNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCbo3UOinFtRxCIaf2kh8CvcnW1jaVVsZSHOftuzklx9kZZr8pVpN3YsQhdoE0vMwV&#10;CKQ62I4aDYf95vkdREyGrHGBUMMFI6zKx4fC5DacaYvjLjWCSyjmRkObUp9LGesWvYnz0COx9xsG&#10;bxLLoZF2MGcu906+KvUmvemIP7Smx88W67/dyWvYqv3xy39n6qdSh2PceFeNa6f17Glaf4BIOKVb&#10;GK74jA4lM1XhRDYKx1oteUvSsFiAuPpZtgRRacj4IMtC3g8o/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA/pI8EWgIAALUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAQK+LI3AAAAAgBAAAPAAAAAAAAAAAAAAAAALQEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="00B7D511" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:52.5pt;margin-top:2.2pt;width:14.25pt;height:15pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAECviyNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCbo3UOinFtRxCIaf2kh8CvcnW1jaVVsZSHOftuzklx9kZZr8pVpN3YsQhdoE0vMwV&#10;CKQ62I4aDYf95vkdREyGrHGBUMMFI6zKx4fC5DacaYvjLjWCSyjmRkObUp9LGesWvYnz0COx9xsG&#10;bxLLoZF2MGcu906+KvUmvemIP7Smx88W67/dyWvYqv3xy39n6qdSh2PceFeNa6f17Glaf4BIOKVb&#10;GK74jA4lM1XhRDYKx1oteUvSsFiAuPpZtgRRacj4IMtC3g8o/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA/pI8EWgIAALUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAQK+LI3AAAAAgBAAAPAAAAAAAAAAAAAAAAALQEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Confidential</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Includes information that is limited to a small audience with a need-to-know or legitimate business case (e.g., State employee personnel records, trade secrets, student records, sensitive public security information, etc.). If exposed to unauthorized parties, data from this category will cause high impact consequences such as regulatory fines, inability to recruit talent, loss of confidence, and/or damage to vendor relationships. This is not a complete list and is subject to legislative changes.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -11961,51 +12141,51 @@
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="72186261" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="3A19BB62" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Internal</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - This is information typically used within the agency and not for public sharing. Most documents are classified as Internal within the organization, and most State employees would have access. This type of data, if exposed to unauthorized parties, would have a very limited impact on an agency’s reputation, compliance requirements or ability to achieve strategic goals. Internally classified data does not contain direct identifiers. Often, the effects of the loss of data can be recognized in very subtle ways and may not lead to clear negative consequences causing confusion due to lack of context or minor reputational harm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B98029" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
@@ -12051,51 +12231,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5FB33C2E" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="6D2E99DC" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Public</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Data that is open to public inspection according to state and federal law, or readily available through public sources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22769211" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
@@ -12133,128 +12313,153 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">To comply with the State’s Security Standards and Policies, State agencies are required to perform annual security/risk assessments on their information systems using NIST 800-53 controls. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DAC7225" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This requirement additionally applies to all Vendor-provided, agency-managed Infrastructure as a Service (IaaS), Platform as a Service (PaaS), and Software as a Service (SaaS) solutions which will handle data classified as Internal, Confidential, or Restricted.</w:t>
+        <w:t xml:space="preserve">This requirement additionally applies to all Vendor-provided, agency-managed Infrastructure as a Service (IaaS), Platform as a Service (PaaS), and Software as a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Service (SaaS) solutions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which will handle data classified as Internal, Confidential, or Restricted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA3D37B" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t>To comply with the State’s Security Standards and Policies, cloud products are required to comply with applicable FedRAMP or GovRAMP security requirements, including but not limited to, continuous monitoring, incident response, and data classification as outlined in GovRAMP documentation. </w:t>
+        <w:t>To comply with the State’s Security Standards and Policies, cloud products are required to comply with applicable FedRAMP or GovRAMP security requirements, including but not limited </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> continuous monitoring, incident response, and data classification as outlined in GovRAMP documentation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76F4C795" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t>To streamline and standardize this requirement the State has adopted GovRAMP which is a Risk and Authorization Management Program that provides a standardized approach to security assessment, authorization, and continuous monitoring for cloud products and services. </w:t>
-[...13 lines deleted...]
-        <w:t> security verification model is based on NIST 800-53 Rev. 5 (or current). </w:t>
+        <w:t>To streamline and standardize this requirement the State has adopted GovRAMP which is a Risk and Authorization Management Program that provides a standardized approach to security assessment, authorization, and continuous monitoring for cloud products and services. GovRAMP’s security verification model is based on NIST 800-53 Rev. 5 (or current). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27999E49" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="004A6FF8" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E1692">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Note-Delete after reading:  NCDIT to approve of the Agency chosen GovRAMP verified status for each solicitation based on data classification type as defined in the North Carolina Statewide Information Security Manual and North Carolina Statewide Data Classification and Handling Policy. Delete this note after reading and before posting.</w:t>
+        <w:t xml:space="preserve">Note-Delete after reading:  NCDIT to approve of the Agency chosen GovRAMP verified status for each solicitation based on data classification type as defined in the North Carolina Statewide Information Security Manual and North Carolina Statewide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1692">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Data Classification and Handling Policy. Delete this note after reading and before posting.</w:t>
       </w:r>
       <w:r w:rsidRPr="00567F6F">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="004A6FF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The required GovRAMP verified status will depend on the sensitivity of the data and processes supported by the solution as defined in the Statewide Data Classification and Handling Policy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B5A1370" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -12308,187 +12513,272 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor shall have an interim period from the effective date of the contract to achieve the verified GovRAMP status outlined above. The interim time periods for each data classification that requires a verified status are further described below. The Vendor shall provision access to the State to their continuous monitoring packages at a [standard] or [elevated] access level within fourteen (14) days of contract award, and seven (7) days of any subsequent GovRAMP status changes. If a non-disclosure agreement (NDA) is required by the Vendor, a copy of the NDA must be uploaded with the response and executed by the Vendor and the State at the time of contract award.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A87D03" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Public - For third-party cloud services where the highest category of information to be processed is Public data,  the Vendor must submit an updated score for the product annually throughout the contract duration that meets or exceeds the original score at time of contract award. Products with GovRAMP Core, Ready, Authorized or Provisionally Authorized statuses or FedRAMP Rev. 5 authorization also satisfy the security requirement.</w:t>
+        <w:t xml:space="preserve">Public - For third-party cloud services where the highest category of information to be processed is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Public</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data,  the Vendor must submit an updated score for the product annually throughout the contract duration that meets or exceeds the original score at time of contract award. Products with GovRAMP Core, Ready, Authorized or Provisionally Authorized statuses or FedRAMP Rev. 5 authorization also satisfy the security requirement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD0C750" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Internal - For third-party cloud services where the highest category of information to be processed is Internal data, the Vendor must either achieve the status of GovRAMP Core prior to award, or agree to achieve GovRAMP Core status within an interim time period, no later than twelve (12) months from the effective date of the contract.</w:t>
+        <w:t xml:space="preserve">Internal - For third-party cloud services where the highest category of information to be processed is Internal data, the Vendor must either achieve the status of GovRAMP Core prior to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>award, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agree to achieve GovRAMP Core status within an interim time period, no later than twelve (12) months from the effective date of the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="777B1F20" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Confidential - For third-party cloud services where the highest category of information to be processed is Confidential data, the Vendor must either achieve a status of GovRAMP Ready, or agree to achieve GovRAMP Ready status no later than fifteen (15) months from the effective date of the contract.</w:t>
+        <w:t xml:space="preserve">Confidential - For third-party cloud services where the highest category of information to be processed is Confidential data, the Vendor must either achieve a status of GovRAMP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ready, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agree to achieve GovRAMP Ready status no later than fifteen (15) months from the effective date of the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49661160" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Restricted - For third-party cloud services where the highest category of information to be processed is Restricted Data, the Vendor must either achieve a status of GovRAMP Authorized, or agree to achieve GovRAMP Authorized status no later than twenty-one (21) months from the effective date of the contract. </w:t>
+        <w:t xml:space="preserve">Restricted - For third-party cloud services where the highest category of information to be processed is Restricted Data, the Vendor must either achieve a status of GovRAMP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Authorized, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agree to achieve GovRAMP Authorized status no later than twenty-one (21) months from the effective date of the contract. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB5685D" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1968"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon contract award, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor’s who submitted a </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">GovRAMP Security Snapshot Score will be required to enroll in the GovRAMP Progressing Snapshot program prior to any data being transferred, stored or processed. The Vendor must complete their first Progressing Snapshot within ninety (90) days of award, with the expectation that progress will be made on a quarterly basis and access to progress reports must be provisioned to the State. Products must maintain their participation in the Progressing Snapshot program and continued access to progress reports must be provisioned to the State until such time that they have achieved the minimum verified status outlined above. The State will review the Vendor’s progress on a quarterly basis and, in its sole discretion, may determine that the Vendor is not making satisfactory progress in the Progressing Snapshot program. Satisfactory progress shall be a material requirement of the contract.   </w:t>
+        <w:t xml:space="preserve">GovRAMP Security Snapshot Score will be required to enroll in the GovRAMP Progressing Snapshot program prior to any data being transferred, stored or processed. The Vendor must complete their first Progressing Snapshot within ninety (90) days of award, with the expectation that progress will be made on a quarterly basis and access to progress reports must be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>provisioned</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the State. Products must maintain their participation in the Progressing Snapshot program and continued access to progress reports must be provisioned to the State until such time that they have achieved the minimum verified status outlined above. The State will review the Vendor’s progress on a quarterly basis and, in its sole discretion, may determine that the Vendor is not making satisfactory progress in the Progressing Snapshot program. Satisfactory progress shall be a material requirement of the contract.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2971A57B" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>If the Vendor holds a FedRAMP Rev. 5 authorization at time of award, this authorization can be accepted in lieu of a GovRAMP authorization. Authorizations obtained via the FedRAMP 20x Pilot Program will not be permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07E63687" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1968"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>If the Vendor’s cloud product currently holds a FedRAMP Authorized designation, at the time of award, the State may require the Vendor to initiate and actively pursue, within thirty (30) days of award, the GovRAMP Fast Track Process, to achieve a GovRAMP Provisionally Authorized or Authorized status in order to satisfy Statewide continuous monitoring requirements.    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C6A087" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">(c) Additional Security Documentation. Prior to contract award, the State may in its discretion require the Vendor to provide additional security documentation, including but not limited to, vulnerability assessment reports and penetration test reports. The awarded Vendor shall provide additional security documentation upon request by the State during the term of the contract. </w:t>
+        <w:t xml:space="preserve">(c) Additional Security Documentation. Prior to contract award, the State may in its discretion require the Vendor to provide additional security documentation, including but not limited </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vulnerability assessment reports and penetration test reports. The awarded Vendor shall provide additional security documentation upon request by the State during the term of the contract. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50091975" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to: </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00A5010F">
           <w:rPr>
             <w:iCs/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://it.nc.gov/documents/statewide-glossary-information-technology-terms</w:t>
@@ -12541,159 +12831,183 @@
         </w:rPr>
         <w:t xml:space="preserve">  for descriptions of NIST system confidentiality, integrity, and availability categories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FDADE27" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00E427B5" w:rsidRDefault="00EB708E" w:rsidP="0074160B">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06F088B9" w14:textId="170EBDC2" w:rsidR="00610E85" w:rsidRPr="00EF2B9B" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc166483244"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235015280"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="006076BB">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF2B9B">
         <w:t>ENTERPRISE ARCHITECTURE SPECIFICATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="54B9D595" w14:textId="77777777" w:rsidR="00610E85" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78438DB1" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="004B617F" w:rsidRDefault="00610E85" w:rsidP="00610E85">
+    <w:p w14:paraId="78438DB1" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="002C3350" w:rsidRDefault="00610E85" w:rsidP="00610E85">
+      <w:pPr>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3350">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529FB3F7" w14:textId="46224696" w:rsidR="00610E85" w:rsidRPr="004B617F" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="037200F4">
+      <w:r w:rsidRPr="75C0FA48">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note:  </w:t>
-[...4 lines deleted...]
-        <w:ind w:left="1260"/>
+        <w:t>The following subsections (3.</w:t>
+      </w:r>
+      <w:r w:rsidR="006076BB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidRPr="75C0FA48">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>The following subsections (3.</w:t>
+        <w:t>.2 through 3.</w:t>
       </w:r>
       <w:r w:rsidR="006076BB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="75C0FA48">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>.2 through 3.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006076BB">
+        <w:t xml:space="preserve">.8) are specifications. They may be removed for one </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="75C0FA48">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>6</w:t>
-      </w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="75C0FA48">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>.8) are specifications. They may be removed for one of two reasons:</w:t>
+        <w:t xml:space="preserve"> two reasons:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C7DD86" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="004B617F" w:rsidRDefault="00610E85" w:rsidP="00437553">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6A621558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
@@ -12752,216 +13066,308 @@
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00610E85" w:rsidRPr="00F87E1F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>RCHITECTURE DIAGRAMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F536F7" w14:textId="77777777" w:rsidR="00610E85" w:rsidRDefault="00610E85" w:rsidP="00610E85">
+    <w:p w14:paraId="10F536F7" w14:textId="3948CCA1" w:rsidR="00610E85" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>two diagrams</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DE34C6">
+        <w:t xml:space="preserve">The State utilizes architectural diagrams to better understand the design and technologies of a proposed solution. </w:t>
+      </w:r>
+      <w:r w:rsidR="002C3350">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Network Architecture and Technology Stack. The State utilizes architectural diagrams to better understand the design and technologies of a proposed solution. Details on these diagrams can be found at the following</w:t>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidR="002C3350" w:rsidRPr="00946ECB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="002C3350" w:rsidRPr="00DE34C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>two diagrams</w:t>
+      </w:r>
+      <w:r w:rsidR="002C3350" w:rsidRPr="00DE34C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidR="002C3350" w:rsidRPr="00DE34C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Network Architecture and Technology Stack. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE34C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Details on these diagrams can be found at the following</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>link: </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:anchor="Tab-Architecture-1192" w:history="1">
         <w:r w:rsidRPr="00DE34C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="22"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources#Tab-Architecture-1192</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A4A6BFC" w14:textId="77777777" w:rsidR="00610E85" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="041D7C9D" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
+    <w:p w14:paraId="041D7C9D" w14:textId="43B3D275" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>provision of these two diagrams</w:t>
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">is a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00946ECB">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91CA6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>requirement at offer submission</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DE34C6">
+        <w:t>preferred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  If </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00946ECB">
+        <w:t xml:space="preserve"> at offer sub</w:t>
+      </w:r>
+      <w:r w:rsidR="002C3350">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">they are not supplied at that time, the Vendor’s offer will be considered non-responsive and </w:t>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE34C6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  If </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">they are not supplied at that time, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91CA6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>State will formally request this information f</w:t>
+      </w:r>
+      <w:r w:rsidR="004B65E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ro</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91CA6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m the Vendor and if it is not supplied within one (1) calendar week, th</w:t>
+      </w:r>
+      <w:r w:rsidR="004B65E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91CA6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946ECB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">offer will be considered non-responsive and </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> not be evaluated.</w:t>
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
@@ -12977,51 +13383,71 @@
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D808B46" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00684C20" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>There may be additional architectural diagrams requested of the vendor after contract award. This will be communicated to the vendor by the agency as needed during the project.</w:t>
+        <w:t xml:space="preserve">There may be additional architectural diagrams requested </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE34C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DE34C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the vendor after contract award. This will be communicated to the vendor by the agency as needed during the project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="276BF225" w14:textId="6B7C3040" w:rsidR="00610E85" w:rsidRPr="00146B88" w:rsidRDefault="00610E85" w:rsidP="00437553">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB215A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>SOLUTION ROADMAP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="733536A0" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:ind w:left="1080"/>
@@ -13168,50 +13594,51 @@
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB215A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>IDENTITY AND ACCESS MANAGEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="512FCD60" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00946ECB" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The proposed solution must externalize identity and access management. The protocols describing the State’s Identity and Access Management can be found at the following link: </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:anchor="Tab-IdentityAccessManagement-1241" w:history="1">
         <w:r w:rsidRPr="00DE34C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://it.nc.gov/services/vendor-engagement-resources#Tab-IdentityAccessManagement-1241</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31E6AF59" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -13739,73 +14166,74 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>on.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C80BB86" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRDefault="00CC2FAB" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6960EEAC" w14:textId="472D2813" w:rsidR="00CC2FAB" w:rsidRDefault="00CC2FAB" w:rsidP="00CC2FAB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc166483245"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc235015281"/>
       <w:r w:rsidRPr="00B41B96">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00F66F99" w:rsidRPr="00B41B96">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B96">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007779C4">
         <w:t>SPECIFICATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="46B13917" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRPr="000F1335" w:rsidRDefault="00CC2FAB" w:rsidP="00CC2FAB">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Insert specifications if needed; otherwise delete the section.]  </w:t>
@@ -13849,98 +14277,140 @@
     <w:p w14:paraId="3AE7484F" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRPr="000F1335" w:rsidRDefault="00CC2FAB" w:rsidP="00CC2FAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-90"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260" w:right="-115"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The term “specification” refers to a description of the characteristics of a commodity or service.   Specifically, it is defined as the explicit requirements, furnished with a solicitation upon which a purchase order or contract is to be based.  Specifications set forth the characteristics of the goods and services to be purchased so as to enable the Vendor to determine and understand that which is to be supplied.  Specifications may be in the form of a description of the physical, functional, or performance characteristics, a reference brand name or both.  It may include a description of any requirement for inspecting, testing, or preparing a material, equipment, supplies, or service for delivery. </w:t>
+        <w:t xml:space="preserve">The term “specification” refers to a description of the characteristics of a commodity or service.   Specifically, it is defined as the explicit requirements, furnished with a solicitation upon which a purchase order or contract is to be based.  Specifications set forth the characteristics of the goods and services to be purchased so as to enable the Vendor to determine and understand </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F1335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>that which</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F1335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is to be supplied.  Specifications may be in the form of a description of the physical, functional, or performance characteristics, a reference brand name or both.  It may include a description of any requirement for inspecting, testing, or preparing a material, equipment, supplies, or service for delivery. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Specifications are to be written so as to not restrict bidding but encourage open competition. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The goal is to invite maximum competition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CDE14E" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRPr="000F1335" w:rsidRDefault="00CC2FAB" w:rsidP="00CC2FAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-90"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260" w:right="-115"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>To assure that your specifications meet the above criteria, use the following checklist:</w:t>
+        <w:t xml:space="preserve">To </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F1335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>assure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F1335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that your specifications meet the above criteria, use the following checklist:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="564948AC" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRPr="000F1335" w:rsidRDefault="00CC2FAB" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-90"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1627" w:right="-120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
@@ -14073,79 +14543,79 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">[Insert special instructions, if applicable.]  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E810C21" w14:textId="55B85785" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0505"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc166483246"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235015282"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00F66F99">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006876B1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>DELIVERY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="41B1604C" w14:textId="1F86BE5E" w:rsidR="00FF35B6" w:rsidRPr="00FA00DA" w:rsidRDefault="00FF35B6" w:rsidP="00FF35B6">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Successful Vendor will complete </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>supply of the scope of work</w:t>
@@ -14305,265 +14775,296 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If circumstances beyond the control of the contractor result in a late delivery [or installation], it is the responsibility and obligation of the contractor to notify the Purchasing Agent listed on the purchase order, in writing, immediately upon determining delay of shipment. The written notification should indicate the anticipated delivery </w:t>
       </w:r>
       <w:r w:rsidR="0039109D" w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00460C0B" w14:textId="269C596C" w:rsidR="00141DF1" w:rsidRDefault="00141DF1" w:rsidP="00141DF1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc494716377"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="28" w:name="_Toc166483247"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc494716377"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc95128898"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235015283"/>
       <w:r w:rsidRPr="000A2565">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00F66F99">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2565">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009A6CDA">
         <w:t>CONTRACT TERM</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-      <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
-    </w:p>
-    <w:p w14:paraId="49E418D8" w14:textId="17397AA5" w:rsidR="00A24ADD" w:rsidRPr="00141DF1" w:rsidRDefault="00A24ADD" w:rsidP="00A24ADD">
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="49E418D8" w14:textId="6F6C2289" w:rsidR="00A24ADD" w:rsidRPr="00141DF1" w:rsidRDefault="00A24ADD" w:rsidP="00A24ADD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E1847">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[If this is a one-time purchase</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">, this section </w:t>
       </w:r>
       <w:r w:rsidR="004A3528">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">still </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>must be retained</w:t>
       </w:r>
       <w:r w:rsidR="004A3528">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> because all contracts must have a contract term</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> because </w:t>
+      </w:r>
+      <w:r w:rsidR="004B65E1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">future purchases could still be made from it and also, </w:t>
       </w:r>
       <w:r w:rsidR="004A3528">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The </w:t>
+        <w:t>all contracts must have a contract term</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>optional extension(s) may be deleted</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005E1847">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3528">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>optional extension(s) may be deleted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1847">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t xml:space="preserve">.]  </w:t>
       </w:r>
       <w:r w:rsidRPr="005E1847">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">A contract awarded pursuant to this RFQ/IFB shall have an effective date as provided in the Notice of Award.  The term shall be </w:t>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E1847">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contract awarded</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005E1847">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pursuant to this RFQ/IFB shall have an effective date as provided in the Notice of Award.  The term shall be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">one (1) year </w:t>
       </w:r>
       <w:r w:rsidRPr="005E1847">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>and will expire upon the anniversary date of the effective date unless otherwise stated in the Notice of Award, or unless terminated earlier.  The State retains the option to extend this contract for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> two (2) additional one (1) year periods</w:t>
       </w:r>
       <w:r w:rsidRPr="005E1847">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> at its sole discretion.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0507DF97" w14:textId="70676F8E" w:rsidR="00354780" w:rsidRPr="00291F7E" w:rsidRDefault="00354780" w:rsidP="00291F7E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:ind w:left="450" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc166483248"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235015284"/>
       <w:r w:rsidRPr="00291F7E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>FURNISH AND DELIVER</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidR="00CF09CF" w:rsidRPr="00291F7E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D991A6" w14:textId="77777777" w:rsidR="00F66F99" w:rsidRDefault="00F66F99" w:rsidP="00F66F99">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[Edit the information below as needed to include appropriate quantities, units, and descriptions.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB58F75" w14:textId="77777777" w:rsidR="00F66F99" w:rsidRDefault="00F66F99" w:rsidP="00F66F99">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="134D429D" w14:textId="77777777" w:rsidR="00F66F99" w:rsidRPr="001D6A06" w:rsidRDefault="00F66F99" w:rsidP="00F66F99">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D6A06">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">YEAR 1:  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11016" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="828"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="5040"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1818"/>
       </w:tblGrid>
@@ -16368,486 +16869,95 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F100C43" w14:textId="77777777" w:rsidR="00F66F99" w:rsidRDefault="00F66F99" w:rsidP="00F66F99">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="4320" w:right="-86" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">     Grant Total Offer Cost Years 1-3:_________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611E67E6" w14:textId="77777777" w:rsidR="00460448" w:rsidRDefault="00460448" w:rsidP="00F66F99">
-[...392 lines deleted...]
-    </w:p>
     <w:p w14:paraId="00B8154E" w14:textId="77777777" w:rsidR="005C281B" w:rsidRDefault="005C281B" w:rsidP="005C281B">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23248816" w14:textId="4EEAE7C0" w:rsidR="00471540" w:rsidRPr="005A62B2" w:rsidRDefault="00354780" w:rsidP="00354780">
+    <w:p w14:paraId="23248816" w14:textId="08FB2A53" w:rsidR="00471540" w:rsidRPr="005A62B2" w:rsidRDefault="004B65E1" w:rsidP="00354780">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc166483250"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00354780">
+      <w:bookmarkStart w:id="32" w:name="_Toc235015285"/>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00354780" w:rsidRPr="00354780">
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00354780" w:rsidRPr="00354780">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006D7B6A" w:rsidRPr="005A62B2">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">DEPARTMENT OF INFORMATION TECHNOLOGY </w:t>
       </w:r>
       <w:r w:rsidR="00471540" w:rsidRPr="005A62B2">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INSTRUCTIONS TO VENDORS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="4B85806B" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00471540">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B9C6D33" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="46DC85AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="46DC85AF">
@@ -17002,50 +17112,51 @@
         <w:t>These contracts are in place for the convenience of the state and use of them is optional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14383719" w14:textId="3F112248" w:rsidR="00F1436A" w:rsidRPr="00F1436A" w:rsidRDefault="00F1436A" w:rsidP="00F1436A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>OPEN MARKET CONTRACT:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  A contract for the purchase of goods or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> not covered by a term, technical, or convenience contract.</w:t>
@@ -17105,56 +17216,65 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">THE STATE:  </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Is the state of North Carolina and its agencies.</w:t>
+        <w:t>Is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00471540">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the state of North Carolina and its agencies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF2ABED" w14:textId="6717510A" w:rsidR="00F1436A" w:rsidRPr="00175E83" w:rsidRDefault="00F1436A" w:rsidP="00F1436A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00175E83">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VENDOR:</w:t>
@@ -17574,216 +17694,230 @@
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PROTEST PROCEDURES:</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  When an offeror wants to protest a contract awarded pursuant to this solicitation that is over $25,000 they must submit a written request to the issuing agency at the address given in this document</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>This request must be received in this office within fifteen (15) calendar days from the date of the contract award, and must contain specific sound reasons and any supporting documentation for the protest</w:t>
+        <w:t xml:space="preserve">This request must be received in this office within fifteen (15) calendar days from the date of the contract </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>award, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must contain specific sound reasons and any supporting documentation for the protest</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  Contract award notices are sent </w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to those actually awarded contracts, and not to every person or firm responding to this solicitation</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">IFB status and Award notices are posted on the Internet at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidR="0095549C" w:rsidRPr="46DC85AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://evp.nc.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="6B3C1318" w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>All protests will be governed by NCAC Title 9, Department of Information Technology (formerly Office of Information Technology Services), Subchapter 06B Sections .1101 - .1121.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Include paragraph 12 Protest Procedures in IFBs only</w:t>
+      </w:r>
+      <w:r w:rsidR="6B3C1318" w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If this is an </w:t>
+      </w:r>
+      <w:r w:rsidR="00B61078" w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>RFQ</w:t>
+      </w:r>
+      <w:r w:rsidR="00994421" w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>issued pursuant to Waiver of Competition, then reserve the paragraph.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F8DDB8" w14:textId="0799939F" w:rsidR="007239AD" w:rsidRPr="007239AD" w:rsidRDefault="007239AD" w:rsidP="46DC85AF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>VENDOR REGISTRATION AND SOLICITATION NOTIFICATION SYSTEM</w:t>
+      </w:r>
+      <w:r w:rsidR="006F651C" w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The electronic Vendor Portal (eVP) allows Vendors to electronically register with the State to receive electronic notification of current procurement opportunities for goods and services available on the eVP at the following web site: </w:t>
       </w:r>
       <w:hyperlink r:id="rId30">
         <w:r w:rsidR="0095549C" w:rsidRPr="46DC85AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>https://evp.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="46DC85AF">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...105 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="475EB5FB" w14:textId="70CAB7A7" w:rsidR="007239AD" w:rsidRPr="007239AD" w:rsidRDefault="007239AD" w:rsidP="46DC85AF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -17800,120 +17934,143 @@
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  The State will digitize the Vendor’s response if not received electronically, and any awarded contract together with associated contract documents</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>This electronic copy shall be a preservation record, and serve as the official record of this solicitation with the same force and effect as the original written documents comprising such record</w:t>
+        <w:t xml:space="preserve">This electronic copy shall be a preservation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>record, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="46DC85AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> serve as the official record of this solicitation with the same force and effect as the original written documents comprising such record</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any printout or other output readable by sight shown to reflect such record accurately is an "original."  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17784BBB" w14:textId="77777777" w:rsidR="00987A88" w:rsidRDefault="00987A88">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA3690C" w14:textId="082E8530" w:rsidR="00471540" w:rsidRDefault="00354780" w:rsidP="004F4C32">
+    <w:p w14:paraId="0FA3690C" w14:textId="01918D70" w:rsidR="00471540" w:rsidRDefault="004B65E1" w:rsidP="004F4C32">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc166483251"/>
-      <w:r w:rsidRPr="004F4C32">
+      <w:bookmarkStart w:id="33" w:name="_Toc235015286"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7.0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00354780">
+        <w:lastRenderedPageBreak/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00354780" w:rsidRPr="004F4C32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00354780" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00685793" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DEPARTMENT OF INFORMATION TECHNOLOGY TERMS AND CONDITIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="0B20442C" w14:textId="574CAAB7" w:rsidR="006C698A" w:rsidRDefault="006C698A" w:rsidP="006C698A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00301C85">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00C07028">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
@@ -18136,97 +18293,155 @@
         </w:rPr>
         <w:t>“Computer” means a data processing device capable of accepting data, performing prescribed operations on the data, and supplying the results of these operations; for example, a device that operates on discrete data by performing arithmetic and logic processes on the data, or a device that operates on analog data by performing physical processes on the Data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="763146AC" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“Computer Data Base” means a collection of data in a form capable of being processed and operated on a Computer.</w:t>
+        <w:t xml:space="preserve">“Computer Data Base” means a collection of data in a form capable of being processed and operated on a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Computer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B71251A" w14:textId="78433EF9" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>“Computer Program” means a series of instructions or statements in a form acceptable to a Computer, processor or controller that is designed to cause the Computer, processor or controller to execute an operation or operations</w:t>
+        <w:t xml:space="preserve">“Computer Program” means a series of instructions or statements in a form acceptable to a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Computer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, processor or controller that is designed to cause the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Computer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, processor or controller to execute an operation or operations</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Computer programs include operating systems, assemblers, compilers, interpreters, data management systems, utility programs, sort-merge programs and maintenance/diagnostics programs, as well as applications programs such as payroll, inventory control and engineering analysis programs</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Computer Programs may be either machine dependent or machine-independent, and may be general purpose in nature or be designed to satisfy the requirements of a particular user.</w:t>
+        <w:t>Computer Programs may be either machine dependent or machine-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>independent, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be general purpose in nature or be designed to satisfy the requirements of a particular user.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EA93096" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Computer Software” or “Software” means Computer Programs and Data Bases. Also, s</w:t>
       </w:r>
@@ -18269,99 +18484,131 @@
         </w:rPr>
         <w:t>“Computer Software Documentation” means technical data and information comprising Computer listings and printouts, in human readable form that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE202C0" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Documents the design or details the Computer Software</w:t>
+        <w:t xml:space="preserve">Documents the design or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>details</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Computer Software</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="629075D6" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Explains the capabilities of the Software, or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B0576C5" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Provides operating instructions for using the Software to obtain desired results from a Computer.</w:t>
+        <w:t xml:space="preserve">Provides operating instructions for using the Software to obtain desired results from a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Computer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BAA5036" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Custom or Modified Software” means Software that may be modified by the State, or by Vendor at the State’s request or direction to perform in accordance with specifications.</w:t>
       </w:r>
@@ -18575,50 +18822,51 @@
         </w:rPr>
         <w:t>“State” shall mean the State of North Carolina, NCDIT as an Agency, or an Agency in its capacity as the Award Authority.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E58770" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“Support” includes Hardware maintenance and repair (outside any required by any applicable warranty), Software updates maintenance and support Services, consulting, training and other agreed support Services provided by or through Vendor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A188FA" w14:textId="5FB072E9" w:rsidR="00E2432D" w:rsidRPr="00E2432D" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Use”, in the context of Computer Software execution and operation in Section 2 and 3 hereinbelow, means storing, loading, installing, executing or displaying Software on a Computer, processor or controller, or making a copy of Software for archival or backup purposes only.</w:t>
@@ -18857,51 +19105,65 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Use of Software on any Products other than that for which it was obtained, removal of Software from the United States or any other material breach shall automatically terminate this license.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E7C6960" w14:textId="48ACBDAD" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>The State’s license includes the right to upgrades, updates, maintenance releases or other enhancements or modifications made generally available to Vendor’s licensees without a separate maintenance or support agreement</w:t>
+        <w:t xml:space="preserve">The State’s license includes the right to upgrades, updates, maintenance releases or other enhancements or modifications made generally available to Vendor’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>licensees</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without a separate maintenance or support agreement</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor’s right to a new license for new version releases of the Software shall not be abridged by the foregoing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05E38E3A" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
@@ -18949,86 +19211,115 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State’s license neither transfers, vests nor infers any title or other ownership right in any source code associated with the Software unless otherwise agreed by the parties, and will not be construed as a sale of any ownership rights in the Software, unless Custom or Modified Software is being developed as a Work For Hire in response to the State’s solicitation documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6DF37C" w14:textId="3FCFAE1C" w:rsidR="007239AD" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>The State may use the Software with the Computer for which or with which it was acquired, including use at any government installation to which the Computer may be transferred by the State</w:t>
+        <w:t xml:space="preserve">The State may use the Software with the Computer for which or with which it was acquired, including use at any government installation to which the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Computer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be transferred by the State</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>The State may use the Software with the backup Computer if the Computer for which or with which it was acquired is inoperative.</w:t>
+        <w:t xml:space="preserve">The State may use the Software with the backup Computer if the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Computer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for which or with which it was acquired is inoperative.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B229E82" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="0022171D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>USE OF SOFTWARE AND INFORMATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A27BF7D" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The State agrees that any Software or technical and business information owned by Vendor (“Information”) or its suppliers or licensors and furnished to the State under this Agreement shall be and remain the property of the Vendor, or other party, respectively.</w:t>
@@ -19255,51 +19546,65 @@
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Software may be transferred within the United States to any location for the State’s normal operations upon written notice to the Vendor without additional cost(s)</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Transfers for temporary uses arising as a result of a disaster or disaster recovery test may be effected without notice to the Vendor; provided, however, that the State will employ its best efforts to advise the Vendor of any disaster related transfer requiring more than ten (10) business days</w:t>
+        <w:t xml:space="preserve">Transfers for temporary uses arising as a result of a disaster or disaster recovery test may be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>effected</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without notice to the Vendor; provided, however, that the State will employ its best efforts to advise the Vendor of any disaster related transfer requiring more than ten (10) business days</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>All other transfers may be permitted only with Vendor’s prior written consent, and such consent shall not be unreasonably withheld</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Transfers requiring Vendor’s consent may be subject to an additional license fee.</w:t>
       </w:r>
@@ -19313,51 +19618,65 @@
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The rights granted herein are restricted for use solely by the State</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>The State may not authorize or allow the use or marketing of the Software/Products by or to a third party, and may not assign or transfer the Software or Products to a third party without the prior written consent of Vendor</w:t>
+        <w:t xml:space="preserve">The State may not authorize or allow the use or marketing of the Software/Products by or to a third </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>party, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may not assign or transfer the Software or Products to a third party without the prior written consent of Vendor</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Any assignee or transferee must execute a separate agreement with Vendor</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Any such assignment or transfer shall terminate the obligations of the State under this Agreement</w:t>
       </w:r>
@@ -19378,61 +19697,61 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Custom or Modified Software, if solicited by the State, is being developed or modified exclusively for the State, and such Custom or Modified Software, all related data, all copyrights in the Custom or Modified Software and derivative works belong exclusively to the State and shall be transferred to the State upon creation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6450EDFE" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007239AD" w:rsidP="0022171D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Ref455125879"/>
+      <w:bookmarkStart w:id="34" w:name="_Ref455125879"/>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>WARRANTY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="0FC7207D" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Minimum warranties for Products shall include:</w:t>
       </w:r>
     </w:p>
@@ -19445,51 +19764,65 @@
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>On the delivery date the Products and the associated Computer operating system Software will be in good working order (operating in conformance with Vendor’s standard specifications and functions)</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Unless otherwise specified in the solicitation, the warranty for other suppliers’ Software is included in the suppliers’ Software package and is provided directly from the supplier.</w:t>
+        <w:t xml:space="preserve">Unless otherwise specified in the solicitation, the warranty for other suppliers’ Software is included in the suppliers’ Software package and is provided directly </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the supplier.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D78CC8" w14:textId="52060209" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The warranty shall be as provided or specified in the state’s solicitation documents and shall begin on the day of successful installation</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
@@ -19537,85 +19870,106 @@
         </w:rPr>
         <w:t>Vendor shall, at its option, either repair or replace any Product reported as not in good working order during the warranty period without charge to the State</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The repair or replacement Products must be new or equivalent to new in performance and fully warranted the same as new</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>All returned Products will become property of Vendor at the time the Product is either placed in shipment to Vendor, or picked up by Vendor.</w:t>
+        <w:t xml:space="preserve">All returned Products will become property of Vendor at the time the Product is either placed in shipment to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Vendor, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> picked up by Vendor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64784D05" w14:textId="459452CB" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The service provided during the warranty period is dependent upon the acceptable warranty option selected by the State and indicated in the State’s solicitation document</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>If no warranty option is indicated, Vendor will provide their standard warranty service for the Product, unless otherwise agreed by the parties.</w:t>
+        <w:t xml:space="preserve">If no warranty </w:t>
+      </w:r>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>option is indicated, Vendor will provide their standard warranty service for the Product, unless otherwise agreed by the parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="762F962D" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If the State requires warranty service other than under this Agreement, it shall be agreed to in writing by the parties at rates and terms set forth in such writing.</w:t>
       </w:r>
@@ -19643,92 +19997,92 @@
         </w:rPr>
         <w:t>Software warranties shall include the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32BA2BB8" w14:textId="6B717A5A" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor warrants the media (comprising diskettes, tapes or other media) to be free of defects in materials or workmanship under normal use for </w:t>
       </w:r>
-      <w:bookmarkStart w:id="34" w:name="Dropdown2"/>
+      <w:bookmarkStart w:id="35" w:name="Dropdown2"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Dropdown2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:ddList>
               <w:listEntry w:val="ninety (90) days"/>
               <w:listEntry w:val="six (6) months "/>
               <w:listEntry w:val="sixty (60) days "/>
             </w:ddList>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the date of acceptance unless otherwise agreed</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor shall replace any media reported as not in good working order during the warranty period without charge to the State</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
@@ -20223,124 +20577,125 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3144154E" w14:textId="384E1F49" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007A4601" w:rsidP="00A20D6E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Ref455124854"/>
+      <w:bookmarkStart w:id="36" w:name="_Ref455124854"/>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">INTELLECTUAL PROPERTY </w:t>
       </w:r>
       <w:r w:rsidR="007239AD" w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INDEMNITY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="1BF227CE" w14:textId="20FE0F90" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Ref455124838"/>
+      <w:bookmarkStart w:id="37" w:name="_Ref455124838"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The Vendor, at its own expense, shall defend any action brought against the State to the extent that such action is based upon a claim that the Software or Products supplied by the Vendor, their use or operation infringes on a patent, copyright, trademark or violates a trade secret in the United States</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The Vendor shall pay those costs and damages finally awarded or agreed in settlement against the State in any such action</w:t>
       </w:r>
       <w:r w:rsidR="007A4601" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>; damages shall be limited as provided in N.C.G.S. 143B-1350(h1)</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Such defense and payment shall be conditioned on the following:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="33EDD4D7" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>That the Vendor shall be notified within a reasonable time in writing by the State of any such claim; and,</w:t>
       </w:r>
     </w:p>
@@ -20418,70 +20773,70 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor will not be required to defend or indemnify the State if any claim by a third party against the State for infringement or misappropriation results from the State's alteration of any Vendor-branded Software, or from the continued use of the good(s) or Services after receiving notice they infringe on an intellectual property right of a third party.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3150225B" w14:textId="1B4EB5B6" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="00A20D6E" w:rsidP="0022171D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Ref455125587"/>
+      <w:bookmarkStart w:id="38" w:name="_Ref455125587"/>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">EXCLUSIVE REMEDIES AND </w:t>
       </w:r>
       <w:r w:rsidR="007239AD" w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>LIMITATION OF LIABILITY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="6A42CDD4" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For purposes of the exclusive remedies and limitations of liability set forth in this Paragraph, Vendor shall be deemed to include the Vendor and its employees, agents, representatives, subcontractors, and suppliers and damages shall be deemed to refer collectively to all injuries, damages, losses, liabilities, expenses or costs incurred.</w:t>
       </w:r>
     </w:p>
@@ -20624,51 +20979,67 @@
         </w:rPr>
         <w:t>in the Contract are intended to provide the sole and exclusive remedies available to the State under the Contract for the Vendor’s failure to comply with the requirements stated therein.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDCCF9D" w14:textId="77777777" w:rsidR="00F275FD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>For delays in the delivery or successful Product or Software installation, whichever is applicable, Vendor shall have no liability unless the delivery or successful installation date is delayed by more than thirty (30) days by causes not attributable either to the State or to Force Majeure conditions, in which case the State shall have the right, as its remedies:</w:t>
+        <w:t xml:space="preserve">For delays in the delivery </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> successful Product or Software installation, whichever is applicable, Vendor shall have no liability unless the delivery or successful installation date is delayed by more than thirty (30) days by causes not attributable either to the State or to Force Majeure conditions, in which case the State shall have the right, as its remedies:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6515A4A8" w14:textId="77777777" w:rsidR="00F275FD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>To recover direct costs including replacement Products, if any, attributable to Vendor's delay, and</w:t>
       </w:r>
@@ -20749,51 +21120,60 @@
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Except as specifically provided herein or in an approved attachment hereto, and unless otherwise consistently provided by Vendor’s standard agreement for support, and except for the provisions in the Vendor License Agreements paragraph above, an order for support will constitute the State’s acceptance of the terms of the Vendor’s standard agreement for Support in effect on the date of the order, subject to the order of precedence and the limitations in the Vendor’s Standard Agreement(s) paragraph (above) as set forth in the Solicitation. Unless otherwise indicated herein, Support and Maintenance acquired herein will begin at the end of any applicable warranty period.</w:t>
+        <w:t xml:space="preserve">Except as specifically provided herein or in an approved attachment hereto, and unless otherwise consistently provided by Vendor’s standard agreement for support, and except for the provisions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>in the Vendor License Agreements paragraph above, an order for support will constitute the State’s acceptance of the terms of the Vendor’s standard agreement for Support in effect on the date of the order, subject to the order of precedence and the limitations in the Vendor’s Standard Agreement(s) paragraph (above) as set forth in the Solicitation. Unless otherwise indicated herein, Support and Maintenance acquired herein will begin at the end of any applicable warranty period.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39AABB86" w14:textId="7E776557" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -20858,51 +21238,65 @@
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">RETIREMENT </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F64E190" w14:textId="7160D4A7" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1710"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unless otherwise provided in the Vendor’s standard agreement, Vendor retains the right to retire a version of the </w:t>
+        <w:t xml:space="preserve">Unless otherwise provided </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Vendor’s standard agreement, Vendor retains the right to retire a version of the </w:t>
       </w:r>
       <w:r w:rsidR="00113ACF" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Software </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>and stop providing Maintenance, Updates or Services, upon providing one-hundred and eighty (180) days written notice to the State of its intent to do so</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The decision to stop maintaining a version of the </w:t>
       </w:r>
@@ -21180,51 +21574,67 @@
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to allow Vendor to perform Support Services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="521F0CE9" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00A23A73">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Support does not cover any damage or failure cause by:</w:t>
+        <w:t xml:space="preserve">Support does not cover any damage or failure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cause</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C3F1CE4" w14:textId="37B631E3" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -21339,100 +21749,136 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TRANSPORTATION</w:t>
       </w:r>
       <w:r w:rsidR="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Transportation charges for software shall be FOB Destination unless delivered by internet or file-transfer as agreed by the State, or otherwise specified in the solicitation document or purchase order.</w:t>
+        <w:t xml:space="preserve"> Transportation charges for software shall be FOB Destination unless delivered by internet or file-transfer as agreed by the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>State, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00354780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> otherwise specified in the solicitation document or purchase order.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B09F62E" w14:textId="181A4934" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TRAVEL EXPENSES</w:t>
       </w:r>
       <w:r w:rsidR="00A23A73" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>All travel expenses should be included in the Vendor’s proposed costs</w:t>
+        <w:t xml:space="preserve">All travel expenses should be included in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>the Vendor’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proposed costs</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Separately stated travel expenses will not be reimbursed</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
@@ -21496,187 +21942,230 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State will reimburse travel allowances only for days on which the Vendor is required to be in North Carolina performing Services under this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48363D25" w14:textId="70B13A01" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Ref21395720"/>
+      <w:bookmarkStart w:id="39" w:name="_Ref21395720"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PROHIBITION AGAINST CONTINGENT FEES AND GRATUITIES</w:t>
       </w:r>
       <w:r w:rsidR="00A23A73" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Vendor warrants that it has not paid, and agrees not to pay, any bonus, commission, fee, or gratuity to any employee or official of the State for the purpose of obtaining any contract or award issued by the State</w:t>
+        <w:t xml:space="preserve"> Vendor warrants that it has not paid, and agrees not to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pay,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any bonus, commission, fee, or gratuity to any employee or official of the State for the purpose of obtaining any contract or award issued by the State</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Subsequent discovery by the State of non-compliance with these provisions shall constitute sufficient cause for immediate termination of all outstanding Agreements</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Violations of this provision may result in debarment of the vendor(s) or Vendor(s) as permitted by 09 NCAC 06B.1207, or other provision of law.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="63D486C9" w14:textId="61F835F8" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>AVAILABILITY OF FUNDS</w:t>
       </w:r>
       <w:r w:rsidR="00A23A73" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Any and all payments by the State are expressly contingent upon and subject to the appropriation, allocation and availability of funds to the Agency for the purposes set forth in this Agreement</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>If this Agreement or any Purchase Order issued hereunder is funded in whole or in part by federal funds, the Agency’s performance and payment shall be subject to and contingent upon the continuing availability of said federal funds for the purposes of the Agreement or Purchase Order</w:t>
+        <w:t xml:space="preserve">If this Agreement or any Purchase Order issued hereunder is funded </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in whole</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or in part by federal funds, the Agency’s performance and payment shall be subject to and contingent upon the continuing availability of said federal funds for the purposes of the Agreement or Purchase Order</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If the term of this Agreement extends into fiscal years subsequent to that in which it is approved such continuation of the Agreement </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>is expressly contingent upon</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the appropriation, allocation, and availability of funds by the N.C. Legislature for the purposes set forth in the Agreement</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>If funds to effect payment are not available, the Agency will provide written notification to Vendor</w:t>
+        <w:t xml:space="preserve">If funds to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>effect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> payment are not available, the Agency will provide written notification to Vendor</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If the Agreement is terminated under this paragraph, Vendor agrees to take back any affected Products and software not yet delivered under this Agreement, terminate any Services supplied to the Agency under this Agreement, and relieve the Agency of any further obligation thereof</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State shall remit payment for Products and Services accepted prior to the date of the aforesaid notice in conformance with the payment terms.</w:t>
       </w:r>
@@ -21811,97 +22300,97 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The State may define such processes and procedures as may be necessary or proper, in its opinion and discretion, to ensure compliance with the State’s specifications and Vendor’s technical representations. Acceptance of software or Services may be controlled by amendment hereto, or additional terms as agreed by the parties</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event acceptance of Software or Services is not described in additional contract documents, the State shall have the obligation to notify Vendor, in writing and within </w:t>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="Dropdown1"/>
+      <w:bookmarkStart w:id="40" w:name="Dropdown1"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Dropdown1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:ddList>
               <w:listEntry w:val="ten (10) days "/>
               <w:listEntry w:val="a reasonable time "/>
               <w:listEntry w:val="two (2) weeks "/>
             </w:ddList>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> following installation of any software deliverable described in the contract if it is not acceptable</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The notice shall specify in reasonable detail the reason(s) a deliverable is unacceptable</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
@@ -22009,115 +22498,150 @@
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor may designate information, Products, software or appropriate portions of its response as confidential, consistent with and to the extent permitted under the Statutes and Rules set forth above, by marking the top and bottom of pages containing confidential information with a legend in boldface type “</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CONFIDENTIAL.</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">”  By so marking any page, the Vendor warrants that it has formed a good faith opinion, having received such necessary or proper review by counsel and other knowledgeable advisors that the portions marked confidential meet the requirements of the Rules and Statutes set forth above. </w:t>
+        <w:t xml:space="preserve">”  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>By so</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> marking any page, the Vendor warrants that it has formed a good faith opinion, having received such necessary or proper review by counsel and other knowledgeable advisors that the portions marked confidential meet the requirements of the Rules and Statutes set forth above. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>However, under no circumstances shall price information be designated as confidential.</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The State agrees to promptly notify the Vendor in writing of any action seeking to compel the disclosure of Vendor’s confidential information</w:t>
+        <w:t xml:space="preserve"> The State agrees to promptly notify the Vendor in writing of any action seeking to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>compel the disclosure of Vendor’s confidential information</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If an action is brought pursuant to N.C.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4884" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>G.S.</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> §132-9 to compel the State to disclose information marked confidential, the Vendor agrees that it will intervene in the action through its counsel and participate in defending the State, including any public official(s) or public employee(s)</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The Vendor agrees that it shall hold the State and any official(s) and individual(s) harmless from any and all damages, costs, and attorneys’ fees awarded against the State in the action. The State shall have the right, at its option and expense, to participate in the defense of the action through its counsel</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The State shall have no liability to Vendor with respect to the disclosure of Vendor’s confidential information ordered by a court of competent jurisdiction pursuant to N.C. </w:t>
+        <w:t xml:space="preserve">The State shall have no liability </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vendor with respect to the disclosure of Vendor’s confidential information ordered by a court of competent jurisdiction pursuant to N.C. </w:t>
       </w:r>
       <w:r w:rsidR="00EB4884" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>G.S.</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> §132-9 or other applicable law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C4A2E73" w14:textId="623609BE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -22439,240 +22963,255 @@
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State of North Carolina is exempt from Federal excise taxes and no payment will be made for any personal property taxes levied on the Vendor or for any taxes levied on employee wages</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Agencies of the State may have additional exemptions or exclusions for federal or state taxes</w:t>
+        <w:t xml:space="preserve">Agencies of the State may have additional exemptions or exclusions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> federal or state taxes</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Evidence of such additional exemptions or exclusions may be provided to Vendor by Agencies, as applicable, during the term of this Agreement</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Applicable State or local sales taxes shall be invoiced as a separate item.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="_Ref21395675"/>
+      <w:bookmarkStart w:id="41" w:name="_Ref21395675"/>
     </w:p>
     <w:p w14:paraId="7FA0FDAC" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00E00E46" w:rsidRDefault="007239AD" w:rsidP="0022171D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>GOVERNING LAWS, JURISDICTION, AND VENUE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="5E30A831" w14:textId="132FF9BC" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>This Agreement is made under and shall be governed and construed in accordance with the laws of the State of North Carolina</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The place of this Agreement or purchase order, its situs and forum, shall be Wake County, North Carolina, where all matters, whether sounding in contract or in tort, relating to its validity, construction, interpretation and enforcement shall be determined</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor agrees and submits, solely for matters relating to this Agreement, to the jurisdiction of the courts of the State of North Carolina, and stipulates that Wake County shall be the proper venue for all matters.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="_Ref21395771"/>
+      <w:bookmarkStart w:id="42" w:name="_Ref21395771"/>
     </w:p>
     <w:p w14:paraId="0BB1519F" w14:textId="58A55D7F" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Except to the extent the provisions of the Agreement are clearly inconsistent therewith, the applicable provisions of the Uniform Commercial Code as modified and adopted in North Carolina shall govern this Agreement</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>To the extent the Agreement entails both the supply of "goods" and "Services," such shall be deemed "goods" within the meaning of the Uniform Commercial Code, except when deeming such Services as "goods" would result in a clearly unreasonable interpretation.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="2C94F0DE" w14:textId="6FEED266" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Ref455126453"/>
+      <w:bookmarkStart w:id="43" w:name="_Ref455126453"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>DEFAULT</w:t>
       </w:r>
       <w:r w:rsidR="00A20D6E" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00FA4460" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> In the event Services or other Deliverable furnished or performed by the Vendor during performance of any Contract term fail to conform to any material requirement(s) of the Contract specifications, notice of the failure is provided by the State and if the failure is not cured within ten (10) days, the State may cancel the contract. Default may be cause for debarment as provided in 09 NCAC 06B.1206</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00FA4460" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The rights and remedies of the State provided above shall not be exclusive and are in addition to any other rights and remedies provided by law or under the Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E93FA6" w14:textId="34266F14" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1710"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -23217,50 +23756,51 @@
         <w:t>has a lease term, reserve this paragraph ii; otherwise, leave the term in.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C2B994" w14:textId="22A0FD99" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>DISPUTE RESOLUTION</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> The parties agree that it is in their mutual interest to resolve disputes informally. A claim by the State shall be submitted in writing to the Vendor’s Contract Administrator for decision. The Parties shall negotiate in good faith and use all reasonable efforts to resolve such dispute(s)</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -23320,89 +23860,89 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> In the event that a court of competent jurisdiction holds that a provision or requirement of this Agreement violates any applicable law, each such provision or requirement shall be enforced only to the extent it is not in violation of law or is not otherwise unenforceable and all other provisions and requirements of this Agreement shall remain in full force and effect</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>All promises, requirement, terms, conditions, provisions, representations, guarantees and warranties contained herein shall survive the expiration or termination date unless specifically provided otherwise herein, or unless superseded by applicable federal or State statute, including statutes of repose or limitation.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="43" w:name="_Ref21395654"/>
+      <w:bookmarkStart w:id="44" w:name="_Ref21395654"/>
     </w:p>
     <w:p w14:paraId="72AA3D98" w14:textId="7542EDAE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>FEDERAL INTELLECTUAL PROPERTY BANKRUPTCY PROTECTION ACT</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Parties agree that the Agency shall be entitled to all rights and benefits of the Federal Intellectual Property Bankruptcy Protection Act, Public Law 100-506, codified at 11 U.S.C. 365(n), and any amendments thereto.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="0809F36C" w14:textId="5E5DFFE5" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ELECTRONIC PROCUREMENT</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -23433,72 +23973,112 @@
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State’s third party agent shall serve as the Supplier Manager for this E-Procurement Service</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The Vendor shall register for the Statewide E-Procurement Service within two (2) business days of notification of award in order to receive an electronic purchase order resulting from award of this contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CC2BD0" w14:textId="164BA3F7" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="00CC2BD0" w14:textId="21780C0B" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>The successful vendor(s) shall pay a transaction fee of 1.75% (.0175) on the total dollar amount (excluding sales taxes) of each purchase order issued through the Statewide E-Procurement Service</w:t>
+        <w:t xml:space="preserve">The successful vendor(s) shall pay a transaction fee of 1.75% (.0175) on the total dollar </w:t>
+      </w:r>
+      <w:r w:rsidR="0065089E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>amo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">unt </w:t>
+      </w:r>
+      <w:r w:rsidR="0065089E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>OF GOODS ONLY</w:t>
+      </w:r>
+      <w:r w:rsidR="0065089E" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(excluding sales taxes) of each purchase order issued through the Statewide E-Procurement Service</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>This applies to all purchase orders, regardless of the quantity or dollar amount of the purchase order</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The transaction fee shall neither be charged to nor paid by the State, or by any State approved users of the contract</w:t>
       </w:r>
@@ -23654,85 +24234,100 @@
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The Supplier Manager will capture the order from the State approved user, including the shipping and payment information, and submit the order in accordance with the E-Procurement Service</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Subsequently, the Supplier Manager will send those orders to the appropriate Vendor on State Contract</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State or State approved user, not the Supplier Manager, shall be responsible for the solicitation, offers received, evaluation of offers received, award of contract, and the payment for goods delivered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="201B0D56" w14:textId="3D8172DF" w:rsidR="00A77708" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Vendor agrees at all times to maintain the confidentiality of its user name and password for the Statewide E-Procurement Services</w:t>
+        <w:t xml:space="preserve">Vendor agrees at all times to maintain the confidentiality of its </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>user name</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and password for the Statewide E-Procurement Services</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If a Vendor is a corporation, partnership or other legal entity, then the Vendor may authorize its employees to use its password</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor shall be responsible for all activity and all charges for such employees</w:t>
       </w:r>
@@ -23752,81 +24347,81 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If there is a breach of security through the Vendor’s account, Vendor shall immediately change its password and notify the Supplier Manager of the security breach by e-mail</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor shall cooperate with the state and the Supplier Manager to mitigate and correct any security breach.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A77708" w:rsidRPr="00354780" w:rsidSect="00AB4B18">
-      <w:headerReference w:type="default" r:id="rId32"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId35"/>
+      <w:headerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:headerReference w:type="first" r:id="rId33"/>
+      <w:footerReference w:type="first" r:id="rId34"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="994" w:right="720" w:bottom="432" w:left="720" w:header="720" w:footer="893" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6113241B" w14:textId="77777777" w:rsidR="00056074" w:rsidRDefault="00056074">
+    <w:p w14:paraId="40ED27FE" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRDefault="00E66F4A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A5D6A66" w14:textId="77777777" w:rsidR="00056074" w:rsidRDefault="00056074">
+    <w:p w14:paraId="359DFBF3" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRDefault="00E66F4A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6DBB08A7" w14:textId="77777777" w:rsidR="00056074" w:rsidRDefault="00056074"/>
+    <w:p w14:paraId="48744518" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRDefault="00E66F4A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -23916,51 +24511,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56D3EB6E" w14:textId="77777777" w:rsidR="00506E49" w:rsidRDefault="00506E49" w:rsidP="005C494D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1AFBBF25" w14:textId="7E05D137" w:rsidR="00506E49" w:rsidRPr="0095549C" w:rsidRDefault="00506E49" w:rsidP="0042FC02">
+  <w:p w14:paraId="1AFBBF25" w14:textId="5EF82F43" w:rsidR="00506E49" w:rsidRPr="0095549C" w:rsidRDefault="00506E49" w:rsidP="0042FC02">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0042FC02" w:rsidRPr="00FD3CEE">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -24040,51 +24635,65 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>23</w:t>
     </w:r>
     <w:r w:rsidRPr="0042FC02">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00BD16BE">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Version May 4, 2026</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="00725BEB">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>July 15</w:t>
+    </w:r>
+    <w:r w:rsidR="00BD16BE">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3600"/>
       <w:gridCol w:w="3600"/>
       <w:gridCol w:w="3600"/>
     </w:tblGrid>
     <w:tr w:rsidR="0042FC02" w14:paraId="0785118D" w14:textId="77777777" w:rsidTr="0042FC02">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3600" w:type="dxa"/>
@@ -24110,65 +24719,65 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3600" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="425F6378" w14:textId="63F982B1" w:rsidR="0042FC02" w:rsidRDefault="0042FC02" w:rsidP="0042FC02">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="468BA28D" w14:textId="5921EFF9" w:rsidR="0042FC02" w:rsidRDefault="0042FC02" w:rsidP="0042FC02">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11D81E2C" w14:textId="77777777" w:rsidR="00056074" w:rsidRDefault="00056074">
+    <w:p w14:paraId="301E2754" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRDefault="00E66F4A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4212624A" w14:textId="77777777" w:rsidR="00056074" w:rsidRDefault="00056074">
+    <w:p w14:paraId="5CFCC8E7" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRDefault="00E66F4A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0F35A48C" w14:textId="77777777" w:rsidR="00056074" w:rsidRDefault="00056074"/>
+    <w:p w14:paraId="62D6D444" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRDefault="00E66F4A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="562AFD12" w14:textId="2EA93E6C" w:rsidR="00506E49" w:rsidRPr="00FB52D4" w:rsidRDefault="00B61078">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>IFB/RFQ</w:t>
     </w:r>
     <w:r w:rsidR="00417A41">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
@@ -29788,52 +30397,52 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="733160256">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="118424768">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1522860363">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="38"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -29853,51 +30462,50 @@
     <w:rsid w:val="00013166"/>
     <w:rsid w:val="00013510"/>
     <w:rsid w:val="00014B44"/>
     <w:rsid w:val="00014C5C"/>
     <w:rsid w:val="0001528D"/>
     <w:rsid w:val="000174A4"/>
     <w:rsid w:val="00017D0E"/>
     <w:rsid w:val="00017F37"/>
     <w:rsid w:val="000216CC"/>
     <w:rsid w:val="00021DC0"/>
     <w:rsid w:val="00025A9C"/>
     <w:rsid w:val="00025C21"/>
     <w:rsid w:val="00032B2B"/>
     <w:rsid w:val="00033C77"/>
     <w:rsid w:val="00036815"/>
     <w:rsid w:val="0003703E"/>
     <w:rsid w:val="00037E3E"/>
     <w:rsid w:val="00040F36"/>
     <w:rsid w:val="00051CBE"/>
     <w:rsid w:val="000525CE"/>
     <w:rsid w:val="00052FC0"/>
     <w:rsid w:val="00053300"/>
     <w:rsid w:val="00054EE9"/>
     <w:rsid w:val="00055F1E"/>
     <w:rsid w:val="00055F26"/>
-    <w:rsid w:val="00056074"/>
     <w:rsid w:val="000561FE"/>
     <w:rsid w:val="0005682E"/>
     <w:rsid w:val="00056A0A"/>
     <w:rsid w:val="000577BF"/>
     <w:rsid w:val="0006008C"/>
     <w:rsid w:val="000604AC"/>
     <w:rsid w:val="0006285C"/>
     <w:rsid w:val="000653A5"/>
     <w:rsid w:val="00071C80"/>
     <w:rsid w:val="00072603"/>
     <w:rsid w:val="000728F1"/>
     <w:rsid w:val="00073B13"/>
     <w:rsid w:val="00073EFC"/>
     <w:rsid w:val="00077D86"/>
     <w:rsid w:val="000809F2"/>
     <w:rsid w:val="00080A21"/>
     <w:rsid w:val="00081AC9"/>
     <w:rsid w:val="00082021"/>
     <w:rsid w:val="00083DBA"/>
     <w:rsid w:val="00083E4E"/>
     <w:rsid w:val="00085454"/>
     <w:rsid w:val="0008573F"/>
     <w:rsid w:val="000867E5"/>
     <w:rsid w:val="00087603"/>
     <w:rsid w:val="00087859"/>
@@ -29916,50 +30524,51 @@
     <w:rsid w:val="000B4693"/>
     <w:rsid w:val="000C1C4B"/>
     <w:rsid w:val="000C2600"/>
     <w:rsid w:val="000C33B9"/>
     <w:rsid w:val="000C3A67"/>
     <w:rsid w:val="000C4301"/>
     <w:rsid w:val="000C7365"/>
     <w:rsid w:val="000C78D9"/>
     <w:rsid w:val="000C78F7"/>
     <w:rsid w:val="000C7BE2"/>
     <w:rsid w:val="000D09E4"/>
     <w:rsid w:val="000D1B20"/>
     <w:rsid w:val="000D4A2F"/>
     <w:rsid w:val="000D5B01"/>
     <w:rsid w:val="000E1A5B"/>
     <w:rsid w:val="000E2EE0"/>
     <w:rsid w:val="000E3271"/>
     <w:rsid w:val="000E5AF9"/>
     <w:rsid w:val="000E7988"/>
     <w:rsid w:val="000F1C9F"/>
     <w:rsid w:val="000F4CEA"/>
     <w:rsid w:val="000F5164"/>
     <w:rsid w:val="000F58BB"/>
     <w:rsid w:val="000F5E6F"/>
     <w:rsid w:val="00100830"/>
+    <w:rsid w:val="001008B8"/>
     <w:rsid w:val="001016AB"/>
     <w:rsid w:val="0010328F"/>
     <w:rsid w:val="00104F3B"/>
     <w:rsid w:val="00106CCF"/>
     <w:rsid w:val="00106F6F"/>
     <w:rsid w:val="00110813"/>
     <w:rsid w:val="00113ACF"/>
     <w:rsid w:val="00114AD3"/>
     <w:rsid w:val="0011591E"/>
     <w:rsid w:val="00115AFE"/>
     <w:rsid w:val="0011703D"/>
     <w:rsid w:val="00120286"/>
     <w:rsid w:val="0012088C"/>
     <w:rsid w:val="0012183B"/>
     <w:rsid w:val="001247AF"/>
     <w:rsid w:val="0012565C"/>
     <w:rsid w:val="00125EA8"/>
     <w:rsid w:val="00126F09"/>
     <w:rsid w:val="001271EE"/>
     <w:rsid w:val="00127E06"/>
     <w:rsid w:val="001304ED"/>
     <w:rsid w:val="00131C7C"/>
     <w:rsid w:val="00132228"/>
     <w:rsid w:val="0013375F"/>
     <w:rsid w:val="00134B1B"/>
@@ -29985,50 +30594,51 @@
     <w:rsid w:val="00170144"/>
     <w:rsid w:val="001708CE"/>
     <w:rsid w:val="00175E83"/>
     <w:rsid w:val="001760BE"/>
     <w:rsid w:val="00182310"/>
     <w:rsid w:val="00182572"/>
     <w:rsid w:val="0018283C"/>
     <w:rsid w:val="00183E54"/>
     <w:rsid w:val="00184B8F"/>
     <w:rsid w:val="00186883"/>
     <w:rsid w:val="00194102"/>
     <w:rsid w:val="00196C12"/>
     <w:rsid w:val="001A160B"/>
     <w:rsid w:val="001A2260"/>
     <w:rsid w:val="001A50AE"/>
     <w:rsid w:val="001A72EE"/>
     <w:rsid w:val="001A77C8"/>
     <w:rsid w:val="001A79EA"/>
     <w:rsid w:val="001B1349"/>
     <w:rsid w:val="001B6584"/>
     <w:rsid w:val="001B75B9"/>
     <w:rsid w:val="001C196E"/>
     <w:rsid w:val="001C1D64"/>
     <w:rsid w:val="001C4442"/>
     <w:rsid w:val="001C6201"/>
+    <w:rsid w:val="001C6F8E"/>
     <w:rsid w:val="001D14B8"/>
     <w:rsid w:val="001D44DE"/>
     <w:rsid w:val="001D4D5C"/>
     <w:rsid w:val="001D5E12"/>
     <w:rsid w:val="001D62E5"/>
     <w:rsid w:val="001D7B2F"/>
     <w:rsid w:val="001E0FBA"/>
     <w:rsid w:val="001E14DC"/>
     <w:rsid w:val="001E1D5D"/>
     <w:rsid w:val="001E1E16"/>
     <w:rsid w:val="001E1E6C"/>
     <w:rsid w:val="001E25C8"/>
     <w:rsid w:val="001E26ED"/>
     <w:rsid w:val="001E41C4"/>
     <w:rsid w:val="001F306B"/>
     <w:rsid w:val="001F38F1"/>
     <w:rsid w:val="001F408B"/>
     <w:rsid w:val="002003B2"/>
     <w:rsid w:val="002007BA"/>
     <w:rsid w:val="00202C21"/>
     <w:rsid w:val="00203737"/>
     <w:rsid w:val="00204BBB"/>
     <w:rsid w:val="00205597"/>
     <w:rsid w:val="00205AB1"/>
     <w:rsid w:val="00206742"/>
@@ -30075,50 +30685,51 @@
     <w:rsid w:val="00275690"/>
     <w:rsid w:val="002813F3"/>
     <w:rsid w:val="002832AF"/>
     <w:rsid w:val="00283AA2"/>
     <w:rsid w:val="00285085"/>
     <w:rsid w:val="00285771"/>
     <w:rsid w:val="00285823"/>
     <w:rsid w:val="002873B1"/>
     <w:rsid w:val="00291F7E"/>
     <w:rsid w:val="0029371E"/>
     <w:rsid w:val="0029395A"/>
     <w:rsid w:val="0029398B"/>
     <w:rsid w:val="00294514"/>
     <w:rsid w:val="002A2CA3"/>
     <w:rsid w:val="002A5285"/>
     <w:rsid w:val="002A5318"/>
     <w:rsid w:val="002A7552"/>
     <w:rsid w:val="002A7C20"/>
     <w:rsid w:val="002B1315"/>
     <w:rsid w:val="002B243F"/>
     <w:rsid w:val="002B2943"/>
     <w:rsid w:val="002B4558"/>
     <w:rsid w:val="002C11C3"/>
     <w:rsid w:val="002C1208"/>
     <w:rsid w:val="002C16F9"/>
+    <w:rsid w:val="002C3350"/>
     <w:rsid w:val="002C6EE3"/>
     <w:rsid w:val="002C7FCC"/>
     <w:rsid w:val="002D2367"/>
     <w:rsid w:val="002D2440"/>
     <w:rsid w:val="002D255E"/>
     <w:rsid w:val="002D797E"/>
     <w:rsid w:val="002E29EF"/>
     <w:rsid w:val="002E2B12"/>
     <w:rsid w:val="002E2CEB"/>
     <w:rsid w:val="002E3611"/>
     <w:rsid w:val="002E4636"/>
     <w:rsid w:val="002E4AD0"/>
     <w:rsid w:val="002F1AE9"/>
     <w:rsid w:val="002F20A4"/>
     <w:rsid w:val="002F4296"/>
     <w:rsid w:val="002F43F9"/>
     <w:rsid w:val="002F48E1"/>
     <w:rsid w:val="002F590C"/>
     <w:rsid w:val="0030031A"/>
     <w:rsid w:val="00301C85"/>
     <w:rsid w:val="00305CA3"/>
     <w:rsid w:val="003061A1"/>
     <w:rsid w:val="00312DC4"/>
     <w:rsid w:val="00314079"/>
     <w:rsid w:val="003141E2"/>
@@ -30235,50 +30846,51 @@
     <w:rsid w:val="00462500"/>
     <w:rsid w:val="004634A3"/>
     <w:rsid w:val="00465FAF"/>
     <w:rsid w:val="00470C54"/>
     <w:rsid w:val="00471540"/>
     <w:rsid w:val="00481C10"/>
     <w:rsid w:val="00482545"/>
     <w:rsid w:val="00482877"/>
     <w:rsid w:val="00483268"/>
     <w:rsid w:val="0048338E"/>
     <w:rsid w:val="0048735C"/>
     <w:rsid w:val="00490652"/>
     <w:rsid w:val="00491E4A"/>
     <w:rsid w:val="00492490"/>
     <w:rsid w:val="00494A3F"/>
     <w:rsid w:val="00495D74"/>
     <w:rsid w:val="0049623D"/>
     <w:rsid w:val="00496A08"/>
     <w:rsid w:val="004A3528"/>
     <w:rsid w:val="004A3D3E"/>
     <w:rsid w:val="004A5A02"/>
     <w:rsid w:val="004A6E02"/>
     <w:rsid w:val="004B28FD"/>
     <w:rsid w:val="004B34F8"/>
     <w:rsid w:val="004B35E2"/>
+    <w:rsid w:val="004B65E1"/>
     <w:rsid w:val="004C0643"/>
     <w:rsid w:val="004C19F5"/>
     <w:rsid w:val="004C1D3A"/>
     <w:rsid w:val="004C2755"/>
     <w:rsid w:val="004C4937"/>
     <w:rsid w:val="004C7B83"/>
     <w:rsid w:val="004D0D6E"/>
     <w:rsid w:val="004D1493"/>
     <w:rsid w:val="004D463D"/>
     <w:rsid w:val="004D4F03"/>
     <w:rsid w:val="004D5562"/>
     <w:rsid w:val="004D564E"/>
     <w:rsid w:val="004E0E93"/>
     <w:rsid w:val="004E1472"/>
     <w:rsid w:val="004E1F4B"/>
     <w:rsid w:val="004E2C88"/>
     <w:rsid w:val="004E5C46"/>
     <w:rsid w:val="004E6702"/>
     <w:rsid w:val="004F0AD5"/>
     <w:rsid w:val="004F14F7"/>
     <w:rsid w:val="004F2E55"/>
     <w:rsid w:val="004F4C32"/>
     <w:rsid w:val="004F5D78"/>
     <w:rsid w:val="004F6EB2"/>
     <w:rsid w:val="004F7B83"/>
@@ -30362,220 +30974,225 @@
     <w:rsid w:val="005F08DA"/>
     <w:rsid w:val="005F3FAC"/>
     <w:rsid w:val="005F4CC1"/>
     <w:rsid w:val="0060014B"/>
     <w:rsid w:val="00600252"/>
     <w:rsid w:val="006010A4"/>
     <w:rsid w:val="006019EB"/>
     <w:rsid w:val="00606D9A"/>
     <w:rsid w:val="006071D1"/>
     <w:rsid w:val="006076BB"/>
     <w:rsid w:val="00610E85"/>
     <w:rsid w:val="0061289E"/>
     <w:rsid w:val="00612C56"/>
     <w:rsid w:val="006204C3"/>
     <w:rsid w:val="00622409"/>
     <w:rsid w:val="00622FBF"/>
     <w:rsid w:val="006246E0"/>
     <w:rsid w:val="00626EFB"/>
     <w:rsid w:val="0062757A"/>
     <w:rsid w:val="006338CA"/>
     <w:rsid w:val="006343F7"/>
     <w:rsid w:val="006348D0"/>
     <w:rsid w:val="00636FC4"/>
     <w:rsid w:val="0063777B"/>
     <w:rsid w:val="00640158"/>
+    <w:rsid w:val="00640276"/>
     <w:rsid w:val="006437BE"/>
     <w:rsid w:val="00643FD9"/>
     <w:rsid w:val="00645037"/>
     <w:rsid w:val="00645164"/>
+    <w:rsid w:val="0065089E"/>
     <w:rsid w:val="0065402A"/>
     <w:rsid w:val="006558C0"/>
     <w:rsid w:val="00656191"/>
     <w:rsid w:val="00657B9D"/>
     <w:rsid w:val="0066056D"/>
     <w:rsid w:val="00664CC9"/>
     <w:rsid w:val="006701EC"/>
     <w:rsid w:val="006722D0"/>
     <w:rsid w:val="00675072"/>
     <w:rsid w:val="00675A50"/>
     <w:rsid w:val="00676A0F"/>
     <w:rsid w:val="00677603"/>
     <w:rsid w:val="006807E8"/>
     <w:rsid w:val="00682616"/>
     <w:rsid w:val="00685793"/>
     <w:rsid w:val="006876B1"/>
     <w:rsid w:val="00687D34"/>
     <w:rsid w:val="00692229"/>
     <w:rsid w:val="006947F9"/>
     <w:rsid w:val="00694F52"/>
     <w:rsid w:val="00696354"/>
     <w:rsid w:val="0069651A"/>
     <w:rsid w:val="00697F0B"/>
     <w:rsid w:val="006A6079"/>
+    <w:rsid w:val="006A787A"/>
     <w:rsid w:val="006B388C"/>
     <w:rsid w:val="006B41D0"/>
     <w:rsid w:val="006B5012"/>
     <w:rsid w:val="006B515A"/>
     <w:rsid w:val="006B5643"/>
     <w:rsid w:val="006B5B91"/>
     <w:rsid w:val="006C2AC4"/>
     <w:rsid w:val="006C2BA9"/>
     <w:rsid w:val="006C3709"/>
     <w:rsid w:val="006C3776"/>
     <w:rsid w:val="006C51B0"/>
     <w:rsid w:val="006C580E"/>
     <w:rsid w:val="006C698A"/>
     <w:rsid w:val="006D0E32"/>
     <w:rsid w:val="006D20EE"/>
     <w:rsid w:val="006D5690"/>
     <w:rsid w:val="006D7B6A"/>
     <w:rsid w:val="006D7FF3"/>
     <w:rsid w:val="006E2CAF"/>
     <w:rsid w:val="006E382E"/>
     <w:rsid w:val="006E54F6"/>
     <w:rsid w:val="006E7513"/>
     <w:rsid w:val="006F1C16"/>
     <w:rsid w:val="006F52C7"/>
     <w:rsid w:val="006F566A"/>
     <w:rsid w:val="006F651C"/>
     <w:rsid w:val="006F68B1"/>
     <w:rsid w:val="006F7961"/>
     <w:rsid w:val="006F7E06"/>
     <w:rsid w:val="00700936"/>
     <w:rsid w:val="00700BE3"/>
     <w:rsid w:val="00702F13"/>
     <w:rsid w:val="0070694B"/>
     <w:rsid w:val="0070740E"/>
     <w:rsid w:val="0070765C"/>
     <w:rsid w:val="00707FD6"/>
     <w:rsid w:val="00710F36"/>
     <w:rsid w:val="007116C9"/>
     <w:rsid w:val="007119E0"/>
     <w:rsid w:val="00712391"/>
     <w:rsid w:val="00712F6B"/>
     <w:rsid w:val="00714040"/>
     <w:rsid w:val="007158A6"/>
     <w:rsid w:val="00716870"/>
     <w:rsid w:val="00716B23"/>
     <w:rsid w:val="00716FFB"/>
     <w:rsid w:val="00722D4B"/>
     <w:rsid w:val="007239AD"/>
     <w:rsid w:val="00723E67"/>
+    <w:rsid w:val="00725BEB"/>
     <w:rsid w:val="00725ED9"/>
     <w:rsid w:val="007300AB"/>
     <w:rsid w:val="00732F50"/>
     <w:rsid w:val="00733289"/>
     <w:rsid w:val="007340D4"/>
     <w:rsid w:val="007401D3"/>
     <w:rsid w:val="0074160B"/>
     <w:rsid w:val="00744D12"/>
     <w:rsid w:val="007457FC"/>
     <w:rsid w:val="00746E5C"/>
     <w:rsid w:val="007477B0"/>
     <w:rsid w:val="00747A75"/>
     <w:rsid w:val="00750982"/>
     <w:rsid w:val="007515D1"/>
     <w:rsid w:val="00751C91"/>
     <w:rsid w:val="00755FDC"/>
     <w:rsid w:val="00762DAD"/>
     <w:rsid w:val="0076392F"/>
     <w:rsid w:val="00764547"/>
     <w:rsid w:val="00772916"/>
     <w:rsid w:val="007737F0"/>
     <w:rsid w:val="00774216"/>
     <w:rsid w:val="00775333"/>
     <w:rsid w:val="00775B9C"/>
     <w:rsid w:val="00781A3A"/>
     <w:rsid w:val="00781FB7"/>
     <w:rsid w:val="00787ED9"/>
     <w:rsid w:val="007916B4"/>
     <w:rsid w:val="007938CB"/>
     <w:rsid w:val="00793B6D"/>
     <w:rsid w:val="0079401A"/>
     <w:rsid w:val="007973C9"/>
     <w:rsid w:val="00797D25"/>
     <w:rsid w:val="007A0C15"/>
     <w:rsid w:val="007A2365"/>
     <w:rsid w:val="007A359C"/>
     <w:rsid w:val="007A4601"/>
     <w:rsid w:val="007A531C"/>
     <w:rsid w:val="007A5510"/>
     <w:rsid w:val="007A5806"/>
     <w:rsid w:val="007A6FE0"/>
     <w:rsid w:val="007B0215"/>
     <w:rsid w:val="007B0292"/>
     <w:rsid w:val="007B0C56"/>
-    <w:rsid w:val="007B1633"/>
     <w:rsid w:val="007B3CC9"/>
     <w:rsid w:val="007B6D25"/>
     <w:rsid w:val="007B7BFE"/>
     <w:rsid w:val="007C02C0"/>
     <w:rsid w:val="007C1EF4"/>
     <w:rsid w:val="007C2A4B"/>
     <w:rsid w:val="007C4726"/>
     <w:rsid w:val="007C48E9"/>
     <w:rsid w:val="007C7EBB"/>
     <w:rsid w:val="007D2F3D"/>
     <w:rsid w:val="007D7D78"/>
     <w:rsid w:val="007E0EB1"/>
     <w:rsid w:val="007E1422"/>
     <w:rsid w:val="007E212E"/>
     <w:rsid w:val="007E2862"/>
     <w:rsid w:val="007E4F98"/>
     <w:rsid w:val="007E5A45"/>
     <w:rsid w:val="007E68A9"/>
     <w:rsid w:val="007E6AE5"/>
     <w:rsid w:val="007F1159"/>
     <w:rsid w:val="007F372E"/>
     <w:rsid w:val="00801546"/>
     <w:rsid w:val="0080168F"/>
     <w:rsid w:val="00801913"/>
     <w:rsid w:val="00802A95"/>
     <w:rsid w:val="0080308F"/>
     <w:rsid w:val="008033CA"/>
     <w:rsid w:val="00806674"/>
     <w:rsid w:val="00810B27"/>
     <w:rsid w:val="008125B3"/>
     <w:rsid w:val="00812E58"/>
     <w:rsid w:val="008141AE"/>
     <w:rsid w:val="00816190"/>
     <w:rsid w:val="00816535"/>
     <w:rsid w:val="008248D2"/>
+    <w:rsid w:val="00824F16"/>
     <w:rsid w:val="00825B11"/>
     <w:rsid w:val="00830932"/>
     <w:rsid w:val="00830FDA"/>
     <w:rsid w:val="00831F37"/>
     <w:rsid w:val="008369F4"/>
     <w:rsid w:val="00836BE2"/>
     <w:rsid w:val="00836E37"/>
     <w:rsid w:val="0083707D"/>
     <w:rsid w:val="00837FC8"/>
     <w:rsid w:val="0084376D"/>
     <w:rsid w:val="008468B3"/>
     <w:rsid w:val="00850CBF"/>
     <w:rsid w:val="0085217E"/>
+    <w:rsid w:val="00852583"/>
     <w:rsid w:val="008564D2"/>
     <w:rsid w:val="00857034"/>
     <w:rsid w:val="008607E7"/>
     <w:rsid w:val="008625AC"/>
     <w:rsid w:val="00862CDB"/>
     <w:rsid w:val="008660FA"/>
     <w:rsid w:val="00866245"/>
     <w:rsid w:val="008676E0"/>
     <w:rsid w:val="00877782"/>
     <w:rsid w:val="00877894"/>
     <w:rsid w:val="008814BE"/>
     <w:rsid w:val="00883EEA"/>
     <w:rsid w:val="00884550"/>
     <w:rsid w:val="0088519F"/>
     <w:rsid w:val="008856F9"/>
     <w:rsid w:val="00890D57"/>
     <w:rsid w:val="0089101B"/>
     <w:rsid w:val="0089394B"/>
     <w:rsid w:val="00894311"/>
     <w:rsid w:val="00895361"/>
     <w:rsid w:val="0089625A"/>
     <w:rsid w:val="00896671"/>
     <w:rsid w:val="0089754D"/>
     <w:rsid w:val="008A0953"/>
     <w:rsid w:val="008A2D2D"/>
@@ -30592,180 +31209,183 @@
     <w:rsid w:val="008B54F2"/>
     <w:rsid w:val="008B581C"/>
     <w:rsid w:val="008B7E83"/>
     <w:rsid w:val="008C09C3"/>
     <w:rsid w:val="008C1C70"/>
     <w:rsid w:val="008C1EDB"/>
     <w:rsid w:val="008C2565"/>
     <w:rsid w:val="008C2CCD"/>
     <w:rsid w:val="008C36B3"/>
     <w:rsid w:val="008C47E2"/>
     <w:rsid w:val="008C785E"/>
     <w:rsid w:val="008D1706"/>
     <w:rsid w:val="008D2B2A"/>
     <w:rsid w:val="008D33EA"/>
     <w:rsid w:val="008D3FB0"/>
     <w:rsid w:val="008D5D30"/>
     <w:rsid w:val="008E0C92"/>
     <w:rsid w:val="008E15AC"/>
     <w:rsid w:val="008E1BEF"/>
     <w:rsid w:val="008E3878"/>
     <w:rsid w:val="008E3A88"/>
     <w:rsid w:val="008E52A2"/>
     <w:rsid w:val="008E7A6F"/>
     <w:rsid w:val="008F0063"/>
     <w:rsid w:val="008F44FD"/>
+    <w:rsid w:val="008F4555"/>
     <w:rsid w:val="008F58E4"/>
     <w:rsid w:val="008F653A"/>
     <w:rsid w:val="00900120"/>
     <w:rsid w:val="00900C9F"/>
     <w:rsid w:val="00903177"/>
     <w:rsid w:val="00905149"/>
     <w:rsid w:val="00912607"/>
     <w:rsid w:val="00913A17"/>
     <w:rsid w:val="00915721"/>
     <w:rsid w:val="00916081"/>
     <w:rsid w:val="00916305"/>
     <w:rsid w:val="00920106"/>
     <w:rsid w:val="00922067"/>
     <w:rsid w:val="00924DDB"/>
     <w:rsid w:val="00927972"/>
     <w:rsid w:val="00927BFC"/>
     <w:rsid w:val="0093029A"/>
     <w:rsid w:val="009321BB"/>
     <w:rsid w:val="00932957"/>
     <w:rsid w:val="009349D1"/>
     <w:rsid w:val="00935552"/>
     <w:rsid w:val="00935C89"/>
     <w:rsid w:val="00936E8C"/>
     <w:rsid w:val="009409A0"/>
     <w:rsid w:val="0095010B"/>
     <w:rsid w:val="00951500"/>
     <w:rsid w:val="00951D6F"/>
     <w:rsid w:val="00952A07"/>
     <w:rsid w:val="0095549C"/>
     <w:rsid w:val="00961CD2"/>
     <w:rsid w:val="00963B8F"/>
     <w:rsid w:val="0096473C"/>
     <w:rsid w:val="00967030"/>
     <w:rsid w:val="009703DB"/>
     <w:rsid w:val="009719DB"/>
     <w:rsid w:val="00973E83"/>
     <w:rsid w:val="009761E9"/>
     <w:rsid w:val="009771F5"/>
     <w:rsid w:val="009816DC"/>
     <w:rsid w:val="00982176"/>
     <w:rsid w:val="009841BD"/>
     <w:rsid w:val="00986819"/>
     <w:rsid w:val="00986CD0"/>
+    <w:rsid w:val="00987729"/>
     <w:rsid w:val="00987A88"/>
     <w:rsid w:val="009910C4"/>
     <w:rsid w:val="00994421"/>
     <w:rsid w:val="009965CC"/>
     <w:rsid w:val="009A168B"/>
     <w:rsid w:val="009A28F7"/>
     <w:rsid w:val="009A483E"/>
     <w:rsid w:val="009A54D0"/>
     <w:rsid w:val="009A5BF8"/>
     <w:rsid w:val="009B0F4E"/>
     <w:rsid w:val="009B1F09"/>
     <w:rsid w:val="009B2DB9"/>
     <w:rsid w:val="009B30F7"/>
     <w:rsid w:val="009B4EAC"/>
     <w:rsid w:val="009B6D96"/>
     <w:rsid w:val="009B7EB0"/>
     <w:rsid w:val="009B7F40"/>
     <w:rsid w:val="009C0897"/>
     <w:rsid w:val="009C367B"/>
     <w:rsid w:val="009C3CCC"/>
     <w:rsid w:val="009C50D3"/>
     <w:rsid w:val="009C61F9"/>
     <w:rsid w:val="009D7D0B"/>
     <w:rsid w:val="009E0583"/>
     <w:rsid w:val="009E1945"/>
     <w:rsid w:val="009E401A"/>
     <w:rsid w:val="009E47BD"/>
+    <w:rsid w:val="009E686C"/>
     <w:rsid w:val="009E70FA"/>
     <w:rsid w:val="009F1E38"/>
     <w:rsid w:val="00A014E6"/>
     <w:rsid w:val="00A01E34"/>
     <w:rsid w:val="00A02698"/>
     <w:rsid w:val="00A0323A"/>
     <w:rsid w:val="00A03F81"/>
     <w:rsid w:val="00A05063"/>
     <w:rsid w:val="00A059EA"/>
     <w:rsid w:val="00A100B1"/>
     <w:rsid w:val="00A10142"/>
     <w:rsid w:val="00A11503"/>
     <w:rsid w:val="00A12B2A"/>
     <w:rsid w:val="00A20368"/>
     <w:rsid w:val="00A20AAF"/>
     <w:rsid w:val="00A20D6E"/>
     <w:rsid w:val="00A218E7"/>
     <w:rsid w:val="00A2290C"/>
     <w:rsid w:val="00A23A73"/>
     <w:rsid w:val="00A23D16"/>
     <w:rsid w:val="00A240CC"/>
     <w:rsid w:val="00A24ADD"/>
     <w:rsid w:val="00A24B07"/>
     <w:rsid w:val="00A25361"/>
     <w:rsid w:val="00A25DB0"/>
     <w:rsid w:val="00A26E33"/>
     <w:rsid w:val="00A276C2"/>
     <w:rsid w:val="00A276EA"/>
     <w:rsid w:val="00A3034D"/>
     <w:rsid w:val="00A32182"/>
     <w:rsid w:val="00A33643"/>
     <w:rsid w:val="00A3456B"/>
     <w:rsid w:val="00A345A8"/>
     <w:rsid w:val="00A34B65"/>
     <w:rsid w:val="00A34C90"/>
     <w:rsid w:val="00A34D3A"/>
     <w:rsid w:val="00A34E21"/>
-    <w:rsid w:val="00A358A2"/>
     <w:rsid w:val="00A36048"/>
     <w:rsid w:val="00A4093E"/>
     <w:rsid w:val="00A42525"/>
     <w:rsid w:val="00A42812"/>
     <w:rsid w:val="00A43E9B"/>
     <w:rsid w:val="00A44988"/>
     <w:rsid w:val="00A44B14"/>
     <w:rsid w:val="00A46CD4"/>
     <w:rsid w:val="00A502BC"/>
     <w:rsid w:val="00A5091C"/>
     <w:rsid w:val="00A51690"/>
     <w:rsid w:val="00A54292"/>
     <w:rsid w:val="00A542B4"/>
     <w:rsid w:val="00A556AC"/>
     <w:rsid w:val="00A559A5"/>
     <w:rsid w:val="00A5713D"/>
     <w:rsid w:val="00A616C0"/>
     <w:rsid w:val="00A6582E"/>
     <w:rsid w:val="00A65D8C"/>
     <w:rsid w:val="00A660EF"/>
     <w:rsid w:val="00A668BF"/>
     <w:rsid w:val="00A71142"/>
+    <w:rsid w:val="00A730A8"/>
     <w:rsid w:val="00A73A84"/>
     <w:rsid w:val="00A757F0"/>
     <w:rsid w:val="00A75D0F"/>
     <w:rsid w:val="00A77708"/>
     <w:rsid w:val="00A80ACD"/>
     <w:rsid w:val="00A82812"/>
     <w:rsid w:val="00A843A3"/>
     <w:rsid w:val="00A9124F"/>
     <w:rsid w:val="00A92952"/>
     <w:rsid w:val="00A93613"/>
     <w:rsid w:val="00A947F8"/>
     <w:rsid w:val="00A95196"/>
     <w:rsid w:val="00A961D6"/>
     <w:rsid w:val="00A96A85"/>
     <w:rsid w:val="00AA0096"/>
     <w:rsid w:val="00AA0758"/>
     <w:rsid w:val="00AA080C"/>
     <w:rsid w:val="00AA2846"/>
     <w:rsid w:val="00AA3143"/>
     <w:rsid w:val="00AA4826"/>
     <w:rsid w:val="00AA5BF5"/>
     <w:rsid w:val="00AA62D5"/>
     <w:rsid w:val="00AA7348"/>
     <w:rsid w:val="00AA7527"/>
     <w:rsid w:val="00AB17F5"/>
@@ -30820,50 +31440,51 @@
     <w:rsid w:val="00B46760"/>
     <w:rsid w:val="00B53091"/>
     <w:rsid w:val="00B54E02"/>
     <w:rsid w:val="00B55510"/>
     <w:rsid w:val="00B55B57"/>
     <w:rsid w:val="00B6037E"/>
     <w:rsid w:val="00B61078"/>
     <w:rsid w:val="00B61EA9"/>
     <w:rsid w:val="00B62677"/>
     <w:rsid w:val="00B6463E"/>
     <w:rsid w:val="00B649C7"/>
     <w:rsid w:val="00B6572E"/>
     <w:rsid w:val="00B65BDE"/>
     <w:rsid w:val="00B65D10"/>
     <w:rsid w:val="00B66120"/>
     <w:rsid w:val="00B712CA"/>
     <w:rsid w:val="00B72609"/>
     <w:rsid w:val="00B747E2"/>
     <w:rsid w:val="00B773B7"/>
     <w:rsid w:val="00B773E8"/>
     <w:rsid w:val="00B80EBC"/>
     <w:rsid w:val="00B82939"/>
     <w:rsid w:val="00B82F53"/>
     <w:rsid w:val="00B83A2E"/>
     <w:rsid w:val="00B83D24"/>
+    <w:rsid w:val="00B91CA6"/>
     <w:rsid w:val="00B91FDB"/>
     <w:rsid w:val="00B94290"/>
     <w:rsid w:val="00B95F15"/>
     <w:rsid w:val="00B9732B"/>
     <w:rsid w:val="00BA0D9B"/>
     <w:rsid w:val="00BA21D2"/>
     <w:rsid w:val="00BA2901"/>
     <w:rsid w:val="00BA4E2D"/>
     <w:rsid w:val="00BA4F13"/>
     <w:rsid w:val="00BB04EF"/>
     <w:rsid w:val="00BB11BA"/>
     <w:rsid w:val="00BB375E"/>
     <w:rsid w:val="00BB528A"/>
     <w:rsid w:val="00BB52A8"/>
     <w:rsid w:val="00BB58D4"/>
     <w:rsid w:val="00BB6312"/>
     <w:rsid w:val="00BB7C38"/>
     <w:rsid w:val="00BC0048"/>
     <w:rsid w:val="00BC35AD"/>
     <w:rsid w:val="00BC3975"/>
     <w:rsid w:val="00BC491F"/>
     <w:rsid w:val="00BC4C39"/>
     <w:rsid w:val="00BC7003"/>
     <w:rsid w:val="00BD16BE"/>
     <w:rsid w:val="00BD2AD8"/>
@@ -30891,50 +31512,51 @@
     <w:rsid w:val="00C22064"/>
     <w:rsid w:val="00C23272"/>
     <w:rsid w:val="00C334F5"/>
     <w:rsid w:val="00C34397"/>
     <w:rsid w:val="00C35FE7"/>
     <w:rsid w:val="00C3727E"/>
     <w:rsid w:val="00C42384"/>
     <w:rsid w:val="00C42926"/>
     <w:rsid w:val="00C42A3B"/>
     <w:rsid w:val="00C43654"/>
     <w:rsid w:val="00C45225"/>
     <w:rsid w:val="00C51A9D"/>
     <w:rsid w:val="00C51C54"/>
     <w:rsid w:val="00C5249D"/>
     <w:rsid w:val="00C52886"/>
     <w:rsid w:val="00C52CEB"/>
     <w:rsid w:val="00C52DA8"/>
     <w:rsid w:val="00C5322E"/>
     <w:rsid w:val="00C54403"/>
     <w:rsid w:val="00C544EE"/>
     <w:rsid w:val="00C55370"/>
     <w:rsid w:val="00C569EF"/>
     <w:rsid w:val="00C57D0B"/>
     <w:rsid w:val="00C61803"/>
     <w:rsid w:val="00C61ACD"/>
+    <w:rsid w:val="00C63E4D"/>
     <w:rsid w:val="00C63F20"/>
     <w:rsid w:val="00C6410A"/>
     <w:rsid w:val="00C658DF"/>
     <w:rsid w:val="00C668C5"/>
     <w:rsid w:val="00C7185E"/>
     <w:rsid w:val="00C72A29"/>
     <w:rsid w:val="00C738C8"/>
     <w:rsid w:val="00C7571C"/>
     <w:rsid w:val="00C8003A"/>
     <w:rsid w:val="00C8206A"/>
     <w:rsid w:val="00C8285A"/>
     <w:rsid w:val="00C8442B"/>
     <w:rsid w:val="00C84BEB"/>
     <w:rsid w:val="00C84F5E"/>
     <w:rsid w:val="00C85573"/>
     <w:rsid w:val="00C85922"/>
     <w:rsid w:val="00C94998"/>
     <w:rsid w:val="00C949EC"/>
     <w:rsid w:val="00C94A85"/>
     <w:rsid w:val="00CA2E09"/>
     <w:rsid w:val="00CA371C"/>
     <w:rsid w:val="00CA60C1"/>
     <w:rsid w:val="00CA6F0A"/>
     <w:rsid w:val="00CB01DE"/>
     <w:rsid w:val="00CB0AC0"/>
@@ -30996,116 +31618,119 @@
     <w:rsid w:val="00D450BA"/>
     <w:rsid w:val="00D51503"/>
     <w:rsid w:val="00D51782"/>
     <w:rsid w:val="00D52D46"/>
     <w:rsid w:val="00D5351E"/>
     <w:rsid w:val="00D560CE"/>
     <w:rsid w:val="00D63B4A"/>
     <w:rsid w:val="00D64B11"/>
     <w:rsid w:val="00D7016B"/>
     <w:rsid w:val="00D71C0C"/>
     <w:rsid w:val="00D72614"/>
     <w:rsid w:val="00D72B42"/>
     <w:rsid w:val="00D731F0"/>
     <w:rsid w:val="00D737D4"/>
     <w:rsid w:val="00D743F8"/>
     <w:rsid w:val="00D765A6"/>
     <w:rsid w:val="00D81CE5"/>
     <w:rsid w:val="00D82C8D"/>
     <w:rsid w:val="00D838CF"/>
     <w:rsid w:val="00D83BCD"/>
     <w:rsid w:val="00D84681"/>
     <w:rsid w:val="00D87A93"/>
     <w:rsid w:val="00D919BC"/>
     <w:rsid w:val="00D91A51"/>
     <w:rsid w:val="00D9294E"/>
+    <w:rsid w:val="00D93297"/>
     <w:rsid w:val="00D94C5D"/>
     <w:rsid w:val="00DA3797"/>
     <w:rsid w:val="00DA4098"/>
     <w:rsid w:val="00DA544B"/>
     <w:rsid w:val="00DA613A"/>
     <w:rsid w:val="00DA6C29"/>
     <w:rsid w:val="00DA7112"/>
     <w:rsid w:val="00DA7CD0"/>
     <w:rsid w:val="00DB314D"/>
     <w:rsid w:val="00DB6E0B"/>
     <w:rsid w:val="00DB78D4"/>
     <w:rsid w:val="00DC0BD6"/>
     <w:rsid w:val="00DC0C9C"/>
     <w:rsid w:val="00DC1616"/>
     <w:rsid w:val="00DC2302"/>
     <w:rsid w:val="00DC4F27"/>
     <w:rsid w:val="00DC500A"/>
     <w:rsid w:val="00DC718B"/>
     <w:rsid w:val="00DC73B6"/>
     <w:rsid w:val="00DC7EB0"/>
     <w:rsid w:val="00DD449A"/>
     <w:rsid w:val="00DD4A31"/>
     <w:rsid w:val="00DD4E37"/>
     <w:rsid w:val="00DD7C7C"/>
     <w:rsid w:val="00DE44B7"/>
     <w:rsid w:val="00DE6FDC"/>
+    <w:rsid w:val="00DF0C0A"/>
     <w:rsid w:val="00DF2D8B"/>
     <w:rsid w:val="00DF2E66"/>
     <w:rsid w:val="00DF3318"/>
     <w:rsid w:val="00DF3E38"/>
     <w:rsid w:val="00DF5980"/>
     <w:rsid w:val="00E0001E"/>
     <w:rsid w:val="00E00E46"/>
     <w:rsid w:val="00E031EE"/>
     <w:rsid w:val="00E03AB2"/>
     <w:rsid w:val="00E063D8"/>
     <w:rsid w:val="00E07B0F"/>
     <w:rsid w:val="00E10756"/>
     <w:rsid w:val="00E12E94"/>
     <w:rsid w:val="00E13C4D"/>
     <w:rsid w:val="00E14022"/>
     <w:rsid w:val="00E1477A"/>
     <w:rsid w:val="00E15A51"/>
     <w:rsid w:val="00E173DA"/>
     <w:rsid w:val="00E2432D"/>
     <w:rsid w:val="00E24B21"/>
     <w:rsid w:val="00E264C6"/>
     <w:rsid w:val="00E304CD"/>
     <w:rsid w:val="00E32378"/>
     <w:rsid w:val="00E35688"/>
     <w:rsid w:val="00E35968"/>
     <w:rsid w:val="00E35A56"/>
     <w:rsid w:val="00E36C55"/>
     <w:rsid w:val="00E37DB8"/>
     <w:rsid w:val="00E40AED"/>
     <w:rsid w:val="00E41AF2"/>
     <w:rsid w:val="00E422AC"/>
     <w:rsid w:val="00E432F7"/>
     <w:rsid w:val="00E46748"/>
     <w:rsid w:val="00E469F5"/>
     <w:rsid w:val="00E47D80"/>
     <w:rsid w:val="00E53378"/>
     <w:rsid w:val="00E56CF4"/>
     <w:rsid w:val="00E576E8"/>
     <w:rsid w:val="00E635A7"/>
     <w:rsid w:val="00E66C7D"/>
+    <w:rsid w:val="00E66F4A"/>
     <w:rsid w:val="00E6726C"/>
     <w:rsid w:val="00E703C2"/>
     <w:rsid w:val="00E725FC"/>
     <w:rsid w:val="00E74F0D"/>
     <w:rsid w:val="00E755E8"/>
     <w:rsid w:val="00E75889"/>
     <w:rsid w:val="00E779FC"/>
     <w:rsid w:val="00E8006B"/>
     <w:rsid w:val="00E80ACC"/>
     <w:rsid w:val="00E817B3"/>
     <w:rsid w:val="00E82E54"/>
     <w:rsid w:val="00E91BF0"/>
     <w:rsid w:val="00E91EC1"/>
     <w:rsid w:val="00E93B40"/>
     <w:rsid w:val="00E969B7"/>
     <w:rsid w:val="00EA2279"/>
     <w:rsid w:val="00EA53D2"/>
     <w:rsid w:val="00EA53DF"/>
     <w:rsid w:val="00EB2392"/>
     <w:rsid w:val="00EB2448"/>
     <w:rsid w:val="00EB2545"/>
     <w:rsid w:val="00EB4884"/>
     <w:rsid w:val="00EB6289"/>
     <w:rsid w:val="00EB708E"/>
     <w:rsid w:val="00EB7596"/>
@@ -32762,51 +33387,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2001694904">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxx.xxx@nc.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.section508.gov%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463398992%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=pzgUTV7chyDcngdl6SvQJ3tAIz7RLJvSY02jf8A4SRg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/it-strategic-sourcing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.w3.org%2FTR%2FWCAG21%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463390497%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=e02p3b8aB5KB1xe2s6LB3ksZyRtoo09MCHTXDzO5E6Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/vendor-readiness-assessment-report" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nvlpubs.nist.gov/nistpubs/FIPS/NIST.FIPS.199.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ncadmin.nc.gov/businesses/hub" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982129428%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=oeGml%2FBan%2FQSTWo8MqssmpzMBvwzpHSpw6av66p4rIA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vendor.ncgov.com/vendor/login" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982102920%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=HoeiBL%2FHUIvvm3mFXH37dt6au5cZMhXaQn2%2FRa7cq3k%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/statewide-glossary-information-technology-terms" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprocurement.nc.gov/training/vendor-training" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/services/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.itic.org%2Fpolicy%2Faccessibility%2Fvpat&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463405831%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=5PxuYxDYvzebQ0oJ4qLv%2BXmBS25YhqJa3ms9L3r8c8c%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxx.xxx@nc.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.section508.gov%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463398992%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=pzgUTV7chyDcngdl6SvQJ3tAIz7RLJvSY02jf8A4SRg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/it-strategic-sourcing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.w3.org%2FTR%2FWCAG21%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463390497%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=e02p3b8aB5KB1xe2s6LB3ksZyRtoo09MCHTXDzO5E6Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/vendor-readiness-assessment-report" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nvlpubs.nist.gov/nistpubs/FIPS/NIST.FIPS.199.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982129428%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=oeGml%2FBan%2FQSTWo8MqssmpzMBvwzpHSpw6av66p4rIA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vendor.ncgov.com/vendor/login" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982102920%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=HoeiBL%2FHUIvvm3mFXH37dt6au5cZMhXaQn2%2FRa7cq3k%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/statewide-glossary-information-technology-terms" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprocurement.nc.gov/training/vendor-training" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/services/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.itic.org%2Fpolicy%2Faccessibility%2Fvpat&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463405831%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=5PxuYxDYvzebQ0oJ4qLv%2BXmBS25YhqJa3ms9L3r8c8c%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4F37049186B643DB8E7E5FB07F6B9DEE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4AFE0B8C-ADC9-4DC0-9D57-B76255461B5A}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -33701,132 +34326,136 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00547BE9"/>
     <w:rsid w:val="000403A1"/>
     <w:rsid w:val="000A3615"/>
     <w:rsid w:val="000A59AB"/>
     <w:rsid w:val="000A757E"/>
     <w:rsid w:val="00106C52"/>
     <w:rsid w:val="0013454B"/>
     <w:rsid w:val="001466E8"/>
     <w:rsid w:val="00165AEB"/>
     <w:rsid w:val="001A50AE"/>
+    <w:rsid w:val="001C6F8E"/>
     <w:rsid w:val="001E1E16"/>
     <w:rsid w:val="001F38F1"/>
     <w:rsid w:val="001F408B"/>
-    <w:rsid w:val="00227E0F"/>
     <w:rsid w:val="0025580F"/>
     <w:rsid w:val="00286DF5"/>
     <w:rsid w:val="002E3007"/>
     <w:rsid w:val="00347E25"/>
     <w:rsid w:val="003540C2"/>
+    <w:rsid w:val="003C647B"/>
     <w:rsid w:val="003F1EA7"/>
     <w:rsid w:val="003F397A"/>
     <w:rsid w:val="00400C36"/>
     <w:rsid w:val="004604F3"/>
     <w:rsid w:val="004974D0"/>
     <w:rsid w:val="004E295D"/>
     <w:rsid w:val="005421CD"/>
     <w:rsid w:val="00547BE9"/>
     <w:rsid w:val="00554896"/>
     <w:rsid w:val="005678ED"/>
     <w:rsid w:val="005E16CE"/>
     <w:rsid w:val="00603F18"/>
     <w:rsid w:val="00646BF7"/>
     <w:rsid w:val="0066769A"/>
+    <w:rsid w:val="006A787A"/>
     <w:rsid w:val="006B1499"/>
     <w:rsid w:val="006B388C"/>
     <w:rsid w:val="006D3505"/>
     <w:rsid w:val="006E2CAF"/>
     <w:rsid w:val="006F7961"/>
     <w:rsid w:val="00722FB5"/>
     <w:rsid w:val="00724DA3"/>
     <w:rsid w:val="00753E1C"/>
     <w:rsid w:val="007819D9"/>
     <w:rsid w:val="007C4902"/>
     <w:rsid w:val="007E212E"/>
+    <w:rsid w:val="007E58C4"/>
     <w:rsid w:val="007F2E6B"/>
     <w:rsid w:val="00817F82"/>
+    <w:rsid w:val="00852583"/>
     <w:rsid w:val="0089394B"/>
     <w:rsid w:val="008B7E83"/>
     <w:rsid w:val="0092213E"/>
     <w:rsid w:val="0094326A"/>
     <w:rsid w:val="009B0F4E"/>
     <w:rsid w:val="00A3456B"/>
-    <w:rsid w:val="00A358A2"/>
     <w:rsid w:val="00A359FA"/>
     <w:rsid w:val="00A3604A"/>
     <w:rsid w:val="00AE5FF4"/>
     <w:rsid w:val="00AE7227"/>
     <w:rsid w:val="00AE78B9"/>
     <w:rsid w:val="00B03783"/>
     <w:rsid w:val="00B05F98"/>
     <w:rsid w:val="00B37845"/>
     <w:rsid w:val="00B94D36"/>
     <w:rsid w:val="00BC4734"/>
     <w:rsid w:val="00C16DAB"/>
     <w:rsid w:val="00C572E5"/>
     <w:rsid w:val="00C8285A"/>
     <w:rsid w:val="00CE3E8A"/>
     <w:rsid w:val="00D31BEA"/>
     <w:rsid w:val="00D52D46"/>
     <w:rsid w:val="00D5351E"/>
     <w:rsid w:val="00D54CF0"/>
     <w:rsid w:val="00D919BC"/>
     <w:rsid w:val="00DD68B7"/>
     <w:rsid w:val="00E32075"/>
     <w:rsid w:val="00E338F0"/>
     <w:rsid w:val="00E40F3D"/>
     <w:rsid w:val="00E43186"/>
     <w:rsid w:val="00E53378"/>
     <w:rsid w:val="00E635A7"/>
     <w:rsid w:val="00EA1028"/>
     <w:rsid w:val="00EB4809"/>
     <w:rsid w:val="00EC2941"/>
     <w:rsid w:val="00ED120C"/>
     <w:rsid w:val="00EE5EAF"/>
     <w:rsid w:val="00F47AD7"/>
     <w:rsid w:val="00F65733"/>
     <w:rsid w:val="00F83A71"/>
     <w:rsid w:val="00F83EB5"/>
     <w:rsid w:val="00F90051"/>
     <w:rsid w:val="00F90C29"/>
     <w:rsid w:val="00F91A04"/>
     <w:rsid w:val="00FD1EE1"/>
+    <w:rsid w:val="00FE351F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -35241,76 +35870,76 @@
     <ds:schemaRef ds:uri="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26DEBE18-4425-4C33-98CD-65C7650DD9DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4148EB3A-8DB7-40D5-AD36-A20D66408974}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>85263</Characters>
+  <Pages>28</Pages>
+  <Words>15233</Words>
+  <Characters>84243</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>200</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>1504</Lines>
+  <Paragraphs>667</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>STATE OF NORTH CAROLINA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nc state government</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>100021</CharactersWithSpaces>
+  <CharactersWithSpaces>98809</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="270" baseType="variant">
       <vt:variant>
         <vt:i4>3866746</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>234</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://evp.nc.gov/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3866746</vt:i4>
       </vt:variant>
       <vt:variant>