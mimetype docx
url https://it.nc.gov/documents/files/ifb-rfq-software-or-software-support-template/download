--- v5 (2026-07-27)
+++ v6 (2026-08-24)
@@ -15,51 +15,51 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="23EF91F7" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Department of Information Technology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BF73DE" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -130,67 +130,51 @@
     </w:p>
     <w:p w14:paraId="78564516" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">General Information </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A54585" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The information in this form represents the State’s model Invitation for Bids (IFB) / Request </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Quote (IFB/RFQ) document to be used to procure software maintenance for software that is already licensed to the State. This document may be used as either an IFB or RFQ, as appropriate.  </w:t>
+        <w:t xml:space="preserve">The information in this form represents the State’s model Invitation for Bids (IFB) / Request For Quote (IFB/RFQ) document to be used to procure software maintenance for software that is already licensed to the State. This document may be used as either an IFB or RFQ, as appropriate.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D2F2B7" w14:textId="77777777" w:rsidR="00D1525F" w:rsidRPr="000F5E6F" w:rsidRDefault="00D1525F" w:rsidP="000F5E6F">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F68C1C6" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Generally, the IFB document is used when the Purchasing Agency knows exactly the specifications of the software maintenance needed, the value of the procurement is over the advertising threshold, and competition is available.  IFB’s are evaluated using the Best Value lowest cost technically acceptable method in accordance with N.C.G.S. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5E6F">
@@ -238,269 +222,239 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5E6F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E80878B" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F"/>
     <w:p w14:paraId="13DCB9F0" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D5E8E2" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
+    <w:p w14:paraId="15D5E8E2" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Standard and suggested language is provided in </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>normal type</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. Instructional text is provided in red italicized type.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A53DE86" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
+    <w:p w14:paraId="4A53DE86" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>text fields</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> to enter information into the field.  Text fields are typically printed in </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5E6F">
         <w:t>red type</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8C8BE8" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
+    <w:p w14:paraId="0E8C8BE8" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Add necessary information</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> to the document as needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DFF2DC" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
+    <w:p w14:paraId="40DFF2DC" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Perform a Global Word Search and Replacement </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">to change IFB/RFQ to whichever is your procurement and update Invitation for Bids or Request </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">to change IFB/RFQ to whichever is your procurement and update Invitation for Bids or Request For Quote </w:t>
+      </w:r>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
-          <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>For</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>to the document as needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A74C8DF" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
+    <w:p w14:paraId="6A74C8DF" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Finalize the document</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> prior to submitting it to IT Strategic Sourcing for review or releasing it to suppliers:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4B02E2" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
+    <w:p w14:paraId="1D4B02E2" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Remove all italicized informational text and change text </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="61BA52D8" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
+        <w:t xml:space="preserve">Remove all italicized informational text and change text in red type to black type. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BA52D8" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Delete this instructions page. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440911E5" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
+    <w:p w14:paraId="440911E5" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Update the Table of Contents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B004779" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F"/>
     <w:p w14:paraId="44C2B929" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5E6F">
         <w:rPr>
           <w:b/>
           <w:i/>
@@ -586,207 +540,199 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A7E71F5" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>2/27/2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FE6A8EE" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="6FE6A8EE" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Adjusted formatting to more clearly express parent/child list items.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EEBA5FF" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="7EEBA5FF" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t xml:space="preserve">Created automatic table of contents that pick up two levels of headers. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="314C2B70" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="314C2B70" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Corrected and made all headers functional so they display properly in the navigation pane to the left-hand side, and in the automatic table of contents.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="522B2EA5" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="522B2EA5" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Made all formatting consistent throughout the documents.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DA94A4E" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="5DA94A4E" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Made consistent all mentions of ‘E-Procurement’.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42946E6C" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="42946E6C" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Changed all appropriate mentions of ‘template’ to ‘form’.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="535D0824" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="535D0824" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
-              <w:t xml:space="preserve">Added a </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> to the Instructions page.</w:t>
+              <w:t>Added a change history tables to the Instructions page.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="330E1DED" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="330E1DED" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Alphabetized the definitions sections.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F9EE690" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="3F9EE690" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Verified all links.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DFFF781" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="4DFFF781" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Corrected numbering glitches and orphans.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FC6FDDB" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="6FC6FDDB" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Numbered the sub-sections. For this revision, the numbering is manual. Future revisions will have list numbered sections to automate renumbering.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4005AD46" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="4005AD46" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Changed ‘Requirements’ to ‘Specifications’ as a section sub-header.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34D533DE" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="34D533DE" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t xml:space="preserve">Completed a sentence fragment that was called out by a client. Here’s what we had written in the previous version: </w:t>
             </w:r>
             <w:r w:rsidRPr="000F5E6F">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">“In accordance with N.C.G.S. §143B-1361(b), Vendor </w:t>
             </w:r>
             <w:r w:rsidRPr="000F5E6F">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>must detail in the IFB/RFQ response, the manner in which it intends to utilize resources or workers located.”</w:t>
             </w:r>
             <w:r w:rsidRPr="000F5E6F">
               <w:t xml:space="preserve"> We corrected it to: </w:t>
             </w:r>
             <w:r w:rsidRPr="000F5E6F">
               <w:rPr>
                 <w:u w:val="single"/>
@@ -808,437 +754,429 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F893ECD" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:lastRenderedPageBreak/>
               <w:t>4/28/2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F3B1EC2" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="0F3B1EC2" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Corrected hyperlinks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w14:paraId="05A6B106" w14:textId="77777777" w:rsidTr="00494A3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B854649" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>10/03/2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32E6269A" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="32E6269A" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>On page 12, paragraph #3) TIME FOR CONSIDERATION has been completely removed.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4263B1BE" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="4263B1BE" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
-              <w:t xml:space="preserve">On page 10, 3.4. IRAN DIVESTMENT ACT title and paragraph </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> been removed and replaced with RESTRICTIONS ON CONTRACTS WITH THE STATE: Reserved.</w:t>
+              <w:t>On page 10, 3.4. IRAN DIVESTMENT ACT title and paragraph has been removed and replaced with RESTRICTIONS ON CONTRACTS WITH THE STATE: Reserved.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w14:paraId="31BDC15A" w14:textId="77777777" w:rsidTr="00494A3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66E1F557" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>3/27/2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="058DF35C" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="058DF35C" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Clerical corrections to template</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w14:paraId="5E5D1832" w14:textId="77777777" w:rsidTr="00494A3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57AF649F" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>9/11/2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EB41A2C" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="7EB41A2C" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Branding section was removed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w14:paraId="48CF583C" w14:textId="77777777" w:rsidTr="00494A3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34762D14" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>2/1/2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34AC15DC" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="34AC15DC" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>3.5 Contract Term Section Added</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w14:paraId="7F14E9A0" w14:textId="77777777" w:rsidTr="00494A3F">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5578E24B" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>4/21/2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="198E31B0" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="198E31B0" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Inserted Instructions on Ariba Sourcing Tool to Sections 2.1 VENDOR QUESTIONS and 2.3 OFFER SUBMITTAL.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w14:paraId="16780F84" w14:textId="77777777" w:rsidTr="00494A3F">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6053A445" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>10/31/2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03D1E2BB" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="03D1E2BB" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Updated Questions and Offer Submittal Sections to remove Ariba Sourcing Tool references.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25F3D67C" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="25F3D67C" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Inserted a more detailed BAFO Clause.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w14:paraId="02168061" w14:textId="77777777" w:rsidTr="00494A3F">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16F804D6" w14:textId="75A7FAEE" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="00AA080C" w:rsidP="00494A3F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5/5/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43DE3CF7" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="43DE3CF7" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Additional sentence to ACCESS TO PERSONS AND RECORDS clause in response to new legislation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FD5A48D" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="00494A3F">
+          <w:p w14:paraId="3FD5A48D" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="436"/>
             </w:pPr>
             <w:r w:rsidRPr="000F5E6F">
               <w:t>Formatting changes to eliminate drop downs for ease of editing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B0292" w:rsidRPr="000F5E6F" w14:paraId="25BC0F93" w14:textId="77777777" w:rsidTr="00494A3F">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="587B8ED0" w14:textId="14F02CF3" w:rsidR="007B0292" w:rsidRPr="00AA080C" w:rsidRDefault="007B0292" w:rsidP="00494A3F">
@@ -1260,57 +1198,53 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA080C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17229BB4" w14:textId="278117FF" w:rsidR="007B0292" w:rsidRPr="00AA080C" w:rsidRDefault="007B0292" w:rsidP="00494A3F">
+          <w:p w14:paraId="17229BB4" w14:textId="278117FF" w:rsidR="007B0292" w:rsidRPr="00AA080C" w:rsidRDefault="007B0292" w:rsidP="006C2708">
             <w:pPr>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:ind w:left="436"/>
+              <w:ind w:left="76"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA080C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Updated 2.14 Point of Contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA080C" w:rsidRPr="000F5E6F" w14:paraId="4123236E" w14:textId="77777777" w:rsidTr="00494A3F">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1338,57 +1272,53 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA080C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E543FDF" w14:textId="0BD39474" w:rsidR="00AA080C" w:rsidRPr="00AA080C" w:rsidRDefault="00AA080C" w:rsidP="00494A3F">
+          <w:p w14:paraId="3E543FDF" w14:textId="0BD39474" w:rsidR="00AA080C" w:rsidRPr="00AA080C" w:rsidRDefault="00AA080C" w:rsidP="006C2708">
             <w:pPr>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:ind w:left="436"/>
+              <w:ind w:left="76"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA080C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Added check boxes to 3.1, Vendor Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D01304" w:rsidRPr="000F5E6F" w14:paraId="054C5800" w14:textId="77777777" w:rsidTr="00494A3F">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1403,57 +1333,53 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8/26/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D6EF8D1" w14:textId="1990D1C2" w:rsidR="00D01304" w:rsidRPr="00C668C5" w:rsidRDefault="00C668C5" w:rsidP="00494A3F">
+          <w:p w14:paraId="5D6EF8D1" w14:textId="1990D1C2" w:rsidR="00D01304" w:rsidRPr="00C668C5" w:rsidRDefault="00C668C5" w:rsidP="006C2708">
             <w:pPr>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:ind w:left="436"/>
+              <w:ind w:left="76"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C668C5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Revised 3.2 Vendor Utilization of Workers Outside U.S.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00494A3F" w:rsidRPr="000F5E6F" w14:paraId="26E93F10" w14:textId="77777777" w:rsidTr="00494A3F">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1468,57 +1394,53 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10/9/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9E5329" w14:textId="121CF2C1" w:rsidR="00494A3F" w:rsidRPr="00C668C5" w:rsidRDefault="00494A3F" w:rsidP="00494A3F">
+          <w:p w14:paraId="7A9E5329" w14:textId="121CF2C1" w:rsidR="00494A3F" w:rsidRPr="00C668C5" w:rsidRDefault="00494A3F" w:rsidP="006C2708">
             <w:pPr>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:ind w:left="436"/>
+              <w:ind w:left="76"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00494A3F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>nd</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1562,57 +1484,53 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11/</w:t>
             </w:r>
             <w:r w:rsidR="000A0830">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43DC2240" w14:textId="36F5394D" w:rsidR="00FA54BD" w:rsidRDefault="000A0830" w:rsidP="00494A3F">
+          <w:p w14:paraId="43DC2240" w14:textId="36F5394D" w:rsidR="00FA54BD" w:rsidRDefault="000A0830" w:rsidP="006C2708">
             <w:pPr>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:ind w:left="436"/>
+              <w:ind w:left="76"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrative efforts on Pages </w:t>
             </w:r>
             <w:r w:rsidR="0005682E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
@@ -1655,57 +1573,53 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1/30/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B51C59E" w14:textId="074296F9" w:rsidR="002E4636" w:rsidRDefault="006D20EE" w:rsidP="00494A3F">
+          <w:p w14:paraId="2B51C59E" w14:textId="074296F9" w:rsidR="002E4636" w:rsidRDefault="006D20EE" w:rsidP="006C2708">
             <w:pPr>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:ind w:left="436"/>
+              <w:ind w:left="76"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Typo correction in Section 2.13</w:t>
             </w:r>
             <w:r w:rsidR="00BF6C52">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Points of Contact</w:t>
@@ -1762,146 +1676,405 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5/4/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16C02609" w14:textId="5E3ADA19" w:rsidR="00BD16BE" w:rsidRPr="00BD16BE" w:rsidRDefault="00BD16BE" w:rsidP="00494A3F">
+          <w:p w14:paraId="2F169813" w14:textId="77777777" w:rsidR="006C2708" w:rsidRPr="007F4646" w:rsidRDefault="00BD16BE">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="37"/>
               </w:numPr>
               <w:ind w:left="436"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD16BE">
+            <w:r w:rsidRPr="007F4646">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Updates to Incorporate GovRAMP in Specifications and an Enterprise Architecture Spec Accessibility Addition</w:t>
+              <w:t>Updates to Incorporate GovRAMP in Specifications</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16C02609" w14:textId="4E5E79A4" w:rsidR="00BD16BE" w:rsidRPr="007F4646" w:rsidRDefault="006C2708">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:ind w:left="436"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4646">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Added an </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD16BE" w:rsidRPr="007F4646">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Enterprise Architecture Accessibility</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F4646">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:r w:rsidR="007F4646" w:rsidRPr="007F4646">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EA-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F4646">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Specification</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD16BE" w:rsidRPr="007F4646">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007F4646" w:rsidRPr="007F4646">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.6.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E686C" w:rsidRPr="000F5E6F" w14:paraId="082F8898" w14:textId="77777777" w:rsidTr="00494A3F">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6695556E" w14:textId="44153A05" w:rsidR="009E686C" w:rsidRDefault="009E686C" w:rsidP="00494A3F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7/15/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09FB4916" w14:textId="46CC5A6A" w:rsidR="009E686C" w:rsidRPr="00BD16BE" w:rsidRDefault="00C63E4D" w:rsidP="00494A3F">
+          <w:p w14:paraId="57F92F9C" w14:textId="77777777" w:rsidR="007F4646" w:rsidRDefault="00C63E4D" w:rsidP="006C2708">
             <w:pPr>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:ind w:left="436"/>
+              <w:ind w:left="76"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Removal of HUB Clause and clarification in terms that the 1.75% e-Procurement charge only applies to goods and not services.</w:t>
+              <w:t>Removal of HUB Clause</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09FB4916" w14:textId="432CB520" w:rsidR="009E686C" w:rsidRPr="00BD16BE" w:rsidRDefault="007F4646" w:rsidP="006C2708">
+            <w:pPr>
+              <w:ind w:left="76"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Added c</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63E4D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">larification in </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NCDIT Terms and Conditions</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63E4D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that the e-Procurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> charge of 1.75% </w:t>
+            </w:r>
+            <w:r w:rsidR="00C63E4D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>only applies to goods and not services.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E06B4A" w:rsidRPr="008E36E5" w14:paraId="11AB0760" w14:textId="77777777" w:rsidTr="00B22444">
+        <w:trPr>
+          <w:trHeight w:val="584"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2878D352" w14:textId="5EE39BA2" w:rsidR="00E06B4A" w:rsidRDefault="00E06B4A" w:rsidP="00B22444">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E36E5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7/2</w:t>
+            </w:r>
+            <w:r w:rsidR="000D0D01">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E36E5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4FACF5" w14:textId="08D77706" w:rsidR="00E06B4A" w:rsidRPr="00B22444" w:rsidRDefault="00E06B4A" w:rsidP="006C2708">
+            <w:pPr>
+              <w:ind w:left="76"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B22444">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Removal of Outdated Language and Other Administrative Changes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000964E6" w:rsidRPr="008E36E5" w14:paraId="54CB426F" w14:textId="77777777" w:rsidTr="000964E6">
+        <w:trPr>
+          <w:trHeight w:val="584"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F41E08" w14:textId="75D67E05" w:rsidR="000964E6" w:rsidRPr="008E36E5" w:rsidRDefault="000964E6" w:rsidP="000964E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000964E6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8/5/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3113A3" w14:textId="283284CF" w:rsidR="000964E6" w:rsidRPr="00B22444" w:rsidRDefault="000964E6" w:rsidP="000964E6">
+            <w:pPr>
+              <w:ind w:left="76"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000964E6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Removal of Optional Boxes in Section 3.1 – Vendor Standard Agreement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3447C3D5" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="000F5E6F" w:rsidRDefault="000F5E6F" w:rsidP="000F5E6F">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000F5E6F">
+    <w:p w14:paraId="3447C3D5" w14:textId="77777777" w:rsidR="000F5E6F" w:rsidRPr="008E36E5" w:rsidRDefault="000F5E6F" w:rsidP="008E36E5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E36E5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpX="126" w:tblpY="-506"/>
         <w:tblW w:w="10818" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5409"/>
         <w:gridCol w:w="5409"/>
       </w:tblGrid>
       <w:tr w:rsidR="00506E7C" w:rsidRPr="006B5C43" w14:paraId="2852C02D" w14:textId="77777777" w:rsidTr="00FD7D0D">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
@@ -2021,102 +2194,102 @@
             </w:sdt>
             <w:r w:rsidRPr="00F866D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506E7C" w:rsidRPr="006B5C43" w14:paraId="56D598FB" w14:textId="77777777" w:rsidTr="00FD7D0D">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5409" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09A353EB" w14:textId="77777777" w:rsidR="00506E7C" w:rsidRPr="00F866D7" w:rsidRDefault="00E66F4A" w:rsidP="00506E7C">
+          <w:p w14:paraId="09A353EB" w14:textId="77777777" w:rsidR="00506E7C" w:rsidRPr="00F866D7" w:rsidRDefault="005379BE" w:rsidP="00506E7C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:caps/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="132221721"/>
                 <w:placeholder>
                   <w:docPart w:val="C38E43A0E34049D89CF4AF959DF1CD24"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00506E7C" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:caps/>
                     <w:color w:val="FF0000"/>
                   </w:rPr>
                   <w:t>Enter ISSUING Agency.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00506E7C" w:rsidRPr="00F866D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59D7227B" w14:textId="77777777" w:rsidR="00506E7C" w:rsidRPr="00526CD3" w:rsidRDefault="00E66F4A" w:rsidP="00506E7C">
+          <w:p w14:paraId="59D7227B" w14:textId="77777777" w:rsidR="00506E7C" w:rsidRPr="00526CD3" w:rsidRDefault="005379BE" w:rsidP="00506E7C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-1600705115"/>
                 <w:placeholder>
                   <w:docPart w:val="2242190A270941828D346EFC935B2DC2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00506E7C" w:rsidRPr="00A20AAF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
@@ -2954,82 +3127,88 @@
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AB115C3" w14:textId="77777777" w:rsidR="009703DB" w:rsidRPr="006B5C43" w:rsidRDefault="009703DB" w:rsidP="00F46C53">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5C43">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OFFER AND ACCEPTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769CCF06" w14:textId="1B4E9CFB" w:rsidR="00F46C53" w:rsidRDefault="009703DB" w:rsidP="497CDE70">
+    <w:p w14:paraId="769CCF06" w14:textId="5701F1CD" w:rsidR="00F46C53" w:rsidRDefault="009703DB" w:rsidP="497CDE70">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The State seeks offers for the </w:t>
       </w:r>
       <w:r w:rsidR="00696354">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00F46C53" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>oftware</w:t>
       </w:r>
       <w:r w:rsidR="00696354">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and software support </w:t>
+        <w:t xml:space="preserve"> and software support</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0D01">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>described in this solicitation</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F46C53" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State’s acceptance of any offer must be demonstrated by execution of the acceptance found below and any subsequent Request for Best and Final Offer, if issued</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -3195,385 +3374,338 @@
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Late offers are not acceptable.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10728" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5400"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1629"/>
+        <w:gridCol w:w="7095"/>
+        <w:gridCol w:w="2070"/>
+        <w:gridCol w:w="1563"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D72614" w:rsidRPr="005C08DC" w14:paraId="799E4F59" w14:textId="77777777" w:rsidTr="00781FB7">
+      <w:tr w:rsidR="00A416DA" w:rsidRPr="005C08DC" w14:paraId="352FC51D" w14:textId="77777777" w:rsidTr="006F6447">
         <w:trPr>
           <w:trHeight w:val="366"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10728" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1B071431" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00332540" w:rsidP="00D72614">
+          <w:p w14:paraId="47918889" w14:textId="77777777" w:rsidR="00A416DA" w:rsidRPr="005C08DC" w:rsidRDefault="00A416DA" w:rsidP="006F6447">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>OFFEROR</w:t>
             </w:r>
-            <w:r w:rsidR="00D72614" w:rsidRPr="005C08DC">
+            <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D72614" w:rsidRPr="005C08DC" w14:paraId="45BFD9EC" w14:textId="77777777" w:rsidTr="00781FB7">
+      <w:tr w:rsidR="00A416DA" w:rsidRPr="005C08DC" w14:paraId="5A4330EB" w14:textId="77777777" w:rsidTr="006F6447">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7110" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="7095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49570856" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="04A9BF1B" w14:textId="77777777" w:rsidR="00A416DA" w:rsidRPr="005C08DC" w:rsidRDefault="00A416DA" w:rsidP="006F6447">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>STREET ADDRESS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1989" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE7A096" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="7F1532EA" w14:textId="77777777" w:rsidR="00A416DA" w:rsidRPr="005C08DC" w:rsidRDefault="00A416DA" w:rsidP="006F6447">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2322"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>P.O. BOX:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1629" w:type="dxa"/>
+            <w:tcW w:w="1563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13087010" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="6B4F3F7B" w14:textId="77777777" w:rsidR="00A416DA" w:rsidRPr="005C08DC" w:rsidRDefault="00A416DA" w:rsidP="006F6447">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2322"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>ZIP:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D72614" w:rsidRPr="005C08DC" w14:paraId="18FEF582" w14:textId="77777777" w:rsidTr="00781FB7">
+      <w:tr w:rsidR="00A416DA" w:rsidRPr="005C08DC" w14:paraId="16ACBDB6" w14:textId="77777777" w:rsidTr="006F6447">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7110" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="7095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1810D8" w14:textId="22459815" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="008F653A">
+          <w:p w14:paraId="5EB87C1D" w14:textId="77777777" w:rsidR="00A416DA" w:rsidRPr="005C08DC" w:rsidRDefault="00A416DA" w:rsidP="006F6447">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>CITY</w:t>
             </w:r>
-            <w:r w:rsidR="008F653A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>STATE</w:t>
             </w:r>
-            <w:r w:rsidR="008F653A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; ZIP</w:t>
             </w:r>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1989" w:type="dxa"/>
+            <w:tcW w:w="3633" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="724B0DB3" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="667E4F15" w14:textId="77777777" w:rsidR="00A416DA" w:rsidRPr="005C08DC" w:rsidRDefault="00A416DA" w:rsidP="006F6447">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C08DC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>TELEPHONE NUMBER:</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:t>PHONE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D72614" w:rsidRPr="005C08DC" w14:paraId="7DCF2D5A" w14:textId="77777777" w:rsidTr="00781FB7">
+      <w:tr w:rsidR="00A416DA" w:rsidRPr="005C08DC" w14:paraId="5A99766F" w14:textId="77777777" w:rsidTr="006F6447">
         <w:trPr>
           <w:trHeight w:val="520"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7110" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="7095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="081D2CDC" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="7BF6A3DD" w14:textId="77777777" w:rsidR="00A416DA" w:rsidRPr="005C08DC" w:rsidRDefault="00A416DA" w:rsidP="006F6447">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>PRINT NAME &amp; TITLE OF PERSON SIGNING:</w:t>
+              <w:t>NAME &amp; TITLE OF PERSON SIGNING:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3618" w:type="dxa"/>
+            <w:tcW w:w="3633" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="624EA2FA" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="3FF950B1" w14:textId="77777777" w:rsidR="00A416DA" w:rsidRPr="005C08DC" w:rsidRDefault="00A416DA" w:rsidP="006F6447">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>FAX NUMBER:</w:t>
+              <w:t xml:space="preserve">E-MAIL:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D72614" w:rsidRPr="005C08DC" w14:paraId="7D6B3EBB" w14:textId="77777777" w:rsidTr="00781FB7">
+      <w:tr w:rsidR="00A416DA" w:rsidRPr="005C08DC" w14:paraId="2D7EDD56" w14:textId="77777777" w:rsidTr="006F6447">
         <w:trPr>
           <w:trHeight w:val="520"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:tcW w:w="7095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="100BE26A" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="4C615BE3" w14:textId="77777777" w:rsidR="00A416DA" w:rsidRPr="005C08DC" w:rsidRDefault="00A416DA" w:rsidP="006F6447">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>AUTHORIZED SIGNATURE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="3633" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="32F9B4C8" w14:textId="77777777" w:rsidR="00D72614" w:rsidRPr="005C08DC" w:rsidRDefault="00D72614" w:rsidP="00D72614">
+          <w:p w14:paraId="4E0EEBF4" w14:textId="77777777" w:rsidR="00A416DA" w:rsidRPr="005C08DC" w:rsidRDefault="00A416DA" w:rsidP="006F6447">
             <w:pPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C08DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>DATE:</w:t>
-            </w:r>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">E-MAIL:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16529880" w14:textId="6BB39E04" w:rsidR="00F46C53" w:rsidRPr="006B5C43" w:rsidRDefault="00F46C53" w:rsidP="00F46C53">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5C43">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Offer valid fo</w:t>
       </w:r>
       <w:r w:rsidR="00774216">
@@ -4049,2236 +4181,2229 @@
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="0"/>
             </w:numPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00430F27">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>TABLE OF CONTENTS</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6B588987" w14:textId="2BF41B5B" w:rsidR="00725BEB" w:rsidRDefault="00430F27">
+        <w:p w14:paraId="37AAC240" w14:textId="5166475A" w:rsidR="003C5AF6" w:rsidRDefault="00430F27">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc235015259" w:history="1">
-            <w:r w:rsidR="00725BEB" w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235712989" w:history="1">
+            <w:r w:rsidR="003C5AF6" w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
-            <w:r w:rsidR="00725BEB">
+            <w:r w:rsidR="003C5AF6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00725BEB" w:rsidRPr="00716AE3">
+            <w:r w:rsidR="003C5AF6" w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>INTENT, USE, DURATION AND SCOPE</w:t>
             </w:r>
-            <w:r w:rsidR="00725BEB">
+            <w:r w:rsidR="003C5AF6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00725BEB">
+            <w:r w:rsidR="003C5AF6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00725BEB">
+            <w:r w:rsidR="003C5AF6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015259 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00725BEB">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235712989 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="003C5AF6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00725BEB">
+            <w:r w:rsidR="003C5AF6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00725BEB">
+            <w:r w:rsidR="003C5AF6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00725BEB">
+            <w:r w:rsidR="003C5AF6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3EA0F4DB" w14:textId="40B7B4C5" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="2CEAF4FB" w14:textId="41D04F33" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015260" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235712990" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00716AE3">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>GENERAL INFORMATION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015260 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235712990 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3FDE564B" w14:textId="0214036E" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="4CC511F5" w14:textId="63F976A1" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015261" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235712991" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>2.1. VENDOR QUESTIONS</w:t>
+              <w:t>2.1  VENDOR QUESTIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015261 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235712991 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4FA141D4" w14:textId="6BF5C702" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="3F4EB680" w14:textId="2C743F99" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015262" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235712992" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">2.2. ADDENDUM TO </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00716AE3">
+              <w:t xml:space="preserve">2.2  ADDENDUM TO </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SOLICITATION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015262 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235712992 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="78673FE6" w14:textId="1976541B" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="49BC25D0" w14:textId="00FBC815" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015263" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235712993" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>2.3. OFFER SUBMITTAL</w:t>
+              <w:t>2.3  ELECTRONIC OFFER SUBMITTAL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015263 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235712993 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C0B4B40" w14:textId="75DA1201" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="52038A2F" w14:textId="2C047E99" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015264" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235712994" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>2.4. BASIS FOR REJECTION</w:t>
+              <w:t>2.4  BASIS FOR REJECTION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015264 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235712994 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="485290EB" w14:textId="54D96169" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="6CD8FCF2" w14:textId="26BAD65C" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015265" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235712995" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>2.5. LATE OFFERS</w:t>
+              <w:t>2.5  LATE OFFERS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015265 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235712995 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="228E69D4" w14:textId="2C5EC655" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="5B6CC1E1" w14:textId="68787219" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015266" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235712996" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>2.6. NON-RESPONSIVE OFFERS</w:t>
+              <w:t>2.6  NON-RESPONSIVE OFFERS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015266 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235712996 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4C7EB76B" w14:textId="47B6FF5F" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="7656B937" w14:textId="6C45B292" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015267" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235712997" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>2.7. NOTICE TO VENDOR(S)</w:t>
+              <w:t>2.7  NOTICE TO VENDOR(S)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015267 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235712997 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="344F4FB3" w14:textId="2151F873" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="780C6312" w14:textId="661A3FFF" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015268" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235712998" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>2.8. E-PROCUREMENT SOLICITATION</w:t>
+              <w:t>2.8  E-PROCUREMENT SYSTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015268 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235712998 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="61B158F9" w14:textId="1EC1194F" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="0E419F8E" w14:textId="210FD41E" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015269" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235712999" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>2.9. DISTRIBUTORS AND RESELLERS</w:t>
+              <w:t>2.9  DISTRIBUTORS AND RESELLERS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015269 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235712999 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6BAF2537" w14:textId="76F80B92" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="0692C15D" w14:textId="52D10358" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015270" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235713000" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>2.10. POSSESSION AND REVIEW</w:t>
+              <w:t>2.10  POSSESSION AND REVIEW</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015270 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235713000 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3933AA3D" w14:textId="6354ED44" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="4710B7CB" w14:textId="6207855B" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015271" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235713001" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>2.11. BEST AND FINAL OFFERS (BAFO)</w:t>
+              <w:t>2.11  BEST AND FINAL OFFERS (BAFO)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015271 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235713001 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0E16B85C" w14:textId="65B6CE38" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="6767CAA0" w14:textId="226B80EF" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015272" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235713002" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.12. </w:t>
-[...6 lines deleted...]
-              <w:t>AWARD</w:t>
+              <w:t>2.12  AWARD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015272 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235713002 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="18AB5EDE" w14:textId="23543EEC" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="13D53AD6" w14:textId="1879131F" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015273" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235713003" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>2.13. POINTS OF CONTACT</w:t>
+              <w:t>2.13  POINTS OF CONTACT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015273 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235713003 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="01631C08" w14:textId="50C4CFBA" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="763EEDFE" w14:textId="4EB91800" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015274" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235713004" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00716AE3">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>SPECIFICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015274 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235713004 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="523706EB" w14:textId="2C330FC4" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="673D29B3" w14:textId="3336CC81" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015275" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235713005" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.1. VENDOR STANDARD AGREEMENT(S)</w:t>
+              <w:t>3.1  VENDOR STANDARD AGREEMENT(S)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015275 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235713005 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="24113F10" w14:textId="549D7853" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="30759EC1" w14:textId="1B826ABD" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015276" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235713006" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.2. VENDOR UTILIZATION OF WORKERS OUTSIDE U.S. – DISCLOSURE STATEMENT</w:t>
+              <w:t>3.2  VENDOR UTILIZATION OF WORKERS OUTSIDE U.S. – DISCLOSURE STATEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015276 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235713006 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="44AD1803" w14:textId="6C9EE883" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="2B582D14" w14:textId="07D4F4C5" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015277" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235713007" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.3. E-VERIFY</w:t>
+              <w:t>3.3  E-VERIFY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015277 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235713007 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3F7F04B4" w14:textId="7F9BE6A1" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="70C61F5F" w14:textId="281BC1B4" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015278" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235713008" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.4 BRAND SPECIFIC PRODUCT</w:t>
+              <w:t>3.4  BRAND SPECIFIC PRODUCT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015278 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235713008 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="06E45086" w14:textId="5C57C81E" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="7BAE67CF" w14:textId="5B46A331" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015279" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235713009" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.5. SECURITY SPECIFICATIONS</w:t>
+              <w:t>3.5  SECURITY SPECIFICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015279 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235713009 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7FF1E411" w14:textId="0AC6C816" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="6CD16A68" w14:textId="60AA94EF" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015280" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235713010" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.6 ENTERPRISE ARCHITECTURE SPECIFICATIONS</w:t>
+              <w:t>3.6  ENTERPRISE ARCHITECTURE SPECIFICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015280 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235713010 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7DC753A3" w14:textId="401BD169" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="38EBFB83" w14:textId="7AD14CEC" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015281" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235713011" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.7 SPECIFICATIONS</w:t>
+              <w:t>3.7  SPECIFICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015281 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235713011 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="62E090F8" w14:textId="0288DBB2" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="501CA170" w14:textId="4D696751" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015282" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235713012" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>3.8. DELIVERY</w:t>
+              <w:t>3.8  DELIVERY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015282 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235713012 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5C266491" w14:textId="3B6CF925" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="756A1F26" w14:textId="1DA7C64C" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015283" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235713013" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.9. CONTRACT TERM</w:t>
+              <w:t>3.9  CONTRACT TERM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015283 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235713013 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="47ECECC9" w14:textId="0B8B3779" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="0339F05E" w14:textId="663CCD80" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015284" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235713014" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00716AE3">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>FURNISH AND DELIVER</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015284 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235713014 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6744BA40" w14:textId="6D2ADDB7" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="60C6E77D" w14:textId="532256DB" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015285" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235713015" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00716AE3">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>DEPARTMENT OF INFORMATION TECHNOLOGY INSTRUCTIONS TO VENDORS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015285 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235713015 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52AA2448" w14:textId="330E819B" w:rsidR="00725BEB" w:rsidRDefault="00725BEB">
+        <w:p w14:paraId="49ABA019" w14:textId="0A6C2C89" w:rsidR="003C5AF6" w:rsidRDefault="003C5AF6">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235015286" w:history="1">
-            <w:r w:rsidRPr="00716AE3">
+          <w:hyperlink w:anchor="_Toc235713016" w:history="1">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00716AE3">
+            <w:r w:rsidRPr="00ED0E51">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>DEPARTMENT OF INFORMATION TECHNOLOGY TERMS AND CONDITIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235015286 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235713016 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B6B5375" w14:textId="643EC1BC" w:rsidR="00430F27" w:rsidRDefault="00430F27">
+        <w:p w14:paraId="2B6B5375" w14:textId="5829A8F6" w:rsidR="00430F27" w:rsidRDefault="00430F27">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7627677E" w14:textId="77777777" w:rsidR="00A4093E" w:rsidRDefault="00A4093E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="629B8D6F" w14:textId="77777777" w:rsidR="00206742" w:rsidRPr="00657B9D" w:rsidRDefault="00F911A5" w:rsidP="4BCBC024">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc235015259"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235712989"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>INTENT, USE, DURATION AND SCOPE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6ACF990E" w14:textId="77777777" w:rsidR="00F247B3" w:rsidRPr="00FA00DA" w:rsidRDefault="00F247B3" w:rsidP="00F247B3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6425,246 +6550,188 @@
         <w:sdtContent>
           <w:r w:rsidRPr="001E1D5D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Enter Agency name.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0085217E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Goods and Services will be provided in accordance </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> the terms and conditions of this</w:t>
+        <w:t xml:space="preserve">  Goods and Services will be provided in accordance to the terms and conditions of this</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Solicitation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EAF1163" w14:textId="77777777" w:rsidR="00206742" w:rsidRPr="00657B9D" w:rsidRDefault="00206742" w:rsidP="00D0731D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="994"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc235015260"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235712990"/>
       <w:r>
         <w:t>GENERAL INFORMATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B7D03E" w14:textId="77777777" w:rsidR="00206742" w:rsidRPr="00A4093E" w:rsidRDefault="00206742" w:rsidP="008C1EDB">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B04036F" w14:textId="296DCA1C" w:rsidR="000C4301" w:rsidRPr="00FA4AEE" w:rsidRDefault="00657B9D" w:rsidP="00951500">
+    <w:p w14:paraId="2B04036F" w14:textId="7C4847D1" w:rsidR="000C4301" w:rsidRPr="00FA4AEE" w:rsidRDefault="00657B9D" w:rsidP="00951500">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1170" w:hanging="450"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc235015261"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235712991"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.1. </w:t>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r w:rsidR="009960FB">
+        <w:rPr>
+          <w:rStyle w:val="HeadingStyle2IFBChar"/>
+          <w:b/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4AEE">
+        <w:rPr>
+          <w:rStyle w:val="HeadingStyle2IFBChar"/>
+          <w:b/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A2290C">
         <w:t>VENDOR QUESTIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="4D181998" w14:textId="77777777" w:rsidR="00951500" w:rsidRPr="001202CF" w:rsidRDefault="008C1EDB" w:rsidP="00951500">
+    <w:p w14:paraId="2D2F3D38" w14:textId="77777777" w:rsidR="007C1207" w:rsidRDefault="007C1207" w:rsidP="007C1207">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="1170"/>
-[...12 lines deleted...]
-      <w:r w:rsidR="00951500">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[If issuing RFQ, Vendor Q</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00951500" w:rsidRPr="00FA00DA">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>[If issuing RFQ, Vendor Q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA00DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>uestions section may be deleted.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309AB65C" w14:textId="77777777" w:rsidR="00951500" w:rsidRDefault="00951500" w:rsidP="00951500">
-[...1 lines deleted...]
-        <w:pStyle w:val="RFPBodyText"/>
+    <w:p w14:paraId="084C4FCF" w14:textId="77777777" w:rsidR="007C1207" w:rsidRPr="001C7A76" w:rsidRDefault="007C1207" w:rsidP="007C1207">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...74 lines deleted...]
-        <w:t>:]</w:t>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C7A76">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All inquiries regarding the solicitation specifications or requirements must be addressed to the contact person listed on Page One of this solicitation via the Ariba Sourcing Tool’s message board.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0482">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Vendor contact regarding this Solicitation with anyone other than the contact person listed on Page One of this Solicitation may be grounds for rejection of said Vendor’s offer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76FCC2B3" w14:textId="77777777" w:rsidR="00951500" w:rsidRPr="00E31DF0" w:rsidRDefault="00951500" w:rsidP="00951500">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E31DF0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Written questions concerning this Solicitation will be received until </w:t>
       </w:r>
       <w:r w:rsidRPr="00E31DF0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>__________20XX at _____am/pm</w:t>
@@ -6692,875 +6759,922 @@
         </w:rPr>
         <w:t xml:space="preserve">. Please enter “Questions Solicitation XXXX” as the subject for the message.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E31DF0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Questions should be submitted in the following format:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C6576B" w14:textId="77777777" w:rsidR="00951500" w:rsidRPr="00E31DF0" w:rsidRDefault="00951500" w:rsidP="00951500">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="dxa"/>
-        <w:tblInd w:w="825" w:type="dxa"/>
+        <w:tblW w:w="9710" w:type="dxa"/>
+        <w:tblInd w:w="1070" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4978"/>
+        <w:gridCol w:w="4733"/>
         <w:gridCol w:w="4977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00951500" w:rsidRPr="00E31DF0" w14:paraId="1DD4DB39" w14:textId="77777777" w:rsidTr="00C07C7F">
+      <w:tr w:rsidR="00951500" w:rsidRPr="00E31DF0" w14:paraId="1DD4DB39" w14:textId="77777777" w:rsidTr="00F66604">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4980" w:type="dxa"/>
+            <w:tcW w:w="4733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="2F5496"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29149098" w14:textId="77777777" w:rsidR="00951500" w:rsidRPr="00E31DF0" w:rsidRDefault="00951500" w:rsidP="00C07C7F">
             <w:pPr>
               <w:ind w:left="1080"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00E31DF0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>REFERENCE</w:t>
             </w:r>
             <w:r w:rsidRPr="00E31DF0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4980" w:type="dxa"/>
+            <w:tcW w:w="4977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="2F5496"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14FBE034" w14:textId="77777777" w:rsidR="00951500" w:rsidRPr="00E31DF0" w:rsidRDefault="00951500" w:rsidP="00C07C7F">
             <w:pPr>
               <w:ind w:left="1080"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00E31DF0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>VENDOR QUESTION</w:t>
             </w:r>
             <w:r w:rsidRPr="00E31DF0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951500" w:rsidRPr="00E31DF0" w14:paraId="5E03DAEB" w14:textId="77777777" w:rsidTr="00C07C7F">
+      <w:tr w:rsidR="00951500" w:rsidRPr="00E31DF0" w14:paraId="5E03DAEB" w14:textId="77777777" w:rsidTr="00F66604">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4980" w:type="dxa"/>
+            <w:tcW w:w="4733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09EAD341" w14:textId="77777777" w:rsidR="00951500" w:rsidRPr="00E31DF0" w:rsidRDefault="00951500" w:rsidP="00C07C7F">
+          <w:p w14:paraId="09EAD341" w14:textId="3631E04E" w:rsidR="00951500" w:rsidRPr="00E31DF0" w:rsidRDefault="00F66604" w:rsidP="00F66604">
             <w:pPr>
-              <w:ind w:left="1080"/>
+              <w:ind w:left="177"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E31DF0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>RFP Section, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E31DF0">
+              <w:t>Solicitation</w:t>
+            </w:r>
+            <w:r w:rsidR="00951500" w:rsidRPr="00E31DF0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Section, </w:t>
+            </w:r>
+            <w:r w:rsidR="00951500" w:rsidRPr="00E31DF0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:br/>
               <w:t>Page Number </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4980" w:type="dxa"/>
+            <w:tcW w:w="4977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10B72B46" w14:textId="77777777" w:rsidR="00951500" w:rsidRPr="00E31DF0" w:rsidRDefault="00951500" w:rsidP="00C07C7F">
             <w:pPr>
               <w:ind w:left="1080"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00E31DF0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="256D268E" w14:textId="77777777" w:rsidR="00BF6C52" w:rsidRDefault="00BF6C52" w:rsidP="009B30F7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1090AD37" w14:textId="4A01A868" w:rsidR="00BF6C52" w:rsidRDefault="00BF6C52" w:rsidP="00BF6C52">
+    <w:p w14:paraId="1090AD37" w14:textId="42360759" w:rsidR="00BF6C52" w:rsidRDefault="00BF6C52" w:rsidP="00BF6C52">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc95129742"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc235015262"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235712992"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.2. </w:t>
+        <w:t>2.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C37DB5">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4AEE">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00657B9D">
         <w:t xml:space="preserve">ADDENDUM TO </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00A2290C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>SOLICITATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1951D5A0" w14:textId="7AC0EA6A" w:rsidR="00BF6C52" w:rsidRPr="00FA00DA" w:rsidRDefault="00BF6C52" w:rsidP="00BF6C52">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="54561F08" w14:textId="25E783BC" w:rsidR="00FC7711" w:rsidRPr="009A2CDA" w:rsidRDefault="00FC7711" w:rsidP="00FC7711">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA00DA">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc95129743"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2CDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Agency will issue an Addendum to provide a response to all questions received in accordance with Section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4F43">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="737D08E7" w14:textId="77777777" w:rsidR="00BF6C52" w:rsidRDefault="00BF6C52" w:rsidP="00BF6C52">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F0FAA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4F43">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-VENDOR QUESTIONS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2CDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> above. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F14C01" w14:textId="77777777" w:rsidR="00FC7711" w:rsidRPr="009A2CDA" w:rsidRDefault="00FC7711" w:rsidP="00FC7711">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2CDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Agency may issue additional Addenda as needed to modify the specifications, requirements, terms and conditions, etc. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4F43">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Critical information may be included in these Addenda.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2CDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It is important for Vendors to periodically check the website for any and all Addenda that may be issued prior to the bid opening date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FD6A86" w14:textId="77777777" w:rsidR="00FC7711" w:rsidRPr="009A2CDA" w:rsidRDefault="00FC7711" w:rsidP="00FC7711">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2CDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All Addenda will be posted on the electronic Vendor Portal (eVP) website at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="009A2CDA">
+          <w:t>https://evp.nc.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009A2CDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and will become Addenda to this solicitation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737D08E7" w14:textId="3FB560A3" w:rsidR="00BF6C52" w:rsidRDefault="00BF6C52" w:rsidP="00BF6C52">
       <w:pPr>
         <w:pStyle w:val="HeadingStyle2IFB"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc95129743"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc235015263"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235712993"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.3. </w:t>
+        <w:t>2.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C37DB5">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4AEE">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7711" w:rsidRPr="00FC7711">
+        <w:t xml:space="preserve">ELECTRONIC </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA4AEE">
         <w:t>OFFER SUBMITTAL</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="1ECB8573" w14:textId="77777777" w:rsidR="00BF6C52" w:rsidRPr="00FA4AEE" w:rsidRDefault="00BF6C52" w:rsidP="00BF6C52">
+    <w:p w14:paraId="5578D4DC" w14:textId="77777777" w:rsidR="00EF6455" w:rsidRDefault="00EF6455" w:rsidP="00BF6C52">
       <w:pPr>
         <w:pStyle w:val="HeadingStyle2IFB"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00CB4640" w14:textId="77777777" w:rsidR="00BF6C52" w:rsidRPr="005C494D" w:rsidRDefault="00BF6C52" w:rsidP="00BF6C52">
+    <w:p w14:paraId="5E2B49E8" w14:textId="2C61113A" w:rsidR="00EF6455" w:rsidRPr="005C494D" w:rsidRDefault="00EF6455" w:rsidP="00EF6455">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
         <w:t>Due Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="-89774235"/>
+          <w:id w:val="2066446849"/>
           <w:placeholder>
-            <w:docPart w:val="FAD4AF84A1F4478BA9E132409D1376E5"/>
+            <w:docPart w:val="36B217D57D4A484090F4B10B733933FC"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="001E1D5D">
+          <w:r w:rsidRPr="0A3C4A82">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Enter due date for offers</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1152C4F1" w14:textId="77777777" w:rsidR="00BF6C52" w:rsidRPr="005C494D" w:rsidRDefault="00BF6C52" w:rsidP="00BF6C52">
+    <w:p w14:paraId="3DBF2AD7" w14:textId="77777777" w:rsidR="00EF6455" w:rsidRDefault="00EF6455" w:rsidP="00EF6455">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
+        <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Time:</w:t>
       </w:r>
       <w:r w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:id w:val="-1822650165"/>
+          <w:id w:val="-661771496"/>
           <w:placeholder>
-            <w:docPart w:val="4E6BA0C04BA74F209F0AB6A5C4C9DDB7"/>
+            <w:docPart w:val="B1FF6582CA5C449EBC933B749992AD77"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001E1D5D">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t>Enter due time for offers</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005C494D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eastern Time</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5A142A" w14:textId="77777777" w:rsidR="00BF6C52" w:rsidRPr="00FA00DA" w:rsidRDefault="00BF6C52" w:rsidP="00BF6C52">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="69DB409C" w14:textId="77777777" w:rsidR="00EF6455" w:rsidRPr="005C494D" w:rsidRDefault="00EF6455" w:rsidP="00EF6455">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DC46098" w14:textId="77777777" w:rsidR="00BF6C52" w:rsidRPr="00446E9F" w:rsidRDefault="00BF6C52" w:rsidP="00BF6C52">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00446E9F">
+    <w:p w14:paraId="1B4A9DF4" w14:textId="77777777" w:rsidR="00EF6455" w:rsidRDefault="00EF6455" w:rsidP="00EF6455">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1170" w:right="-18"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D231B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sealed offers, subject to the conditions made a part hereof, will be received by the time and date specified above and then opened for furnishing and delivering the commodity as described herein. It is the Vendor’s sole responsibility to submit its offer by the specified time and date of opening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189A6818" w14:textId="77777777" w:rsidR="00EF6455" w:rsidRPr="005D231B" w:rsidRDefault="00EF6455" w:rsidP="00EF6455">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1170" w:right="-18"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D231B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Vendor shall bear the risk for late electronic submission due to unintended or unanticipated delay including, but not limited to, internet issues, network issues, local power outages, or application issues.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D231B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006431E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">offers are able to be uploaded in Ariba </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006431E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>after the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deadline/bid opening date and time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76981B03" w14:textId="31DBE9DC" w:rsidR="00EF6455" w:rsidRPr="008978E8" w:rsidRDefault="00EF6455">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396616">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Submit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00313BAD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00446E9F">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>one (1) signed, original electronic offer via the Ariba Sourcing Module</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396616">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008978E8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Vendor </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008978E8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007449AD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00446E9F">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>include the Execution Page 1 WITH the remaining pages of the solicitation in one PDF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008978E8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The Execution </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008978E8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>age</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008978E8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be signed and dated by an official authorized to bind the Vendor’s firm. Failure to return a signed offer shall result in disqualification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44512811" w14:textId="77777777" w:rsidR="00EF6455" w:rsidRPr="00396616" w:rsidRDefault="00EF6455" w:rsidP="00EF6455">
+      <w:pPr>
+        <w:ind w:left="1530" w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="787AF641" w14:textId="77777777" w:rsidR="00EF6455" w:rsidRPr="00396616" w:rsidRDefault="00EF6455">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396616">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">File names should identify the Vendor, solicitation, and document in that order (Vendor Name – Solicitation Number – Offer, etc.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204612E7" w14:textId="77777777" w:rsidR="00EF6455" w:rsidRPr="00396616" w:rsidRDefault="00EF6455" w:rsidP="00EF6455">
+      <w:pPr>
+        <w:ind w:left="1530" w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B4FE1FD" w14:textId="77777777" w:rsidR="00EF6455" w:rsidRPr="00396616" w:rsidRDefault="00EF6455">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396616">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Files must not be password protected. They must be in .PDF, .JPEG, .DOC or .XLS format and capable of being copied to other sources. The Vendor’s offer may be deemed non-responsive if the Agency is unable to open the file(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029D77FD" w14:textId="77777777" w:rsidR="00EF6455" w:rsidRPr="00396616" w:rsidRDefault="00EF6455" w:rsidP="00EF6455">
+      <w:pPr>
+        <w:ind w:left="1530" w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E10C68D" w14:textId="45101582" w:rsidR="00EF6455" w:rsidRPr="00396616" w:rsidRDefault="00EF6455">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396616">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the offer contains any confidential information (as defined in the NCDIT Terms and Conditions, </w:t>
+      </w:r>
+      <w:r w:rsidR="003D0867" w:rsidRPr="003D0867">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...363 lines deleted...]
-    <w:p w14:paraId="09091899" w14:textId="530121EB" w:rsidR="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“CONFIDENTIALITY”</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0867">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396616">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>), the Vendor must provide one (1) redacted electronic copy in addition to the original copy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECB8573" w14:textId="77777777" w:rsidR="00BF6C52" w:rsidRPr="00FA4AEE" w:rsidRDefault="00BF6C52" w:rsidP="00BF6C52">
+      <w:pPr>
+        <w:pStyle w:val="HeadingStyle2IFB"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09091899" w14:textId="7AB85684" w:rsidR="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc235015264"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235712994"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.4. </w:t>
+        <w:t>2.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00731EDE">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4AEE">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0089625A" w:rsidRPr="009C0897">
         <w:t>BASIS FOR REJECTION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="0089625A" w:rsidRPr="009C0897">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F5E715" w14:textId="3A5BB73C" w:rsidR="0089625A" w:rsidRPr="005C494D" w:rsidRDefault="0089625A" w:rsidP="497CDE70">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -7609,301 +7723,336 @@
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="497CDE70">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t>Enter Purchasing Agent’s name.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be grounds for rejection of said Vendor’s offer</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506F92D4" w14:textId="206917F8" w:rsidR="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
+    <w:p w14:paraId="506F92D4" w14:textId="6F2D068D" w:rsidR="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc235015265"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235712995"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.5. </w:t>
+        <w:t>2.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00731EDE">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4AEE">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD6F10" w:rsidRPr="00FA00DA">
         <w:t>LATE OFFERS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00AD6F10" w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05AEFABB" w14:textId="2EBBCF9E" w:rsidR="00AD6F10" w:rsidRDefault="00AD6F10" w:rsidP="497CDE70">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Regardless of cause, late offers will not be accepted and will automatically be disqualified from further consideration</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>It shall be the Vendor’s sole risk to ensure delivery at the designated office by the designated time</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Late offers will not be opened and may be returned to the Vendor at the expense of the Vendor or destroyed if requested.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9724ED" w14:textId="57202D35" w:rsidR="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
+    <w:p w14:paraId="2E9724ED" w14:textId="0972F773" w:rsidR="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc235015266"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235712996"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.6. </w:t>
+        <w:t>2.6</w:t>
+      </w:r>
+      <w:r w:rsidR="00731EDE">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4AEE">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C0897" w:rsidRPr="00FA4AEE">
         <w:t>NON-RESPONSIVE OFFERS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="009C0897" w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D59334" w14:textId="5457279A" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor offers will be deemed non-responsive by the State and will be rejected without further consideration or evaluation if statements such as the following are included:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307CFF5E" w14:textId="77777777" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897" w:rsidP="00FA4AEE">
+    <w:p w14:paraId="307CFF5E" w14:textId="77777777" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1530"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“This offer does not constitute a binding offer”, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465D8BF2" w14:textId="77777777" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897" w:rsidP="00FA4AEE">
+    <w:p w14:paraId="465D8BF2" w14:textId="77777777" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
         <w:ind w:left="1530"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">“This offer will be valid only if this offer is selected as a finalist or in the competitive range”, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCE91BE" w14:textId="77777777" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897" w:rsidP="00FA4AEE">
+    <w:p w14:paraId="0DCE91BE" w14:textId="77777777" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
         <w:ind w:left="1530"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“Vendor does not commit or bind itself to any terms and conditions by this submission”,  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B9DCCC" w14:textId="77777777" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897" w:rsidP="00FA4AEE">
+    <w:p w14:paraId="48B9DCCC" w14:textId="77777777" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="1530"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“This document and all associated documents are non-binding and shall be used for discussion purposes only”, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D584F7C" w14:textId="77777777" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897" w:rsidP="00FA4AEE">
+    <w:p w14:paraId="1D584F7C" w14:textId="77777777" w:rsidR="009C0897" w:rsidRPr="00FA00DA" w:rsidRDefault="009C0897">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="1530"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“This offer will not be binding on either party until incorporated in a definitive agreement signed by authorized representatives of both parties”, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FEE0590" w14:textId="77777777" w:rsidR="009C0897" w:rsidRDefault="009C0897" w:rsidP="00FA4AEE">
+    <w:p w14:paraId="5FEE0590" w14:textId="77777777" w:rsidR="009C0897" w:rsidRDefault="009C0897">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
         <w:ind w:left="1530"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A statement of similar intent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766B7F39" w14:textId="794A5D27" w:rsidR="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
+    <w:p w14:paraId="766B7F39" w14:textId="7A5FF92C" w:rsidR="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc235015267"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235712997"/>
       <w:r w:rsidRPr="00FA4AEE">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.7. </w:t>
+        <w:t>2.7</w:t>
+      </w:r>
+      <w:r w:rsidR="00731EDE">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4AEE">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00987A88" w:rsidRPr="00FA00DA">
         <w:t>NOTICE TO VENDOR</w:t>
       </w:r>
       <w:r w:rsidR="00C334F5">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00C334F5">
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00987A88" w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49584406" w14:textId="6B914286" w:rsidR="00987A88" w:rsidRDefault="00987A88" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
@@ -7942,752 +8091,726 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This applies to any language appearing in or attached to the document as part of the Offeror’s response. By execution and delivery of this </w:t>
       </w:r>
       <w:r w:rsidR="00417A41">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">RFQ </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>and response(s), the Offeror agrees that any additional terms and conditions, whether submitted purposely or inadvertently, shall have no force or effect.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D0C949" w14:textId="1C8DAEC4" w:rsidR="00FA4AEE" w:rsidRPr="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
+    <w:p w14:paraId="70D0C949" w14:textId="645BE6CA" w:rsidR="00FA4AEE" w:rsidRPr="00FA4AEE" w:rsidRDefault="00FA4AEE" w:rsidP="00FA4AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc235015268"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235712998"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.8. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A4093E" w:rsidRPr="00FA4AEE">
+        <w:lastRenderedPageBreak/>
+        <w:t>2.8</w:t>
+      </w:r>
+      <w:r w:rsidR="00731EDE">
         <w:rPr>
           <w:rStyle w:val="HeadingStyle2IFBChar"/>
           <w:b/>
-        </w:rPr>
-        <w:t>E-PROCUREMENT SOLICITATION</w:t>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000653A5">
+        <w:rPr>
+          <w:rStyle w:val="HeadingStyle2IFBChar"/>
+          <w:b/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4093E" w:rsidRPr="00FA4AEE">
+        <w:rPr>
+          <w:rStyle w:val="HeadingStyle2IFBChar"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>E-PROCUREMENT S</w:t>
+      </w:r>
+      <w:r w:rsidR="00731EDE">
+        <w:rPr>
+          <w:rStyle w:val="HeadingStyle2IFBChar"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>YSTEM</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidR="00A4093E" w:rsidRPr="00FA4AEE">
+    </w:p>
+    <w:p w14:paraId="5551B2FD" w14:textId="77777777" w:rsidR="00CD194E" w:rsidRPr="0051638A" w:rsidRDefault="00CD194E" w:rsidP="00CD194E">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1260"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve">The State utilizes the NC eProcurement </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(NCEP) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve">system to process requisitions and issue purchase orders. See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="0051638A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>http://eprocurement.nc.gov/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">General Terms and Conditions, Electronic Procurement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve">for more information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4C72B2" w14:textId="77777777" w:rsidR="00CD194E" w:rsidRPr="0051638A" w:rsidRDefault="00CD194E" w:rsidP="00CD194E">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1620"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21D8E7E3" w14:textId="77777777" w:rsidR="00CD194E" w:rsidRDefault="00CD194E">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1620"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve">It is the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendor’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve"> responsibility to read these provisions carefully and to consider them in preparing the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>response</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve">. By signature, the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051638A">
+        <w:t xml:space="preserve"> acknowledges acceptance of all provisions related to NC</w:t>
+      </w:r>
+      <w:r>
+        <w:t>EP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051638A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1944C569" w14:textId="77777777" w:rsidR="00CD194E" w:rsidRDefault="00CD194E" w:rsidP="00CD194E">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1620"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E560DBB" w14:textId="3B2872D3" w:rsidR="00CD194E" w:rsidRDefault="00CD194E">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1620"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">The transaction fee addressed in </w:t>
+      </w:r>
+      <w:r>
+        <w:t>General Terms and Condition, Electronic Payment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004560CA">
+        <w:t xml:space="preserve">(currently at 1.75%) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t>applies to the purchase of goods</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> only</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">It </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">does </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve"> apply to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendor Hosted Solutions, I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">aaS, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">PaaS, SaaS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t>software maintenance/support services</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, or any other type of services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4659AECD" w14:textId="77777777" w:rsidR="00CD194E" w:rsidRDefault="00CD194E" w:rsidP="00CD194E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1620"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7993CFA7" w14:textId="77777777" w:rsidR="00CD194E" w:rsidRDefault="00CD194E">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1620"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000065E3">
+        <w:t>If not already registered in NC</w:t>
+      </w:r>
+      <w:r>
+        <w:t>EP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve"> must</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> register </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">within two (2) days after notification of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">contract </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t>award.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36922A10" w14:textId="77777777" w:rsidR="00CD194E" w:rsidRDefault="00CD194E" w:rsidP="00CD194E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1620"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20646CF9" w14:textId="77777777" w:rsidR="00CD194E" w:rsidRDefault="00CD194E">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1620"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve"> must be current on all </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NCEP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve"> fees prior to submitting a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>response</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Otherwise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">, the State may disqualify the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve"> from participating in this </w:t>
+      </w:r>
+      <w:r>
+        <w:t>solicitation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065E3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F9A9A6" w14:textId="77777777" w:rsidR="00CD194E" w:rsidRDefault="00CD194E" w:rsidP="00CD194E">
+      <w:pPr>
+        <w:pStyle w:val="RFPBodyText"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08DB615B" w14:textId="5575F127" w:rsidR="000653A5" w:rsidRPr="000653A5" w:rsidRDefault="000653A5" w:rsidP="000653A5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc235712999"/>
+      <w:r w:rsidRPr="000653A5">
+        <w:rPr>
+          <w:rStyle w:val="HeadingStyle2IFBChar"/>
+          <w:b/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>2.9</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD194E">
+        <w:rPr>
+          <w:rStyle w:val="HeadingStyle2IFBChar"/>
+          <w:b/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+      <w:r w:rsidRPr="000653A5">
+        <w:rPr>
+          <w:rStyle w:val="HeadingStyle2IFBChar"/>
+          <w:b/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4093E" w:rsidRPr="000653A5">
+        <w:rPr>
+          <w:rStyle w:val="HeadingStyle2IFBChar"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>DISTRIBUTORS AND RESELLERS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidR="00A4093E" w:rsidRPr="000653A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D79931C" w14:textId="5A2DF5A7" w:rsidR="00A4093E" w:rsidRPr="008C1EDB" w:rsidRDefault="00A4093E" w:rsidP="497CDE70">
+      <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...14 lines deleted...]
-        <w:t>E</w:t>
+        </w:rPr>
+        <w:t>“Resellers” as used herein, refers to businesses that routinely sell or distribute Vendor’s Products, and may include “Distributors”, “Value Added Resellers” (VARs), “Original Equipment Manufacturers” (OEMs), Channel Partners, or such other designations</w:t>
+      </w:r>
+      <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...14 lines deleted...]
-        <w:t>P</w:t>
+        </w:rPr>
+        <w:t>These businesses must be approved by the State prior to placement of any orders</w:t>
+      </w:r>
+      <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> of the attached Department of Information Technology Terms and Conditions</w:t>
+        </w:rPr>
+        <w:t>Any contract established will be subject to this solicitation and any resulting Agreement(s), and to the terms and conditions of the State’s competitive bidding process</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB806B3" w14:textId="448DB37E" w:rsidR="00A4093E" w:rsidRPr="00FA00DA" w:rsidRDefault="00A4093E" w:rsidP="008564D2">
-[...269 lines deleted...]
-    <w:p w14:paraId="4D79931C" w14:textId="5A2DF5A7" w:rsidR="00A4093E" w:rsidRPr="008C1EDB" w:rsidRDefault="00A4093E" w:rsidP="497CDE70">
+    <w:p w14:paraId="4C0D6F57" w14:textId="0CD39F8A" w:rsidR="00A4093E" w:rsidRPr="00FA00DA" w:rsidRDefault="00A4093E" w:rsidP="497CDE70">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>“Resellers” as used herein, refers to businesses that routinely sell or distribute Vendor’s Products, and may include “Distributors”, “Value Added Resellers” (VARs), “Original Equipment Manufacturers” (OEMs), Channel Partners, or such other designations</w:t>
+        <w:t xml:space="preserve">The Agency acknowledges that the Reseller has merely purchased the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C334F5" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Third-Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Items for resale or license to the Agency, and that the proprietary and intellectual property rights to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C334F5" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Third-Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Items are owned by parties other than the Reseller (“Third Parties”)</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>These businesses must be approved by the State prior to placement of any orders</w:t>
+        <w:t xml:space="preserve">The Agency further acknowledges that except for the payment to the Reseller for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C334F5" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Third-Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Items, all of its rights and obligations with respect thereto flow from and to the Third Parties</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Any contract established will be subject to this solicitation and any resulting Agreement(s), and to the terms and conditions of the State’s competitive bidding process</w:t>
+        <w:t xml:space="preserve">The Reseller shall provide the Agency with copies of all documentation and warranties for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C334F5" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Third-Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Items which are provided to the Reseller</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Agency acknowledges that the Reseller has merely purchased the </w:t>
+        <w:t xml:space="preserve">The Reseller shall assign all applicable </w:t>
       </w:r>
       <w:r w:rsidR="00C334F5" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Third-Party</w:t>
+        <w:t>third-party</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Items for resale or license to the Agency, and that the proprietary and intellectual property rights to the </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Items are owned by parties other than the Reseller (“Third Parties”)</w:t>
+        <w:t xml:space="preserve"> warranties for Deliverables to the Agency</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="497CDE70">
-[...72 lines deleted...]
-    <w:p w14:paraId="7B441530" w14:textId="3B8546A9" w:rsidR="000653A5" w:rsidRDefault="000653A5" w:rsidP="000653A5">
+    </w:p>
+    <w:p w14:paraId="7B441530" w14:textId="34E1A958" w:rsidR="000653A5" w:rsidRDefault="000653A5" w:rsidP="000653A5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc235015270"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235713000"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.10. </w:t>
+        <w:t>2.10</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD194E">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000653A5">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A218E7" w:rsidRPr="00FA00DA">
         <w:t>POSSESSION AND REVIEW</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="3A753219" w14:textId="56695970" w:rsidR="00A218E7" w:rsidRPr="00FA00DA" w:rsidRDefault="00A218E7" w:rsidP="497CDE70">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>During the evaluation period and prior to award, possession of the bids and accompanying information is limited to personnel of the issuing agency, and to the committee responsible for participating in the evaluation</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendors who attempt to gain this privileged information, or to influence the evaluation process (i.e. assist in evaluation) will be in violation of purchasing rules and their offer will not be further evaluated or considered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0FCC96" w14:textId="699CEFF5" w:rsidR="00A218E7" w:rsidRDefault="00A218E7" w:rsidP="497CDE70">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">After award of contract the complete bid file will be available to any interested persons with the exception of trade secrets, test information or similar proprietary information as provided by statute </w:t>
-[...6 lines deleted...]
-        <w:t>and rule</w:t>
+        <w:t>After award of contract the complete bid file will be available to any interested persons with the exception of trade secrets, test information or similar proprietary information as provided by statute and rule</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any proprietary or confidential </w:t>
       </w:r>
       <w:r w:rsidR="00C334F5" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>information which</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> conforms to exclusions from public records as provided by N.C.G.S. §132-1.2 </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">must be clearly marked as such in the offer when submitted. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3573683E" w14:textId="36CF1F01" w:rsidR="00936E8C" w:rsidRPr="00936E8C" w:rsidRDefault="006F7E06" w:rsidP="00936E8C">
+    <w:p w14:paraId="3573683E" w14:textId="06F54C5C" w:rsidR="00936E8C" w:rsidRPr="00936E8C" w:rsidRDefault="006F7E06" w:rsidP="00936E8C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc235015271"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235713001"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidR="00936E8C">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="00CD194E">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="_Toc95754404"/>
       <w:r w:rsidR="00936E8C" w:rsidRPr="00936E8C">
         <w:t>BEST AND FINAL OFFERS (BAFO)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="1AFB90B0" w14:textId="7618AF03" w:rsidR="006F7E06" w:rsidRPr="00FA00DA" w:rsidRDefault="00F42652" w:rsidP="6ED6A326">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The State may establish a competitive range based upon evaluations of offers, and request BAFOs from the Vendor(s) within this </w:t>
       </w:r>
@@ -8703,186 +8826,183 @@
         </w:rPr>
         <w:t xml:space="preserve"> e.g. “Finalist Vendor(s)”</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If negotiations or subsequent offers are solicited, the Vendor(s) shall provide BAFO(s) in response</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Failure to deliver a BAFO when requested shall disqualify the non-responsive Vendor </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Failure to deliver a BAFO when </w:t>
+      </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>from</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>requested shall disqualify the non-responsive Vendor from further consideration</w:t>
+      </w:r>
+      <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> further consideration</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The State will evaluate BAFO(s), oral presentations, and product demonstrations as part of the Vendors’ </w:t>
       </w:r>
       <w:r w:rsidR="23C93FB1" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">respective offers to determine the final rankings. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E41D498" w14:textId="7D0A98D3" w:rsidR="000653A5" w:rsidRDefault="000653A5" w:rsidP="000653A5">
+    <w:p w14:paraId="1E41D498" w14:textId="4FA23FC9" w:rsidR="000653A5" w:rsidRDefault="00CD194E" w:rsidP="000653A5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc235015272"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235713002"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
-      <w:r w:rsidR="00F42652">
+      <w:r>
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...3 lines deleted...]
-          <w:u w:val="none"/>
+        <w:t xml:space="preserve">2  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD194E">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:t>AWARD</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="222878BA" w14:textId="3EBC4282" w:rsidR="00A218E7" w:rsidRDefault="00A218E7" w:rsidP="497CDE70">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>It is the general intent to award this contract to one</w:t>
       </w:r>
       <w:r w:rsidR="007C48E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1)</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vendor</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>As provided by statute, award will be based on Best Value Analysis, Lowest Price Technically Acceptable Source Selection Method in accordance with 09 NCAC 06B. 0302 Information Technology Procurement</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDC48FE" w14:textId="7FA2D546" w:rsidR="000653A5" w:rsidRDefault="000653A5" w:rsidP="000653A5">
+    <w:p w14:paraId="2BDC48FE" w14:textId="3F4F9A44" w:rsidR="000653A5" w:rsidRDefault="000653A5" w:rsidP="000653A5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc235015273"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235713003"/>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidR="00F42652">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
+      <w:r w:rsidR="00CD194E">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="000653A5">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F52C7" w:rsidRPr="006F52C7">
         <w:t>POINTS OF CONTACT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="006F52C7" w:rsidRPr="006F52C7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B459D9B" w14:textId="73D7B50F" w:rsidR="006F52C7" w:rsidRDefault="00B044F2" w:rsidP="154BFDE4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="154BFDE4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact by the Offeror with the persons shown below for contractual and technical matters related to this </w:t>
       </w:r>
       <w:r w:rsidR="00417A41" w:rsidRPr="154BFDE4">
@@ -9104,78 +9224,50 @@
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>City, State, Zip:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20AF9632" w14:textId="6C35E0AE" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
             <w:pPr>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E2D2272" w14:textId="191DA016" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
-[...26 lines deleted...]
-          </w:p>
           <w:p w14:paraId="51872454" w14:textId="063AB336" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
             <w:pPr>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DC9ECDF" w14:textId="63410FBD" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
             <w:pPr>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -9259,170 +9351,426 @@
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>City, State, Zip:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0202C0BE" w14:textId="1979894B" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
             <w:pPr>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47EDA063" w14:textId="7C0E302E" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
-[...26 lines deleted...]
-          </w:p>
           <w:p w14:paraId="4C1C03B2" w14:textId="410920E6" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
             <w:pPr>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EE090CB" w14:textId="7D8E1146" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="154BFDE4" w14:paraId="0BB28DD8" w14:textId="77777777" w:rsidTr="154BFDE4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30B44943" w14:textId="5B9E6199" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
+          <w:p w14:paraId="30B44943" w14:textId="7CE13946" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
             <w:pPr>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>State Contractual Point of Contact</w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00521C24">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">complete this box </w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prior to issuing an</w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RFQ; leave </w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the content </w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">blank </w:t>
+            </w:r>
+            <w:r w:rsidR="00521C24">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prior to </w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">posting an </w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IFB</w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-we only want the Vendors to contact the Purchasing Agent on Page 1 during posting, eval, and prior to award</w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A7C092F" w14:textId="4715EFE5" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
+          <w:p w14:paraId="3A7C092F" w14:textId="4539F150" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
             <w:pPr>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>State Technical Point of Contact</w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00521C24">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">complete this box </w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prior to issuing an</w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RFQ; leave </w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the content </w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">blank </w:t>
+            </w:r>
+            <w:r w:rsidR="00521C24">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prior to </w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">posting an </w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IFB</w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-we only want the Vendors to contact the Purchasing Agent on Page 1 during posting, eval, and prior to award</w:t>
+            </w:r>
+            <w:r w:rsidR="003D73CD" w:rsidRPr="007175FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="154BFDE4" w14:paraId="367896DA" w14:textId="77777777" w:rsidTr="154BFDE4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24999363" w14:textId="34593438" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
             <w:pPr>
               <w:ind w:left="30"/>
@@ -9501,78 +9849,50 @@
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>City, State, Zip:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76C75704" w14:textId="53100864" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
             <w:pPr>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27425204" w14:textId="7233EA7A" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
-[...26 lines deleted...]
-          </w:p>
           <w:p w14:paraId="205C2087" w14:textId="4C33DDFC" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
             <w:pPr>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A1E7A1F" w14:textId="2B75476B" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
             <w:pPr>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -9672,542 +9992,307 @@
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>City, State, Zip:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77232C75" w14:textId="1CC6ED27" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
             <w:pPr>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B7F28CA" w14:textId="2A3FB27C" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
-[...26 lines deleted...]
-          </w:p>
           <w:p w14:paraId="08190AB4" w14:textId="54B8B3C5" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
             <w:pPr>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="154BFDE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D44DDAA" w14:textId="543E79AE" w:rsidR="154BFDE4" w:rsidRDefault="154BFDE4" w:rsidP="154BFDE4">
             <w:pPr>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39BCD45E" w14:textId="73B75177" w:rsidR="00F46C53" w:rsidRDefault="00F46C53" w:rsidP="154BFDE4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C2BEBF9" w14:textId="46F87BFE" w:rsidR="00F92FAC" w:rsidRPr="008C2565" w:rsidRDefault="008C2565" w:rsidP="008C1EDB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc235015274"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc235713004"/>
       <w:r w:rsidRPr="43472784">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SPECIFICATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="589F51D4" w14:textId="77777777" w:rsidR="0012088C" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
+    <w:p w14:paraId="589F51D4" w14:textId="510F574C" w:rsidR="0012088C" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc235015275"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235713005"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.1. </w:t>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidR="003D73CD">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2392">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D72614" w:rsidRPr="007E2862">
         <w:t>VENDOR STANDARD AGREEMENT(S)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="00D72614" w:rsidRPr="007E2862">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D03FF5F" w14:textId="14D51734" w:rsidR="00D72614" w:rsidRDefault="00D72614" w:rsidP="0440F97C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="048DF8EF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The terms and conditions of Vendor’s standard license, maintenance or other agreement(s) applicable to Software and other Products acquired under this Agreement may apply to the extent </w:t>
+        <w:t>The terms and conditions of Vendor’s standard license, maintenance or other agreement(s) applicable to Software and other Products acquired under this Agreement may apply to the extent such terms and conditions do not materially change the terms and conditions of this Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="6B3C1318" w:rsidRPr="048DF8EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="048DF8EF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:t>In the event of any conflict between the terms and conditions of this Agreement and the Vendor’s standard agreement(s), the terms and conditions of this Agreement relating to audit and records, jurisdiction, choice of law, the State’s electronic procurement application of law or administrative rules, the remedy for intellectual property infringement and the exclusive remedies and limitation of liability in the Terms and Conditions herein shall apply in all cases and supersede any provisions contained in Vendor’s relevant standard agreement or any other agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="6B3C1318" w:rsidRPr="048DF8EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="048DF8EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The State shall not be obligated under any standard license and/or maintenance or other Vendor agreement(s) to indemnify </w:t>
+      </w:r>
+      <w:r w:rsidRPr="048DF8EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>such terms and conditions do not materially change the terms and conditions of this Agreement</w:t>
-[...257 lines deleted...]
-    <w:p w14:paraId="268FF1FD" w14:textId="6482ADEF" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
+        <w:t>or hold harmless the Vendor, its licensors, successors or assigns; nor arbitrate any dispute, nor pay late fees, legal fees or other similar costs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268FF1FD" w14:textId="6C85ADDA" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc235015276"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235713006"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.2. </w:t>
+        <w:t>3.2</w:t>
+      </w:r>
+      <w:r w:rsidR="003D73CD">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2392">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D72614" w:rsidRPr="00EB2392">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00D72614" w:rsidRPr="007E2862">
         <w:t>ENDOR UTILIZATION OF WORKERS OUTSIDE U.S.</w:t>
       </w:r>
       <w:r w:rsidR="00560FAB">
         <w:t xml:space="preserve"> – DISCLOSURE STATEMENT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="55919555" w14:textId="77777777" w:rsidR="005C64A4" w:rsidRDefault="005C64A4" w:rsidP="005C64A4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with the Statewide Information Security Manual (SISM), the State restricts the location of information systems that receive, process, store, or transmit State and Federal data to the United States which includes the following areas: US States, US Territories, US Embassies, and US Military installations (stateside or overseas). This restriction applies to the Vendor and to any subcontractors engaged to provide </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ervices under this Agreement or with access to State Data. The Vendor must ensure that its subcontractor agreements contain the same restrictions and will be responsible for monitoring and enforcing subcontractor compliance at all times.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1AC4D4" w14:textId="77777777" w:rsidR="005C64A4" w:rsidRDefault="005C64A4" w:rsidP="005C64A4">
+    <w:p w14:paraId="4D1AC4D4" w14:textId="3A2032FE" w:rsidR="005C64A4" w:rsidRDefault="005C64A4" w:rsidP="005C64A4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Hlk206585408"/>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to N.C.G.S. §143B-1361(b), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vendor must </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>complete and return this Disclosure Statement Attachment</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A3529B">
+        <w:t xml:space="preserve">complete and return this Disclosure Statement </w:t>
+      </w:r>
+      <w:r w:rsidR="005D2189">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>herein</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">F </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>its</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> solicitation response.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:rPr>
@@ -10234,161 +10319,154 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">isclosure </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tatement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Attachments</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4307">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for additional risks, costs, and other factors associated with its service prior to making an award for any such Vendor’s offer. The Vendor must provide the following information in </w:t>
+        <w:t xml:space="preserve">for additional risks, costs, and other factors associated with its service prior to making an award for any such Vendor’s offer. The Vendor must provide the following information in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>its</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bid response</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6A8E84" w14:textId="77777777" w:rsidR="002B4558" w:rsidRDefault="002B4558" w:rsidP="005C64A4">
+    <w:p w14:paraId="16FDE8E3" w14:textId="5E4BDB67" w:rsidR="005C64A4" w:rsidRPr="00F263EE" w:rsidRDefault="005C64A4" w:rsidP="005C64A4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F41ADA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F41ADA">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Vendor to complete</w:t>
+      </w:r>
+      <w:r w:rsidR="0042590E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Vendor to complete</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0042590E">
+        <w:t xml:space="preserve"> a.-e.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4558">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a.-e.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B4558">
+        <w:t xml:space="preserve"> in their offer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F41ADA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in their offer</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DC0736" w14:textId="77777777" w:rsidR="005C64A4" w:rsidRDefault="005C64A4" w:rsidP="005C64A4">
+    <w:p w14:paraId="25DC0736" w14:textId="77777777" w:rsidR="005C64A4" w:rsidRDefault="005C64A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The location of work performed under a state contract by the Vendor, any subcontractors, employees, or other persons performing the contract and whether any of this work will be performed outside the United States.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41DC537F" w14:textId="2ED7D0BC" w:rsidR="008A6B2B" w:rsidRDefault="0042590E" w:rsidP="0042590E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10400,56 +10478,56 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Vendor to enter text here to answer this disclosure question:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A5E5D5" w14:textId="77777777" w:rsidR="0042590E" w:rsidRPr="0042590E" w:rsidRDefault="0042590E" w:rsidP="0042590E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B0ABB71" w14:textId="77777777" w:rsidR="0042590E" w:rsidRPr="0042590E" w:rsidRDefault="0042590E" w:rsidP="0042590E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70A5454A" w14:textId="286F7FF5" w:rsidR="00456409" w:rsidRDefault="00456409" w:rsidP="0042590E">
+    <w:p w14:paraId="70A5454A" w14:textId="286F7FF5" w:rsidR="00456409" w:rsidRDefault="00456409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The corporate structure and location of corporate employees and activities of the Vendor, its affiliates or any other subcontractors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="324E13AA" w14:textId="42A93A45" w:rsidR="0042590E" w:rsidRPr="0042590E" w:rsidRDefault="0042590E" w:rsidP="0042590E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440" w:firstLine="180"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -10460,70 +10538,69 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Vendor to enter text here to answer this disclosure question:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F957A5C" w14:textId="77777777" w:rsidR="0042590E" w:rsidRDefault="0042590E" w:rsidP="0042590E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="607F514B" w14:textId="77777777" w:rsidR="0042590E" w:rsidRDefault="0042590E" w:rsidP="0042590E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F602D55" w14:textId="4EBE3ED1" w:rsidR="00456409" w:rsidRDefault="00456409" w:rsidP="00456409">
+    <w:p w14:paraId="0F602D55" w14:textId="4EBE3ED1" w:rsidR="00456409" w:rsidRDefault="00456409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vendor agrees to provide n</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3529B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>otice of the relocation of the Vendor, employees of the Vendor, subcontractors of the Vendor, or other persons performing Services under a state contract outside of the United States</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the event such relocation occurs during the contract term.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FC11F39" w14:textId="4DA689A6" w:rsidR="0042590E" w:rsidRPr="0042590E" w:rsidRDefault="0042590E" w:rsidP="0042590E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="900" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -10675,56 +10752,56 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="0042590E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">  NO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B7DCAF" w14:textId="737CBA27" w:rsidR="00456409" w:rsidRDefault="00456409" w:rsidP="0042590E">
+    <w:p w14:paraId="77B7DCAF" w14:textId="737CBA27" w:rsidR="00456409" w:rsidRDefault="00456409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7ECF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor agrees that any Vendor or subcontractor providing call or contact center Services to the State of North Carolina shall disclose to inbound callers the location from which the call or contact center Services are being provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08163ADD" w14:textId="31922067" w:rsidR="0042590E" w:rsidRPr="0042590E" w:rsidRDefault="0042590E" w:rsidP="0042590E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="900" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10875,56 +10952,56 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="0042590E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">  NO</w:t>
       </w:r>
       <w:r w:rsidRPr="0042590E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AFD94F" w14:textId="0A9CA2ED" w:rsidR="0042590E" w:rsidRPr="0042590E" w:rsidRDefault="00456409" w:rsidP="0042590E">
+    <w:p w14:paraId="38AFD94F" w14:textId="0A9CA2ED" w:rsidR="0042590E" w:rsidRPr="0042590E" w:rsidRDefault="00456409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D025B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Will any work under this contract be performed outside the United States?   </w:t>
       </w:r>
       <w:r w:rsidR="0042590E" w:rsidRPr="0042590E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
@@ -11109,61 +11186,74 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_____________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00EB2392">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51AF7C3F" w14:textId="62D70AEB" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
+    <w:p w14:paraId="51AF7C3F" w14:textId="2AC83DC5" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc235015277"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc235713007"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.3. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.3</w:t>
+      </w:r>
+      <w:r w:rsidR="002E31DD">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E12CD">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD6F10" w:rsidRPr="00FA00DA">
         <w:t>E-VERIFY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="00AD6F10" w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42080CEF" w14:textId="67950F45" w:rsidR="00EB2392" w:rsidRDefault="00AD6F10" w:rsidP="497CDE70">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Pursuant to N.C.G.S. § 143B-13</w:t>
       </w:r>
       <w:r w:rsidR="00CE0D87" w:rsidRPr="497CDE70">
@@ -11187,141 +11277,139 @@
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendors are directed to review the foregoing laws</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Any awarded Vendor must submit a certification of compliance with E-Verify to the awarding agency, and on a periodic basis thereafter as may be required by the State</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219758EA" w14:textId="3E6E8FAD" w:rsidR="000561FE" w:rsidRDefault="000561FE" w:rsidP="000561FE">
+    <w:p w14:paraId="219758EA" w14:textId="3EDB92BA" w:rsidR="000561FE" w:rsidRDefault="000561FE" w:rsidP="000561FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc235015278"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235713008"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.4</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5AF6">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:t>BRAND SPECIFIC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PRODUCT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00FA00DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="463AC267" w14:textId="7700DB8C" w:rsidR="000561FE" w:rsidRDefault="000561FE" w:rsidP="00257B8E">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1166"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manufacturer(s) name and product descriptions used in this solicitation are product specific. The items offered in response to this solicitation must be the manufacturer </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> specified. Failure to comply with this requirement will result in rejection of offer.</w:t>
+        <w:t>Manufacturer(s) name and product descriptions used in this solicitation are product specific. The items offered in response to this solicitation must be the manufacturer and type specified. Failure to comply with this requirement will result in rejection of offer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CCFB4C1" w14:textId="77777777" w:rsidR="00437553" w:rsidRPr="00FA00DA" w:rsidRDefault="00437553" w:rsidP="00257B8E">
       <w:pPr>
         <w:ind w:left="1166"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FBB3309" w14:textId="2FCC8DE4" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
+    <w:p w14:paraId="3FBB3309" w14:textId="2B355719" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc235015279"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235713009"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="007E68A9">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
+      <w:r w:rsidR="009E12CD">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E2EE0">
         <w:t>SECURITY SPECIFICATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="2A6FC239" w14:textId="77777777" w:rsidR="007B6D25" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79450171" w14:textId="2E18C998" w:rsidR="007B6D25" w:rsidRPr="00CA0884" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Note:  ONLY one of the following sections (3.</w:t>
       </w:r>
       <w:r w:rsidR="0074160B">
@@ -11393,56 +11481,56 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Please delete this Note from the final draft</w:t>
       </w:r>
       <w:r w:rsidR="0074160B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6755395E" w14:textId="1BB7B1BC" w:rsidR="007B6D25" w:rsidRPr="006076BB" w:rsidRDefault="007B6D25" w:rsidP="00437553">
+    <w:p w14:paraId="6755395E" w14:textId="1BB7B1BC" w:rsidR="007B6D25" w:rsidRPr="006076BB" w:rsidRDefault="007B6D25">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006076BB">
         <w:t>Solutions Hosted on State Infrastructure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B86CBF3" w14:textId="15BD10FA" w:rsidR="007B6D25" w:rsidRPr="008A2374" w:rsidRDefault="007B6D25" w:rsidP="007B6D25">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
@@ -11774,60 +11862,50 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00567F6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> SOLUTIONS Not Hosted on State Infrastructure</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="538DBB14" w14:textId="318C9AAA" w:rsidR="00EB708E" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:caps w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="67CEC7C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
@@ -11944,51 +12022,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="2B14B312" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:4.4pt;width:14.25pt;height:15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAXgk89dsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W8g9hCbo3UmoTgWg4hkFNzyQ+B3mRra5tKK2Mpjvv23Zza4+wMs98Um8k7MeIQu0AaXhcK&#10;BFIdbEeNhst5/7IGEZMha1wg1PCDETbl7KkwuQ13OuJ4So3gEoq50dCm1OdSxrpFb+Ii9EjsfYXB&#10;m8RyaKQdzJ3LvZNvSq2kNx3xh9b0uGux/j7dvIajOl8//CFTn5W6XOPeu2rcOq3nz9P2HUTCKf2F&#10;4YHP6FAyUxVuZKNwrNVqyVENa17w8LMlb6s0ZHyQZSH/Dyh/AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAF4JPPXbAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="4824AD7B" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:4.4pt;width:14.25pt;height:15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAXgk89dsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W8g9hCbo3UmoTgWg4hkFNzyQ+B3mRra5tKK2Mpjvv23Zza4+wMs98Um8k7MeIQu0AaXhcK&#10;BFIdbEeNhst5/7IGEZMha1wg1PCDETbl7KkwuQ13OuJ4So3gEoq50dCm1OdSxrpFb+Ii9EjsfYXB&#10;m8RyaKQdzJ3LvZNvSq2kNx3xh9b0uGux/j7dvIajOl8//CFTn5W6XOPeu2rcOq3nz9P2HUTCKf2F&#10;4YHP6FAyUxVuZKNwrNVqyVENa17w8LMlb6s0ZHyQZSH/Dyh/AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAF4JPPXbAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Restricted</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
@@ -12042,69 +12120,76 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="00B7D511" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:52.5pt;margin-top:2.2pt;width:14.25pt;height:15pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAECviyNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCbo3UOinFtRxCIaf2kh8CvcnW1jaVVsZSHOftuzklx9kZZr8pVpN3YsQhdoE0vMwV&#10;CKQ62I4aDYf95vkdREyGrHGBUMMFI6zKx4fC5DacaYvjLjWCSyjmRkObUp9LGesWvYnz0COx9xsG&#10;bxLLoZF2MGcu906+KvUmvemIP7Smx88W67/dyWvYqv3xy39n6qdSh2PceFeNa6f17Glaf4BIOKVb&#10;GK74jA4lM1XhRDYKx1oteUvSsFiAuPpZtgRRacj4IMtC3g8o/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA/pI8EWgIAALUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAQK+LI3AAAAAgBAAAPAAAAAAAAAAAAAAAAALQEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="46381CED" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:52.5pt;margin-top:2.2pt;width:14.25pt;height:15pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEAECviyNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCbo3UOinFtRxCIaf2kh8CvcnW1jaVVsZSHOftuzklx9kZZr8pVpN3YsQhdoE0vMwV&#10;CKQ62I4aDYf95vkdREyGrHGBUMMFI6zKx4fC5DacaYvjLjWCSyjmRkObUp9LGesWvYnz0COx9xsG&#10;bxLLoZF2MGcu906+KvUmvemIP7Smx88W67/dyWvYqv3xy39n6qdSh2PceFeNa6f17Glaf4BIOKVb&#10;GK74jA4lM1XhRDYKx1oteUvSsFiAuPpZtgRRacj4IMtC3g8o/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA/pI8EWgIAALUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAQK+LI3AAAAAgBAAAPAAAAAAAAAAAAAAAAALQEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Confidential</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - Includes information that is limited to a small audience with a need-to-know or legitimate business case (e.g., State employee personnel records, trade secrets, student records, sensitive public security information, etc.). If exposed to unauthorized parties, data from this category will cause high impact consequences such as regulatory fines, inability to recruit talent, loss of confidence, and/or damage to vendor relationships. This is not a complete list and is subject to legislative changes.</w:t>
+        <w:t xml:space="preserve"> - Includes information that is limited to a small audience with a need-to-know or legitimate business case (e.g., State employee personnel records, trade secrets, student records, sensitive public security information, etc.). If exposed to unauthorized parties, data from this category will cause high impact consequences such as regulatory fines, inability to recruit talent, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5010F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>loss of confidence, and/or damage to vendor relationships. This is not a complete list and is subject to legislative changes.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A025D13" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -12141,51 +12226,51 @@
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3A19BB62" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="66EBFA8C" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Internal</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - This is information typically used within the agency and not for public sharing. Most documents are classified as Internal within the organization, and most State employees would have access. This type of data, if exposed to unauthorized parties, would have a very limited impact on an agency’s reputation, compliance requirements or ability to achieve strategic goals. Internally classified data does not contain direct identifiers. Often, the effects of the loss of data can be recognized in very subtle ways and may not lead to clear negative consequences causing confusion due to lack of context or minor reputational harm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B98029" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
@@ -12231,51 +12316,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6D2E99DC" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
+              <v:rect w14:anchorId="3D1AFA8A" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.25pt;margin-top:2.65pt;width:14.25pt;height:15pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/pI8EWgIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uJoEDEBkUgqkoI&#10;kABxNl47u5LtcW0nm/TX99kbSEp7qpqDM+MZz8ebN3txubGGrVWIPbmGT45qzpST1PZu2fDnp5sv&#10;Z5zFJFwrDDnV8K2K/HL++dPF4GdqSh2ZVgWGIC7OBt/wLiU/q6ooO2VFPCKvHIyaghUJalhWbRAD&#10;oltTTev6azVQaH0gqWLE7fVo5PMSX2sl073WUSVmGo7aUjlDOV/zWc0vxGwZhO96uStD/EMVVvQO&#10;Sd9DXYsk2Cr0f4SyvQwUSacjSbYirXupSg/oZlJ/6OaxE16VXgBO9O8wxf8XVt6tH/1DAAyDj7MI&#10;MXex0cHmf9THNgWs7TtYapOYxOXkrD4/PeFMwjQ5r0/qAma1f+xDTN8UWZaFhgfMokAk1rcxISFc&#10;31xyLkc3vTFlHsaxAUGnp4jJpAAttBEJovVtw6NbcibMEnyTKZSQkUzf5uc5UNzGKxPYWmDkYEpL&#10;wxNq5syImGBAI+WXR48Sfnua67kWsRsfF9PIENsn0NT0tuFnh6+NyxlVIdquqz2OWXqldvsQWKCR&#10;edHLmx5JblHLgwigGjrE+qR7HNoQ2qadxFlH4eff7rM/GAArZwOoC0h+rERQaPG7AzfOJ8fHmetF&#10;OT45nUIJh5bXQ4tb2SsCVBMsqpdFzP7JvIk6kH3Bli1yVpiEk8g9gr9TrtK4UthTqRaL4gZ+e5Fu&#10;3aOXOXjGKcP7tHkRwe84kTCYO3qjuZh9oMboO5JjsUqk+8KbPa6YYFawG2WWuz3Oy3eoF6/912b+&#10;CwAA//8DAFBLAwQUAAYACAAAACEA0bLfz9sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrD&#10;MBCE74W+g9hCb43UGofiWg6hkFN7yQ+B3GRrY5tIK2Mpjvv23Zza4+wMs9+Uq9k7MeEY+0AaXhcK&#10;BFITbE+thsN+8/IOIiZD1rhAqOEHI6yqx4fSFDbcaIvTLrWCSygWRkOX0lBIGZsOvYmLMCCxdw6j&#10;N4nl2Eo7mhuXeyfflFpKb3riD50Z8LPD5rK7eg1btT9++e9MnWp1OMaNd/W0dlo/P83rDxAJ5/QX&#10;hjs+o0PFTHW4ko3CsVbLnKMa8gzE3c9y3lZryPggq1L+H1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD+kjwRaAgAAtQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANGy38/bAAAACAEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Public</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Data that is open to public inspection according to state and federal law, or readily available through public sources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22769211" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
@@ -12313,174 +12398,135 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">To comply with the State’s Security Standards and Policies, State agencies are required to perform annual security/risk assessments on their information systems using NIST 800-53 controls. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DAC7225" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">This requirement additionally applies to all Vendor-provided, agency-managed Infrastructure as a Service (IaaS), Platform as a Service (PaaS), and Software as a </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="1BA3D37B" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+        <w:t>This requirement additionally applies to all Vendor-provided, agency-managed Infrastructure as a Service (IaaS), Platform as a Service (PaaS), and Software as a Service (SaaS) solutions which will handle data classified as Internal, Confidential, or Restricted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA3D37B" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t>To comply with the State’s Security Standards and Policies, cloud products are required to comply with applicable FedRAMP or GovRAMP security requirements, including but not limited </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="76F4C795" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+        <w:t>To comply with the State’s Security Standards and Policies, cloud products are required to comply with applicable FedRAMP or GovRAMP security requirements, including but not limited to, continuous monitoring, incident response, and data classification as outlined in GovRAMP documentation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F4C795" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>To streamline and standardize this requirement the State has adopted GovRAMP which is a Risk and Authorization Management Program that provides a standardized approach to security assessment, authorization, and continuous monitoring for cloud products and services. GovRAMP’s security verification model is based on NIST 800-53 Rev. 5 (or current). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27999E49" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="004A6FF8" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+    <w:p w14:paraId="27999E49" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="004A6FF8" w:rsidRDefault="00EB708E">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E1692">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note-Delete after reading:  NCDIT to approve of the Agency chosen GovRAMP verified status for each solicitation based on data classification type as defined in the North Carolina Statewide Information Security Manual and North Carolina Statewide </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005E1692">
+        <w:t>Note-Delete after reading:  NCDIT to approve of the Agency chosen GovRAMP verified status for each solicitation based on data classification type as defined in the North Carolina Statewide Information Security Manual and North Carolina Statewide Data Classification and Handling Policy. Delete this note after reading and before posting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00567F6F">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="EE0000"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="004A6FF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The required GovRAMP verified status will depend on the sensitivity of the data and processes supported by the solution as defined in the Statewide Data Classification and Handling Policy. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5A1370" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+    <w:p w14:paraId="4B5A1370" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>For purposes of this solicitation, in accordance with the North Carolina Department of Information Technology Statewide Information Security Manual, a GovRAMP verified status of </w:t>
       </w:r>
       <w:r w:rsidRPr="0053094D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>[X]</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
@@ -12497,154 +12543,141 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Security Snapshot Score </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and upon request, the complete Snapshot Matrix. If awarded the contract,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="D13438"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor shall have an interim period from the effective date of the contract to achieve the verified GovRAMP status outlined above. The interim time periods for each data classification that requires a verified status are further described below. The Vendor shall provision access to the State to their continuous monitoring packages at a [standard] or [elevated] access level within fourteen (14) days of contract award, and seven (7) days of any subsequent GovRAMP status changes. If a non-disclosure agreement (NDA) is required by the Vendor, a copy of the NDA must be uploaded with the response and executed by the Vendor and the State at the time of contract award.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A87D03" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+    <w:p w14:paraId="59A87D03" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Public - For third-party cloud services where the highest category of information to be processed is </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="2FD0C750" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Public - For third-party cloud services where the highest category of information to be processed is Public data,  the Vendor must submit an updated score for the product annually throughout the contract duration that meets or exceeds the original score at time of contract award. Products with GovRAMP Core, Ready, Authorized or Provisionally Authorized statuses or FedRAMP Rev. 5 authorization also satisfy the security requirement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD0C750" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Internal - For third-party cloud services where the highest category of information to be processed is Internal data, the Vendor must either achieve the status of GovRAMP Core prior to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>award, or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> agree to achieve GovRAMP Core status within an interim time period, no later than twelve (12) months from the effective date of the contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777B1F20" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+    <w:p w14:paraId="777B1F20" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Confidential - For third-party cloud services where the highest category of information to be processed is Confidential data, the Vendor must either achieve a status of GovRAMP </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>Ready, or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> agree to achieve GovRAMP Ready status no later than fifteen (15) months from the effective date of the contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49661160" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+    <w:p w14:paraId="49661160" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Restricted - For third-party cloud services where the highest category of information to be processed is Restricted Data, the Vendor must either achieve a status of GovRAMP </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>Authorized, or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
@@ -12671,114 +12704,99 @@
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor’s who submitted a </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">GovRAMP Security Snapshot Score will be required to enroll in the GovRAMP Progressing Snapshot program prior to any data being transferred, stored or processed. The Vendor must complete their first Progressing Snapshot within ninety (90) days of award, with the expectation that progress will be made on a quarterly basis and access to progress reports must be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>provisioned</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the State. Products must maintain their participation in the Progressing Snapshot program and continued access to progress reports must be provisioned to the State until such time that they have achieved the minimum verified status outlined above. The State will review the Vendor’s progress on a quarterly basis and, in its sole discretion, may determine that the Vendor is not making satisfactory progress in the Progressing Snapshot program. Satisfactory progress shall be a material requirement of the contract.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2971A57B" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
+    <w:p w14:paraId="2971A57B" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>If the Vendor holds a FedRAMP Rev. 5 authorization at time of award, this authorization can be accepted in lieu of a GovRAMP authorization. Authorizations obtained via the FedRAMP 20x Pilot Program will not be permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07E63687" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1968"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>If the Vendor’s cloud product currently holds a FedRAMP Authorized designation, at the time of award, the State may require the Vendor to initiate and actively pursue, within thirty (30) days of award, the GovRAMP Fast Track Process, to achieve a GovRAMP Provisionally Authorized or Authorized status in order to satisfy Statewide continuous monitoring requirements.    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C6A087" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">(c) Additional Security Documentation. Prior to contract award, the State may in its discretion require the Vendor to provide additional security documentation, including but not limited </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> vulnerability assessment reports and penetration test reports. The awarded Vendor shall provide additional security documentation upon request by the State during the term of the contract. </w:t>
+        <w:t xml:space="preserve">(c) Additional Security Documentation. Prior to contract award, the State may in its discretion require the Vendor to provide additional security documentation, including but not limited to, vulnerability assessment reports and penetration test reports. The awarded Vendor shall provide additional security documentation upon request by the State during the term of the contract. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50091975" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00A5010F" w:rsidRDefault="00EB708E" w:rsidP="00EB708E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to: </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00A5010F">
           <w:rPr>
             <w:iCs/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://it.nc.gov/documents/statewide-glossary-information-technology-terms</w:t>
@@ -12810,336 +12828,344 @@
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to: </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00A5010F">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:iCs/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://nvlpubs.nist.gov/nistpubs/FIPS/NIST.FIPS.199.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A5010F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  for descriptions of NIST system confidentiality, integrity, and availability categories.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDADE27" w14:textId="77777777" w:rsidR="00EB708E" w:rsidRPr="00E427B5" w:rsidRDefault="00EB708E" w:rsidP="0074160B">
-[...12 lines deleted...]
-    <w:p w14:paraId="06F088B9" w14:textId="170EBDC2" w:rsidR="00610E85" w:rsidRPr="00EF2B9B" w:rsidRDefault="00610E85" w:rsidP="00610E85">
+    <w:p w14:paraId="06F088B9" w14:textId="36EAF3D7" w:rsidR="00610E85" w:rsidRPr="00EF2B9B" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc235015280"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235713010"/>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="006076BB">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93E9F">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF2B9B">
         <w:t>ENTERPRISE ARCHITECTURE SPECIFICATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="54B9D595" w14:textId="77777777" w:rsidR="00610E85" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78438DB1" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="002C3350" w:rsidRDefault="00610E85" w:rsidP="00610E85">
+    <w:p w14:paraId="150980DA" w14:textId="77777777" w:rsidR="00893C5C" w:rsidRPr="004B617F" w:rsidRDefault="00893C5C" w:rsidP="00893C5C">
       <w:pPr>
         <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="75C0FA48">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The following subsections (3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="75C0FA48">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.2 through 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="75C0FA48">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.8) are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enterprise Architecture </w:t>
+      </w:r>
+      <w:r w:rsidRPr="75C0FA48">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>specifications. They may be removed for one of two reasons:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A0ED22" w14:textId="77777777" w:rsidR="00893C5C" w:rsidRPr="004B617F" w:rsidRDefault="00893C5C" w:rsidP="00893C5C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:ind w:left="1620"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A621558">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The topic of the subsection is not relevant to the solicitation OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B60532" w14:textId="77777777" w:rsidR="00893C5C" w:rsidRPr="004B617F" w:rsidRDefault="00893C5C" w:rsidP="00893C5C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:ind w:left="1620"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="037200F4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>There are more detailed specifications provided by the agency for the topic in another section of the procurement document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F232D2" w14:textId="77777777" w:rsidR="00893C5C" w:rsidRPr="00BA0949" w:rsidRDefault="00893C5C" w:rsidP="00893C5C">
+      <w:pPr>
+        <w:ind w:left="1620"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C3350">
+      <w:r w:rsidRPr="02CA7A42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IF the subsection is not relevant, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>add the word “ – RESERVED” to the title of the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="02CA7A42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specificatio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>n and delete the clause text below…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0949">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note:  </w:t>
-[...152 lines deleted...]
-    <w:p w14:paraId="0FAD9336" w14:textId="73396E9D" w:rsidR="00610E85" w:rsidRPr="00072603" w:rsidRDefault="00072603" w:rsidP="00437553">
+        <w:t>Please keep the title in the document but delete the clause.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FAD9336" w14:textId="73396E9D" w:rsidR="00610E85" w:rsidRPr="00072603" w:rsidRDefault="00072603">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00610E85" w:rsidRPr="00F87E1F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>RCHITECTURE DIAGRAMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F536F7" w14:textId="3948CCA1" w:rsidR="00610E85" w:rsidRDefault="00610E85" w:rsidP="00610E85">
+    <w:p w14:paraId="10F536F7" w14:textId="7C25F226" w:rsidR="00610E85" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">The State utilizes architectural diagrams to better understand the design and technologies of a proposed solution. </w:t>
       </w:r>
       <w:r w:rsidR="002C3350">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> T</w:t>
+        <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="002C3350" w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidR="002C3350" w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>two diagrams</w:t>
       </w:r>
       <w:r w:rsidR="002C3350" w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are </w:t>
       </w:r>
       <w:r w:rsidR="002C3350" w:rsidRPr="00DE34C6">
@@ -13383,327 +13409,306 @@
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D808B46" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00684C20" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">There may be additional architectural diagrams requested </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="276BF225" w14:textId="6B7C3040" w:rsidR="00610E85" w:rsidRPr="00146B88" w:rsidRDefault="00610E85" w:rsidP="00437553">
+        <w:t>There may be additional architectural diagrams requested of the vendor after contract award. This will be communicated to the vendor by the agency as needed during the project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276BF225" w14:textId="6B7C3040" w:rsidR="00610E85" w:rsidRPr="00146B88" w:rsidRDefault="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB215A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>SOLUTION ROADMAP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="733536A0" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">A Solution Roadmap defines the vision and strategic elements of the solution.  The Solution Roadmap is a plan </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>of action for how a Solution will evolve over time. The minimum content should include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7D9960" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00946ECB" w:rsidRDefault="00610E85" w:rsidP="00437553">
+    <w:p w14:paraId="5B7D9960" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00946ECB" w:rsidRDefault="00610E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vision for the solution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C71DE73" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00437553">
+    <w:p w14:paraId="7C71DE73" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>High-level functionality expected for each solution release into production environment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376FD52B" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00946ECB" w:rsidRDefault="00610E85" w:rsidP="00437553">
+    <w:p w14:paraId="376FD52B" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00946ECB" w:rsidRDefault="00610E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>High-level timeline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5851A1F8" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00946ECB" w:rsidRDefault="00610E85" w:rsidP="00437553">
+    <w:p w14:paraId="5851A1F8" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00946ECB" w:rsidRDefault="00610E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Description of how customer feedback is collected and incorporated into solution enhancements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EBF8EA5" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00946ECB" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25D02AD5" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00860097" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Describe the solution roadmap for your product.  Include content on release strategies for functionality, roadmap for technical architecture, how scalability of solution is planned.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E07ED85" w14:textId="140C0C6A" w:rsidR="00610E85" w:rsidRPr="00CB215A" w:rsidRDefault="00610E85" w:rsidP="00437553">
+    <w:p w14:paraId="3E07ED85" w14:textId="140C0C6A" w:rsidR="00610E85" w:rsidRPr="00CB215A" w:rsidRDefault="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB215A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>IDENTITY AND ACCESS MANAGEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="512FCD60" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00946ECB" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The proposed solution must externalize identity and access management. The protocols describing the State’s Identity and Access Management can be found at the following link: </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:anchor="Tab-IdentityAccessManagement-1241" w:history="1">
         <w:r w:rsidRPr="00DE34C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://it.nc.gov/services/vendor-engagement-resources#Tab-IdentityAccessManagement-1241</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31E6AF59" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:t>Describe how your solution supports the above protocols, as well as making them available for application integration/consumption.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E1AA24" w14:textId="2F14655B" w:rsidR="00610E85" w:rsidRPr="00146B88" w:rsidRDefault="00610E85" w:rsidP="00437553">
+    <w:p w14:paraId="79E1AA24" w14:textId="2F14655B" w:rsidR="00610E85" w:rsidRPr="00146B88" w:rsidRDefault="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008472A5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>INTEGRATION APPROACH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61492BD9" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:t>Describe proposed solution capabilities to interoperate with other solutions. Identify the standards supported, integrations platforms, adaptors, APIs, and the like.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F241EF0" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="008472A5" w:rsidRDefault="00610E85" w:rsidP="00437553">
+    <w:p w14:paraId="4F241EF0" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="008472A5" w:rsidRDefault="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008472A5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>DISASTER RECOVERY AND BUSINESS CONTINUITY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C3C7BD" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:t>Describe the proposed solution capabilities related to the following areas:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD25C5F" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
@@ -13711,139 +13716,140 @@
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:t>Disaster Recovery Plan (DRP) – describe how proposed solution supports Recovery Point Objectives (RPO) and Recovery Time Objectives (RTO) metrics.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D2EA9FD" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:t>System Backup – describe backup plan capabilities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="623C23F4" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
+        <w:lastRenderedPageBreak/>
         <w:t>Disaster Recovery Testing – describe the frequency and test procedures for end-to-end disaster recovery testing. Business Continuity Plan (BCP) – describe capabilities proposed solution can provide in support of agency’s continuity of operations and incident responses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383C27B3" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="008472A5" w:rsidRDefault="00610E85" w:rsidP="00437553">
+    <w:p w14:paraId="383C27B3" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="008472A5" w:rsidRDefault="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008472A5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>DATA MIGRATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CBD29E" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:t>Describe approaches available for data conversion and/or data migration to load current data into proposed solution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045BFA61" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="008472A5" w:rsidRDefault="00610E85" w:rsidP="00437553">
+    <w:p w14:paraId="045BFA61" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="008472A5" w:rsidRDefault="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008472A5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>APPLICATION MANAGEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A0FBD5" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:t>Describe how the proposed solution monitors and reports the metrics on system performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E9F4BE" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:t>Describe how the proposed solution manages user administration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5EF91D" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPBodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:t>Describe the audit capabilities of proposed solution related to management of the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55878A14" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="002735B2" w:rsidRDefault="00610E85" w:rsidP="00437553">
+    <w:p w14:paraId="55878A14" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="002735B2" w:rsidRDefault="00610E85">
       <w:pPr>
         <w:pStyle w:val="RFPHeading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008472A5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>ACCESSIBILITY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC8F21D" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -13868,144 +13874,144 @@
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67280131" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00DE34C6" w:rsidRDefault="00610E85" w:rsidP="00610E85">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE34C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Standards include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7591F724" w14:textId="77777777" w:rsidR="005E1692" w:rsidRDefault="005E1692" w:rsidP="005E1692">
+    <w:p w14:paraId="7591F724" w14:textId="77777777" w:rsidR="005E1692" w:rsidRDefault="005E1692">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>State of North Carolina Digital Accessibility &amp; Usability Standard</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04C2A2E0" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00946ECB" w:rsidRDefault="00610E85" w:rsidP="00437553">
+    <w:p w14:paraId="04C2A2E0" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00946ECB" w:rsidRDefault="00610E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">W3C Web Accessibility Initiative - Web Content Accessibility Guidelines (WCAG) 2.1: </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00946ECB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.w3.org/TR/WCAG21/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39EF1855" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00946ECB" w:rsidRDefault="00610E85" w:rsidP="00437553">
+    <w:p w14:paraId="39EF1855" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00946ECB" w:rsidRDefault="00610E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 508: </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00946ECB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.section508.gov/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24854E1F" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00946ECB" w:rsidRDefault="00610E85" w:rsidP="00437553">
+    <w:p w14:paraId="24854E1F" w14:textId="77777777" w:rsidR="00610E85" w:rsidRPr="00946ECB" w:rsidRDefault="00610E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Voluntary Product Accessibility Template (VPAT®): </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00946ECB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.itic.org/policy/accessibility/vpat</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
@@ -14161,68 +14167,73 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> informati</w:t>
       </w:r>
       <w:r w:rsidRPr="00946ECB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>on.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C80BB86" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRDefault="00CC2FAB" w:rsidP="00610E85">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6960EEAC" w14:textId="472D2813" w:rsidR="00CC2FAB" w:rsidRDefault="00CC2FAB" w:rsidP="00CC2FAB">
+    <w:p w14:paraId="6960EEAC" w14:textId="6E994263" w:rsidR="00CC2FAB" w:rsidRDefault="00CC2FAB" w:rsidP="00CC2FAB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc235015281"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc235713011"/>
       <w:r w:rsidRPr="00B41B96">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00F66F99" w:rsidRPr="00B41B96">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93E9F">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41B96">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007779C4">
         <w:t>SPECIFICATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="46B13917" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRPr="000F1335" w:rsidRDefault="00CC2FAB" w:rsidP="00CC2FAB">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14277,345 +14288,355 @@
     <w:p w14:paraId="3AE7484F" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRPr="000F1335" w:rsidRDefault="00CC2FAB" w:rsidP="00CC2FAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-90"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260" w:right="-115"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The term “specification” refers to a description of the characteristics of a commodity or service.   Specifically, it is defined as the explicit requirements, furnished with a solicitation upon which a purchase order or contract is to be based.  Specifications set forth the characteristics of the goods and services to be purchased so as to enable the Vendor to determine and understand </w:t>
+        <w:t xml:space="preserve">The term “specification” refers to a description of the characteristics of a commodity or service.   Specifically, it is defined as the explicit requirements, furnished with a solicitation upon which a purchase order or contract is to be based.  Specifications set forth the characteristics of the goods and services to be purchased so as to enable the Vendor to determine and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>that which</w:t>
+        <w:t>understand that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is to be supplied.  Specifications may be in the form of a description of the physical, functional, or performance characteristics, a reference brand name or both.  It may include a description of any requirement for inspecting, testing, or preparing a material, equipment, supplies, or service for delivery. </w:t>
+        <w:t xml:space="preserve"> which is to be supplied.  Specifications may be in the form of a description of the physical, functional, or performance characteristics, a reference brand name or both.  It may include a description of any requirement for inspecting, testing, or preparing a material, equipment, supplies, or service for delivery. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Specifications are to be written so as to not restrict bidding but encourage open competition. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The goal is to invite maximum competition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CDE14E" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRPr="000F1335" w:rsidRDefault="00CC2FAB" w:rsidP="00CC2FAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-90"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260" w:right="-115"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>assure</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that your specifications meet the above criteria, use the following checklist:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564948AC" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRPr="000F1335" w:rsidRDefault="00CC2FAB" w:rsidP="00437553">
+    <w:p w14:paraId="564948AC" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRPr="000F1335" w:rsidRDefault="00CC2FAB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-90"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1627" w:right="-120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Specifications should be clear and accurate, yet simple.  They should NOT be so specific as to arbitrarily eliminate competition.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5475D86F" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRPr="000F1335" w:rsidRDefault="00CC2FAB" w:rsidP="00437553">
+    <w:p w14:paraId="5475D86F" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRPr="000F1335" w:rsidRDefault="00CC2FAB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-90"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1627" w:right="-120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Specifications should be understandable to both the Vendor and the purchaser.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47FCEE05" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRPr="000F1335" w:rsidRDefault="00CC2FAB" w:rsidP="00437553">
+    <w:p w14:paraId="47FCEE05" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRPr="000F1335" w:rsidRDefault="00CC2FAB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-90"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1627" w:right="-120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Specifications should be as flexible as possible.  Inflexible specifications defeat the competitive bid process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D440B89" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRPr="000F1335" w:rsidRDefault="00CC2FAB" w:rsidP="00437553">
+    <w:p w14:paraId="4D440B89" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRPr="000F1335" w:rsidRDefault="00CC2FAB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-90"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1627" w:right="-120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Specifications should be legible and concise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467B58D1" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRPr="000F1335" w:rsidRDefault="00CC2FAB" w:rsidP="00437553">
+    <w:p w14:paraId="467B58D1" w14:textId="77777777" w:rsidR="00CC2FAB" w:rsidRPr="000F1335" w:rsidRDefault="00CC2FAB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-90"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1627" w:right="-115"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Specifications should be verifiable.  Specifications that are written in such a way that a product or service offered cannot be verified as meeting specifications is of little value and results in confusion.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3944924D" w14:textId="0A1F232C" w:rsidR="00CD2A95" w:rsidRPr="00C51C54" w:rsidRDefault="00CC2FAB" w:rsidP="00C51C54">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">[Insert special instructions, if applicable.]  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E810C21" w14:textId="55B85785" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
+    <w:p w14:paraId="0E810C21" w14:textId="289000B3" w:rsidR="00EB2392" w:rsidRDefault="00EB2392" w:rsidP="00EB2392">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0505"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc235015282"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235713012"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EB2392">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00F66F99">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB2392">
+      <w:r w:rsidR="009E5014">
         <w:rPr>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2392">
+        <w:rPr>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006876B1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>DELIVERY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="41B1604C" w14:textId="1F86BE5E" w:rsidR="00FF35B6" w:rsidRPr="00FA00DA" w:rsidRDefault="00FF35B6" w:rsidP="00FF35B6">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Successful Vendor will complete </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>supply of the scope of work</w:t>
@@ -14770,75 +14791,81 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If circumstances beyond the control of the contractor result in a late delivery [or installation], it is the responsibility and obligation of the contractor to notify the Purchasing Agent listed on the purchase order, in writing, immediately upon determining delay of shipment. The written notification should indicate the anticipated delivery </w:t>
       </w:r>
       <w:r w:rsidR="0039109D" w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA00DA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00460C0B" w14:textId="269C596C" w:rsidR="00141DF1" w:rsidRDefault="00141DF1" w:rsidP="00141DF1">
+    <w:p w14:paraId="00460C0B" w14:textId="032A299A" w:rsidR="00141DF1" w:rsidRDefault="00141DF1" w:rsidP="00141DF1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc494716377"/>
       <w:bookmarkStart w:id="29" w:name="_Toc95128898"/>
-      <w:bookmarkStart w:id="30" w:name="_Toc235015283"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235713013"/>
       <w:r w:rsidRPr="000A2565">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00F66F99">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
+      <w:r w:rsidR="009E5014">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2565">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A6CDA">
         <w:t>CONTRACT TERM</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="49E418D8" w14:textId="6F6C2289" w:rsidR="00A24ADD" w:rsidRPr="00141DF1" w:rsidRDefault="00A24ADD" w:rsidP="00A24ADD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E1847">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[If this is a one-time purchase</w:t>
@@ -14948,65 +14975,65 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">one (1) year </w:t>
       </w:r>
       <w:r w:rsidRPr="005E1847">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>and will expire upon the anniversary date of the effective date unless otherwise stated in the Notice of Award, or unless terminated earlier.  The State retains the option to extend this contract for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> two (2) additional one (1) year periods</w:t>
       </w:r>
       <w:r w:rsidRPr="005E1847">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> at its sole discretion.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0507DF97" w14:textId="70676F8E" w:rsidR="00354780" w:rsidRPr="00291F7E" w:rsidRDefault="00354780" w:rsidP="00291F7E">
+    <w:p w14:paraId="0507DF97" w14:textId="70676F8E" w:rsidR="00354780" w:rsidRPr="00291F7E" w:rsidRDefault="00354780">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="450" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc235015284"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235713014"/>
       <w:r w:rsidRPr="00291F7E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>FURNISH AND DELIVER</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidR="00CF09CF" w:rsidRPr="00291F7E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D991A6" w14:textId="77777777" w:rsidR="00F66F99" w:rsidRDefault="00F66F99" w:rsidP="00F66F99">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:i/>
@@ -15020,51 +15047,50 @@
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="134D429D" w14:textId="77777777" w:rsidR="00F66F99" w:rsidRPr="001D6A06" w:rsidRDefault="00F66F99" w:rsidP="00F66F99">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D6A06">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">YEAR 1:  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11016" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="828"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="5040"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1818"/>
       </w:tblGrid>
@@ -16891,118 +16917,118 @@
         <w:t xml:space="preserve">     Grant Total Offer Cost Years 1-3:_________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B8154E" w14:textId="77777777" w:rsidR="005C281B" w:rsidRDefault="005C281B" w:rsidP="005C281B">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23248816" w14:textId="08FB2A53" w:rsidR="00471540" w:rsidRPr="005A62B2" w:rsidRDefault="004B65E1" w:rsidP="00354780">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc235015285"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235713015"/>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00354780" w:rsidRPr="00354780">
         <w:t>.0</w:t>
       </w:r>
       <w:r w:rsidR="00354780" w:rsidRPr="00354780">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006D7B6A" w:rsidRPr="005A62B2">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">DEPARTMENT OF INFORMATION TECHNOLOGY </w:t>
       </w:r>
       <w:r w:rsidR="00471540" w:rsidRPr="005A62B2">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INSTRUCTIONS TO VENDORS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="4B85806B" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="00471540">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B9C6D33" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="46DC85AF">
+    <w:p w14:paraId="5B9C6D33" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>READ, REVIEW AND COMPLY:</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  It shall be the Vendor’s responsibility to read this entire document, review all enclosures and attachments, and comply with all requirements specified herein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B161FB0" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="46DC85AF">
+    <w:p w14:paraId="1B161FB0" w14:textId="77777777" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DEFINITIONS</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F17358A" w14:textId="1A19F498" w:rsidR="00471540" w:rsidRDefault="00BF14E0" w:rsidP="00354780">
       <w:pPr>
@@ -17112,51 +17138,50 @@
         <w:t>These contracts are in place for the convenience of the state and use of them is optional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14383719" w14:textId="3F112248" w:rsidR="00F1436A" w:rsidRPr="00F1436A" w:rsidRDefault="00F1436A" w:rsidP="00F1436A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>OPEN MARKET CONTRACT:</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  A contract for the purchase of goods or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> not covered by a term, technical, or convenience contract.</w:t>
@@ -17189,180 +17214,171 @@
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A contract in which a source of supply is established for a specified period of time for specified </w:t>
       </w:r>
       <w:r w:rsidR="00087603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or supplies; usually characterized by an estimated or definite minimum quantity, with the possibility of additional requirements beyond the minimum, all at a predetermined unit price </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376F44CB" w14:textId="411A4100" w:rsidR="00F1436A" w:rsidRPr="00F1436A" w:rsidRDefault="00F1436A" w:rsidP="00F1436A">
+    <w:p w14:paraId="376F44CB" w14:textId="411A4100" w:rsidR="00F1436A" w:rsidRPr="00F1436A" w:rsidRDefault="00F1436A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">THE STATE:  </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00471540">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Is</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the state of North Carolina and its agencies.</w:t>
+        <w:t>Is the state of North Carolina and its agencies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF2ABED" w14:textId="6717510A" w:rsidR="00F1436A" w:rsidRPr="00175E83" w:rsidRDefault="00F1436A" w:rsidP="00F1436A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00175E83">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VENDOR:</w:t>
       </w:r>
       <w:r w:rsidRPr="00175E83">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Company, firm, corporation, partnership, individual, etc., submitting a response to a solicitation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FCA1541" w14:textId="7518AC99" w:rsidR="00471540" w:rsidRPr="00175E83" w:rsidRDefault="00471540" w:rsidP="46DC85AF">
+    <w:p w14:paraId="0FCA1541" w14:textId="7518AC99" w:rsidR="00471540" w:rsidRPr="00175E83" w:rsidRDefault="00471540">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PROMPT PAYMENT DISCOUNTS</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  Vendors are urged to compute all discounts into the price offered</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If a prompt payment discount is offered, it will not be considered in the award of the contract except as a factor to aid in resolving cases of identical prices.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569E19A8" w14:textId="1E5EB41C" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="46DC85AF">
+    <w:p w14:paraId="569E19A8" w14:textId="1E5EB41C" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CLARIFICATIONS/INTERPRETATIONS</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
@@ -17389,70 +17405,71 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any and all revisions to this document shall be made only by written addendum from </w:t>
       </w:r>
       <w:r w:rsidR="00BF14E0" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>NCDIT</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Vendor is cautioned that the requirements of this </w:t>
       </w:r>
       <w:r w:rsidR="00417A41" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">RFQ </w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>can be altered only by written addendum and that verbal communications from whatever source are of no effect.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4B20F8" w14:textId="5AC68A02" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="46DC85AF">
+    <w:p w14:paraId="0A4B20F8" w14:textId="5AC68A02" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ACCEPTANCE AND REJECTION</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
@@ -17494,55 +17511,55 @@
       <w:r w:rsidR="6B3C1318" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If either a unit price or </w:t>
       </w:r>
       <w:r w:rsidR="000A318B" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>extended price is obviously in error and the other is obviously correct, the incorrect price will be disregarded.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3C82E3" w14:textId="4ED418FB" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540" w:rsidP="46DC85AF">
+    <w:p w14:paraId="7F3C82E3" w14:textId="4ED418FB" w:rsidR="00471540" w:rsidRPr="00471540" w:rsidRDefault="00471540">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>AWARD OF CONTRACT</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
@@ -17620,92 +17637,92 @@
       <w:r w:rsidR="00BF14E0" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>NCDIT</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> reserves the right to make partial, progressive or multiple awards: where it is advantageous to award separately by items; or where more than one supplier is needed to provide the contemplated requirements as to quantity, quality, delivery, service, geographical areas; other factors deemed by </w:t>
       </w:r>
       <w:r w:rsidR="00BF14E0" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>NCDIT</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be pertinent or peculiar to the purchase in question.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F763287" w14:textId="77777777" w:rsidR="00471540" w:rsidRDefault="00471540" w:rsidP="46DC85AF">
+    <w:p w14:paraId="4F763287" w14:textId="77777777" w:rsidR="00471540" w:rsidRDefault="00471540">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MISCELLANEOUS</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Masculine pronouns shall be read to include feminine pronouns and the singular of any word or phrase shall be read to include the plural and vice versa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047D4CD3" w14:textId="5BD1E4B5" w:rsidR="007239AD" w:rsidRPr="007239AD" w:rsidRDefault="007239AD" w:rsidP="46DC85AF">
+    <w:p w14:paraId="047D4CD3" w14:textId="5BD1E4B5" w:rsidR="007239AD" w:rsidRPr="007239AD" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PROTEST PROCEDURES:</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  When an offeror wants to protest a contract awarded pursuant to this solicitation that is over $25,000 they must submit a written request to the issuing agency at the address given in this document</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -17834,108 +17851,108 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>RFQ</w:t>
       </w:r>
       <w:r w:rsidR="00994421" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>issued pursuant to Waiver of Competition, then reserve the paragraph.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F8DDB8" w14:textId="0799939F" w:rsidR="007239AD" w:rsidRPr="007239AD" w:rsidRDefault="007239AD" w:rsidP="46DC85AF">
+    <w:p w14:paraId="55F8DDB8" w14:textId="0799939F" w:rsidR="007239AD" w:rsidRPr="007239AD" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>VENDOR REGISTRATION AND SOLICITATION NOTIFICATION SYSTEM</w:t>
       </w:r>
       <w:r w:rsidR="006F651C" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> The electronic Vendor Portal (eVP) allows Vendors to electronically register with the State to receive electronic notification of current procurement opportunities for goods and services available on the eVP at the following web site: </w:t>
       </w:r>
       <w:hyperlink r:id="rId30">
         <w:r w:rsidR="0095549C" w:rsidRPr="46DC85AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>https://evp.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475EB5FB" w14:textId="70CAB7A7" w:rsidR="007239AD" w:rsidRPr="007239AD" w:rsidRDefault="007239AD" w:rsidP="46DC85AF">
+    <w:p w14:paraId="475EB5FB" w14:textId="70CAB7A7" w:rsidR="007239AD" w:rsidRPr="007239AD" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DIGITAL IMAGING</w:t>
       </w:r>
       <w:r w:rsidRPr="46DC85AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
@@ -17992,87 +18009,87 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA3690C" w14:textId="01918D70" w:rsidR="00471540" w:rsidRDefault="004B65E1" w:rsidP="004F4C32">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc235015286"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235713016"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00354780" w:rsidRPr="004F4C32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
       <w:r w:rsidR="00354780" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00685793" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DEPARTMENT OF INFORMATION TECHNOLOGY TERMS AND CONDITIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="0B20442C" w14:textId="574CAAB7" w:rsidR="006C698A" w:rsidRDefault="006C698A" w:rsidP="006C698A">
+    <w:p w14:paraId="0B20442C" w14:textId="30E6B341" w:rsidR="006C698A" w:rsidRDefault="006C698A" w:rsidP="006C698A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00301C85">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00C07028">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00C07028" w:rsidRPr="00301C85">
         <w:rPr>
@@ -18132,89 +18149,97 @@
       </w:r>
       <w:r w:rsidR="00C07028">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> to determine this answer) then delete this section in its entirety and i</w:t>
       </w:r>
       <w:r w:rsidRPr="00301C85">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">nsert </w:t>
       </w:r>
       <w:r w:rsidR="00C07028">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">the NCDIT </w:t>
       </w:r>
-      <w:r w:rsidRPr="00301C85">
+      <w:r w:rsidR="006C2708">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>SaaS Terms and Conditions</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C07028">
+        <w:t>Vendor Hosted/S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301C85">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00301C85" w:rsidRPr="00301C85">
+        <w:t>aaS Terms and Conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07028">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00301C85" w:rsidRPr="00301C85">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0B01B7A5" w14:textId="3F472AAE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DDFD879" w14:textId="77777777" w:rsidR="00301C85" w:rsidRPr="00301C85" w:rsidRDefault="00301C85" w:rsidP="006C698A">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B01B7A5" w14:textId="3F472AAE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DEFINITIONS</w:t>
       </w:r>
       <w:r w:rsidR="004F4C32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -18224,447 +18249,371 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F4C32" w:rsidRPr="002A51A1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Supplementing the Definitions appearing in the body of this solicitation, above:</w:t>
       </w:r>
       <w:r w:rsidR="004F4C32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEEF6F4" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="5BEEF6F4" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Agency” means the Agency purchasing the goods or Services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7984C973" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="7984C973" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Computer” means a data processing device capable of accepting data, performing prescribed operations on the data, and supplying the results of these operations; for example, a device that operates on discrete data by performing arithmetic and logic processes on the data, or a device that operates on analog data by performing physical processes on the Data.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763146AC" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="763146AC" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Computer Data Base” means a collection of data in a form capable of being processed and operated on a </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="5B71251A" w14:textId="78433EF9" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+        <w:t>“Computer Data Base” means a collection of data in a form capable of being processed and operated on a Computer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B71251A" w14:textId="78433EF9" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Computer Program” means a series of instructions or statements in a form acceptable to a </w:t>
+        <w:t>“Computer Program” means a series of instructions or statements in a form acceptable to a Computer, processor or controller that is designed to cause the Computer, processor or controller to execute an operation or operations</w:t>
+      </w:r>
+      <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Computer programs include operating systems, assemblers, compilers, interpreters, data management systems, utility programs, sort-merge programs and maintenance/diagnostics programs, as well as applications programs such as payroll, inventory control and engineering analysis programs</w:t>
+      </w:r>
+      <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Computer Programs may be either machine dependent or machine-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Computer</w:t>
+        <w:t>independent, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, processor or controller that is designed to cause the </w:t>
-[...50 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> may be general purpose in nature or be designed to satisfy the requirements of a particular user.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA93096" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="1EA93096" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Computer Software” or “Software” means Computer Programs and Data Bases. Also, s</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ee,</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Software” below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB9B1AC" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="5BB9B1AC" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Computer Software Documentation” means technical data and information comprising Computer listings and printouts, in human readable form that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE202C0" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="7DE202C0" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documents the design or </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="629075D6" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+        <w:t>Documents the design or details the Computer Software</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629075D6" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Explains the capabilities of the Software, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0576C5" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="5B0576C5" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provides operating instructions for using the Software to obtain desired results from a </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="7BAA5036" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+        <w:t>Provides operating instructions for using the Software to obtain desired results from a Computer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BAA5036" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Custom or Modified Software” means Software that may be modified by the State, or by Vendor at the State’s request or direction to perform in accordance with specifications.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD40FFE" w14:textId="08EB7AEB" w:rsidR="007239AD" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="4FD40FFE" w14:textId="08EB7AEB" w:rsidR="007239AD" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Data” means recorded information, regardless of form or method of recording.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD741CB" w14:textId="1EAB1219" w:rsidR="00347060" w:rsidRPr="00347060" w:rsidRDefault="00347060" w:rsidP="00437553">
+    <w:p w14:paraId="4CD741CB" w14:textId="1EAB1219" w:rsidR="00347060" w:rsidRPr="00347060" w:rsidRDefault="00347060">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00347060">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Deliverable”/”Product Warranties” shall mean and include the warranties provided for products or deliverables licensed to the State</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Paragraph 2</w:t>
       </w:r>
       <w:r w:rsidR="00E91BF0">
@@ -18681,252 +18630,252 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of these Terms and Conditions unless superseded by a Vendor’s Warranties pursuant to </w:t>
       </w:r>
       <w:r w:rsidRPr="00947CD3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor’s License or Support Agreements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15765E2A" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="15765E2A" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Hardware” includes Computers, printers, attached equipment or peripherals or other equipment utilized for the State’s intended purposes as expressed in the solicitation documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CCFB8A" w14:textId="77777777" w:rsidR="00347060" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="13CCFB8A" w14:textId="77777777" w:rsidR="00347060" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Products” includes Software, Hardware, equipment, options, documentation, accessories, supplies, spare parts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8180A6" w14:textId="77777777" w:rsidR="00347060" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="0F8180A6" w14:textId="77777777" w:rsidR="00347060" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00347060">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“Services” means the obligations and duties undertaken by the Vendor to comply with the specifications and requirements in this solicitation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034F1816" w14:textId="78FCA637" w:rsidR="007239AD" w:rsidRPr="00347060" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="034F1816" w14:textId="78FCA637" w:rsidR="007239AD" w:rsidRPr="00347060" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00347060">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Software” is “Packaged Copyrighted Software Products” (unless otherwise identified) as used in 09 NCAC 06A.0102(13) and means Computer Software that is used regularly for other than governmental purposes and is sold, licensed, or leased in significant quantities to the general public at established market or catalog prices, that is considered “shrink-wrap” or “clickwrap”, that is or may be generally licensed by “shrink-wrap” or “clickwrap” licenses, or Computer Software that does not constitute Custom or Modified Software and is regularly sold, licensed or leased by the Vendor to governmental entities to meet governmental requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5BA56A" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="0C5BA56A" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“State” shall mean the State of North Carolina, NCDIT as an Agency, or an Agency in its capacity as the Award Authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E58770" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="32E58770" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“Support” includes Hardware maintenance and repair (outside any required by any applicable warranty), Software updates maintenance and support Services, consulting, training and other agreed support Services provided by or through Vendor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A188FA" w14:textId="5FB072E9" w:rsidR="00E2432D" w:rsidRPr="00E2432D" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="78A188FA" w14:textId="5FB072E9" w:rsidR="00E2432D" w:rsidRPr="00E2432D" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Use”, in the context of Computer Software execution and operation in Section 2 and 3 hereinbelow, means storing, loading, installing, executing or displaying Software on a Computer, processor or controller, or making a copy of Software for archival or backup purposes only.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD02C65" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00354780">
+    <w:p w14:paraId="7BD02C65" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SOFTWARE LICENSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C442AEB" w14:textId="1C0719BF" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="7C442AEB" w14:textId="1C0719BF" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor grants the State a personal non-transferable and non-exclusive right to use, in object code form only, all Software and related documentation furnished to the Agency under this Agreement</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -18936,55 +18885,55 @@
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Use of Software on multiple processors is prohibited unless otherwise agreed in writing</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If the License Grant and License Fees are based upon the number of Users, the number of Users may be increased at any time, subject to the restrictions on the maximum number of Users specified in the Vendor’s standard agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2F6424" w14:textId="56E7FD57" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="5E2F6424" w14:textId="56E7FD57" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Software provided pursuant to this Solicitation may, in some circumstances, be accompanied by a clickwrap agreement</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -18994,460 +18943,432 @@
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The sole purpose of any clickwrap agreement shall be to operate as the mechanism for the installation of the Software</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>All terms and conditions of any clickwrap agreement provided with any Software solicited herein shall have no force and effect and shall be non-binding on the State, its employees, agents, and other authorized users of the Software.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B21B323" w14:textId="2B3D3598" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="5B21B323" w14:textId="2B3D3598" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State agrees to use its best efforts to see that its employees and users of all Software licensed hereunder comply with the terms and conditions set forth in this Agreement, and any Exhibits or Amendments hereto</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State also agrees to refrain from taking any steps, such as reverse engineering, reverse assembly or reverse compilation to derive a source code equivalent to the Software; or portion thereof.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E21B6F" w14:textId="5C67A482" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="36E21B6F" w14:textId="5C67A482" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State shall have the right to copy the Software, in whole or in part, for use in conducting benchmark or acceptance tests, for business recovery and disaster recovery testing or operations, and consistent with the security, records retainage or other policy of the Agency for archival or emergency purposes, or to replace a worn copy; but not for use in preparing derivative works unless expressly allowed by the Agreement or subsequent Statements of Work</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Any copy of the Software or documentation must contain the same copyright notice and proprietary markings that are on the original Software.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B434360" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="1B434360" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Use of Software on any Products other than that for which it was obtained, removal of Software from the United States or any other material breach shall automatically terminate this license.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7C6960" w14:textId="48ACBDAD" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="7E7C6960" w14:textId="48ACBDAD" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The State’s license includes the right to upgrades, updates, maintenance releases or other enhancements or modifications made generally available to Vendor’s </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>licensees</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> without a separate maintenance or support agreement</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor’s right to a new license for new version releases of the Software shall not be abridged by the foregoing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E38E3A" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="05E38E3A" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Software bundled with any other Product may be used only with the Product and with the configuration in which the Product is sold by Vendor or subsequently upgraded by Vendor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D3EE69" w14:textId="3C1D6CEC" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="05D3EE69" w14:textId="3C1D6CEC" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State’s license neither transfers, vests nor infers any title or other ownership right in any intellectual property right of Vendor, or any third party</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State’s license neither transfers, vests nor infers any title or other ownership right in any source code associated with the Software unless otherwise agreed by the parties, and will not be construed as a sale of any ownership rights in the Software, unless Custom or Modified Software is being developed as a Work For Hire in response to the State’s solicitation documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6DF37C" w14:textId="3FCFAE1C" w:rsidR="007239AD" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="2E6DF37C" w14:textId="3FCFAE1C" w:rsidR="007239AD" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The State may use the Software with the Computer for which or with which it was acquired, including use at any government installation to which the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>The State may use the Software with the Computer for which or with which it was acquired, including use at any government installation to which the Computer may be transferred by the State</w:t>
+      </w:r>
+      <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Computer</w:t>
-[...35 lines deleted...]
-    <w:p w14:paraId="4B229E82" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="0022171D">
+        <w:t>The State may use the Software with the backup Computer if the Computer for which or with which it was acquired is inoperative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B229E82" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>USE OF SOFTWARE AND INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A27BF7D" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="0A27BF7D" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The State agrees that any Software or technical and business information owned by Vendor (“Information”) or its suppliers or licensors and furnished to the State under this Agreement shall be and remain the property of the Vendor, or other party, respectively.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E9E538" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="31E9E538" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>All Software and information furnished to the State under this Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750B61C5" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="750B61C5" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Shall be used by the State only to install, operate or maintain the Product for which they were originally furnished;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B2A6E5" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="50B2A6E5" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Shall not be reproduced or copied, in whole or in part, except as necessary for use as authorized under this agreement; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B9816B" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="70B9816B" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Shall, together with any copies except copies for the Agency’s and State’s archival purposes containing the State’s business records, be returned or destroyed when no longer needed or permitted for use with the Product for which they were initially furnished; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A6EB19" w14:textId="32034C8F" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="17A6EB19" w14:textId="32034C8F" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>All Software and information designated as “confidential” or “proprietary” shall be kept in confidence except as may be required by the North Carolina Public Records Act: N</w:t>
       </w:r>
       <w:r w:rsidR="00751C91" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -19494,76 +19415,76 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> §132-1, </w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>et seq</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7995D00E" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="7995D00E" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transfer of Software or program license:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035BAF36" w14:textId="4311D982" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="035BAF36" w14:textId="4311D982" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Software may be transferred within the United States to any location for the State’s normal operations upon written notice to the Vendor without additional cost(s)</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -19587,55 +19508,55 @@
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>All other transfers may be permitted only with Vendor’s prior written consent, and such consent shall not be unreasonably withheld</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Transfers requiring Vendor’s consent may be subject to an additional license fee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5D637C" w14:textId="292BB7A2" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="6F5D637C" w14:textId="292BB7A2" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The rights granted herein are restricted for use solely by the State</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -19659,211 +19580,197 @@
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Any assignee or transferee must execute a separate agreement with Vendor</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Any such assignment or transfer shall terminate the obligations of the State under this Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBE8714" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="6CBE8714" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Custom or Modified Software, if solicited by the State, is being developed or modified exclusively for the State, and such Custom or Modified Software, all related data, all copyrights in the Custom or Modified Software and derivative works belong exclusively to the State and shall be transferred to the State upon creation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6450EDFE" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007239AD" w:rsidP="0022171D">
+    <w:p w14:paraId="6450EDFE" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Ref455125879"/>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>WARRANTY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="0FC7207D" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="0FC7207D" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Minimum warranties for Products shall include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65360E82" w14:textId="71D82F11" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="65360E82" w14:textId="71D82F11" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>On the delivery date the Products and the associated Computer operating system Software will be in good working order (operating in conformance with Vendor’s standard specifications and functions)</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unless otherwise specified in the solicitation, the warranty for other suppliers’ Software is included in the suppliers’ Software package and is provided directly </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="65D78CC8" w14:textId="52060209" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+        <w:t>Unless otherwise specified in the solicitation, the warranty for other suppliers’ Software is included in the suppliers’ Software package and is provided directly from the supplier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D78CC8" w14:textId="52060209" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The warranty shall be as provided or specified in the state’s solicitation documents and shall begin on the day of successful installation</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If no warranty period is specified, the warranty period shall be Vendor’s standard warranty period for the Products, commencing the day of successful installation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1940C2A7" w14:textId="6694E7CC" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="1940C2A7" w14:textId="6694E7CC" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The state shall notify Vendor if any Product is not in good working order during the warranty period</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -19887,144 +19794,144 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All returned Products will become property of Vendor at the time the Product is either placed in shipment to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor, or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> picked up by Vendor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64784D05" w14:textId="459452CB" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="64784D05" w14:textId="459452CB" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The service provided during the warranty period is dependent upon the acceptable warranty option selected by the State and indicated in the State’s solicitation document</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If no warranty </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>option is indicated, Vendor will provide their standard warranty service for the Product, unless otherwise agreed by the parties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762F962D" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="762F962D" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If the State requires warranty service other than under this Agreement, it shall be agreed to in writing by the parties at rates and terms set forth in such writing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA122A1" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="1AA122A1" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Software warranties shall include the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BA2BB8" w14:textId="6B717A5A" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="32BA2BB8" w14:textId="6B717A5A" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor warrants the media (comprising diskettes, tapes or other media) to be free of defects in materials or workmanship under normal use for </w:t>
       </w:r>
       <w:bookmarkStart w:id="35" w:name="Dropdown2"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Dropdown2"/>
             <w:enabled/>
@@ -20070,351 +19977,351 @@
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor shall replace any media reported as not in good working order during the warranty period without charge to the State</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If Vendor is unable to replace the Software, Vendor shall refund the full amount of the Software purchase paid by the State.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2BF249" w14:textId="04F3351B" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="2B2BF249" w14:textId="04F3351B" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>In addition to the warranty exclusions stated in Paragraph 5, Vendor does not warrant that the operation of the Software will be uninterrupted or error free, or that the Software functions will meet the State’s requirements unless developed as Customized or Modified Software</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State assumes the risk of any damage or loss from its misuse or inability to use the Software.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFA9616" w14:textId="2907CA43" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="4FFA9616" w14:textId="2907CA43" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>For any Customized or Modified Software provided pursuant to this Agreement, Vendor warrants that for a period of one (1) year after the State accepts said Software, it will operate and perform in accordance with the functions and specifications set forth in the solicitation and error free as the solution for the Agency</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>This express warranty applies only if the State specifically identifies the Hardware environment in which the Customized or Modified Software will be installed or operated, or if it is used in connection with Hardware acquired under this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5CB357" w14:textId="15C1DA29" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="5B5CB357" w14:textId="15C1DA29" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Unless otherwise required by the State: Vendor warrants that its support and customer service and assistance will be performed in accordance with generally accepted industry standards</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>This warranty shall be valid for ninety (90) days from the date support is provided or performance of the service</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>For a period of ninety (90) days after delivery or ninety (90) days after successful installation, Vendor or its suppliers shall provide telephone assistance to the State during the State’s normal business hours.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E58F949" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="0E58F949" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor warrants to the best of its knowledge that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06600F7C" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="06600F7C" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The licensed Software and associated materials do not infringe any intellectual property rights of any third party;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3EB0BC" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="2E3EB0BC" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no actual or threatened actions arising from, or alleged under, any intellectual property rights of any third party; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360EE7FA" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="360EE7FA" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The licensed Software and associated materials do not contain any surreptitious programming codes, viruses, Trojan Horses, “back doors” or other means to facilitate or allow unauthorized access to the State’s information systems. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E626D4" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="74E626D4" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Software does not contain any timer, counter, lock or similar device (other than security features specifically approved by Customer in the Specifications) that inhibits or in any way limits the State’s ability to use the Software for the term of this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C6C7805" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007239AD" w:rsidP="0022171D">
+    <w:p w14:paraId="3C6C7805" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>WARRANTY EXCLUSIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28452BF6" w14:textId="787ECCA0" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="28452BF6" w14:textId="787ECCA0" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Except as stated in Paragraph 4</w:t>
       </w:r>
       <w:r w:rsidR="008856F9" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Warranty)</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Vendor and its parent, subsidiaries and affiliates, subcontractors and suppliers make no warranties, express or implied, and specifically disclaim warranties of merchantability or fitness for a particular purpose as provided by N.C.G.S. §§25-2-316, 25-2-313 and 25-2-315; and as may be amended.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B45589" w14:textId="21FAE6BF" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="00B45589" w14:textId="21FAE6BF" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The warranty provided in Paragraph </w:t>
       </w:r>
       <w:r w:rsidR="00EB2448" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -20452,459 +20359,473 @@
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r w:rsidR="00EB2448" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00EB2448" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Warranty)</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> does not cover repair for damages, malfunctions or service failures caused by:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21422218" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="21422218" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Actions of non-Vendor personnel;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0122A47A" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="0122A47A" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Failure to follow Vendor’s installation, operation or maintenance instructions and/or Services provided to the State; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290C8C50" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="290C8C50" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Attachment to the Products of non-Vendor products or failure of Products not maintained by Vendor unless such installation or use is approved in writing by the Vendor; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616FACCB" w14:textId="678F820E" w:rsidR="003A6B3C" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="616FACCB" w14:textId="678F820E" w:rsidR="003A6B3C" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Force Majeure conditions set forth hereinbelow.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077D3FBC" w14:textId="77777777" w:rsidR="003A6B3C" w:rsidRDefault="003A6B3C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3144154E" w14:textId="384E1F49" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007A4601" w:rsidP="00A20D6E">
+    <w:p w14:paraId="3144154E" w14:textId="384E1F49" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007A4601">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Ref455124854"/>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">INTELLECTUAL PROPERTY </w:t>
       </w:r>
       <w:r w:rsidR="007239AD" w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INDEMNITY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w14:paraId="1BF227CE" w14:textId="20FE0F90" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="1BF227CE" w14:textId="20FE0F90" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Ref455124838"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The Vendor, at its own expense, shall defend any action brought against the State to the extent that such action is based upon a claim that the Software or Products supplied by the Vendor, their use or operation infringes on a patent, copyright, trademark or violates a trade secret in the United States</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The Vendor shall pay those costs and damages finally awarded or agreed in settlement against the State in any such action</w:t>
       </w:r>
       <w:r w:rsidR="007A4601" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>; damages shall be limited as provided in N.C.G.S. 143B-1350(h1)</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Such defense and payment shall be conditioned on the following:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w14:paraId="33EDD4D7" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="33EDD4D7" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>That the Vendor shall be notified within a reasonable time in writing by the State of any such claim; and,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460B0F20" w14:textId="75FB0525" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="460B0F20" w14:textId="75FB0525" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>That the Vendor shall have the sole control of the defense of any action on such claim and all negotiations for its settlement or compromise provided, however, that the State shall have the option to participate in such action at its own expense.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD08BE5" w14:textId="5C2F4389" w:rsidR="00F275FD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD" w:rsidP="00437553">
+    <w:p w14:paraId="5BD08BE5" w14:textId="5C2F4389" w:rsidR="00F275FD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If any modifications to the Software applied by Vendor become the subject of a claim of infringement of a patent, copyright, Trademark or a trade secret in the United States, the Vendor, shall at its option and expense, either procure for the State the right to continue using the Software, or to replace or modify the same to become noninfringing</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>If neither of these options can reasonably be taken in Vendor's judgment, or if further use shall be prevented by injunction, the Vendor agrees to take back any affected Software modifications, and refund any sums the State has paid Vendor for Services and the State shall then have the option of terminating the Agreement, or applicable portions thereof, without penalty or termination charge.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A01512E" w14:textId="6A93A515" w:rsidR="00F275FD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD" w:rsidP="00437553">
+        <w:t xml:space="preserve">If neither of these options can reasonably be taken in Vendor's judgment, or if further use shall be prevented by injunction, the Vendor agrees to take back any affected Software </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>modifications, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> refund any sums the State has paid Vendor for Services and the State shall then have the option of terminating the Agreement, or applicable portions thereof, without penalty or termination charge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A01512E" w14:textId="6A93A515" w:rsidR="00F275FD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor will not be required to defend or indemnify the State if any claim by a third party against the State for infringement or misappropriation results from the State's alteration of any Vendor-branded Software, or from the continued use of the good(s) or Services after receiving notice they infringe on an intellectual property right of a third party.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3150225B" w14:textId="1B4EB5B6" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="00A20D6E" w:rsidP="0022171D">
+    <w:p w14:paraId="3150225B" w14:textId="1B4EB5B6" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="00A20D6E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Ref455125587"/>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">EXCLUSIVE REMEDIES AND </w:t>
       </w:r>
       <w:r w:rsidR="007239AD" w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>LIMITATION OF LIABILITY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
-    <w:p w14:paraId="6A42CDD4" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="6A42CDD4" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For purposes of the exclusive remedies and limitations of liability set forth in this Paragraph, Vendor shall be deemed to include the Vendor and its employees, agents, representatives, subcontractors, and suppliers and damages shall be deemed to refer collectively to all injuries, damages, losses, liabilities, expenses or costs incurred.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDF36E1" w14:textId="05FB1FAA" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="008856F9" w:rsidP="00437553">
+    <w:p w14:paraId="1FDF36E1" w14:textId="05FB1FAA" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="008856F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Vendor’s liability for damages to the State arising under the contract shall be limited to </w:t>
       </w:r>
       <w:r w:rsidR="00C7571C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">two times </w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the value of the Contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA4F72B" w14:textId="1E3C4E92" w:rsidR="008856F9" w:rsidRPr="00354780" w:rsidRDefault="008856F9" w:rsidP="00437553">
+    <w:p w14:paraId="6FA4F72B" w14:textId="1E3C4E92" w:rsidR="008856F9" w:rsidRPr="00354780" w:rsidRDefault="008856F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The foregoing limitation of liability shall not apply to claims covered by other specific provisions including but not limited to Service Level Agreement </w:t>
       </w:r>
       <w:r w:rsidR="00F275FD" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="004634A3" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -20958,538 +20879,508 @@
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>., the receipt of court costs or attorney’s fees that might be awarded by a court in addition to damages after litigation based on this Contract.</w:t>
       </w:r>
       <w:r w:rsidR="00BE191D" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> For avoidance of doubt, the Parties agree that the Service Level Agreement and </w:t>
       </w:r>
       <w:r w:rsidR="00A961D6" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Deliverable/Product Warranty Terms </w:t>
       </w:r>
       <w:r w:rsidR="00BE191D" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>in the Contract are intended to provide the sole and exclusive remedies available to the State under the Contract for the Vendor’s failure to comply with the requirements stated therein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDCCF9D" w14:textId="77777777" w:rsidR="00F275FD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD" w:rsidP="00437553">
+    <w:p w14:paraId="4FDCCF9D" w14:textId="77777777" w:rsidR="00F275FD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">For delays in the delivery </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="6515A4A8" w14:textId="77777777" w:rsidR="00F275FD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD" w:rsidP="00437553">
+        <w:t>For delays in the delivery or successful Product or Software installation, whichever is applicable, Vendor shall have no liability unless the delivery or successful installation date is delayed by more than thirty (30) days by causes not attributable either to the State or to Force Majeure conditions, in which case the State shall have the right, as its remedies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6515A4A8" w14:textId="77777777" w:rsidR="00F275FD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>To recover direct costs including replacement Products, if any, attributable to Vendor's delay, and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5AAD15" w14:textId="77777777" w:rsidR="00F275FD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD" w:rsidP="00437553">
+    <w:p w14:paraId="0A5AAD15" w14:textId="77777777" w:rsidR="00F275FD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>To cancel the order without incurring cancellation charges.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DF358E" w14:textId="5CEDF4DE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD" w:rsidP="00437553">
+    <w:p w14:paraId="79DF358E" w14:textId="5CEDF4DE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="00F275FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor shall have no liability unless the default in delivery of Services is occasioned by causes not attributable either to the State or to Force Majeure conditions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147CBD4C" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007239AD" w:rsidP="0022171D">
+    <w:p w14:paraId="147CBD4C" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SUPPORT AND MAINTENANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1076D3DF" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="1076D3DF" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Except as specifically provided herein or in an approved attachment hereto, and unless otherwise consistently provided by Vendor’s standard agreement for support, and except for the provisions </w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>in the Vendor License Agreements paragraph above, an order for support will constitute the State’s acceptance of the terms of the Vendor’s standard agreement for Support in effect on the date of the order, subject to the order of precedence and the limitations in the Vendor’s Standard Agreement(s) paragraph (above) as set forth in the Solicitation. Unless otherwise indicated herein, Support and Maintenance acquired herein will begin at the end of any applicable warranty period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AABB86" w14:textId="7E776557" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="39AABB86" w14:textId="7E776557" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>To be eligible for support, Products or Software must be in good operating condition and at then current specified revision levels, having all enhancements, modifications, updates, or upgrades supplied by Vendor</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vendor may charge its standard rates in effect on the date support service is provided in addition to any other charges if the Product(s) or Software do not conform to the specified revision levels.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E8CF48" w14:textId="2FBFC70C" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="00113ACF" w:rsidP="0022171D">
+    <w:p w14:paraId="65E8CF48" w14:textId="2FBFC70C" w:rsidR="007239AD" w:rsidRPr="00A23A73" w:rsidRDefault="00113ACF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SOFTWARE</w:t>
       </w:r>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007239AD" w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">RETIREMENT </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F64E190" w14:textId="7160D4A7" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="2F64E190" w14:textId="7160D4A7" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1710"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unless otherwise provided </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Unless otherwise provided in the Vendor’s standard agreement, Vendor retains the right to retire a version of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00113ACF" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Software </w:t>
+      </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>in</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>and stop providing Maintenance, Updates or Services, upon providing one-hundred and eighty (180) days written notice to the State of its intent to do so</w:t>
+      </w:r>
+      <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Vendor’s standard agreement, Vendor retains the right to retire a version of the </w:t>
+        <w:t xml:space="preserve">The decision to stop maintaining a version of the </w:t>
       </w:r>
       <w:r w:rsidR="00113ACF" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:t>Software</w:t>
+      </w:r>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the sole business discretion of Vendor and shall not be deemed a breach of contract</w:t>
+      </w:r>
+      <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If Vendor retires the version of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00113ACF" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Software</w:t>
+      </w:r>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provided to the State and if the State has paid all applicable annual Maintenance Fees subsequent to executing this Agreement, the State shall be entitled to receive, at no additional charge, a newer version of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00113ACF" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Software </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>and stop providing Maintenance, Updates or Services, upon providing one-hundred and eighty (180) days written notice to the State of its intent to do so</w:t>
+        <w:t xml:space="preserve">m that supports substantially the same functionality as the licensed version of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00113ACF" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The decision to stop maintaining a version of the </w:t>
+        <w:t xml:space="preserve">Newer versions of the </w:t>
       </w:r>
       <w:r w:rsidR="00113ACF" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is the sole business discretion of Vendor and shall not be deemed a breach of contract</w:t>
-[...64 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> containing substantially increased functionality will be made available to the State for an additional fee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2E1413" w14:textId="6D0AEC08" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00A23A73">
+    <w:p w14:paraId="4C2E1413" w14:textId="6D0AEC08" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor may, at no additional charge, modify </w:t>
       </w:r>
       <w:r w:rsidR="00113ACF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to improve operation and reliability or to meet legal requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC4F0AD" w14:textId="5EF6C37E" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="1EC4F0AD" w14:textId="5EF6C37E" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Relocation of </w:t>
       </w:r>
       <w:r w:rsidR="00113ACF" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the State’s responsibility and may result in additional support charges and modified service response times</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00113ACF" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> moved to another State facility or Agency may continue to be serviced subject to availability of a Vendor authorized support provider.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0451D32D" w14:textId="579F5973" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="0451D32D" w14:textId="579F5973" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor is not required to provide support for non-qualified </w:t>
       </w:r>
       <w:r w:rsidR="00113ACF" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, nor </w:t>
       </w:r>
@@ -21556,210 +21447,210 @@
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The State is responsible for removing non-qualified </w:t>
       </w:r>
       <w:r w:rsidR="00113ACF" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to allow Vendor to perform Support Services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521F0CE9" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00A23A73">
+    <w:p w14:paraId="521F0CE9" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Support does not cover any damage or failure </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>cause</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> by:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3F1CE4" w14:textId="37B631E3" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="0C3F1CE4" w14:textId="37B631E3" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Media and supplies or use of items not designed or designated for use with </w:t>
       </w:r>
       <w:r w:rsidR="00113ACF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C440CED" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="6C440CED" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Site conditions that do not conform to Vendor’s previously established site specifications; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B0BF7C" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="09B0BF7C" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1296"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Neglect, improper use, fire or water damage, electrical disturbance, transportation by the State, work or modification by persons other than Vendor personnel, or other authorized parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CAEB45D" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00A23A73">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The State is responsible for the security of its proprietary or confidential information, for its data, and for maintaining a procedure and process to reconstruct lost or altered files, data or programs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354A3618" w14:textId="6403475E" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00A23A73">
+    <w:p w14:paraId="354A3618" w14:textId="6403475E" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TRANSPORTATION</w:t>
       </w:r>
       <w:r w:rsidR="00A23A73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
@@ -21768,55 +21659,55 @@
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Transportation charges for software shall be FOB Destination unless delivered by internet or file-transfer as agreed by the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>State, or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> otherwise specified in the solicitation document or purchase order.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B09F62E" w14:textId="181A4934" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="7B09F62E" w14:textId="181A4934" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TRAVEL EXPENSES</w:t>
       </w:r>
       <w:r w:rsidR="00A23A73" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
@@ -21928,55 +21819,55 @@
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Travel expenses exceeding the foregoing rates shall not be paid by the State</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State will reimburse travel allowances only for days on which the Vendor is required to be in North Carolina performing Services under this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48363D25" w14:textId="70B13A01" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="48363D25" w14:textId="70B13A01" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Ref21395720"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PROHIBITION AGAINST CONTINGENT FEES AND GRATUITIES</w:t>
       </w:r>
       <w:r w:rsidR="00A23A73" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -22007,196 +21898,182 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Subsequent discovery by the State of non-compliance with these provisions shall constitute sufficient cause for immediate termination of all outstanding Agreements</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Violations of this provision may result in debarment of the vendor(s) or Vendor(s) as permitted by 09 NCAC 06B.1207, or other provision of law.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w14:paraId="63D486C9" w14:textId="61F835F8" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="63D486C9" w14:textId="61F835F8" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>AVAILABILITY OF FUNDS</w:t>
       </w:r>
       <w:r w:rsidR="00A23A73" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Any and all payments by the State are expressly contingent upon and subject to the appropriation, allocation and availability of funds to the Agency for the purposes set forth in this Agreement</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If this Agreement or any Purchase Order issued hereunder is funded </w:t>
+        <w:t>If this Agreement or any Purchase Order issued hereunder is funded in whole or in part by federal funds, the Agency’s performance and payment shall be subject to and contingent upon the continuing availability of said federal funds for the purposes of the Agreement or Purchase Order</w:t>
+      </w:r>
+      <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the term of this Agreement extends into fiscal years subsequent to that in which it is approved such continuation of the Agreement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>is expressly contingent upon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the appropriation, allocation, and availability of funds by the N.C. Legislature for the purposes set forth in the Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If funds to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>in whole</w:t>
+        <w:t>effect</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or in part by federal funds, the Agency’s performance and payment shall be subject to and contingent upon the continuing availability of said federal funds for the purposes of the Agreement or Purchase Order</w:t>
+        <w:t xml:space="preserve"> payment are not available, the Agency will provide written notification to Vendor</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the term of this Agreement extends into fiscal years subsequent to that in which it is approved such continuation of the Agreement </w:t>
+        <w:t>If the Agreement is terminated under this paragraph, Vendor agrees to take back any affected Products and software not yet delivered under this Agreement, terminate any Services supplied to the Agency under this Agreement, and relieve the Agency of any further obligation thereof</w:t>
+      </w:r>
+      <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:i/>
-[...56 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State shall remit payment for Products and Services accepted prior to the date of the aforesaid notice in conformance with the payment terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B43BEC2" w14:textId="5E8A0822" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="6B43BEC2" w14:textId="5E8A0822" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PAYMENT TERMS</w:t>
       </w:r>
       <w:r w:rsidR="00A23A73" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -22236,55 +22113,55 @@
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Payment terms for Services are due and payable the month following the month for which charges accrue, or in accordance with the contract payment schedule</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>No additional charges to the Agency will be permitted based upon, or arising from, the Agency’s use of a Business Procurement Card.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20FA0E57" w14:textId="48FEAC79" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="20FA0E57" w14:textId="48FEAC79" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ACCEPTANCE CRITERIA</w:t>
       </w:r>
       <w:r w:rsidR="00A23A73" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
@@ -22383,55 +22260,55 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The notice shall specify in reasonable detail the reason(s) a deliverable is unacceptable</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Acceptance by the State shall not be unreasonably withheld; but may be conditioned or delayed as required for installation and/or testing of software.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3404EECE" w14:textId="0A0C1010" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="3404EECE" w14:textId="0A0C1010" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CONFIDENTIALITY</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
@@ -22512,51 +22389,65 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CONFIDENTIAL.</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">”  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>By so</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> marking any page, the Vendor warrants that it has formed a good faith opinion, having received such necessary or proper review by counsel and other knowledgeable advisors that the portions marked confidential meet the requirements of the Rules and Statutes set forth above. </w:t>
+        <w:t xml:space="preserve"> marking any page, the Vendor warrants that it has formed a good faith opinion, having received such necessary or proper review by counsel and other knowledgeable advisors that the portions marked </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>confidential</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meet the requirements of the Rules and Statutes set forth above. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>However, under no circumstances shall price information be designated as confidential.</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> The State agrees to promptly notify the Vendor in writing of any action seeking to </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>compel the disclosure of Vendor’s confidential information</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
@@ -22583,84 +22474,70 @@
         </w:rPr>
         <w:t xml:space="preserve"> §132-9 to compel the State to disclose information marked confidential, the Vendor agrees that it will intervene in the action through its counsel and participate in defending the State, including any public official(s) or public employee(s)</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The Vendor agrees that it shall hold the State and any official(s) and individual(s) harmless from any and all damages, costs, and attorneys’ fees awarded against the State in the action. The State shall have the right, at its option and expense, to participate in the defense of the action through its counsel</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The State shall have no liability </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">The State shall have no liability to Vendor with respect to the disclosure of Vendor’s confidential information ordered by a court of competent jurisdiction pursuant to N.C. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4884" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>G.S.</w:t>
+      </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>to</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> §132-9 or other applicable law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4A2E73" w14:textId="623609BE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="3C4A2E73" w14:textId="623609BE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ACCESS TO PERSONS AND RECORDS</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
@@ -22696,55 +22573,55 @@
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The Vendor shall retain any such books, records, and accounts for a minimum of three (3) years after the completion of this Agreement</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Additional audit or reporting requirements may be required by any Agency, if in the Agency’s opinion, such requirement is imposed by federal or state law or regulation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E4D4E9" w14:textId="7ADE733D" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="04E4D4E9" w14:textId="7ADE733D" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ASSIGNMENT</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
@@ -22776,391 +22653,377 @@
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Any assignee shall affirm this Agreement attorning to the terms and conditions agreed, and that Vendor shall affirm that the assignee is fully capable of performing all obligations of Vendor under this Agreement</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>An assignment may be made, if at all, in writing by the Vendor, Assignee and the State setting forth the foregoing obligation of Vendor and Assignee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C8AE08" w14:textId="45D45AF5" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="59C8AE08" w14:textId="45D45AF5" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NOTICES</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Any notices required under this Agreement should be delivered to the Contract Administrator for each party</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Unless otherwise specified in the Solicitation Documents, any notices shall be delivered in writing by U.S. Mail, Commercial Courier, facsimile or by hand.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C95C60" w14:textId="5BCF6FA4" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="02C95C60" w14:textId="5BCF6FA4" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TITLES AND HEADINGS</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Titles and Headings in this Agreement are used for convenience only and do not define, limit or proscribe the language of terms identified by such Titles and Headings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E97ED5" w14:textId="4AC078AE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="01E97ED5" w14:textId="4AC078AE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>AMENDMENT</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> This Agreement may not be amended orally or by performance</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Any amendment must be made in written form and signed by duly authorized representatives of the State and Vendor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B36E72" w14:textId="2ADD6B72" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="75B36E72" w14:textId="2ADD6B72" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TAXES</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State of North Carolina is exempt from Federal excise taxes and no payment will be made for any personal property taxes levied on the Vendor or for any taxes levied on employee wages</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Agencies of the State may have additional exemptions or exclusions </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Agencies of the State may have additional exemptions or exclusions for federal or state taxes</w:t>
+      </w:r>
+      <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>for</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> Evidence of such additional exemptions or exclusions may be provided to Vendor by Agencies, as applicable, during the term of this Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> federal or state taxes</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>Applicable State or local sales taxes shall be invoiced as a separate item.</w:t>
       </w:r>
       <w:bookmarkStart w:id="41" w:name="_Ref21395675"/>
     </w:p>
-    <w:p w14:paraId="7FA0FDAC" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00E00E46" w:rsidRDefault="007239AD" w:rsidP="0022171D">
+    <w:p w14:paraId="7FA0FDAC" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00E00E46" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>GOVERNING LAWS, JURISDICTION, AND VENUE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w14:paraId="5E30A831" w14:textId="132FF9BC" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="5E30A831" w14:textId="132FF9BC" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>This Agreement is made under and shall be governed and construed in accordance with the laws of the State of North Carolina</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The place of this Agreement or purchase order, its situs and forum, shall be Wake County, North Carolina, where all matters, whether sounding in contract or in tort, relating to its validity, construction, interpretation and enforcement shall be determined</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor agrees and submits, solely for matters relating to this Agreement, to the jurisdiction of the courts of the State of North Carolina, and stipulates that Wake County shall be the proper venue for all matters.</w:t>
       </w:r>
       <w:bookmarkStart w:id="42" w:name="_Ref21395771"/>
     </w:p>
-    <w:p w14:paraId="0BB1519F" w14:textId="58A55D7F" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00437553">
+    <w:p w14:paraId="0BB1519F" w14:textId="58A55D7F" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Except to the extent the provisions of the Agreement are clearly inconsistent therewith, the applicable provisions of the Uniform Commercial Code as modified and adopted in North Carolina shall govern this Agreement</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>To the extent the Agreement entails both the supply of "goods" and "Services," such shall be deemed "goods" within the meaning of the Uniform Commercial Code, except when deeming such Services as "goods" would result in a clearly unreasonable interpretation.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
-    <w:p w14:paraId="2C94F0DE" w14:textId="6FEED266" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="2C94F0DE" w14:textId="6FEED266" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Ref455126453"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>DEFAULT</w:t>
       </w:r>
       <w:r w:rsidR="00A20D6E" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
@@ -23175,298 +23038,298 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00FA4460" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The rights and remedies of the State provided above shall not be exclusive and are in addition to any other rights and remedies provided by law or under the Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E93FA6" w14:textId="34266F14" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="68E93FA6" w14:textId="34266F14" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1710"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidR="00E35A56" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vendor fails to deliver or provide correct Services or other Deliverables within the time required by this Contract, the State shall provide written notice of said failure to Vendor, and by such notice require performance assurance measures pursuant to N.C.G.S. 143B-1340(f)</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E35A56" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor is responsible for the delays resulting from its failure to deliver or provide services or other Deliverables.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573BBCB0" w14:textId="0BEBF363" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="573BBCB0" w14:textId="0BEBF363" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1710"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Should the State fail to perform any of its obligations upon which Vendor’s performance is conditioned, Vendor shall not be in default for any delay, cost increase or other consequences due to the State’s failure</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor will use reasonable efforts to mitigate delays, costs or expenses arising from assumptions in the Vendor’s offer documents that prove erroneous or are otherwise invalid</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Any deadline that is affected by any such failure in assumptions or performance by the State shall be extended by an amount of time reasonably necessary to compensate for the effect of such failure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C28FAB" w14:textId="68AEE0D7" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="29C28FAB" w14:textId="68AEE0D7" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>FORCE MAJEURE</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neither party shall be deemed to be in default of its obligations hereunder if and so long as it is prevented from performing such obligations as a result of events beyond its reasonable control, including without limitation, fire, power failures, any act of war, hostile foreign action, nuclear explosion, riot, strikes or failures or refusals to perform under subcontracts, civil insurrection, earthquake, hurricane, tornado, or other catastrophic natural event or act of God.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280E63E5" w14:textId="1A868686" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="280E63E5" w14:textId="1A868686" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>COMPLIANCE WITH LAWS</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Vendor shall comply with all laws, ordinances, codes, rules, regulations, and licensing requirements that are applicable to the conduct of its business, including those of federal, state, and local agencies having jurisdiction and/or authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1B1AB0" w14:textId="4A2F18F7" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="4B1B1AB0" w14:textId="4A2F18F7" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TERMINATION</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Any notice or termination made under this Contract shall be transmitted via US Mail, Certified Return Receipt Requested</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The period of notice for termination shall begin on the day the return receipt is signed and dated</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DBAB40" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="69DBAB40" w14:textId="77777777" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1710"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The parties may mutually terminate this Contract by written agreement at any time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B45A3DF" w14:textId="205A0240" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="2B45A3DF" w14:textId="205A0240" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1710"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The State may terminate this Contract, in whole or in part, pursuant to Paragraph </w:t>
       </w:r>
       <w:r w:rsidR="005D6E68" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -23511,55 +23374,55 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005D6E68" w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Default)</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or pursuant to the Special Terms and Conditions in the Solicitation Documents, if any, or for any of the following</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AC71E3" w14:textId="45CAF305" w:rsidR="00A46CD4" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="29AC71E3" w14:textId="45CAF305" w:rsidR="00A46CD4" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Termination for Cause:  In the event any goods, software, or service furnished by the Vendor during performance fails to conform to any material specification or requirement of the Contract, and the failure is not cured within the specified time after providing written notice thereof to Vendor, the State may cancel and procure the articles or Services from other sources; holding Vendor liable for any excess costs occasioned thereby, subject only to the limitations provided in Paragraph </w:t>
       </w:r>
       <w:r w:rsidR="005D6E68" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="005D6E68" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref455125587 \r \h </w:instrText>
       </w:r>
@@ -23613,55 +23476,55 @@
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor shall not be relieved of liability to the State for damages sustained by the State arising from Vendor’s breach of this Contract; and the State may, in its discretion, withhold any payment due as a setoff until such time as the damages are finally determined or as agreed by the parties</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Voluntary or involuntary Bankruptcy or receivership by Vendor shall be cause for termination. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5799DD11" w14:textId="323056C3" w:rsidR="00D075CE" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="5799DD11" w14:textId="323056C3" w:rsidR="00D075CE" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Termination For Convenience Without Cause: The State may terminate service and indefinite quantity contracts, in whole or in part by giving thirty (30) days prior notice in writing to the Vendor. Vendor shall be entitled to sums due as compensation for Deliverables provided and Services performed in conformance with the Contract</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event the Contract is terminated for the convenience of the State the Agency will pay for all work performed and products delivered in conformance with the Contract up to the date of termination. </w:t>
       </w:r>
@@ -23734,55 +23597,55 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">If this </w:t>
       </w:r>
       <w:r w:rsidR="00417A41">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">RFQ </w:t>
       </w:r>
       <w:r w:rsidR="00D075CE" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>has a lease term, reserve this paragraph ii; otherwise, leave the term in.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C2B994" w14:textId="22A0FD99" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="44C2B994" w14:textId="22A0FD99" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>DISPUTE RESOLUTION</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -23810,145 +23673,159 @@
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If a dispute cannot be resolved between the Parties within thirty (30) days after delivery of notice, either Party may elect to exercise any other remedies available under this Contract, or at law</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This term shall not constitute an agreement by either party to mediate or arbitrate any dispute. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D564BE3" w14:textId="2A22C828" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="7D564BE3" w14:textId="2A22C828" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SEVERABILITY</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> In the event that a court of competent jurisdiction holds that a provision or requirement of this Agreement violates any applicable law, each such provision or requirement shall be enforced only to the extent it is not in violation of law or is not otherwise unenforceable and all other provisions and requirements of this Agreement shall remain in full force and effect</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>All promises, requirement, terms, conditions, provisions, representations, guarantees and warranties contained herein shall survive the expiration or termination date unless specifically provided otherwise herein, or unless superseded by applicable federal or State statute, including statutes of repose or limitation.</w:t>
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>promises,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="497CDE70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirement, terms, conditions, provisions, representations, guarantees and warranties contained herein shall survive the expiration or termination date unless specifically provided otherwise herein, or unless superseded by applicable federal or State statute, including statutes of repose or limitation.</w:t>
       </w:r>
       <w:bookmarkStart w:id="44" w:name="_Ref21395654"/>
     </w:p>
-    <w:p w14:paraId="72AA3D98" w14:textId="7542EDAE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="00E00E46">
+    <w:p w14:paraId="72AA3D98" w14:textId="7542EDAE" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>FEDERAL INTELLECTUAL PROPERTY BANKRUPTCY PROTECTION ACT</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00354780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Parties agree that the Agency shall be entitled to all rights and benefits of the Federal Intellectual Property Bankruptcy Protection Act, Public Law 100-506, codified at 11 U.S.C. 365(n), and any amendments thereto.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
-    <w:p w14:paraId="0809F36C" w14:textId="5E5DFFE5" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="0809F36C" w14:textId="5E5DFFE5" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ELECTRONIC PROCUREMENT</w:t>
       </w:r>
       <w:r w:rsidR="00E00E46" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
@@ -23973,55 +23850,55 @@
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State’s third party agent shall serve as the Supplier Manager for this E-Procurement Service</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The Vendor shall register for the Statewide E-Procurement Service within two (2) business days of notification of award in order to receive an electronic purchase order resulting from award of this contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CC2BD0" w14:textId="21780C0B" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="00CC2BD0" w14:textId="21780C0B" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The successful vendor(s) shall pay a transaction fee of 1.75% (.0175) on the total dollar </w:t>
       </w:r>
       <w:r w:rsidR="0065089E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>amo</w:t>
@@ -24109,55 +23986,55 @@
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor will receive a credit for transaction fees they paid for the purchase of any item(s) if an item(s) is returned through no fault of the Vendor</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Transaction fees are non-refundable when an item is rejected and returned, or declined, due to the Vendor’s failure to perform or comply with specifications or requirements of the contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B9792B" w14:textId="5F84AB16" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="33B9792B" w14:textId="5F84AB16" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor, or its authorized Reseller, as applicable, will be invoiced monthly for the State’s transaction fee by the Supplier Manager</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -24203,102 +24080,102 @@
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If payment of the transaction fee invoice is not received by the State within this payment period, it shall be considered a material breach of contract</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The Supplier Manager shall provide, whenever reasonably requested by the Vendor in writing (including electronic documents), supporting documentation from the E-Procurement Service that accounts for the amount of the invoice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6A3FB6" w14:textId="0E6730E9" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="6D6A3FB6" w14:textId="0E6730E9" w:rsidR="007239AD" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The Supplier Manager will capture the order from the State approved user, including the shipping and payment information, and submit the order in accordance with the E-Procurement Service</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Subsequently, the Supplier Manager will send those orders to the appropriate Vendor on State Contract</w:t>
       </w:r>
       <w:r w:rsidR="6B3C1318" w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State or State approved user, not the Supplier Manager, shall be responsible for the solicitation, offers received, evaluation of offers received, award of contract, and the payment for goods delivered.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201B0D56" w14:textId="3D8172DF" w:rsidR="00A77708" w:rsidRPr="00354780" w:rsidRDefault="007239AD" w:rsidP="497CDE70">
+    <w:p w14:paraId="201B0D56" w14:textId="3D8172DF" w:rsidR="00A77708" w:rsidRPr="00354780" w:rsidRDefault="007239AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor agrees at all times to maintain the confidentiality of its </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>user name</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="497CDE70">
@@ -24361,67 +24238,67 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="497CDE70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor shall cooperate with the state and the Supplier Manager to mitigate and correct any security breach.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A77708" w:rsidRPr="00354780" w:rsidSect="00AB4B18">
       <w:headerReference w:type="default" r:id="rId31"/>
       <w:footerReference w:type="default" r:id="rId32"/>
       <w:headerReference w:type="first" r:id="rId33"/>
       <w:footerReference w:type="first" r:id="rId34"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="994" w:right="720" w:bottom="432" w:left="720" w:header="720" w:footer="893" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40ED27FE" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRDefault="00E66F4A">
+    <w:p w14:paraId="17AB34F5" w14:textId="77777777" w:rsidR="005379BE" w:rsidRDefault="005379BE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="359DFBF3" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRDefault="00E66F4A">
+    <w:p w14:paraId="19DAC822" w14:textId="77777777" w:rsidR="005379BE" w:rsidRDefault="005379BE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="48744518" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRDefault="00E66F4A"/>
+    <w:p w14:paraId="2031524F" w14:textId="77777777" w:rsidR="005379BE" w:rsidRDefault="005379BE"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -24469,93 +24346,93 @@
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56D3EB6E" w14:textId="77777777" w:rsidR="00506E49" w:rsidRDefault="00506E49" w:rsidP="005C494D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1AFBBF25" w14:textId="5EF82F43" w:rsidR="00506E49" w:rsidRPr="0095549C" w:rsidRDefault="00506E49" w:rsidP="0042FC02">
+  <w:p w14:paraId="1AFBBF25" w14:textId="2DB173BA" w:rsidR="00506E49" w:rsidRPr="0095549C" w:rsidRDefault="00506E49" w:rsidP="0042FC02">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0042FC02" w:rsidRPr="00FD3CEE">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -24630,77 +24507,63 @@
     </w:r>
     <w:r w:rsidR="0042FC02" w:rsidRPr="0042FC02">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>23</w:t>
     </w:r>
     <w:r w:rsidRPr="0042FC02">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00BD16BE">
+    <w:r w:rsidR="004D4057">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Version </w:t>
-[...13 lines deleted...]
-      <w:t>, 2026</w:t>
+      <w:t>Aug 5, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3600"/>
       <w:gridCol w:w="3600"/>
       <w:gridCol w:w="3600"/>
     </w:tblGrid>
     <w:tr w:rsidR="0042FC02" w14:paraId="0785118D" w14:textId="77777777" w:rsidTr="0042FC02">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3600" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7E478E53" w14:textId="3906C682" w:rsidR="0042FC02" w:rsidRDefault="0042FC02" w:rsidP="0042FC02">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -24717,73 +24580,73 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3600" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="425F6378" w14:textId="63F982B1" w:rsidR="0042FC02" w:rsidRDefault="0042FC02" w:rsidP="0042FC02">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="468BA28D" w14:textId="5921EFF9" w:rsidR="0042FC02" w:rsidRDefault="0042FC02" w:rsidP="0042FC02">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="301E2754" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRDefault="00E66F4A">
+    <w:p w14:paraId="4E3F3089" w14:textId="77777777" w:rsidR="005379BE" w:rsidRDefault="005379BE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CFCC8E7" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRDefault="00E66F4A">
+    <w:p w14:paraId="52550CB8" w14:textId="77777777" w:rsidR="005379BE" w:rsidRDefault="005379BE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="62D6D444" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRDefault="00E66F4A"/>
+    <w:p w14:paraId="5E7D50D8" w14:textId="77777777" w:rsidR="005379BE" w:rsidRDefault="005379BE"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="562AFD12" w14:textId="2EA93E6C" w:rsidR="00506E49" w:rsidRPr="00FB52D4" w:rsidRDefault="00B61078">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>IFB/RFQ</w:t>
     </w:r>
     <w:r w:rsidR="00417A41">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00506E49" w:rsidRPr="00A80ACD">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Number:  </w:t>
@@ -24806,51 +24669,51 @@
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00A80ACD" w:rsidRPr="00A80ACD">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>1-2025 13 KB</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="4A3B8171" w14:textId="77777777" w:rsidR="00506E49" w:rsidRDefault="00506E49">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3600"/>
       <w:gridCol w:w="3600"/>
       <w:gridCol w:w="3600"/>
     </w:tblGrid>
     <w:tr w:rsidR="0042FC02" w14:paraId="051AAE52" w14:textId="77777777" w:rsidTr="0042FC02">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3600" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="693A5E2D" w14:textId="50527279" w:rsidR="0042FC02" w:rsidRDefault="0042FC02" w:rsidP="0042FC02">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -24867,51 +24730,51 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3600" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7B842487" w14:textId="23C68E79" w:rsidR="0042FC02" w:rsidRDefault="0042FC02" w:rsidP="0042FC02">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6423EB19" w14:textId="11EB797D" w:rsidR="0042FC02" w:rsidRDefault="0042FC02" w:rsidP="0042FC02">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8E7005D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
@@ -25574,163 +25437,50 @@
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="136F46BF"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17135655"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C566F78"/>
     <w:lvl w:ilvl="0" w:tplc="C59EC644">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="990" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -25777,51 +25527,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18065694"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="73D086D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -25960,51 +25710,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B9F52FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6BCE1866"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -26141,51 +25891,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CF111E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC1E1538"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26248,50 +25998,163 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21015A4F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C365996"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="796" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1516" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2236" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2956" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3676" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4396" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5116" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5836" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6556" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2188154A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA285B44"/>
     <w:lvl w:ilvl="0" w:tplc="E1AC4712">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="RFPHeading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -27340,51 +27203,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38251814"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D07816A6"/>
+    <w:tmpl w:val="63563AF0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
@@ -28369,199 +28232,50 @@
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59001E31"/>
-[...147 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B54A20F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="9740F838">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="03622832">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8E98FE52">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28603,51 +28317,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="3C946A08">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="572EE73C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BCA1025"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="22684B56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -28769,957 +28483,304 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67574A24"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F2065192"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...40 lines deleted...]
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409001B">
-[...14 lines deleted...]
-      <w:lvlText w:val="%5."/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...80 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1470" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="2700" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="3690" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="5040" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="6030" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="7380" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="8370" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="9720" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="619153D8"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C1D73DB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F3769490"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7901726D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7B329058"/>
+    <w:tmpl w:val="10D661B0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
-[...634 lines deleted...]
-    </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
@@ -29761,183 +28822,140 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C14554A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="04EAFE8E"/>
+    <w:lvl w:ilvl="0" w:tplc="80582788">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...18 lines deleted...]
-        <w:ind w:left="480" w:hanging="480"/>
+        <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%1.%2"/>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1470" w:hanging="480"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1710" w:hanging="720"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3690" w:hanging="720"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="1080"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...43 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D057C5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65A61556"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
@@ -30074,51 +29092,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DF212C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FBC3FC6"/>
     <w:lvl w:ilvl="0" w:tplc="BBA061F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1968" w:hanging="528"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -30163,285 +29181,238 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="604535668">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="1" w16cid:durableId="1178622870">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1178622870">
-[...22 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1309478194">
+  <w:num w:numId="2" w16cid:durableId="1309478194">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1056053397">
+  <w:num w:numId="3" w16cid:durableId="1056053397">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1568804205">
+  <w:num w:numId="4" w16cid:durableId="1568804205">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1302537336">
+  <w:num w:numId="5" w16cid:durableId="1302537336">
     <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1574389595">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="6" w16cid:durableId="1574389595">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1033193261">
-[...2 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="2057511518">
+  <w:num w:numId="7" w16cid:durableId="2057511518">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1077240349">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="8" w16cid:durableId="1098255947">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1098255947">
+  <w:num w:numId="9" w16cid:durableId="2007514118">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="102724724">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="263537451">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="324431368">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1928003942">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1145972441">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="819007656">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1385644085">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2107270051">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1021005012">
-[...29 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="248079137">
+  <w:num w:numId="18" w16cid:durableId="248079137">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1225796396">
+  <w:num w:numId="19" w16cid:durableId="1225796396">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="2067952031">
+  <w:num w:numId="20" w16cid:durableId="2067952031">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1270046867">
-[...11 lines deleted...]
-  <w:num w:numId="31" w16cid:durableId="2003509025">
+  <w:num w:numId="21" w16cid:durableId="2003509025">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1638560856">
+  <w:num w:numId="22" w16cid:durableId="1638560856">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1675181909">
-[...2 lines deleted...]
-  <w:num w:numId="34" w16cid:durableId="505830062">
+  <w:num w:numId="23" w16cid:durableId="505830062">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="80882708">
+  <w:num w:numId="24" w16cid:durableId="80882708">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="501362585">
+  <w:num w:numId="25" w16cid:durableId="501362585">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="920989045">
+  <w:num w:numId="26" w16cid:durableId="920989045">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1535532405">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="27" w16cid:durableId="1535532405">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="770197389">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="28" w16cid:durableId="1785609127">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1785609127">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="29" w16cid:durableId="1593196624">
+    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="1229992738">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="30" w16cid:durableId="1229992738">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="206727752">
+  <w:num w:numId="31" w16cid:durableId="206727752">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="1146434993">
+  <w:num w:numId="32" w16cid:durableId="1146434993">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="797340894">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="33" w16cid:durableId="733160256">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="118424768">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="712191403">
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="733160256">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="36" w16cid:durableId="1194418507">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="118424768">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="37" w16cid:durableId="783691916">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="1522860363">
-[...2 lines deleted...]
-  <w:numIdMacAtCleanup w:val="38"/>
+  <w:numIdMacAtCleanup w:val="37"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -30488,72 +29459,75 @@
     <w:rsid w:val="0005682E"/>
     <w:rsid w:val="00056A0A"/>
     <w:rsid w:val="000577BF"/>
     <w:rsid w:val="0006008C"/>
     <w:rsid w:val="000604AC"/>
     <w:rsid w:val="0006285C"/>
     <w:rsid w:val="000653A5"/>
     <w:rsid w:val="00071C80"/>
     <w:rsid w:val="00072603"/>
     <w:rsid w:val="000728F1"/>
     <w:rsid w:val="00073B13"/>
     <w:rsid w:val="00073EFC"/>
     <w:rsid w:val="00077D86"/>
     <w:rsid w:val="000809F2"/>
     <w:rsid w:val="00080A21"/>
     <w:rsid w:val="00081AC9"/>
     <w:rsid w:val="00082021"/>
     <w:rsid w:val="00083DBA"/>
     <w:rsid w:val="00083E4E"/>
     <w:rsid w:val="00085454"/>
     <w:rsid w:val="0008573F"/>
     <w:rsid w:val="000867E5"/>
     <w:rsid w:val="00087603"/>
     <w:rsid w:val="00087859"/>
     <w:rsid w:val="00090B1F"/>
+    <w:rsid w:val="00091369"/>
     <w:rsid w:val="00091986"/>
     <w:rsid w:val="00095B1C"/>
     <w:rsid w:val="00095DDD"/>
+    <w:rsid w:val="000964E6"/>
     <w:rsid w:val="000965FE"/>
     <w:rsid w:val="000A0830"/>
     <w:rsid w:val="000A318B"/>
     <w:rsid w:val="000A3532"/>
     <w:rsid w:val="000A58A9"/>
     <w:rsid w:val="000A5C98"/>
     <w:rsid w:val="000A757E"/>
     <w:rsid w:val="000B1886"/>
     <w:rsid w:val="000B4693"/>
     <w:rsid w:val="000C1C4B"/>
     <w:rsid w:val="000C2600"/>
     <w:rsid w:val="000C33B9"/>
     <w:rsid w:val="000C3A67"/>
     <w:rsid w:val="000C4301"/>
     <w:rsid w:val="000C7365"/>
     <w:rsid w:val="000C78D9"/>
     <w:rsid w:val="000C78F7"/>
     <w:rsid w:val="000C7BE2"/>
     <w:rsid w:val="000D09E4"/>
+    <w:rsid w:val="000D0D01"/>
     <w:rsid w:val="000D1B20"/>
     <w:rsid w:val="000D4A2F"/>
     <w:rsid w:val="000D5B01"/>
     <w:rsid w:val="000E1A5B"/>
     <w:rsid w:val="000E2EE0"/>
     <w:rsid w:val="000E3271"/>
     <w:rsid w:val="000E5AF9"/>
     <w:rsid w:val="000E7988"/>
     <w:rsid w:val="000F1C9F"/>
     <w:rsid w:val="000F4CEA"/>
     <w:rsid w:val="000F5164"/>
     <w:rsid w:val="000F58BB"/>
     <w:rsid w:val="000F5E6F"/>
     <w:rsid w:val="00100830"/>
     <w:rsid w:val="001008B8"/>
     <w:rsid w:val="001016AB"/>
     <w:rsid w:val="0010328F"/>
     <w:rsid w:val="00104F3B"/>
     <w:rsid w:val="00106CCF"/>
     <w:rsid w:val="00106F6F"/>
     <w:rsid w:val="00110813"/>
     <w:rsid w:val="00113ACF"/>
     <w:rsid w:val="00114AD3"/>
     <w:rsid w:val="0011591E"/>
     <w:rsid w:val="00115AFE"/>
@@ -30576,53 +29550,55 @@
     <w:rsid w:val="00141796"/>
     <w:rsid w:val="00141DF1"/>
     <w:rsid w:val="0014395F"/>
     <w:rsid w:val="0014397F"/>
     <w:rsid w:val="00146417"/>
     <w:rsid w:val="001466E8"/>
     <w:rsid w:val="00146B88"/>
     <w:rsid w:val="00146F9E"/>
     <w:rsid w:val="00147003"/>
     <w:rsid w:val="00153F62"/>
     <w:rsid w:val="00155716"/>
     <w:rsid w:val="00156650"/>
     <w:rsid w:val="00160E40"/>
     <w:rsid w:val="00161E32"/>
     <w:rsid w:val="00163BA1"/>
     <w:rsid w:val="00163BDA"/>
     <w:rsid w:val="00167F23"/>
     <w:rsid w:val="00167F6F"/>
     <w:rsid w:val="00170144"/>
     <w:rsid w:val="001708CE"/>
     <w:rsid w:val="00175E83"/>
     <w:rsid w:val="001760BE"/>
     <w:rsid w:val="00182310"/>
     <w:rsid w:val="00182572"/>
     <w:rsid w:val="0018283C"/>
+    <w:rsid w:val="00183437"/>
     <w:rsid w:val="00183E54"/>
     <w:rsid w:val="00184B8F"/>
     <w:rsid w:val="00186883"/>
+    <w:rsid w:val="00190DE0"/>
     <w:rsid w:val="00194102"/>
     <w:rsid w:val="00196C12"/>
     <w:rsid w:val="001A160B"/>
     <w:rsid w:val="001A2260"/>
     <w:rsid w:val="001A50AE"/>
     <w:rsid w:val="001A72EE"/>
     <w:rsid w:val="001A77C8"/>
     <w:rsid w:val="001A79EA"/>
     <w:rsid w:val="001B1349"/>
     <w:rsid w:val="001B6584"/>
     <w:rsid w:val="001B75B9"/>
     <w:rsid w:val="001C196E"/>
     <w:rsid w:val="001C1D64"/>
     <w:rsid w:val="001C4442"/>
     <w:rsid w:val="001C6201"/>
     <w:rsid w:val="001C6F8E"/>
     <w:rsid w:val="001D14B8"/>
     <w:rsid w:val="001D44DE"/>
     <w:rsid w:val="001D4D5C"/>
     <w:rsid w:val="001D5E12"/>
     <w:rsid w:val="001D62E5"/>
     <w:rsid w:val="001D7B2F"/>
     <w:rsid w:val="001E0FBA"/>
     <w:rsid w:val="001E14DC"/>
     <w:rsid w:val="001E1D5D"/>
@@ -30636,50 +29612,51 @@
     <w:rsid w:val="001F408B"/>
     <w:rsid w:val="002003B2"/>
     <w:rsid w:val="002007BA"/>
     <w:rsid w:val="00202C21"/>
     <w:rsid w:val="00203737"/>
     <w:rsid w:val="00204BBB"/>
     <w:rsid w:val="00205597"/>
     <w:rsid w:val="00205AB1"/>
     <w:rsid w:val="00206742"/>
     <w:rsid w:val="002117E2"/>
     <w:rsid w:val="00211E5A"/>
     <w:rsid w:val="002132FA"/>
     <w:rsid w:val="00213449"/>
     <w:rsid w:val="002157DE"/>
     <w:rsid w:val="00215BC0"/>
     <w:rsid w:val="002211A5"/>
     <w:rsid w:val="0022171D"/>
     <w:rsid w:val="002239FE"/>
     <w:rsid w:val="00223BB2"/>
     <w:rsid w:val="00227F96"/>
     <w:rsid w:val="00231D3A"/>
     <w:rsid w:val="00234079"/>
     <w:rsid w:val="002344EE"/>
     <w:rsid w:val="00235FB0"/>
     <w:rsid w:val="002361C6"/>
+    <w:rsid w:val="0023699C"/>
     <w:rsid w:val="00236BE3"/>
     <w:rsid w:val="00241D1A"/>
     <w:rsid w:val="00244812"/>
     <w:rsid w:val="00245830"/>
     <w:rsid w:val="00246FDC"/>
     <w:rsid w:val="002475CB"/>
     <w:rsid w:val="00247B7D"/>
     <w:rsid w:val="00250CFC"/>
     <w:rsid w:val="00253E76"/>
     <w:rsid w:val="00253F7B"/>
     <w:rsid w:val="00254413"/>
     <w:rsid w:val="00255128"/>
     <w:rsid w:val="00256951"/>
     <w:rsid w:val="00257B8E"/>
     <w:rsid w:val="00262516"/>
     <w:rsid w:val="00262A00"/>
     <w:rsid w:val="002634B4"/>
     <w:rsid w:val="0026375B"/>
     <w:rsid w:val="00263ECC"/>
     <w:rsid w:val="00264A8E"/>
     <w:rsid w:val="00266FE2"/>
     <w:rsid w:val="0027076A"/>
     <w:rsid w:val="002737E4"/>
     <w:rsid w:val="00274457"/>
     <w:rsid w:val="00275690"/>
@@ -30695,50 +29672,51 @@
     <w:rsid w:val="0029395A"/>
     <w:rsid w:val="0029398B"/>
     <w:rsid w:val="00294514"/>
     <w:rsid w:val="002A2CA3"/>
     <w:rsid w:val="002A5285"/>
     <w:rsid w:val="002A5318"/>
     <w:rsid w:val="002A7552"/>
     <w:rsid w:val="002A7C20"/>
     <w:rsid w:val="002B1315"/>
     <w:rsid w:val="002B243F"/>
     <w:rsid w:val="002B2943"/>
     <w:rsid w:val="002B4558"/>
     <w:rsid w:val="002C11C3"/>
     <w:rsid w:val="002C1208"/>
     <w:rsid w:val="002C16F9"/>
     <w:rsid w:val="002C3350"/>
     <w:rsid w:val="002C6EE3"/>
     <w:rsid w:val="002C7FCC"/>
     <w:rsid w:val="002D2367"/>
     <w:rsid w:val="002D2440"/>
     <w:rsid w:val="002D255E"/>
     <w:rsid w:val="002D797E"/>
     <w:rsid w:val="002E29EF"/>
     <w:rsid w:val="002E2B12"/>
     <w:rsid w:val="002E2CEB"/>
+    <w:rsid w:val="002E31DD"/>
     <w:rsid w:val="002E3611"/>
     <w:rsid w:val="002E4636"/>
     <w:rsid w:val="002E4AD0"/>
     <w:rsid w:val="002F1AE9"/>
     <w:rsid w:val="002F20A4"/>
     <w:rsid w:val="002F4296"/>
     <w:rsid w:val="002F43F9"/>
     <w:rsid w:val="002F48E1"/>
     <w:rsid w:val="002F590C"/>
     <w:rsid w:val="0030031A"/>
     <w:rsid w:val="00301C85"/>
     <w:rsid w:val="00305CA3"/>
     <w:rsid w:val="003061A1"/>
     <w:rsid w:val="00312DC4"/>
     <w:rsid w:val="00314079"/>
     <w:rsid w:val="003141E2"/>
     <w:rsid w:val="00316E3A"/>
     <w:rsid w:val="00320B9F"/>
     <w:rsid w:val="003216FD"/>
     <w:rsid w:val="00321DBB"/>
     <w:rsid w:val="003220B3"/>
     <w:rsid w:val="0032555D"/>
     <w:rsid w:val="0032768F"/>
     <w:rsid w:val="00330A29"/>
     <w:rsid w:val="00332540"/>
@@ -30763,224 +29741,235 @@
     <w:rsid w:val="003673BD"/>
     <w:rsid w:val="003704DB"/>
     <w:rsid w:val="00373640"/>
     <w:rsid w:val="003759F6"/>
     <w:rsid w:val="00376A73"/>
     <w:rsid w:val="003871E8"/>
     <w:rsid w:val="0039109D"/>
     <w:rsid w:val="00391485"/>
     <w:rsid w:val="003917D1"/>
     <w:rsid w:val="00394C3F"/>
     <w:rsid w:val="00395694"/>
     <w:rsid w:val="0039605C"/>
     <w:rsid w:val="00396175"/>
     <w:rsid w:val="00396559"/>
     <w:rsid w:val="00397A49"/>
     <w:rsid w:val="003A0259"/>
     <w:rsid w:val="003A6B3C"/>
     <w:rsid w:val="003B1722"/>
     <w:rsid w:val="003B41AC"/>
     <w:rsid w:val="003B4491"/>
     <w:rsid w:val="003B47BB"/>
     <w:rsid w:val="003B599B"/>
     <w:rsid w:val="003B60D0"/>
     <w:rsid w:val="003C4317"/>
     <w:rsid w:val="003C5254"/>
+    <w:rsid w:val="003C5AF6"/>
     <w:rsid w:val="003C66F3"/>
     <w:rsid w:val="003C6828"/>
     <w:rsid w:val="003C6900"/>
     <w:rsid w:val="003C69E9"/>
     <w:rsid w:val="003D0744"/>
+    <w:rsid w:val="003D0867"/>
+    <w:rsid w:val="003D73CD"/>
     <w:rsid w:val="003E19B2"/>
     <w:rsid w:val="003E1C6D"/>
     <w:rsid w:val="003E4957"/>
     <w:rsid w:val="003E57E6"/>
     <w:rsid w:val="003E6382"/>
     <w:rsid w:val="003E7563"/>
     <w:rsid w:val="003F0500"/>
     <w:rsid w:val="003F0C07"/>
     <w:rsid w:val="003F1456"/>
     <w:rsid w:val="003F19C2"/>
     <w:rsid w:val="003F53E0"/>
     <w:rsid w:val="003F709C"/>
     <w:rsid w:val="003F7ACD"/>
     <w:rsid w:val="00400C36"/>
     <w:rsid w:val="00401CB6"/>
     <w:rsid w:val="00401D03"/>
     <w:rsid w:val="00406A86"/>
     <w:rsid w:val="00406EA9"/>
+    <w:rsid w:val="00407DAB"/>
     <w:rsid w:val="004102BF"/>
     <w:rsid w:val="004103F9"/>
     <w:rsid w:val="004111BF"/>
     <w:rsid w:val="00412A71"/>
     <w:rsid w:val="00413218"/>
     <w:rsid w:val="00413CEF"/>
     <w:rsid w:val="00417A41"/>
     <w:rsid w:val="00417C4B"/>
     <w:rsid w:val="004200D3"/>
     <w:rsid w:val="00421592"/>
     <w:rsid w:val="00423729"/>
     <w:rsid w:val="0042590E"/>
     <w:rsid w:val="004268F5"/>
+    <w:rsid w:val="00427E63"/>
     <w:rsid w:val="00427FC5"/>
     <w:rsid w:val="0042FC02"/>
     <w:rsid w:val="004300C6"/>
     <w:rsid w:val="00430F27"/>
     <w:rsid w:val="004318AB"/>
     <w:rsid w:val="00433C6D"/>
     <w:rsid w:val="00437553"/>
     <w:rsid w:val="004409FD"/>
     <w:rsid w:val="00445448"/>
     <w:rsid w:val="00446E9F"/>
     <w:rsid w:val="004522B1"/>
     <w:rsid w:val="00453A8A"/>
     <w:rsid w:val="00455296"/>
     <w:rsid w:val="00455360"/>
     <w:rsid w:val="00455F51"/>
+    <w:rsid w:val="004560CA"/>
     <w:rsid w:val="00456409"/>
     <w:rsid w:val="00456B02"/>
     <w:rsid w:val="00456E65"/>
     <w:rsid w:val="00457512"/>
     <w:rsid w:val="00457FB1"/>
     <w:rsid w:val="00460448"/>
     <w:rsid w:val="004612D8"/>
     <w:rsid w:val="00462500"/>
     <w:rsid w:val="004634A3"/>
     <w:rsid w:val="00465FAF"/>
     <w:rsid w:val="00470C54"/>
     <w:rsid w:val="00471540"/>
     <w:rsid w:val="00481C10"/>
     <w:rsid w:val="00482545"/>
     <w:rsid w:val="00482877"/>
     <w:rsid w:val="00483268"/>
     <w:rsid w:val="0048338E"/>
     <w:rsid w:val="0048735C"/>
     <w:rsid w:val="00490652"/>
     <w:rsid w:val="00491E4A"/>
     <w:rsid w:val="00492490"/>
     <w:rsid w:val="00494A3F"/>
     <w:rsid w:val="00495D74"/>
     <w:rsid w:val="0049623D"/>
     <w:rsid w:val="00496A08"/>
     <w:rsid w:val="004A3528"/>
     <w:rsid w:val="004A3D3E"/>
     <w:rsid w:val="004A5A02"/>
     <w:rsid w:val="004A6E02"/>
     <w:rsid w:val="004B28FD"/>
     <w:rsid w:val="004B34F8"/>
     <w:rsid w:val="004B35E2"/>
     <w:rsid w:val="004B65E1"/>
     <w:rsid w:val="004C0643"/>
     <w:rsid w:val="004C19F5"/>
     <w:rsid w:val="004C1D3A"/>
     <w:rsid w:val="004C2755"/>
     <w:rsid w:val="004C4937"/>
     <w:rsid w:val="004C7B83"/>
     <w:rsid w:val="004D0D6E"/>
     <w:rsid w:val="004D1493"/>
+    <w:rsid w:val="004D4057"/>
     <w:rsid w:val="004D463D"/>
     <w:rsid w:val="004D4F03"/>
     <w:rsid w:val="004D5562"/>
     <w:rsid w:val="004D564E"/>
     <w:rsid w:val="004E0E93"/>
     <w:rsid w:val="004E1472"/>
     <w:rsid w:val="004E1F4B"/>
     <w:rsid w:val="004E2C88"/>
     <w:rsid w:val="004E5C46"/>
     <w:rsid w:val="004E6702"/>
     <w:rsid w:val="004F0AD5"/>
     <w:rsid w:val="004F14F7"/>
     <w:rsid w:val="004F2E55"/>
     <w:rsid w:val="004F4C32"/>
     <w:rsid w:val="004F5D78"/>
     <w:rsid w:val="004F6EB2"/>
     <w:rsid w:val="004F7B83"/>
     <w:rsid w:val="00500CF3"/>
     <w:rsid w:val="00502B62"/>
     <w:rsid w:val="00504576"/>
     <w:rsid w:val="00506E49"/>
     <w:rsid w:val="00506E7C"/>
     <w:rsid w:val="0051143E"/>
     <w:rsid w:val="00512E81"/>
     <w:rsid w:val="0051518D"/>
     <w:rsid w:val="00515333"/>
     <w:rsid w:val="00517444"/>
+    <w:rsid w:val="00521C24"/>
     <w:rsid w:val="00522A19"/>
     <w:rsid w:val="005230BD"/>
     <w:rsid w:val="00523910"/>
     <w:rsid w:val="00526CD3"/>
     <w:rsid w:val="00526FAB"/>
     <w:rsid w:val="00527538"/>
     <w:rsid w:val="0053644E"/>
+    <w:rsid w:val="005379BE"/>
     <w:rsid w:val="00542837"/>
     <w:rsid w:val="00543B2D"/>
     <w:rsid w:val="00545556"/>
     <w:rsid w:val="00546708"/>
     <w:rsid w:val="0054712F"/>
     <w:rsid w:val="00547CCA"/>
     <w:rsid w:val="005504BC"/>
     <w:rsid w:val="00551C87"/>
     <w:rsid w:val="00551E49"/>
     <w:rsid w:val="00551E65"/>
     <w:rsid w:val="00553452"/>
     <w:rsid w:val="005560EF"/>
     <w:rsid w:val="00556F6D"/>
     <w:rsid w:val="00560FAB"/>
     <w:rsid w:val="00561F82"/>
     <w:rsid w:val="00566062"/>
     <w:rsid w:val="0056661F"/>
     <w:rsid w:val="005668B3"/>
     <w:rsid w:val="00566D04"/>
     <w:rsid w:val="00566E3E"/>
     <w:rsid w:val="00571593"/>
     <w:rsid w:val="00576BD1"/>
     <w:rsid w:val="00583888"/>
     <w:rsid w:val="005855AE"/>
     <w:rsid w:val="00587294"/>
     <w:rsid w:val="005874EA"/>
     <w:rsid w:val="00587606"/>
     <w:rsid w:val="005907BF"/>
     <w:rsid w:val="00593AE4"/>
     <w:rsid w:val="00593D28"/>
     <w:rsid w:val="00594D68"/>
     <w:rsid w:val="005964CE"/>
     <w:rsid w:val="005973CE"/>
     <w:rsid w:val="005A209D"/>
     <w:rsid w:val="005A62B2"/>
     <w:rsid w:val="005A6E97"/>
     <w:rsid w:val="005A6FAA"/>
     <w:rsid w:val="005B1442"/>
     <w:rsid w:val="005B2272"/>
     <w:rsid w:val="005B288B"/>
     <w:rsid w:val="005C0791"/>
     <w:rsid w:val="005C281B"/>
     <w:rsid w:val="005C411F"/>
     <w:rsid w:val="005C494D"/>
     <w:rsid w:val="005C4D4E"/>
     <w:rsid w:val="005C64A4"/>
+    <w:rsid w:val="005D06CD"/>
     <w:rsid w:val="005D1336"/>
     <w:rsid w:val="005D1A58"/>
+    <w:rsid w:val="005D2189"/>
     <w:rsid w:val="005D2E8E"/>
     <w:rsid w:val="005D5CFC"/>
     <w:rsid w:val="005D5F53"/>
     <w:rsid w:val="005D6E68"/>
     <w:rsid w:val="005D7847"/>
     <w:rsid w:val="005E1692"/>
     <w:rsid w:val="005E16CE"/>
     <w:rsid w:val="005E1934"/>
     <w:rsid w:val="005E3946"/>
     <w:rsid w:val="005E5695"/>
     <w:rsid w:val="005E6706"/>
     <w:rsid w:val="005F080B"/>
     <w:rsid w:val="005F08DA"/>
     <w:rsid w:val="005F3FAC"/>
     <w:rsid w:val="005F4CC1"/>
     <w:rsid w:val="0060014B"/>
     <w:rsid w:val="00600252"/>
     <w:rsid w:val="006010A4"/>
     <w:rsid w:val="006019EB"/>
     <w:rsid w:val="00606D9A"/>
     <w:rsid w:val="006071D1"/>
     <w:rsid w:val="006076BB"/>
     <w:rsid w:val="00610E85"/>
     <w:rsid w:val="0061289E"/>
     <w:rsid w:val="00612C56"/>
@@ -31011,242 +30000,254 @@
     <w:rsid w:val="006701EC"/>
     <w:rsid w:val="006722D0"/>
     <w:rsid w:val="00675072"/>
     <w:rsid w:val="00675A50"/>
     <w:rsid w:val="00676A0F"/>
     <w:rsid w:val="00677603"/>
     <w:rsid w:val="006807E8"/>
     <w:rsid w:val="00682616"/>
     <w:rsid w:val="00685793"/>
     <w:rsid w:val="006876B1"/>
     <w:rsid w:val="00687D34"/>
     <w:rsid w:val="00692229"/>
     <w:rsid w:val="006947F9"/>
     <w:rsid w:val="00694F52"/>
     <w:rsid w:val="00696354"/>
     <w:rsid w:val="0069651A"/>
     <w:rsid w:val="00697F0B"/>
     <w:rsid w:val="006A6079"/>
     <w:rsid w:val="006A787A"/>
     <w:rsid w:val="006B388C"/>
     <w:rsid w:val="006B41D0"/>
     <w:rsid w:val="006B5012"/>
     <w:rsid w:val="006B515A"/>
     <w:rsid w:val="006B5643"/>
     <w:rsid w:val="006B5B91"/>
+    <w:rsid w:val="006C1018"/>
+    <w:rsid w:val="006C2708"/>
     <w:rsid w:val="006C2AC4"/>
     <w:rsid w:val="006C2BA9"/>
     <w:rsid w:val="006C3709"/>
     <w:rsid w:val="006C3776"/>
     <w:rsid w:val="006C51B0"/>
     <w:rsid w:val="006C580E"/>
     <w:rsid w:val="006C698A"/>
     <w:rsid w:val="006D0E32"/>
     <w:rsid w:val="006D20EE"/>
     <w:rsid w:val="006D5690"/>
     <w:rsid w:val="006D7B6A"/>
     <w:rsid w:val="006D7FF3"/>
+    <w:rsid w:val="006E00B6"/>
     <w:rsid w:val="006E2CAF"/>
     <w:rsid w:val="006E382E"/>
     <w:rsid w:val="006E54F6"/>
     <w:rsid w:val="006E7513"/>
     <w:rsid w:val="006F1C16"/>
     <w:rsid w:val="006F52C7"/>
     <w:rsid w:val="006F566A"/>
     <w:rsid w:val="006F651C"/>
     <w:rsid w:val="006F68B1"/>
     <w:rsid w:val="006F7961"/>
     <w:rsid w:val="006F7E06"/>
     <w:rsid w:val="00700936"/>
     <w:rsid w:val="00700BE3"/>
     <w:rsid w:val="00702F13"/>
     <w:rsid w:val="0070694B"/>
     <w:rsid w:val="0070740E"/>
     <w:rsid w:val="0070765C"/>
     <w:rsid w:val="00707FD6"/>
     <w:rsid w:val="00710F36"/>
     <w:rsid w:val="007116C9"/>
     <w:rsid w:val="007119E0"/>
     <w:rsid w:val="00712391"/>
     <w:rsid w:val="00712F6B"/>
     <w:rsid w:val="00714040"/>
     <w:rsid w:val="007158A6"/>
     <w:rsid w:val="00716870"/>
     <w:rsid w:val="00716B23"/>
     <w:rsid w:val="00716FFB"/>
     <w:rsid w:val="00722D4B"/>
     <w:rsid w:val="007239AD"/>
     <w:rsid w:val="00723E67"/>
     <w:rsid w:val="00725BEB"/>
     <w:rsid w:val="00725ED9"/>
     <w:rsid w:val="007300AB"/>
+    <w:rsid w:val="00731EDE"/>
     <w:rsid w:val="00732F50"/>
     <w:rsid w:val="00733289"/>
     <w:rsid w:val="007340D4"/>
     <w:rsid w:val="007401D3"/>
     <w:rsid w:val="0074160B"/>
     <w:rsid w:val="00744D12"/>
     <w:rsid w:val="007457FC"/>
     <w:rsid w:val="00746E5C"/>
     <w:rsid w:val="007477B0"/>
     <w:rsid w:val="00747A75"/>
     <w:rsid w:val="00750982"/>
     <w:rsid w:val="007515D1"/>
     <w:rsid w:val="00751C91"/>
     <w:rsid w:val="00755FDC"/>
     <w:rsid w:val="00762DAD"/>
     <w:rsid w:val="0076392F"/>
     <w:rsid w:val="00764547"/>
     <w:rsid w:val="00772916"/>
     <w:rsid w:val="007737F0"/>
     <w:rsid w:val="00774216"/>
     <w:rsid w:val="00775333"/>
     <w:rsid w:val="00775B9C"/>
     <w:rsid w:val="00781A3A"/>
     <w:rsid w:val="00781FB7"/>
     <w:rsid w:val="00787ED9"/>
     <w:rsid w:val="007916B4"/>
     <w:rsid w:val="007938CB"/>
     <w:rsid w:val="00793B6D"/>
     <w:rsid w:val="0079401A"/>
     <w:rsid w:val="007973C9"/>
     <w:rsid w:val="00797D25"/>
     <w:rsid w:val="007A0C15"/>
     <w:rsid w:val="007A2365"/>
     <w:rsid w:val="007A359C"/>
     <w:rsid w:val="007A4601"/>
     <w:rsid w:val="007A531C"/>
     <w:rsid w:val="007A5510"/>
     <w:rsid w:val="007A5806"/>
+    <w:rsid w:val="007A69EB"/>
     <w:rsid w:val="007A6FE0"/>
     <w:rsid w:val="007B0215"/>
     <w:rsid w:val="007B0292"/>
     <w:rsid w:val="007B0C56"/>
     <w:rsid w:val="007B3CC9"/>
     <w:rsid w:val="007B6D25"/>
     <w:rsid w:val="007B7BFE"/>
     <w:rsid w:val="007C02C0"/>
+    <w:rsid w:val="007C1207"/>
     <w:rsid w:val="007C1EF4"/>
     <w:rsid w:val="007C2A4B"/>
     <w:rsid w:val="007C4726"/>
     <w:rsid w:val="007C48E9"/>
     <w:rsid w:val="007C7EBB"/>
     <w:rsid w:val="007D2F3D"/>
+    <w:rsid w:val="007D6697"/>
     <w:rsid w:val="007D7D78"/>
     <w:rsid w:val="007E0EB1"/>
     <w:rsid w:val="007E1422"/>
     <w:rsid w:val="007E212E"/>
     <w:rsid w:val="007E2862"/>
     <w:rsid w:val="007E4F98"/>
     <w:rsid w:val="007E5A45"/>
     <w:rsid w:val="007E68A9"/>
     <w:rsid w:val="007E6AE5"/>
     <w:rsid w:val="007F1159"/>
     <w:rsid w:val="007F372E"/>
+    <w:rsid w:val="007F4646"/>
     <w:rsid w:val="00801546"/>
     <w:rsid w:val="0080168F"/>
     <w:rsid w:val="00801913"/>
     <w:rsid w:val="00802A95"/>
     <w:rsid w:val="0080308F"/>
     <w:rsid w:val="008033CA"/>
     <w:rsid w:val="00806674"/>
     <w:rsid w:val="00810B27"/>
     <w:rsid w:val="008125B3"/>
     <w:rsid w:val="00812E58"/>
     <w:rsid w:val="008141AE"/>
     <w:rsid w:val="00816190"/>
     <w:rsid w:val="00816535"/>
     <w:rsid w:val="008248D2"/>
     <w:rsid w:val="00824F16"/>
     <w:rsid w:val="00825B11"/>
     <w:rsid w:val="00830932"/>
     <w:rsid w:val="00830FDA"/>
     <w:rsid w:val="00831F37"/>
     <w:rsid w:val="008369F4"/>
     <w:rsid w:val="00836BE2"/>
     <w:rsid w:val="00836E37"/>
     <w:rsid w:val="0083707D"/>
     <w:rsid w:val="00837FC8"/>
     <w:rsid w:val="0084376D"/>
     <w:rsid w:val="008468B3"/>
     <w:rsid w:val="00850CBF"/>
     <w:rsid w:val="0085217E"/>
     <w:rsid w:val="00852583"/>
     <w:rsid w:val="008564D2"/>
     <w:rsid w:val="00857034"/>
     <w:rsid w:val="008607E7"/>
     <w:rsid w:val="008625AC"/>
     <w:rsid w:val="00862CDB"/>
     <w:rsid w:val="008660FA"/>
     <w:rsid w:val="00866245"/>
     <w:rsid w:val="008676E0"/>
     <w:rsid w:val="00877782"/>
     <w:rsid w:val="00877894"/>
     <w:rsid w:val="008814BE"/>
     <w:rsid w:val="00883EEA"/>
     <w:rsid w:val="00884550"/>
     <w:rsid w:val="0088519F"/>
     <w:rsid w:val="008856F9"/>
     <w:rsid w:val="00890D57"/>
     <w:rsid w:val="0089101B"/>
     <w:rsid w:val="0089394B"/>
+    <w:rsid w:val="00893C5C"/>
     <w:rsid w:val="00894311"/>
     <w:rsid w:val="00895361"/>
     <w:rsid w:val="0089625A"/>
     <w:rsid w:val="00896671"/>
     <w:rsid w:val="0089754D"/>
     <w:rsid w:val="008A0953"/>
     <w:rsid w:val="008A2D2D"/>
     <w:rsid w:val="008A364C"/>
     <w:rsid w:val="008A4B5A"/>
     <w:rsid w:val="008A6B2B"/>
     <w:rsid w:val="008A707E"/>
     <w:rsid w:val="008A7B36"/>
     <w:rsid w:val="008B1087"/>
     <w:rsid w:val="008B13B0"/>
     <w:rsid w:val="008B1A6C"/>
+    <w:rsid w:val="008B25AC"/>
     <w:rsid w:val="008B359C"/>
     <w:rsid w:val="008B43B4"/>
     <w:rsid w:val="008B54F2"/>
     <w:rsid w:val="008B581C"/>
     <w:rsid w:val="008B7E83"/>
     <w:rsid w:val="008C09C3"/>
     <w:rsid w:val="008C1C70"/>
     <w:rsid w:val="008C1EDB"/>
     <w:rsid w:val="008C2565"/>
     <w:rsid w:val="008C2CCD"/>
     <w:rsid w:val="008C36B3"/>
     <w:rsid w:val="008C47E2"/>
+    <w:rsid w:val="008C5C8D"/>
     <w:rsid w:val="008C785E"/>
     <w:rsid w:val="008D1706"/>
     <w:rsid w:val="008D2B2A"/>
     <w:rsid w:val="008D33EA"/>
     <w:rsid w:val="008D3FB0"/>
     <w:rsid w:val="008D5D30"/>
     <w:rsid w:val="008E0C92"/>
     <w:rsid w:val="008E15AC"/>
     <w:rsid w:val="008E1BEF"/>
+    <w:rsid w:val="008E36E5"/>
     <w:rsid w:val="008E3878"/>
     <w:rsid w:val="008E3A88"/>
     <w:rsid w:val="008E52A2"/>
     <w:rsid w:val="008E7A6F"/>
     <w:rsid w:val="008F0063"/>
     <w:rsid w:val="008F44FD"/>
     <w:rsid w:val="008F4555"/>
     <w:rsid w:val="008F58E4"/>
     <w:rsid w:val="008F653A"/>
     <w:rsid w:val="00900120"/>
     <w:rsid w:val="00900C9F"/>
     <w:rsid w:val="00903177"/>
     <w:rsid w:val="00905149"/>
     <w:rsid w:val="00912607"/>
     <w:rsid w:val="00913A17"/>
     <w:rsid w:val="00915721"/>
     <w:rsid w:val="00916081"/>
     <w:rsid w:val="00916305"/>
     <w:rsid w:val="00920106"/>
     <w:rsid w:val="00922067"/>
     <w:rsid w:val="00924DDB"/>
     <w:rsid w:val="00927972"/>
     <w:rsid w:val="00927BFC"/>
     <w:rsid w:val="0093029A"/>
     <w:rsid w:val="009321BB"/>
@@ -31257,114 +30258,120 @@
     <w:rsid w:val="00936E8C"/>
     <w:rsid w:val="009409A0"/>
     <w:rsid w:val="0095010B"/>
     <w:rsid w:val="00951500"/>
     <w:rsid w:val="00951D6F"/>
     <w:rsid w:val="00952A07"/>
     <w:rsid w:val="0095549C"/>
     <w:rsid w:val="00961CD2"/>
     <w:rsid w:val="00963B8F"/>
     <w:rsid w:val="0096473C"/>
     <w:rsid w:val="00967030"/>
     <w:rsid w:val="009703DB"/>
     <w:rsid w:val="009719DB"/>
     <w:rsid w:val="00973E83"/>
     <w:rsid w:val="009761E9"/>
     <w:rsid w:val="009771F5"/>
     <w:rsid w:val="009816DC"/>
     <w:rsid w:val="00982176"/>
     <w:rsid w:val="009841BD"/>
     <w:rsid w:val="00986819"/>
     <w:rsid w:val="00986CD0"/>
     <w:rsid w:val="00987729"/>
     <w:rsid w:val="00987A88"/>
     <w:rsid w:val="009910C4"/>
     <w:rsid w:val="00994421"/>
+    <w:rsid w:val="009960FB"/>
     <w:rsid w:val="009965CC"/>
     <w:rsid w:val="009A168B"/>
     <w:rsid w:val="009A28F7"/>
     <w:rsid w:val="009A483E"/>
     <w:rsid w:val="009A54D0"/>
     <w:rsid w:val="009A5BF8"/>
     <w:rsid w:val="009B0F4E"/>
     <w:rsid w:val="009B1F09"/>
     <w:rsid w:val="009B2DB9"/>
     <w:rsid w:val="009B30F7"/>
     <w:rsid w:val="009B4EAC"/>
     <w:rsid w:val="009B6D96"/>
     <w:rsid w:val="009B7EB0"/>
     <w:rsid w:val="009B7F40"/>
     <w:rsid w:val="009C0897"/>
     <w:rsid w:val="009C367B"/>
     <w:rsid w:val="009C3CCC"/>
     <w:rsid w:val="009C50D3"/>
     <w:rsid w:val="009C61F9"/>
     <w:rsid w:val="009D7D0B"/>
     <w:rsid w:val="009E0583"/>
+    <w:rsid w:val="009E12CD"/>
     <w:rsid w:val="009E1945"/>
     <w:rsid w:val="009E401A"/>
     <w:rsid w:val="009E47BD"/>
+    <w:rsid w:val="009E5014"/>
     <w:rsid w:val="009E686C"/>
     <w:rsid w:val="009E70FA"/>
+    <w:rsid w:val="009F0FAA"/>
     <w:rsid w:val="009F1E38"/>
     <w:rsid w:val="00A014E6"/>
     <w:rsid w:val="00A01E34"/>
     <w:rsid w:val="00A02698"/>
+    <w:rsid w:val="00A028B3"/>
     <w:rsid w:val="00A0323A"/>
     <w:rsid w:val="00A03F81"/>
     <w:rsid w:val="00A05063"/>
     <w:rsid w:val="00A059EA"/>
     <w:rsid w:val="00A100B1"/>
     <w:rsid w:val="00A10142"/>
     <w:rsid w:val="00A11503"/>
     <w:rsid w:val="00A12B2A"/>
     <w:rsid w:val="00A20368"/>
     <w:rsid w:val="00A20AAF"/>
     <w:rsid w:val="00A20D6E"/>
     <w:rsid w:val="00A218E7"/>
     <w:rsid w:val="00A2290C"/>
     <w:rsid w:val="00A23A73"/>
     <w:rsid w:val="00A23D16"/>
     <w:rsid w:val="00A240CC"/>
     <w:rsid w:val="00A24ADD"/>
     <w:rsid w:val="00A24B07"/>
     <w:rsid w:val="00A25361"/>
     <w:rsid w:val="00A25DB0"/>
     <w:rsid w:val="00A26E33"/>
     <w:rsid w:val="00A276C2"/>
     <w:rsid w:val="00A276EA"/>
     <w:rsid w:val="00A3034D"/>
     <w:rsid w:val="00A32182"/>
     <w:rsid w:val="00A33643"/>
     <w:rsid w:val="00A3456B"/>
     <w:rsid w:val="00A345A8"/>
     <w:rsid w:val="00A34B65"/>
     <w:rsid w:val="00A34C90"/>
     <w:rsid w:val="00A34D3A"/>
     <w:rsid w:val="00A34E21"/>
     <w:rsid w:val="00A36048"/>
     <w:rsid w:val="00A4093E"/>
+    <w:rsid w:val="00A416DA"/>
     <w:rsid w:val="00A42525"/>
     <w:rsid w:val="00A42812"/>
     <w:rsid w:val="00A43E9B"/>
     <w:rsid w:val="00A44988"/>
     <w:rsid w:val="00A44B14"/>
     <w:rsid w:val="00A46CD4"/>
     <w:rsid w:val="00A502BC"/>
     <w:rsid w:val="00A5091C"/>
     <w:rsid w:val="00A51690"/>
     <w:rsid w:val="00A54292"/>
     <w:rsid w:val="00A542B4"/>
     <w:rsid w:val="00A556AC"/>
     <w:rsid w:val="00A559A5"/>
     <w:rsid w:val="00A5713D"/>
     <w:rsid w:val="00A616C0"/>
     <w:rsid w:val="00A6582E"/>
     <w:rsid w:val="00A65D8C"/>
     <w:rsid w:val="00A660EF"/>
     <w:rsid w:val="00A668BF"/>
     <w:rsid w:val="00A71142"/>
     <w:rsid w:val="00A730A8"/>
     <w:rsid w:val="00A73A84"/>
     <w:rsid w:val="00A757F0"/>
     <w:rsid w:val="00A75D0F"/>
     <w:rsid w:val="00A77708"/>
@@ -31382,72 +30389,75 @@
     <w:rsid w:val="00AA0758"/>
     <w:rsid w:val="00AA080C"/>
     <w:rsid w:val="00AA2846"/>
     <w:rsid w:val="00AA3143"/>
     <w:rsid w:val="00AA4826"/>
     <w:rsid w:val="00AA5BF5"/>
     <w:rsid w:val="00AA62D5"/>
     <w:rsid w:val="00AA7348"/>
     <w:rsid w:val="00AA7527"/>
     <w:rsid w:val="00AB17F5"/>
     <w:rsid w:val="00AB4B18"/>
     <w:rsid w:val="00AB700F"/>
     <w:rsid w:val="00AB7D80"/>
     <w:rsid w:val="00AC540A"/>
     <w:rsid w:val="00AC77B3"/>
     <w:rsid w:val="00AD0A02"/>
     <w:rsid w:val="00AD2A10"/>
     <w:rsid w:val="00AD332A"/>
     <w:rsid w:val="00AD62E8"/>
     <w:rsid w:val="00AD6B67"/>
     <w:rsid w:val="00AD6F10"/>
     <w:rsid w:val="00AD7AD6"/>
     <w:rsid w:val="00AD7E33"/>
     <w:rsid w:val="00AE1B48"/>
     <w:rsid w:val="00AE3A37"/>
+    <w:rsid w:val="00AE4307"/>
     <w:rsid w:val="00AF064D"/>
     <w:rsid w:val="00AF0F30"/>
     <w:rsid w:val="00AF2497"/>
     <w:rsid w:val="00AF45B7"/>
     <w:rsid w:val="00AF4AC6"/>
     <w:rsid w:val="00AF4C34"/>
     <w:rsid w:val="00AF57D7"/>
     <w:rsid w:val="00AF58A0"/>
     <w:rsid w:val="00AF75E0"/>
     <w:rsid w:val="00AF7602"/>
     <w:rsid w:val="00AF7FC4"/>
     <w:rsid w:val="00B01E63"/>
     <w:rsid w:val="00B03783"/>
     <w:rsid w:val="00B044F2"/>
     <w:rsid w:val="00B05F98"/>
+    <w:rsid w:val="00B066AC"/>
     <w:rsid w:val="00B0760E"/>
     <w:rsid w:val="00B07A65"/>
     <w:rsid w:val="00B10913"/>
     <w:rsid w:val="00B11CE6"/>
     <w:rsid w:val="00B148A6"/>
     <w:rsid w:val="00B15E6E"/>
     <w:rsid w:val="00B17B2C"/>
+    <w:rsid w:val="00B22444"/>
     <w:rsid w:val="00B2605F"/>
     <w:rsid w:val="00B27B69"/>
     <w:rsid w:val="00B323D0"/>
     <w:rsid w:val="00B336C7"/>
     <w:rsid w:val="00B348DA"/>
     <w:rsid w:val="00B35352"/>
     <w:rsid w:val="00B37963"/>
     <w:rsid w:val="00B37FC2"/>
     <w:rsid w:val="00B41B96"/>
     <w:rsid w:val="00B44BD1"/>
     <w:rsid w:val="00B45A23"/>
     <w:rsid w:val="00B46760"/>
     <w:rsid w:val="00B53091"/>
     <w:rsid w:val="00B54E02"/>
     <w:rsid w:val="00B55510"/>
     <w:rsid w:val="00B55B57"/>
     <w:rsid w:val="00B6037E"/>
     <w:rsid w:val="00B61078"/>
     <w:rsid w:val="00B61EA9"/>
     <w:rsid w:val="00B62677"/>
     <w:rsid w:val="00B6463E"/>
     <w:rsid w:val="00B649C7"/>
     <w:rsid w:val="00B6572E"/>
     <w:rsid w:val="00B65BDE"/>
     <w:rsid w:val="00B65D10"/>
@@ -31489,217 +30499,231 @@
     <w:rsid w:val="00BD16BE"/>
     <w:rsid w:val="00BD2AD8"/>
     <w:rsid w:val="00BD3174"/>
     <w:rsid w:val="00BD590D"/>
     <w:rsid w:val="00BD66BE"/>
     <w:rsid w:val="00BD7668"/>
     <w:rsid w:val="00BE191D"/>
     <w:rsid w:val="00BE38CD"/>
     <w:rsid w:val="00BE613F"/>
     <w:rsid w:val="00BE6DB9"/>
     <w:rsid w:val="00BE6E2D"/>
     <w:rsid w:val="00BF14E0"/>
     <w:rsid w:val="00BF5A44"/>
     <w:rsid w:val="00BF6C52"/>
     <w:rsid w:val="00BF7D1E"/>
     <w:rsid w:val="00C00179"/>
     <w:rsid w:val="00C07028"/>
     <w:rsid w:val="00C10671"/>
     <w:rsid w:val="00C123C6"/>
     <w:rsid w:val="00C1623D"/>
     <w:rsid w:val="00C162BB"/>
     <w:rsid w:val="00C20026"/>
     <w:rsid w:val="00C203AA"/>
     <w:rsid w:val="00C22064"/>
     <w:rsid w:val="00C23272"/>
+    <w:rsid w:val="00C3024F"/>
     <w:rsid w:val="00C334F5"/>
     <w:rsid w:val="00C34397"/>
     <w:rsid w:val="00C35FE7"/>
     <w:rsid w:val="00C3727E"/>
+    <w:rsid w:val="00C37DB5"/>
     <w:rsid w:val="00C42384"/>
     <w:rsid w:val="00C42926"/>
     <w:rsid w:val="00C42A3B"/>
     <w:rsid w:val="00C43654"/>
     <w:rsid w:val="00C45225"/>
+    <w:rsid w:val="00C50CD6"/>
     <w:rsid w:val="00C51A9D"/>
     <w:rsid w:val="00C51C54"/>
+    <w:rsid w:val="00C52039"/>
     <w:rsid w:val="00C5249D"/>
     <w:rsid w:val="00C52886"/>
     <w:rsid w:val="00C52CEB"/>
     <w:rsid w:val="00C52DA8"/>
     <w:rsid w:val="00C5322E"/>
     <w:rsid w:val="00C54403"/>
     <w:rsid w:val="00C544EE"/>
     <w:rsid w:val="00C55370"/>
     <w:rsid w:val="00C569EF"/>
     <w:rsid w:val="00C57D0B"/>
     <w:rsid w:val="00C61803"/>
     <w:rsid w:val="00C61ACD"/>
     <w:rsid w:val="00C63E4D"/>
     <w:rsid w:val="00C63F20"/>
     <w:rsid w:val="00C6410A"/>
     <w:rsid w:val="00C658DF"/>
     <w:rsid w:val="00C668C5"/>
     <w:rsid w:val="00C7185E"/>
     <w:rsid w:val="00C72A29"/>
     <w:rsid w:val="00C738C8"/>
     <w:rsid w:val="00C7571C"/>
     <w:rsid w:val="00C8003A"/>
     <w:rsid w:val="00C8206A"/>
     <w:rsid w:val="00C8285A"/>
     <w:rsid w:val="00C8442B"/>
     <w:rsid w:val="00C84BEB"/>
     <w:rsid w:val="00C84F5E"/>
     <w:rsid w:val="00C85573"/>
     <w:rsid w:val="00C85922"/>
     <w:rsid w:val="00C94998"/>
     <w:rsid w:val="00C949EC"/>
     <w:rsid w:val="00C94A85"/>
+    <w:rsid w:val="00C97EE1"/>
     <w:rsid w:val="00CA2E09"/>
     <w:rsid w:val="00CA371C"/>
     <w:rsid w:val="00CA60C1"/>
     <w:rsid w:val="00CA6F0A"/>
     <w:rsid w:val="00CB01DE"/>
     <w:rsid w:val="00CB0AC0"/>
     <w:rsid w:val="00CB3702"/>
     <w:rsid w:val="00CB4912"/>
     <w:rsid w:val="00CC1088"/>
     <w:rsid w:val="00CC21E5"/>
     <w:rsid w:val="00CC2FAB"/>
     <w:rsid w:val="00CC4877"/>
     <w:rsid w:val="00CC5656"/>
     <w:rsid w:val="00CC6358"/>
     <w:rsid w:val="00CD05ED"/>
+    <w:rsid w:val="00CD194E"/>
     <w:rsid w:val="00CD1B6A"/>
     <w:rsid w:val="00CD2A95"/>
     <w:rsid w:val="00CD2FEE"/>
     <w:rsid w:val="00CD3464"/>
     <w:rsid w:val="00CD3E90"/>
     <w:rsid w:val="00CD4CC6"/>
     <w:rsid w:val="00CD61C6"/>
     <w:rsid w:val="00CD62F6"/>
     <w:rsid w:val="00CE0D87"/>
     <w:rsid w:val="00CE27F8"/>
     <w:rsid w:val="00CE38CC"/>
     <w:rsid w:val="00CE3ECE"/>
     <w:rsid w:val="00CE65AD"/>
     <w:rsid w:val="00CF09CF"/>
     <w:rsid w:val="00CF0BF4"/>
     <w:rsid w:val="00CF375E"/>
     <w:rsid w:val="00CF6873"/>
     <w:rsid w:val="00D01304"/>
     <w:rsid w:val="00D04CD2"/>
     <w:rsid w:val="00D0731D"/>
     <w:rsid w:val="00D075CE"/>
     <w:rsid w:val="00D11091"/>
     <w:rsid w:val="00D11580"/>
     <w:rsid w:val="00D13D6E"/>
     <w:rsid w:val="00D14674"/>
     <w:rsid w:val="00D14EFD"/>
     <w:rsid w:val="00D150DF"/>
     <w:rsid w:val="00D1525F"/>
     <w:rsid w:val="00D15607"/>
     <w:rsid w:val="00D15888"/>
     <w:rsid w:val="00D15F31"/>
     <w:rsid w:val="00D16C59"/>
     <w:rsid w:val="00D20570"/>
     <w:rsid w:val="00D213F6"/>
+    <w:rsid w:val="00D236C1"/>
     <w:rsid w:val="00D25A35"/>
+    <w:rsid w:val="00D25A76"/>
     <w:rsid w:val="00D26661"/>
     <w:rsid w:val="00D26AE2"/>
     <w:rsid w:val="00D27095"/>
     <w:rsid w:val="00D30737"/>
     <w:rsid w:val="00D31BEA"/>
     <w:rsid w:val="00D32E97"/>
     <w:rsid w:val="00D33547"/>
     <w:rsid w:val="00D3626C"/>
     <w:rsid w:val="00D36D35"/>
     <w:rsid w:val="00D373EA"/>
     <w:rsid w:val="00D43FF8"/>
     <w:rsid w:val="00D450BA"/>
     <w:rsid w:val="00D51503"/>
     <w:rsid w:val="00D51782"/>
     <w:rsid w:val="00D52D46"/>
     <w:rsid w:val="00D5351E"/>
     <w:rsid w:val="00D560CE"/>
     <w:rsid w:val="00D63B4A"/>
     <w:rsid w:val="00D64B11"/>
     <w:rsid w:val="00D7016B"/>
     <w:rsid w:val="00D71C0C"/>
     <w:rsid w:val="00D72614"/>
     <w:rsid w:val="00D72B42"/>
     <w:rsid w:val="00D731F0"/>
     <w:rsid w:val="00D737D4"/>
     <w:rsid w:val="00D743F8"/>
+    <w:rsid w:val="00D74C13"/>
     <w:rsid w:val="00D765A6"/>
     <w:rsid w:val="00D81CE5"/>
     <w:rsid w:val="00D82C8D"/>
     <w:rsid w:val="00D838CF"/>
     <w:rsid w:val="00D83BCD"/>
     <w:rsid w:val="00D84681"/>
     <w:rsid w:val="00D87A93"/>
     <w:rsid w:val="00D919BC"/>
     <w:rsid w:val="00D91A51"/>
     <w:rsid w:val="00D9294E"/>
     <w:rsid w:val="00D93297"/>
+    <w:rsid w:val="00D93E9F"/>
     <w:rsid w:val="00D94C5D"/>
+    <w:rsid w:val="00D9764C"/>
     <w:rsid w:val="00DA3797"/>
     <w:rsid w:val="00DA4098"/>
     <w:rsid w:val="00DA544B"/>
     <w:rsid w:val="00DA613A"/>
     <w:rsid w:val="00DA6C29"/>
     <w:rsid w:val="00DA7112"/>
     <w:rsid w:val="00DA7CD0"/>
     <w:rsid w:val="00DB314D"/>
     <w:rsid w:val="00DB6E0B"/>
     <w:rsid w:val="00DB78D4"/>
     <w:rsid w:val="00DC0BD6"/>
     <w:rsid w:val="00DC0C9C"/>
     <w:rsid w:val="00DC1616"/>
     <w:rsid w:val="00DC2302"/>
     <w:rsid w:val="00DC4F27"/>
     <w:rsid w:val="00DC500A"/>
     <w:rsid w:val="00DC718B"/>
     <w:rsid w:val="00DC73B6"/>
     <w:rsid w:val="00DC7EB0"/>
     <w:rsid w:val="00DD449A"/>
     <w:rsid w:val="00DD4A31"/>
     <w:rsid w:val="00DD4E37"/>
     <w:rsid w:val="00DD7C7C"/>
     <w:rsid w:val="00DE44B7"/>
     <w:rsid w:val="00DE6FDC"/>
     <w:rsid w:val="00DF0C0A"/>
+    <w:rsid w:val="00DF1CD7"/>
     <w:rsid w:val="00DF2D8B"/>
     <w:rsid w:val="00DF2E66"/>
     <w:rsid w:val="00DF3318"/>
     <w:rsid w:val="00DF3E38"/>
     <w:rsid w:val="00DF5980"/>
     <w:rsid w:val="00E0001E"/>
     <w:rsid w:val="00E00E46"/>
     <w:rsid w:val="00E031EE"/>
     <w:rsid w:val="00E03AB2"/>
     <w:rsid w:val="00E063D8"/>
+    <w:rsid w:val="00E06B4A"/>
+    <w:rsid w:val="00E07A59"/>
     <w:rsid w:val="00E07B0F"/>
     <w:rsid w:val="00E10756"/>
     <w:rsid w:val="00E12E94"/>
     <w:rsid w:val="00E13C4D"/>
     <w:rsid w:val="00E14022"/>
     <w:rsid w:val="00E1477A"/>
     <w:rsid w:val="00E15A51"/>
     <w:rsid w:val="00E173DA"/>
     <w:rsid w:val="00E2432D"/>
     <w:rsid w:val="00E24B21"/>
     <w:rsid w:val="00E264C6"/>
     <w:rsid w:val="00E304CD"/>
     <w:rsid w:val="00E32378"/>
     <w:rsid w:val="00E35688"/>
     <w:rsid w:val="00E35968"/>
     <w:rsid w:val="00E35A56"/>
     <w:rsid w:val="00E36C55"/>
     <w:rsid w:val="00E37DB8"/>
     <w:rsid w:val="00E40AED"/>
     <w:rsid w:val="00E41AF2"/>
     <w:rsid w:val="00E422AC"/>
     <w:rsid w:val="00E432F7"/>
     <w:rsid w:val="00E46748"/>
     <w:rsid w:val="00E469F5"/>
     <w:rsid w:val="00E47D80"/>
@@ -31738,143 +30762,149 @@
     <w:rsid w:val="00EC0577"/>
     <w:rsid w:val="00EC08A2"/>
     <w:rsid w:val="00EC1866"/>
     <w:rsid w:val="00EC2941"/>
     <w:rsid w:val="00EC2A35"/>
     <w:rsid w:val="00EC2D85"/>
     <w:rsid w:val="00EC36EE"/>
     <w:rsid w:val="00EC5A98"/>
     <w:rsid w:val="00EC65E7"/>
     <w:rsid w:val="00ED023C"/>
     <w:rsid w:val="00ED25A6"/>
     <w:rsid w:val="00ED2A41"/>
     <w:rsid w:val="00ED2C10"/>
     <w:rsid w:val="00ED4117"/>
     <w:rsid w:val="00ED4E52"/>
     <w:rsid w:val="00ED5BEB"/>
     <w:rsid w:val="00ED7B38"/>
     <w:rsid w:val="00EE31E5"/>
     <w:rsid w:val="00EE36C6"/>
     <w:rsid w:val="00EE4197"/>
     <w:rsid w:val="00EE565D"/>
     <w:rsid w:val="00EF0791"/>
     <w:rsid w:val="00EF0946"/>
     <w:rsid w:val="00EF1BC0"/>
     <w:rsid w:val="00EF5933"/>
+    <w:rsid w:val="00EF6455"/>
     <w:rsid w:val="00F005A0"/>
     <w:rsid w:val="00F04113"/>
     <w:rsid w:val="00F06BAD"/>
     <w:rsid w:val="00F07865"/>
     <w:rsid w:val="00F1139E"/>
     <w:rsid w:val="00F11A73"/>
     <w:rsid w:val="00F1436A"/>
     <w:rsid w:val="00F14F0C"/>
     <w:rsid w:val="00F15548"/>
     <w:rsid w:val="00F16ACD"/>
     <w:rsid w:val="00F20B0E"/>
     <w:rsid w:val="00F21732"/>
+    <w:rsid w:val="00F224E7"/>
     <w:rsid w:val="00F247B3"/>
     <w:rsid w:val="00F27376"/>
     <w:rsid w:val="00F2754B"/>
     <w:rsid w:val="00F275FD"/>
     <w:rsid w:val="00F27DE1"/>
     <w:rsid w:val="00F27FEB"/>
     <w:rsid w:val="00F301C6"/>
     <w:rsid w:val="00F3127F"/>
     <w:rsid w:val="00F34712"/>
     <w:rsid w:val="00F41D29"/>
     <w:rsid w:val="00F422BE"/>
     <w:rsid w:val="00F42652"/>
     <w:rsid w:val="00F42D51"/>
     <w:rsid w:val="00F42F3F"/>
     <w:rsid w:val="00F44714"/>
     <w:rsid w:val="00F45D24"/>
     <w:rsid w:val="00F46C53"/>
     <w:rsid w:val="00F47AD7"/>
     <w:rsid w:val="00F5121D"/>
     <w:rsid w:val="00F51EB0"/>
     <w:rsid w:val="00F533C9"/>
     <w:rsid w:val="00F549F5"/>
     <w:rsid w:val="00F56596"/>
     <w:rsid w:val="00F57129"/>
     <w:rsid w:val="00F63B49"/>
     <w:rsid w:val="00F63B9A"/>
     <w:rsid w:val="00F65733"/>
+    <w:rsid w:val="00F65D66"/>
     <w:rsid w:val="00F660D2"/>
+    <w:rsid w:val="00F66604"/>
     <w:rsid w:val="00F66F99"/>
     <w:rsid w:val="00F6760C"/>
     <w:rsid w:val="00F6769F"/>
     <w:rsid w:val="00F72DA1"/>
     <w:rsid w:val="00F74997"/>
     <w:rsid w:val="00F753AE"/>
     <w:rsid w:val="00F75CB5"/>
     <w:rsid w:val="00F76528"/>
     <w:rsid w:val="00F80A6A"/>
     <w:rsid w:val="00F83EB5"/>
     <w:rsid w:val="00F83F0A"/>
     <w:rsid w:val="00F8596F"/>
     <w:rsid w:val="00F85B37"/>
     <w:rsid w:val="00F866D7"/>
     <w:rsid w:val="00F8720C"/>
     <w:rsid w:val="00F911A5"/>
     <w:rsid w:val="00F915C2"/>
     <w:rsid w:val="00F92A33"/>
     <w:rsid w:val="00F92FAC"/>
     <w:rsid w:val="00F940DC"/>
     <w:rsid w:val="00F94AE7"/>
     <w:rsid w:val="00F95A89"/>
     <w:rsid w:val="00F963FB"/>
     <w:rsid w:val="00F964A1"/>
     <w:rsid w:val="00F97ACF"/>
     <w:rsid w:val="00FA00DA"/>
     <w:rsid w:val="00FA0E5F"/>
     <w:rsid w:val="00FA111C"/>
     <w:rsid w:val="00FA1754"/>
     <w:rsid w:val="00FA2812"/>
     <w:rsid w:val="00FA4460"/>
     <w:rsid w:val="00FA479F"/>
     <w:rsid w:val="00FA4AEE"/>
     <w:rsid w:val="00FA54BD"/>
     <w:rsid w:val="00FA6750"/>
     <w:rsid w:val="00FB0478"/>
     <w:rsid w:val="00FB29D8"/>
     <w:rsid w:val="00FB3205"/>
     <w:rsid w:val="00FB52D4"/>
     <w:rsid w:val="00FB7C7A"/>
     <w:rsid w:val="00FC080B"/>
     <w:rsid w:val="00FC0872"/>
     <w:rsid w:val="00FC3854"/>
     <w:rsid w:val="00FC3919"/>
     <w:rsid w:val="00FC5831"/>
     <w:rsid w:val="00FC5C92"/>
     <w:rsid w:val="00FC61FE"/>
     <w:rsid w:val="00FC7401"/>
+    <w:rsid w:val="00FC7711"/>
     <w:rsid w:val="00FD07DE"/>
     <w:rsid w:val="00FD3CEE"/>
     <w:rsid w:val="00FD4103"/>
     <w:rsid w:val="00FD53E0"/>
     <w:rsid w:val="00FD765B"/>
+    <w:rsid w:val="00FD7C01"/>
     <w:rsid w:val="00FD7CA1"/>
     <w:rsid w:val="00FE351A"/>
     <w:rsid w:val="00FF0E28"/>
     <w:rsid w:val="00FF0ED5"/>
     <w:rsid w:val="00FF35B6"/>
     <w:rsid w:val="00FF608B"/>
     <w:rsid w:val="0440F97C"/>
     <w:rsid w:val="048DF8EF"/>
     <w:rsid w:val="054A0355"/>
     <w:rsid w:val="0BCAF40B"/>
     <w:rsid w:val="0C2EEFD1"/>
     <w:rsid w:val="10A4342C"/>
     <w:rsid w:val="154BFDE4"/>
     <w:rsid w:val="1675356A"/>
     <w:rsid w:val="1AEEAFC8"/>
     <w:rsid w:val="219A925C"/>
     <w:rsid w:val="23C93FB1"/>
     <w:rsid w:val="24657568"/>
     <w:rsid w:val="260C0ACB"/>
     <w:rsid w:val="271836DC"/>
     <w:rsid w:val="2A5096DD"/>
     <w:rsid w:val="2CA1C9FF"/>
     <w:rsid w:val="325DF245"/>
     <w:rsid w:val="33F689CE"/>
     <w:rsid w:val="356289BB"/>
@@ -32234,51 +31264,51 @@
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0042590E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Heading 2 IFB"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001D4D5C"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="RFPlev2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FA4AEE"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
@@ -32439,51 +31469,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00471540"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:rsid w:val="00471540"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00471540"/>
     <w:pPr>
       <w:ind w:left="360"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent2Char"/>
     <w:rsid w:val="00471540"/>
     <w:pPr>
@@ -32556,50 +31586,51 @@
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C1C70"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:link w:val="PlainText"/>
     <w:rsid w:val="008C1C70"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="List Paragraph Numbered,List Number Paragraph,R List Para,Source Reference,numbered,Bullet List,FooterText,List Paragraph1,Paragraphe de liste1,Bulletr List Paragraph,列出段落,列出段落1,List Paragraph2,List Paragraph21,Párrafo de lista1,Rec para"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00912607"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD3CEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="00857034"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -32893,68 +31924,70 @@
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008564D2"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RFPBodyText">
     <w:name w:val="RFP Body Text"/>
     <w:qFormat/>
     <w:rsid w:val="002A7C20"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="List Paragraph Numbered Char,List Number Paragraph Char,R List Para Char,Source Reference Char,numbered Char,Bullet List Char,FooterText Char,List Paragraph1 Char,Paragraphe de liste1 Char,Bulletr List Paragraph Char,列出段落 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
+    <w:qFormat/>
     <w:rsid w:val="00746E5C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RFPHeading2">
     <w:name w:val="RFP Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007B6D25"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="31"/>
+        <w:numId w:val="21"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:caps/>
       <w:kern w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007B6D25"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Explenation">
@@ -32971,51 +32004,51 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ExplenationChar">
     <w:name w:val="Explenation Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Explenation"/>
     <w:rsid w:val="00C738C8"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:i/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RFPBulletList">
     <w:name w:val="RFP Bullet List"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F42652"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="32"/>
+        <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F651C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="RFPlev2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -33387,59 +32420,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2001694904">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxx.xxx@nc.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.section508.gov%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463398992%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=pzgUTV7chyDcngdl6SvQJ3tAIz7RLJvSY02jf8A4SRg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/it-strategic-sourcing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.w3.org%2FTR%2FWCAG21%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463390497%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=e02p3b8aB5KB1xe2s6LB3ksZyRtoo09MCHTXDzO5E6Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/vendor-readiness-assessment-report" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nvlpubs.nist.gov/nistpubs/FIPS/NIST.FIPS.199.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982129428%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=oeGml%2FBan%2FQSTWo8MqssmpzMBvwzpHSpw6av66p4rIA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vendor.ncgov.com/vendor/login" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982102920%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=HoeiBL%2FHUIvvm3mFXH37dt6au5cZMhXaQn2%2FRa7cq3k%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/statewide-glossary-information-technology-terms" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprocurement.nc.gov/training/vendor-training" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/services/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.itic.org%2Fpolicy%2Faccessibility%2Fvpat&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463405831%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=5PxuYxDYvzebQ0oJ4qLv%2BXmBS25YhqJa3ms9L3r8c8c%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxx.xxx@nc.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.section508.gov%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463398992%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=pzgUTV7chyDcngdl6SvQJ3tAIz7RLJvSY02jf8A4SRg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/statewide-it-procurement/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/it-strategic-sourcing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-data-classification-and-handling-policy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.w3.org%2FTR%2FWCAG21%2F&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463390497%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=e02p3b8aB5KB1xe2s6LB3ksZyRtoo09MCHTXDzO5E6Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/vendor-readiness-assessment-report" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nvlpubs.nist.gov/nistpubs/FIPS/NIST.FIPS.199.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982129428%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=oeGml%2FBan%2FQSTWo8MqssmpzMBvwzpHSpw6av66p4rIA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eprocurement.nc.gov/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fit.nc.gov%2Fdocuments%2Fdigital-accessibility-usability-standard%2Fopen&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C6ff711c554904ca4fefe08dea07c8d50%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639124653982102920%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=HoeiBL%2FHUIvvm3mFXH37dt6au5cZMhXaQn2%2FRa7cq3k%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/documents/statewide-glossary-information-technology-terms" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fevp.nc.gov%2F&amp;data=05%7C02%7Candrea.pacyna%40nc.gov%7C018d5d0a9c674f32cc4e08dee88fcd46%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C639203901504717360%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=WkoU%2B%2BBgXOaqIbsooR06hUlVLkGgHwNopOnDeIFRcE8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/services/vendor-engagement-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.itic.org%2Fpolicy%2Faccessibility%2Fvpat&amp;data=05%7C02%7Cstarr.christen%40nc.gov%7C3737b44528934d4e45f508dc3a2fddad%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638449224463405831%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=5PxuYxDYvzebQ0oJ4qLv%2BXmBS25YhqJa3ms9L3r8c8c%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evp.nc.gov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4F37049186B643DB8E7E5FB07F6B9DEE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4AFE0B8C-ADC9-4DC0-9D57-B76255461B5A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0066769A" w:rsidRDefault="00D919BC" w:rsidP="00D919BC">
           <w:pPr>
             <w:pStyle w:val="4F37049186B643DB8E7E5FB07F6B9DEE5"/>
           </w:pPr>
           <w:r w:rsidRPr="001E1D5D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -34109,96 +33142,96 @@
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2FAB724B-A672-4E60-A3DE-D3BD969A7EEF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="006B1499" w:rsidRDefault="006B1499" w:rsidP="006B1499">
           <w:pPr>
             <w:pStyle w:val="243EA111FB2948C5A14435E2F02BE1B8"/>
           </w:pPr>
           <w:r w:rsidRPr="001E1D5D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Enter Agency name.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="FAD4AF84A1F4478BA9E132409D1376E5"/>
+        <w:name w:val="36B217D57D4A484090F4B10B733933FC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{DFC24DAC-D1D9-45A0-9506-259460C2A53E}"/>
+        <w:guid w:val="{E4A241CF-22C8-4098-B0B2-088B20B53FDE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00EE5EAF" w:rsidRDefault="00B94D36" w:rsidP="00B94D36">
+        <w:p w:rsidR="000F7096" w:rsidRDefault="00190264" w:rsidP="00190264">
           <w:pPr>
-            <w:pStyle w:val="FAD4AF84A1F4478BA9E132409D1376E5"/>
+            <w:pStyle w:val="36B217D57D4A484090F4B10B733933FC"/>
           </w:pPr>
           <w:r w:rsidRPr="00714040">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter opening date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4E6BA0C04BA74F209F0AB6A5C4C9DDB7"/>
+        <w:name w:val="B1FF6582CA5C449EBC933B749992AD77"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CACF0B2B-D8EC-451B-A42F-6C4EE91A45F1}"/>
+        <w:guid w:val="{AC68B403-DE94-4E1B-A459-2FC8D0FAC99E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00EE5EAF" w:rsidRDefault="00B94D36" w:rsidP="00B94D36">
+        <w:p w:rsidR="000F7096" w:rsidRDefault="00190264" w:rsidP="00190264">
           <w:pPr>
-            <w:pStyle w:val="4E6BA0C04BA74F209F0AB6A5C4C9DDB7"/>
+            <w:pStyle w:val="B1FF6582CA5C449EBC933B749992AD77"/>
           </w:pPr>
           <w:r w:rsidRPr="00714040">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter opening date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -34256,52 +33289,52 @@
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
@@ -34317,125 +33350,142 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00547BE9"/>
+    <w:rsid w:val="0001240D"/>
+    <w:rsid w:val="00036772"/>
     <w:rsid w:val="000403A1"/>
     <w:rsid w:val="000A3615"/>
     <w:rsid w:val="000A59AB"/>
     <w:rsid w:val="000A757E"/>
+    <w:rsid w:val="000F7096"/>
     <w:rsid w:val="00106C52"/>
     <w:rsid w:val="0013454B"/>
     <w:rsid w:val="001466E8"/>
     <w:rsid w:val="00165AEB"/>
+    <w:rsid w:val="00190264"/>
+    <w:rsid w:val="00190DE0"/>
     <w:rsid w:val="001A50AE"/>
+    <w:rsid w:val="001A78E2"/>
     <w:rsid w:val="001C6F8E"/>
     <w:rsid w:val="001E1E16"/>
     <w:rsid w:val="001F38F1"/>
     <w:rsid w:val="001F408B"/>
+    <w:rsid w:val="0023699C"/>
     <w:rsid w:val="0025580F"/>
     <w:rsid w:val="00286DF5"/>
     <w:rsid w:val="002E3007"/>
     <w:rsid w:val="00347E25"/>
     <w:rsid w:val="003540C2"/>
     <w:rsid w:val="003C647B"/>
     <w:rsid w:val="003F1EA7"/>
     <w:rsid w:val="003F397A"/>
     <w:rsid w:val="00400C36"/>
     <w:rsid w:val="004604F3"/>
     <w:rsid w:val="004974D0"/>
     <w:rsid w:val="004E295D"/>
+    <w:rsid w:val="00507EE5"/>
     <w:rsid w:val="005421CD"/>
     <w:rsid w:val="00547BE9"/>
     <w:rsid w:val="00554896"/>
+    <w:rsid w:val="0056005E"/>
     <w:rsid w:val="005678ED"/>
+    <w:rsid w:val="005D06CD"/>
     <w:rsid w:val="005E16CE"/>
     <w:rsid w:val="00603F18"/>
     <w:rsid w:val="00646BF7"/>
     <w:rsid w:val="0066769A"/>
     <w:rsid w:val="006A787A"/>
     <w:rsid w:val="006B1499"/>
     <w:rsid w:val="006B388C"/>
+    <w:rsid w:val="006C3650"/>
     <w:rsid w:val="006D3505"/>
     <w:rsid w:val="006E2CAF"/>
     <w:rsid w:val="006F7961"/>
     <w:rsid w:val="00722FB5"/>
     <w:rsid w:val="00724DA3"/>
     <w:rsid w:val="00753E1C"/>
+    <w:rsid w:val="00766CAE"/>
     <w:rsid w:val="007819D9"/>
     <w:rsid w:val="007C4902"/>
     <w:rsid w:val="007E212E"/>
+    <w:rsid w:val="007E3268"/>
     <w:rsid w:val="007E58C4"/>
     <w:rsid w:val="007F2E6B"/>
     <w:rsid w:val="00817F82"/>
     <w:rsid w:val="00852583"/>
     <w:rsid w:val="0089394B"/>
+    <w:rsid w:val="008B25AC"/>
     <w:rsid w:val="008B7E83"/>
     <w:rsid w:val="0092213E"/>
     <w:rsid w:val="0094326A"/>
     <w:rsid w:val="009B0F4E"/>
     <w:rsid w:val="00A3456B"/>
     <w:rsid w:val="00A359FA"/>
     <w:rsid w:val="00A3604A"/>
+    <w:rsid w:val="00A76852"/>
     <w:rsid w:val="00AE5FF4"/>
     <w:rsid w:val="00AE7227"/>
     <w:rsid w:val="00AE78B9"/>
     <w:rsid w:val="00B03783"/>
     <w:rsid w:val="00B05F98"/>
     <w:rsid w:val="00B37845"/>
     <w:rsid w:val="00B94D36"/>
     <w:rsid w:val="00BC4734"/>
     <w:rsid w:val="00C16DAB"/>
+    <w:rsid w:val="00C52039"/>
     <w:rsid w:val="00C572E5"/>
     <w:rsid w:val="00C8285A"/>
     <w:rsid w:val="00CE3E8A"/>
     <w:rsid w:val="00D31BEA"/>
     <w:rsid w:val="00D52D46"/>
     <w:rsid w:val="00D5351E"/>
     <w:rsid w:val="00D54CF0"/>
     <w:rsid w:val="00D919BC"/>
     <w:rsid w:val="00DD68B7"/>
+    <w:rsid w:val="00DF1CD7"/>
     <w:rsid w:val="00E32075"/>
     <w:rsid w:val="00E338F0"/>
     <w:rsid w:val="00E40F3D"/>
     <w:rsid w:val="00E43186"/>
     <w:rsid w:val="00E53378"/>
     <w:rsid w:val="00E635A7"/>
     <w:rsid w:val="00EA1028"/>
     <w:rsid w:val="00EB4809"/>
     <w:rsid w:val="00EC2941"/>
     <w:rsid w:val="00ED120C"/>
     <w:rsid w:val="00EE5EAF"/>
     <w:rsid w:val="00F47AD7"/>
     <w:rsid w:val="00F65733"/>
     <w:rsid w:val="00F83A71"/>
     <w:rsid w:val="00F83EB5"/>
     <w:rsid w:val="00F90051"/>
     <w:rsid w:val="00F90C29"/>
     <w:rsid w:val="00F91A04"/>
     <w:rsid w:val="00FD1EE1"/>
     <w:rsid w:val="00FE351F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -34865,51 +33915,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B94D36"/>
+    <w:rsid w:val="00190264"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EB342064B644529A494781D881D1557">
     <w:name w:val="3EB342064B644529A494781D881D1557"/>
     <w:rsid w:val="00B05F98"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="50D4955909B34BF4B731BABEA3C39B741">
     <w:name w:val="50D4955909B34BF4B731BABEA3C39B741"/>
     <w:rsid w:val="00D919BC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6C6E8C1366744F5882BC1FB20909E8D11">
     <w:name w:val="6C6E8C1366744F5882BC1FB20909E8D11"/>
     <w:rsid w:val="00D919BC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -35118,66 +34168,66 @@
     <w:name w:val="786C2B8738914F5491C338E72EFDFEF6"/>
     <w:rsid w:val="006B1499"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="243EA111FB2948C5A14435E2F02BE1B8">
     <w:name w:val="243EA111FB2948C5A14435E2F02BE1B8"/>
     <w:rsid w:val="006B1499"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FAD4AF84A1F4478BA9E132409D1376E5">
-[...1 lines deleted...]
-    <w:rsid w:val="00B94D36"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="36B217D57D4A484090F4B10B733933FC">
+    <w:name w:val="36B217D57D4A484090F4B10B733933FC"/>
+    <w:rsid w:val="00190264"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E6BA0C04BA74F209F0AB6A5C4C9DDB7">
-[...1 lines deleted...]
-    <w:rsid w:val="00B94D36"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1FF6582CA5C449EBC933B749992AD77">
+    <w:name w:val="B1FF6582CA5C449EBC933B749992AD77"/>
+    <w:rsid w:val="00190264"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -35713,233 +34763,233 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...33 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">
+      <UserInfo>
+        <DisplayName>Smith, Robert k.</DisplayName>
+        <AccountId>149</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Cobb, Lisa</DisplayName>
+        <AccountId>196</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kodak, Leroy</DisplayName>
+        <AccountId>142</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_dlc_DocId xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">TA5UNRANKDR3-942230846-2424</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">
+      <Url>https://ncconnect.sharepoint.com/sites/it_contracts/_layouts/15/DocIdRedir.aspx?ID=TA5UNRANKDR3-942230846-2424</Url>
+      <Description>TA5UNRANKDR3-942230846-2424</Description>
+    </_dlc_DocIdUrl>
+    <TaxCatchAll xmlns="a70826c3-bc65-419a-994a-465ca38d99d8" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{892FA1AE-4139-4B1D-9AE0-61E03F9CA2D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="a70826c3-bc65-419a-994a-465ca38d99d8"/>
     <ds:schemaRef ds:uri="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E46EB4BB-ABDB-4729-A89A-6AFFABB9FA41}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4148EB3A-8DB7-40D5-AD36-A20D66408974}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26DEBE18-4425-4C33-98CD-65C7650DD9DE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68B927C4-52F0-46AB-92DE-A0DBB017E205}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a70826c3-bc65-419a-994a-465ca38d99d8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26DEBE18-4425-4C33-98CD-65C7650DD9DE}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E46EB4BB-ABDB-4729-A89A-6AFFABB9FA41}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>28</Pages>
-  <Words>15233</Words>
-  <Characters>84243</Characters>
+  <Words>14826</Words>
+  <Characters>84510</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>667</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>704</Lines>
+  <Paragraphs>198</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>STATE OF NORTH CAROLINA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nc state government</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>98809</CharactersWithSpaces>
+  <CharactersWithSpaces>99138</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="270" baseType="variant">
       <vt:variant>
         <vt:i4>3866746</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>234</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://evp.nc.gov/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3866746</vt:i4>
       </vt:variant>
       <vt:variant>