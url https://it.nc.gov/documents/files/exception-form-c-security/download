--- v1 (2026-02-07)
+++ v2 (2026-07-31)
@@ -409,50 +409,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Request Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1979902161"/>
             <w:placeholder>
               <w:docPart w:val="F0EECFEB218248B1B49B5DDD7B69277B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8370" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:tcPr>
               <w:p w14:paraId="407B81D2" w14:textId="29091065" w:rsidR="005D4A22" w:rsidRDefault="00FD07AE" w:rsidP="005D4A22">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F7D41">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -488,50 +489,51 @@
             </w:r>
             <w:r w:rsidR="005D4A22" w:rsidRPr="00CE617C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-177209644"/>
             <w:placeholder>
               <w:docPart w:val="1D5C46EB36BC4B5A82D441370957BE07"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8370" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:tcPr>
               <w:p w14:paraId="5FC382CE" w14:textId="375BA287" w:rsidR="005D4A22" w:rsidRPr="008B663D" w:rsidRDefault="00FD07AE" w:rsidP="005D4A22">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F7D41">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -599,50 +601,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Agency:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="492686440"/>
             <w:placeholder>
               <w:docPart w:val="F432EB986B004227943B29C961E00613"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8370" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:tcPr>
               <w:p w14:paraId="2D579B4B" w14:textId="0A0AB200" w:rsidR="005D4A22" w:rsidRPr="008B663D" w:rsidRDefault="00FD07AE" w:rsidP="005D4A22">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F7D41">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -664,50 +667,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Division:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="2085639378"/>
             <w:placeholder>
               <w:docPart w:val="E985435D70044B60997F2356E4C9D3ED"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8370" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:tcPr>
               <w:p w14:paraId="273312C5" w14:textId="2BC5D16E" w:rsidR="005D4A22" w:rsidRPr="008B663D" w:rsidRDefault="00FD07AE" w:rsidP="005D4A22">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F7D41">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -840,87 +844,89 @@
               </w:rPr>
               <w:t xml:space="preserve">Agency </w:t>
             </w:r>
             <w:r w:rsidR="005D4A22">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Business Owner:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="77639495"/>
             <w:placeholder>
               <w:docPart w:val="691BC34B7DB54304ADBF5D5A32223086"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4680" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:tcPr>
               <w:p w14:paraId="0F5922D8" w14:textId="4A81AA41" w:rsidR="005D4A22" w:rsidRPr="008B663D" w:rsidRDefault="00FD07AE" w:rsidP="005D4A22">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F7D41">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="2031294194"/>
             <w:placeholder>
               <w:docPart w:val="62E4D2B2A8574D338FAB335577D104CB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3690" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:tcPr>
               <w:p w14:paraId="699A7B27" w14:textId="41D62CCE" w:rsidR="005D4A22" w:rsidRPr="008B663D" w:rsidRDefault="00FD07AE" w:rsidP="005D4A22">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F7D41">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -956,87 +962,89 @@
             </w:r>
             <w:r w:rsidR="00222AC4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="dark1"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CISO/Security:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="682789086"/>
             <w:placeholder>
               <w:docPart w:val="64CB54DBBB024D7E93A24E97401AF949"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4680" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:tcPr>
               <w:p w14:paraId="765558D9" w14:textId="7E25C73E" w:rsidR="00222AC4" w:rsidRDefault="00FD07AE" w:rsidP="00222AC4">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F7D41">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-2135468649"/>
             <w:placeholder>
               <w:docPart w:val="A33F354003D649208DF76163C35D3B7F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3690" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:tcPr>
               <w:p w14:paraId="433E71F2" w14:textId="6E3984C1" w:rsidR="00222AC4" w:rsidRDefault="00FD07AE" w:rsidP="00222AC4">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F7D41">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
@@ -1061,87 +1069,89 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="dark1"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project Manager:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="83894212"/>
             <w:placeholder>
               <w:docPart w:val="29B47EF320284F56A5BBD78DE73A429D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4680" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:tcPr>
               <w:p w14:paraId="2741B3EA" w14:textId="70DC6F11" w:rsidR="00222AC4" w:rsidRDefault="00FD07AE" w:rsidP="00222AC4">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F7D41">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1764748164"/>
             <w:placeholder>
               <w:docPart w:val="197C8AD785114993952077E978CC734F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3690" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:tcPr>
               <w:p w14:paraId="1E9FF2D3" w14:textId="198F1975" w:rsidR="00222AC4" w:rsidRDefault="00FD07AE" w:rsidP="00222AC4">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F7D41">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
@@ -1166,87 +1176,89 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="dark1"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Director:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="2131427006"/>
             <w:placeholder>
               <w:docPart w:val="2BB66D2BBD0648E7A24C87ED6F1B3B3E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4680" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:tcPr>
               <w:p w14:paraId="2CB67619" w14:textId="12E20D30" w:rsidR="00222AC4" w:rsidRDefault="00FD07AE" w:rsidP="00222AC4">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F7D41">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="244153627"/>
             <w:placeholder>
               <w:docPart w:val="0385A9099DB34E9DAA8839C92E6D34FE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3690" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:tcPr>
               <w:p w14:paraId="6EDD5DBE" w14:textId="6440EFC3" w:rsidR="00222AC4" w:rsidRDefault="00FD07AE" w:rsidP="00222AC4">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F7D41">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
@@ -1265,102 +1277,104 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="dark1"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="dark1"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Agency CIO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7880007C" w14:textId="5B06BE7E" w:rsidR="00222AC4" w:rsidRPr="008B663D" w:rsidRDefault="00000000" w:rsidP="00222AC4">
+          <w:p w14:paraId="7880007C" w14:textId="5B06BE7E" w:rsidR="00222AC4" w:rsidRPr="008B663D" w:rsidRDefault="00936E3E" w:rsidP="00222AC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="906117468"/>
                 <w:placeholder>
                   <w:docPart w:val="44E79DF698B4494EB14769D6135B01C4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD07AE" w:rsidRPr="008F7D41">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00222AC4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-991013882"/>
             <w:placeholder>
               <w:docPart w:val="11C64F3B2C5B44DFB361344BB898D31B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3690" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:tcPr>
               <w:p w14:paraId="619F953F" w14:textId="67FD87A9" w:rsidR="00222AC4" w:rsidRPr="008B663D" w:rsidRDefault="00FD07AE" w:rsidP="00222AC4">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F7D41">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
@@ -1412,107 +1426,109 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is this an IT Project?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="058CBDA3" w14:textId="597D67EB" w:rsidR="008A1242" w:rsidRDefault="00000000" w:rsidP="008A1242">
+          <w:p w14:paraId="058CBDA3" w14:textId="597D67EB" w:rsidR="008A1242" w:rsidRDefault="00936E3E" w:rsidP="008A1242">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1989665407"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008A1242">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008A1242">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes     </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1840973419"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008A1242">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008A1242">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A000A9" w:rsidRPr="008B663D" w14:paraId="0B90BFF8" w14:textId="77777777" w:rsidTr="00CE491D">
         <w:trPr>
           <w:cantSplit/>
@@ -1593,50 +1609,51 @@
               </w:rPr>
               <w:t>Tool</w:t>
             </w:r>
             <w:r w:rsidR="004E6EDD" w:rsidRPr="00567349">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> (e.g. Touchdown):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="2038855706"/>
             <w:placeholder>
               <w:docPart w:val="B0164BDA9DA34E8E8ACE05FF34A81B94"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6390" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:tcPr>
               <w:p w14:paraId="2E1C37AD" w14:textId="66FF7154" w:rsidR="00A000A9" w:rsidRPr="00A000A9" w:rsidRDefault="00B22341" w:rsidP="00A000A9">
                 <w:pPr>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F7D41">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008A1242" w:rsidRPr="008B663D" w14:paraId="603A3FBA" w14:textId="77777777" w:rsidTr="00CE491D">
@@ -1666,50 +1683,51 @@
               <w:t xml:space="preserve">Privacy Threshold Analysis (PTA) </w:t>
             </w:r>
             <w:r w:rsidR="00ED4E1D" w:rsidRPr="00567349">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Data Sensitivity Level:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-931893513"/>
             <w:placeholder>
               <w:docPart w:val="63919081AC7C47F49DC819372911C03D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6390" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:tcPr>
               <w:p w14:paraId="4878E01B" w14:textId="0115D0FF" w:rsidR="008A1242" w:rsidRDefault="008A1242" w:rsidP="008A1242">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F7D41">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1759,365 +1777,535 @@
           </w:tcPr>
           <w:p w14:paraId="67FE7E9B" w14:textId="7C9B7651" w:rsidR="00222AC4" w:rsidRPr="008B663D" w:rsidRDefault="00222AC4" w:rsidP="00222AC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reason:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8370" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="294BE769" w14:textId="7803A5BB" w:rsidR="00222AC4" w:rsidRDefault="00000000" w:rsidP="00222AC4">
+          <w:p w14:paraId="294BE769" w14:textId="7803A5BB" w:rsidR="00222AC4" w:rsidRDefault="00936E3E" w:rsidP="00222AC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1565246539"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002E7902">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002E7902">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00222AC4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Patch Management – (SI-2: Flaw Remediation)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FF97E96" w14:textId="2389CC59" w:rsidR="00222AC4" w:rsidRDefault="00000000" w:rsidP="00222AC4">
+          <w:p w14:paraId="5FF97E96" w14:textId="2389CC59" w:rsidR="00222AC4" w:rsidRDefault="00936E3E" w:rsidP="00222AC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1505619783"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002E7902">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002E7902">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00222AC4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Software – (SA-3: System Development Life Cycle / SA-8: Security Engineering Principles)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="017A195C" w14:textId="74B19385" w:rsidR="00222AC4" w:rsidRDefault="00000000" w:rsidP="00222AC4">
+          <w:p w14:paraId="017A195C" w14:textId="74B19385" w:rsidR="00222AC4" w:rsidRDefault="00936E3E" w:rsidP="00222AC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2143159133"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002E7902">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002E7902">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00222AC4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hardware – (SA-3: System Development Life Cycle / SA-8: Security Engineering Principles)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CF0BFD6" w14:textId="7CA6179D" w:rsidR="00222AC4" w:rsidRDefault="00000000" w:rsidP="00222AC4">
+          <w:p w14:paraId="5CF0BFD6" w14:textId="7CA6179D" w:rsidR="00222AC4" w:rsidRDefault="00936E3E" w:rsidP="00222AC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1514446442"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002E7902">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002E7902">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00222AC4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Password – (IA-5: Authenticator Management)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1323CDAA" w14:textId="3C7BC38E" w:rsidR="00222AC4" w:rsidRDefault="00000000" w:rsidP="00222AC4">
+          <w:p w14:paraId="1323CDAA" w14:textId="3C7BC38E" w:rsidR="00222AC4" w:rsidRDefault="00936E3E" w:rsidP="00222AC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2005546614"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002E7902">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002E7902">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00222AC4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Service/Group Account – (AC-2: Account Management)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="442BA23B" w14:textId="5DF108EB" w:rsidR="00222AC4" w:rsidRPr="008B663D" w:rsidRDefault="00000000" w:rsidP="00CE491D">
+          <w:p w14:paraId="64BCB369" w14:textId="4198BBF1" w:rsidR="00F21172" w:rsidRPr="00F21172" w:rsidRDefault="00F21172" w:rsidP="00222AC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1598830265"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F21172">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>International Travel – Location(s): _______________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F3A0973" w14:textId="7451F547" w:rsidR="00F21172" w:rsidRPr="00F21172" w:rsidRDefault="00F21172" w:rsidP="00F21172">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:id w:val="554890313"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00F21172">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:highlight w:val="yellow"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00F21172">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F21172">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Business</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F7DDC43" w14:textId="58E397FB" w:rsidR="00F21172" w:rsidRDefault="00F21172" w:rsidP="00F21172">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:id w:val="1961835696"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00F21172">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:highlight w:val="yellow"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00F21172">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F21172">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Personal/PTO (This will require prior approval by Agency CIO and CISO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="442BA23B" w14:textId="5DF108EB" w:rsidR="00222AC4" w:rsidRPr="008B663D" w:rsidRDefault="00936E3E" w:rsidP="00CE491D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="28315823"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002E7902" w:rsidRPr="00CE491D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002E7902" w:rsidRPr="00CE491D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00222AC4" w:rsidRPr="00CE491D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other:</w:t>
             </w:r>
             <w:r w:rsidR="002E7902" w:rsidRPr="00CE491D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:id w:val="42103662"/>
                 <w:placeholder>
                   <w:docPart w:val="BFB28155176F48D49B99BFF3AA757CAB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002E7902" w:rsidRPr="00567349">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:highlight w:val="yellow"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="22D2BBF4" w:rsidRPr="00567349">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="22D2BBF4" w:rsidRPr="00567349">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
@@ -2171,180 +2359,185 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222AC4" w:rsidRPr="008B663D" w14:paraId="76955C74" w14:textId="77777777" w:rsidTr="00CE491D">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4498B474" w14:textId="77777777" w:rsidR="00222AC4" w:rsidRDefault="00222AC4" w:rsidP="00222AC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Attachment Type: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8370" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5A232CC2" w14:textId="77777777" w:rsidR="00002B22" w:rsidRDefault="00000000" w:rsidP="00002B22">
+          <w:p w14:paraId="5A232CC2" w14:textId="77777777" w:rsidR="00002B22" w:rsidRDefault="00936E3E" w:rsidP="00002B22">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1875680695"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00002B22">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00002B22">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-755051694"/>
                 <w:placeholder>
                   <w:docPart w:val="E12A7D7C07EE44BF8EEF9D60C50C5C41"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00002B22" w:rsidRPr="008B661B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="2D56D0CF" w14:textId="3BF4D7E8" w:rsidR="00222AC4" w:rsidRDefault="00000000" w:rsidP="00222AC4">
+          <w:p w14:paraId="2D56D0CF" w14:textId="3BF4D7E8" w:rsidR="00222AC4" w:rsidRDefault="00936E3E" w:rsidP="00222AC4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1163047320"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00002B22">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00002B22">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1461226842"/>
                 <w:placeholder>
                   <w:docPart w:val="C3A3404CC6A049D5BADA37EF26BE08D0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00002B22" w:rsidRPr="008B661B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="372E2F67" w14:textId="01DD56B7" w:rsidR="004F4CA2" w:rsidRDefault="004F4CA2" w:rsidP="0022354F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2534,90 +2727,92 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A577B" w:rsidRPr="008B663D" w14:paraId="28FC627A" w14:textId="77777777" w:rsidTr="00002B22">
         <w:trPr>
           <w:trHeight w:val="143"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10075" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="460473237"/>
               <w:placeholder>
                 <w:docPart w:val="B350B27CBB184500B9C8277E94B37E8C"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="6C62E51C" w14:textId="4D40E114" w:rsidR="005A577B" w:rsidRPr="008B663D" w:rsidRDefault="00FD07AE" w:rsidP="0037560C">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F7D41">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F90D414" w14:textId="1C654E51" w:rsidR="00237450" w:rsidRDefault="00000000" w:rsidP="0022354F">
+    <w:p w14:paraId="7F90D414" w14:textId="1C654E51" w:rsidR="00237450" w:rsidRDefault="00936E3E" w:rsidP="0022354F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1642104848"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00002B22">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00002B22">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Check Here is Business Case is Attached</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10075" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10075"/>
@@ -2765,51 +2960,69 @@
               </w:rPr>
               <w:t>Network Controls (</w:t>
             </w:r>
             <w:r w:rsidRPr="00403213">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e.g.</w:t>
             </w:r>
             <w:r w:rsidR="002E7902">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00403213">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> vlans, non-routable IPs) </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00403213">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vlans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00403213">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, non-routable IPs) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C51C7E0" w14:textId="77777777" w:rsidR="00403213" w:rsidRPr="00403213" w:rsidRDefault="00403213" w:rsidP="00403213">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403213">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Other access control measures in place </w:t>
             </w:r>
@@ -2891,113 +3104,115 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403213">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring ability (how do you ensure the controls in place remain unchanged) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D5374" w:rsidRPr="008B663D" w14:paraId="14C89DED" w14:textId="77777777" w:rsidTr="00CE491D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10075" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6151A8E1" w14:textId="54708347" w:rsidR="003D5374" w:rsidRPr="008B663D" w:rsidRDefault="00000000" w:rsidP="00A000A9">
+          <w:p w14:paraId="6151A8E1" w14:textId="54708347" w:rsidR="003D5374" w:rsidRPr="008B663D" w:rsidRDefault="00936E3E" w:rsidP="00A000A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="9859"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="822925422"/>
                 <w:placeholder>
                   <w:docPart w:val="5CC69CCCD1CD47F788A4C81B7CE74237"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FD07AE" w:rsidRPr="008F7D41">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A000A9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="610DFE4D" w14:textId="0BBA1B0A" w:rsidR="00002B22" w:rsidRDefault="00000000" w:rsidP="00002B22">
+    <w:p w14:paraId="610DFE4D" w14:textId="0BBA1B0A" w:rsidR="00002B22" w:rsidRDefault="00936E3E" w:rsidP="00002B22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="1154037847"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00002B22">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00002B22">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Check Here is </w:t>
       </w:r>
       <w:r w:rsidR="002E7902">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Mitigation Approach</w:t>
       </w:r>
       <w:r w:rsidR="00002B22">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -3635,141 +3850,177 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2342DAD1" w14:textId="43A02FC9" w:rsidR="0022354F" w:rsidRPr="0022354F" w:rsidRDefault="0022354F" w:rsidP="0040334E">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022354F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Agency Procurement creates a Sourcing Project (not a Sourcing Request) in the Sourcing Tool, and selects Solicitation Vehicle to be IT: Exception Request Only</w:t>
+              <w:t xml:space="preserve">Agency Procurement creates a Sourcing Project (not a Sourcing Request) in the Sourcing </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0022354F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tool, and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0022354F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> selects Solicitation Vehicle to be IT: Exception Request Only</w:t>
             </w:r>
             <w:r w:rsidR="00A965A2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56D14929" w14:textId="735613CC" w:rsidR="0022354F" w:rsidRPr="0022354F" w:rsidRDefault="0022354F" w:rsidP="0040334E">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022354F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Agency Procurement attaches the completed Security Exception Request Form and supporting documentation to the applicable approval task in the Sourcing Project and submits it to NCDIT for approval (it will be sent first to Agency IT Security Liaison for their approval)</w:t>
+              <w:t xml:space="preserve">Agency Procurement attaches the completed Security Exception Request Form and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0022354F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supporting</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0022354F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> documentation to the applicable approval task in the Sourcing Project and submits it to NCDIT for approval (it will be sent first to Agency IT Security Liaison for their approval)</w:t>
             </w:r>
             <w:r w:rsidR="00A965A2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35F07D71" w14:textId="48427AE3" w:rsidR="0022354F" w:rsidRPr="0022354F" w:rsidRDefault="0022354F" w:rsidP="0040334E">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022354F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>NCDIT Reviewers review and provide approval decision to submitted Security Exception Request in Sourcing Tool</w:t>
             </w:r>
             <w:r w:rsidR="00A965A2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D77D433" w14:textId="77777777" w:rsidR="00E2408F" w:rsidRPr="00E2408F" w:rsidRDefault="004137C8" w:rsidP="0040334E">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2408F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Agencies should review and ensure that all required security policies are in place to protect sensitive data; refer to the </w:t>
             </w:r>
             <w:r w:rsidRPr="00E2408F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Statewide Information Security Manual.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55D0905C" w14:textId="2B2032DB" w:rsidR="004137C8" w:rsidRPr="00E2408F" w:rsidRDefault="004137C8" w:rsidP="0040334E">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -3904,73 +4155,109 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC542A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">In some cases, pursuant to </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC542A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NCGS § 143B-1378</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC542A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, agencies will need to provide an industry certification report and in particular, for cloud-based hosting or application solutions. </w:t>
+              <w:t xml:space="preserve">, agencies will need to provide an industry certification report </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC542A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and in particular, for</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC542A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cloud-based hosting or application solutions. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17EE32C7" w14:textId="3B83DA5A" w:rsidR="004137C8" w:rsidRPr="0022354F" w:rsidRDefault="004137C8" w:rsidP="0040334E">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC542A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agencies will need to contact their vendor, obtain, and provide a copy of its most recent third party audit. Examples include SOC 2 Type 2, SSAE 18, ISO 27001, or FedRAMP certification reports. </w:t>
+              <w:t xml:space="preserve">Agencies will need to contact their vendor, obtain, and provide a copy of its most recent </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC542A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>third party</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC542A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> audit. Examples include SOC 2 Type 2, SSAE 18, ISO 27001, or FedRAMP certification reports. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="626B3AF6" w14:textId="696F6EFF" w:rsidR="004137C8" w:rsidRPr="0022354F" w:rsidRDefault="004137C8" w:rsidP="004137C8">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="355E8E"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC542A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="355E8E"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Questions</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D0C160D" w14:textId="77777777" w:rsidR="0040334E" w:rsidRDefault="0040334E" w:rsidP="0040334E">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
@@ -4136,61 +4423,61 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4591F543" w14:textId="77777777" w:rsidR="003D5374" w:rsidRDefault="003D5374">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003D5374" w:rsidSect="00E2408F">
       <w:headerReference w:type="even" r:id="rId16"/>
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1170" w:right="1440" w:bottom="1260" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03A909A7" w14:textId="77777777" w:rsidR="00150709" w:rsidRDefault="00150709" w:rsidP="009D200F">
+    <w:p w14:paraId="049B3C93" w14:textId="77777777" w:rsidR="00936E3E" w:rsidRDefault="00936E3E" w:rsidP="009D200F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74BFD49A" w14:textId="77777777" w:rsidR="00150709" w:rsidRDefault="00150709" w:rsidP="009D200F">
+    <w:p w14:paraId="1A48C66A" w14:textId="77777777" w:rsidR="00936E3E" w:rsidRDefault="00936E3E" w:rsidP="009D200F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4275,85 +4562,90 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>09</w:t>
     </w:r>
     <w:r w:rsidR="00A000A9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00A95EFB">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17C271F7" w14:textId="77777777" w:rsidR="00150709" w:rsidRDefault="00150709" w:rsidP="009D200F">
+    <w:p w14:paraId="0A170921" w14:textId="77777777" w:rsidR="00936E3E" w:rsidRDefault="00936E3E" w:rsidP="009D200F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61745647" w14:textId="77777777" w:rsidR="00150709" w:rsidRDefault="00150709" w:rsidP="009D200F">
+    <w:p w14:paraId="331FB025" w14:textId="77777777" w:rsidR="00936E3E" w:rsidRDefault="00936E3E" w:rsidP="009D200F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1359503640"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="42B1952E" w14:textId="0A3EFD68" w:rsidR="00084391" w:rsidRDefault="00084391" w:rsidP="00B22341">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -4375,50 +4667,55 @@
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="31B4DD74" w14:textId="77777777" w:rsidR="00084391" w:rsidRDefault="00084391" w:rsidP="00084391">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1913694324"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="616296A4" w14:textId="77777777" w:rsidR="00084391" w:rsidRDefault="00084391" w:rsidP="00B22341">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -5901,50 +6198,51 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1742629529">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1021587906">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1560436018">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1790390362">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1320579382">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1948266155">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000B3C6C"/>
     <w:rsid w:val="00002B22"/>
@@ -5959,50 +6257,51 @@
     <w:rsid w:val="000A7E9D"/>
     <w:rsid w:val="000B3C6C"/>
     <w:rsid w:val="000B3E00"/>
     <w:rsid w:val="000B6CC0"/>
     <w:rsid w:val="000B7774"/>
     <w:rsid w:val="000C101F"/>
     <w:rsid w:val="000D474F"/>
     <w:rsid w:val="000E4DD9"/>
     <w:rsid w:val="00112F0C"/>
     <w:rsid w:val="00127134"/>
     <w:rsid w:val="00133802"/>
     <w:rsid w:val="00145630"/>
     <w:rsid w:val="00147416"/>
     <w:rsid w:val="00147F87"/>
     <w:rsid w:val="00150709"/>
     <w:rsid w:val="00150E2B"/>
     <w:rsid w:val="0016309A"/>
     <w:rsid w:val="0016631C"/>
     <w:rsid w:val="00166CEA"/>
     <w:rsid w:val="0017662F"/>
     <w:rsid w:val="00191820"/>
     <w:rsid w:val="001A4299"/>
     <w:rsid w:val="001A7647"/>
     <w:rsid w:val="001A7DCD"/>
     <w:rsid w:val="001B20A1"/>
+    <w:rsid w:val="001B3D65"/>
     <w:rsid w:val="001C4372"/>
     <w:rsid w:val="001C489F"/>
     <w:rsid w:val="001D0B43"/>
     <w:rsid w:val="001D2598"/>
     <w:rsid w:val="001E1C8B"/>
     <w:rsid w:val="001F01DB"/>
     <w:rsid w:val="001F1983"/>
     <w:rsid w:val="001F4AA8"/>
     <w:rsid w:val="00200BF3"/>
     <w:rsid w:val="00202C39"/>
     <w:rsid w:val="00222AC4"/>
     <w:rsid w:val="0022354F"/>
     <w:rsid w:val="0022423F"/>
     <w:rsid w:val="00237450"/>
     <w:rsid w:val="00240245"/>
     <w:rsid w:val="00244EF4"/>
     <w:rsid w:val="002451D2"/>
     <w:rsid w:val="0024598B"/>
     <w:rsid w:val="00274E7A"/>
     <w:rsid w:val="00281B00"/>
     <w:rsid w:val="002953E9"/>
     <w:rsid w:val="002C4164"/>
     <w:rsid w:val="002E4365"/>
     <w:rsid w:val="002E7902"/>
     <w:rsid w:val="002F79C0"/>
@@ -6082,50 +6381,51 @@
     <w:rsid w:val="0080494C"/>
     <w:rsid w:val="0080559C"/>
     <w:rsid w:val="00814EE8"/>
     <w:rsid w:val="00820B8E"/>
     <w:rsid w:val="0082214C"/>
     <w:rsid w:val="00845047"/>
     <w:rsid w:val="00847A26"/>
     <w:rsid w:val="00855F85"/>
     <w:rsid w:val="008626C9"/>
     <w:rsid w:val="00862847"/>
     <w:rsid w:val="0086720C"/>
     <w:rsid w:val="0087477E"/>
     <w:rsid w:val="00884BE7"/>
     <w:rsid w:val="00885873"/>
     <w:rsid w:val="008964C4"/>
     <w:rsid w:val="00896B39"/>
     <w:rsid w:val="008A1242"/>
     <w:rsid w:val="008A6E88"/>
     <w:rsid w:val="008A7602"/>
     <w:rsid w:val="008B663D"/>
     <w:rsid w:val="008C6DAF"/>
     <w:rsid w:val="008E209B"/>
     <w:rsid w:val="008E7C60"/>
     <w:rsid w:val="00930AEB"/>
     <w:rsid w:val="0093692F"/>
+    <w:rsid w:val="00936E3E"/>
     <w:rsid w:val="009546EB"/>
     <w:rsid w:val="00961A93"/>
     <w:rsid w:val="009D200F"/>
     <w:rsid w:val="009D3330"/>
     <w:rsid w:val="009E3B6A"/>
     <w:rsid w:val="009E67D1"/>
     <w:rsid w:val="009F1B0D"/>
     <w:rsid w:val="00A000A9"/>
     <w:rsid w:val="00A23F30"/>
     <w:rsid w:val="00A2631E"/>
     <w:rsid w:val="00A36998"/>
     <w:rsid w:val="00A51AA7"/>
     <w:rsid w:val="00A60D4D"/>
     <w:rsid w:val="00A63E1D"/>
     <w:rsid w:val="00A67E85"/>
     <w:rsid w:val="00A7694F"/>
     <w:rsid w:val="00A95EFB"/>
     <w:rsid w:val="00A965A2"/>
     <w:rsid w:val="00AA2C4B"/>
     <w:rsid w:val="00AD0BB6"/>
     <w:rsid w:val="00AD716F"/>
     <w:rsid w:val="00AE0E1D"/>
     <w:rsid w:val="00AE506A"/>
     <w:rsid w:val="00AF775E"/>
     <w:rsid w:val="00B0589B"/>
@@ -6165,50 +6465,51 @@
     <w:rsid w:val="00DB0D2F"/>
     <w:rsid w:val="00DB49C0"/>
     <w:rsid w:val="00DB5697"/>
     <w:rsid w:val="00DE2DD4"/>
     <w:rsid w:val="00DE7678"/>
     <w:rsid w:val="00DF28C8"/>
     <w:rsid w:val="00DF6017"/>
     <w:rsid w:val="00E2408F"/>
     <w:rsid w:val="00E51715"/>
     <w:rsid w:val="00E62159"/>
     <w:rsid w:val="00E720A4"/>
     <w:rsid w:val="00E9066F"/>
     <w:rsid w:val="00E90C7F"/>
     <w:rsid w:val="00EA20F2"/>
     <w:rsid w:val="00EB34B4"/>
     <w:rsid w:val="00EC542A"/>
     <w:rsid w:val="00ED2CE8"/>
     <w:rsid w:val="00ED4E1D"/>
     <w:rsid w:val="00EF5D3A"/>
     <w:rsid w:val="00F02E28"/>
     <w:rsid w:val="00F04404"/>
     <w:rsid w:val="00F05B4A"/>
     <w:rsid w:val="00F05F99"/>
     <w:rsid w:val="00F10CFB"/>
     <w:rsid w:val="00F1427B"/>
+    <w:rsid w:val="00F21172"/>
     <w:rsid w:val="00F26CBC"/>
     <w:rsid w:val="00F56C3C"/>
     <w:rsid w:val="00F633E2"/>
     <w:rsid w:val="00F769FE"/>
     <w:rsid w:val="00F92CCA"/>
     <w:rsid w:val="00F94066"/>
     <w:rsid w:val="00FA6AA5"/>
     <w:rsid w:val="00FC3EAB"/>
     <w:rsid w:val="00FC7F1B"/>
     <w:rsid w:val="00FD07AE"/>
     <w:rsid w:val="00FE5411"/>
     <w:rsid w:val="00FE7A85"/>
     <w:rsid w:val="00FF3678"/>
     <w:rsid w:val="0B2C5ACF"/>
     <w:rsid w:val="12667632"/>
     <w:rsid w:val="22D2BBF4"/>
     <w:rsid w:val="499851F0"/>
     <w:rsid w:val="5182E298"/>
     <w:rsid w:val="53569A96"/>
     <w:rsid w:val="6AF14D7D"/>
     <w:rsid w:val="78F54A46"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -8579,50 +8880,52 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA1ECC"/>
     <w:rsid w:val="001160B3"/>
+    <w:rsid w:val="001A791C"/>
+    <w:rsid w:val="001B3D65"/>
     <w:rsid w:val="0023375B"/>
     <w:rsid w:val="002953E9"/>
     <w:rsid w:val="0034503B"/>
     <w:rsid w:val="00393D80"/>
     <w:rsid w:val="004C11DE"/>
     <w:rsid w:val="0059413F"/>
     <w:rsid w:val="005D47E2"/>
     <w:rsid w:val="006F6BF6"/>
     <w:rsid w:val="00961A93"/>
     <w:rsid w:val="0098156F"/>
     <w:rsid w:val="00A33C45"/>
     <w:rsid w:val="00A36998"/>
     <w:rsid w:val="00BA6E78"/>
     <w:rsid w:val="00D90D63"/>
     <w:rsid w:val="00DA1ECC"/>
     <w:rsid w:val="00DB5697"/>
     <w:rsid w:val="00DC322E"/>
     <w:rsid w:val="00E13875"/>
     <w:rsid w:val="00EA20F2"/>
     <w:rsid w:val="00EB34B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -9532,69 +9835,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100003715BBE8313E46875EEFF31798A93B" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f6a144c0f1522092147e1659dc9d7b34">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="902bdbc0-adad-47c0-bcb2-f5ab354503d2" xmlns:ns3="7a009c03-7b46-4f72-9d4c-68f3b4585cc1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="27d91b1985365aa2b13a113d0b418bd1" ns2:_="" ns3:_="">
     <xsd:import namespace="902bdbc0-adad-47c0-bcb2-f5ab354503d2"/>
     <xsd:import namespace="7a009c03-7b46-4f72-9d4c-68f3b4585cc1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -9745,115 +10044,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF643748-E426-4514-B8AA-2F08A9D55616}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF965F54-8786-C549-BCFF-D03FA59D2E6A}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D89BE4A8-3D96-47BD-93AF-95658E0C946F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24F94A5C-608B-431D-B2A0-20E7360D3D79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="902bdbc0-adad-47c0-bcb2-f5ab354503d2"/>
     <ds:schemaRef ds:uri="7a009c03-7b46-4f72-9d4c-68f3b4585cc1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF965F54-8786-C549-BCFF-D03FA59D2E6A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e0793d39-0939-496d-b129-198edd916feb}" enabled="0" method="" siteId="{e0793d39-0939-496d-b129-198edd916feb}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1235</Words>
-  <Characters>6818</Characters>
+  <Words>1258</Words>
+  <Characters>6970</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>151</Lines>
-  <Paragraphs>105</Paragraphs>
+  <Lines>154</Lines>
+  <Paragraphs>109</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7948</CharactersWithSpaces>
+  <CharactersWithSpaces>8119</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100003715BBE8313E46875EEFF31798A93B</vt:lpwstr>
   </property>