--- v0 (2025-10-20)
+++ v1 (2026-10-18)
@@ -1,131 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3415"/>
         <w:gridCol w:w="7375"/>
       </w:tblGrid>
       <w:tr w:rsidR="0099260E" w14:paraId="4B70FE10" w14:textId="77777777" w:rsidTr="0099260E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B70FE0A" w14:textId="0F700E88" w:rsidR="0099260E" w:rsidRDefault="008D790F" w:rsidP="0099260E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D790F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68109D66" wp14:editId="1775B919">
-                  <wp:extent cx="1028700" cy="1028700"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68109D66" wp14:editId="4E294328">
+                  <wp:extent cx="1816239" cy="289560"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="Picture 2">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId12"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 5" descr="Image result for seal of north carolina">
+                          <pic:cNvPr id="2" name="Picture 2">
                             <a:hlinkClick r:id="rId12"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1028700" cy="1028700"/>
+                            <a:ext cx="1822452" cy="290551"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7375" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B70FE0B" w14:textId="77777777" w:rsidR="0099260E" w:rsidRPr="004D517D" w:rsidRDefault="0099260E" w:rsidP="0099260E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -184,60 +184,60 @@
               </w:rPr>
               <w:t xml:space="preserve">STATEWIDE </w:t>
             </w:r>
             <w:r w:rsidR="0099260E" w:rsidRPr="004D517D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">IT </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>PROCUREMENT</w:t>
             </w:r>
             <w:r w:rsidR="0099260E" w:rsidRPr="004D517D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> OFFICE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B70FE0E" w14:textId="477DDF59" w:rsidR="0099260E" w:rsidRPr="004D517D" w:rsidRDefault="00CA0FAD" w:rsidP="0099260E">
+          <w:p w14:paraId="4B70FE0E" w14:textId="477DDF59" w:rsidR="0099260E" w:rsidRPr="004D517D" w:rsidRDefault="00DF4134" w:rsidP="0099260E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidR="00DF4134">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>https://it.nc.gov/resources/statewide-it-procurement-office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0099260E" w:rsidRPr="004D517D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B70FE0F" w14:textId="77777777" w:rsidR="0099260E" w:rsidRDefault="0099260E" w:rsidP="003B5B96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -786,84 +786,86 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B70FE25" w14:textId="3ADD17E6" w:rsidR="003B5B96" w:rsidRPr="00396440" w:rsidRDefault="00396440" w:rsidP="00396440">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00396440">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Clarification Response Due Date and Time</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">:  </w:t>
+        <w:t xml:space="preserve">Clarification Response Due Date and Time:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00396440">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00396440">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>##:##</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00396440">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>##:## am/pm ET, Weekday, Month Date, 20YY]</w:t>
+        <w:t xml:space="preserve"> am/pm ET, Weekday, Month Date, 20YY]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B70FE26" w14:textId="77777777" w:rsidR="00466955" w:rsidRPr="00396440" w:rsidRDefault="003B5B96" w:rsidP="00B759E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00396440">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -1206,146 +1208,144 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B70FE36" w14:textId="5655335F" w:rsidR="00135D85" w:rsidRDefault="00135D85" w:rsidP="006073FF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="10800"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CDD1ACB" w14:textId="77777777" w:rsidR="00135D85" w:rsidRPr="00135D85" w:rsidRDefault="00135D85" w:rsidP="00135D85"/>
     <w:p w14:paraId="727D204F" w14:textId="77777777" w:rsidR="00135D85" w:rsidRPr="00135D85" w:rsidRDefault="00135D85" w:rsidP="00135D85"/>
     <w:p w14:paraId="43C99C6D" w14:textId="77777777" w:rsidR="00135D85" w:rsidRPr="00135D85" w:rsidRDefault="00135D85" w:rsidP="00135D85"/>
     <w:p w14:paraId="3FE9C0B2" w14:textId="77777777" w:rsidR="00135D85" w:rsidRPr="00135D85" w:rsidRDefault="00135D85" w:rsidP="00135D85"/>
     <w:p w14:paraId="5674025F" w14:textId="77777777" w:rsidR="00135D85" w:rsidRPr="00135D85" w:rsidRDefault="00135D85" w:rsidP="00135D85"/>
     <w:p w14:paraId="5D6FD1E4" w14:textId="0E58F887" w:rsidR="00135D85" w:rsidRPr="00135D85" w:rsidRDefault="00DF4134" w:rsidP="00DF4134">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4836"/>
         </w:tabs>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DA0A825" w14:textId="19C4BF1D" w:rsidR="006073FF" w:rsidRPr="00135D85" w:rsidRDefault="00135D85" w:rsidP="00135D85">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006073FF" w:rsidRPr="00135D85" w:rsidSect="00DF4134">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="540" w:left="720" w:header="720" w:footer="590" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31C3F779" w14:textId="77777777" w:rsidR="00CA0FAD" w:rsidRDefault="00CA0FAD" w:rsidP="006073FF">
+    <w:p w14:paraId="2FE31B4B" w14:textId="77777777" w:rsidR="00107684" w:rsidRDefault="00107684" w:rsidP="006073FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="172E8A10" w14:textId="77777777" w:rsidR="00CA0FAD" w:rsidRDefault="00CA0FAD" w:rsidP="006073FF">
+    <w:p w14:paraId="6F7F6B67" w14:textId="77777777" w:rsidR="00107684" w:rsidRDefault="00107684" w:rsidP="006073FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B70FE40" w14:textId="51F61C7B" w:rsidR="004D517D" w:rsidRPr="000D25BD" w:rsidRDefault="004D517D" w:rsidP="00DF4134">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000D25BD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
@@ -1429,76 +1429,76 @@
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="000D25BD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00396440" w:rsidRPr="000D25BD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B71AF20" w14:textId="77777777" w:rsidR="00CA0FAD" w:rsidRDefault="00CA0FAD" w:rsidP="006073FF">
+    <w:p w14:paraId="6CC0888C" w14:textId="77777777" w:rsidR="00107684" w:rsidRDefault="00107684" w:rsidP="006073FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="185BB759" w14:textId="77777777" w:rsidR="00CA0FAD" w:rsidRDefault="00CA0FAD" w:rsidP="006073FF">
+    <w:p w14:paraId="01982A6D" w14:textId="77777777" w:rsidR="00107684" w:rsidRDefault="00107684" w:rsidP="006073FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B70FE3D" w14:textId="1AD38BF8" w:rsidR="0099260E" w:rsidRPr="000D25BD" w:rsidRDefault="0099260E" w:rsidP="00C345C1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000D25BD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Solicitation Number:   </w:t>
     </w:r>
     <w:r w:rsidR="00396440" w:rsidRPr="000D25BD">
       <w:rPr>
@@ -1594,51 +1594,51 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Addendum Number:  </w:t>
     </w:r>
     <w:r w:rsidR="00396440" w:rsidRPr="000D25BD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>XXXX</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4B70FE3F" w14:textId="77777777" w:rsidR="0099260E" w:rsidRDefault="0099260E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17135655"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B92ABA4"/>
     <w:lvl w:ilvl="0" w:tplc="BE5C589E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2430,197 +2430,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1068531237">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2118281964">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1882280679">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="973363296">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="90853955">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="766585387">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1687946395">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="515660735">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2042170286">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2128575518">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="200"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006073FF"/>
     <w:rsid w:val="000D25BD"/>
+    <w:rsid w:val="00107684"/>
     <w:rsid w:val="00135D85"/>
     <w:rsid w:val="001535F8"/>
     <w:rsid w:val="0017555B"/>
+    <w:rsid w:val="0017719D"/>
     <w:rsid w:val="001E59E8"/>
     <w:rsid w:val="0028438B"/>
     <w:rsid w:val="00396440"/>
     <w:rsid w:val="003B5B96"/>
     <w:rsid w:val="00411A33"/>
     <w:rsid w:val="004203C4"/>
     <w:rsid w:val="00466955"/>
     <w:rsid w:val="004D517D"/>
     <w:rsid w:val="00551C52"/>
     <w:rsid w:val="00596E2A"/>
     <w:rsid w:val="006073FF"/>
     <w:rsid w:val="00626B8F"/>
     <w:rsid w:val="00811A12"/>
     <w:rsid w:val="008819E8"/>
     <w:rsid w:val="008D790F"/>
     <w:rsid w:val="00965C26"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0099260E"/>
     <w:rsid w:val="00A70500"/>
     <w:rsid w:val="00A926E5"/>
     <w:rsid w:val="00B759E9"/>
     <w:rsid w:val="00C345C1"/>
     <w:rsid w:val="00CA0FAD"/>
     <w:rsid w:val="00D711A7"/>
+    <w:rsid w:val="00DD644D"/>
     <w:rsid w:val="00DF180C"/>
     <w:rsid w:val="00DF4134"/>
     <w:rsid w:val="00E17B0C"/>
     <w:rsid w:val="00E21E9A"/>
     <w:rsid w:val="00E97C5D"/>
     <w:rsid w:val="00ED374E"/>
     <w:rsid w:val="00F20E43"/>
     <w:rsid w:val="00F3065F"/>
     <w:rsid w:val="00F36088"/>
     <w:rsid w:val="00F6320D"/>
     <w:rsid w:val="00F745F9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4B70FE0A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F4D7C506-9952-4716-9EC8-1A7F525559EB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2682,98 +2685,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2949,50 +2955,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Heading 2 IFB"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00551C52"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
@@ -3269,58 +3276,58 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A70500"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF4134"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/url?sa=i&amp;rct=j&amp;q=&amp;esrc=s&amp;source=images&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=0ahUKEwjwuKn_msfSAhXDJiYKHXUBB30QjRwIBw&amp;url=http://northcarolinahistory.org/encyclopedia/the-great-seal-of-the-state-of-north-carolina/&amp;psig=AFQjCNEqIbWju_XYekRKPqyQqpiuwtoDeg&amp;ust=1489072899041253" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/statewide-it-procurement-office" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/url?sa=i&amp;rct=j&amp;q=&amp;esrc=s&amp;source=images&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=0ahUKEwjwuKn_msfSAhXDJiYKHXUBB30QjRwIBw&amp;url=http://northcarolinahistory.org/encyclopedia/the-great-seal-of-the-state-of-north-carolina/&amp;psig=AFQjCNEqIbWju_XYekRKPqyQqpiuwtoDeg&amp;ust=1489072899041253" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/resources/statewide-it-procurement-office" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3561,68 +3568,101 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B694C6A55DE2134FBC3E5EBEC0D5144E" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0024aff14de55fafaddf5e5dc6001949">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a70826c3-bc65-419a-994a-465ca38d99d8" xmlns:ns3="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="44813ee3a56ffc775bc5391b92dcbeae" ns2:_="" ns3:_="">
     <xsd:import namespace="a70826c3-bc65-419a-994a-465ca38d99d8"/>
     <xsd:import namespace="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -3772,186 +3812,153 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...45 lines deleted...]
-</spe:Receivers>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">TA5UNRANKDR3-942230846-29</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">
+      <Url>https://ncconnect.sharepoint.com/sites/it_contracts/_layouts/15/DocIdRedir.aspx?ID=TA5UNRANKDR3-942230846-29</Url>
+      <Description>TA5UNRANKDR3-942230846-29</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD550F8A-0BD0-472D-B219-D1241BC3EF84}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E657DC5-E20E-4162-A40B-E0D19C6DE3A7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99D5116A-A635-419A-8A2F-97C46F7753F4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E3D7513-D77C-4424-B4BB-7E7D9A1BEEDA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="a70826c3-bc65-419a-994a-465ca38d99d8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF4DE695-B562-426B-B277-F190F199ABB1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a70826c3-bc65-419a-994a-465ca38d99d8"/>
     <ds:schemaRef ds:uri="6e4de9de-7ee6-49c1-bad8-8d4f21c88db6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E3D7513-D77C-4424-B4BB-7E7D9A1BEEDA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99D5116A-A635-419A-8A2F-97C46F7753F4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a70826c3-bc65-419a-994a-465ca38d99d8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E657DC5-E20E-4162-A40B-E0D19C6DE3A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD550F8A-0BD0-472D-B219-D1241BC3EF84}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>165</Words>
-  <Characters>947</Characters>
+  <Characters>946</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1110</CharactersWithSpaces>
+  <CharactersWithSpaces>1109</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jones, Releata</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B694C6A55DE2134FBC3E5EBEC0D5144E</vt:lpwstr>