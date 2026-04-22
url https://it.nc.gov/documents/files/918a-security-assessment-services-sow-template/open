--- v0 (2025-10-20)
+++ v1 (2026-04-22)
@@ -5,51 +5,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="621F1D38" w14:textId="77777777" w:rsidR="0018297F" w:rsidRDefault="00C12E8A" w:rsidP="00357967">
       <w:pPr>
         <w:spacing w:before="47"/>
         <w:ind w:right="110"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
         <w:t>Statement of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
@@ -318,76 +318,95 @@
         <w:ind w:right="3644"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C0A93F2" w14:textId="77777777" w:rsidR="003B5966" w:rsidRPr="00357967" w:rsidRDefault="003B5966" w:rsidP="003B5966">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="69"/>
         <w:ind w:right="170"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357967">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Deadline for Questions:</w:t>
-      </w:r>
+        <w:t>Deadline for Questions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00357967">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00357967">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00357967">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00357967">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Month Day, Year at </w:t>
+        <w:t>Month</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00357967">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Day, Year at </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00357967">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>X:XX</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0CDA6031" w14:textId="77777777" w:rsidR="003B5966" w:rsidRPr="00357967" w:rsidRDefault="003B5966" w:rsidP="003B5966">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="69"/>
         <w:ind w:right="3644"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2429,51 +2448,69 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00357967">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>security</w:t>
       </w:r>
       <w:r w:rsidRPr="00357967">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00357967">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">posture in order to provide detailed analysis </w:t>
+        <w:t xml:space="preserve">posture </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00357967">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00357967">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide detailed analysis </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00357967">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00357967">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> identification of application, system and network vulnerabilities; gaps in IT security governance; assessment of patching methodologies; current network security capabilities and potential existing security incidents.</w:t>
       </w:r>
       <w:r w:rsidR="00670FB1" w:rsidRPr="00670FB1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00670FB1" w:rsidRPr="00670FB1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -2869,63 +2906,77 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00357967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>AM</w:t>
       </w:r>
       <w:r w:rsidR="00A41F11" w:rsidRPr="00357967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001171A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001171A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">or as directed by the agency)  </w:t>
+        <w:t xml:space="preserve">or as directed by the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001171A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agency)  </w:t>
       </w:r>
       <w:r w:rsidR="00175EAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="001171A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">can activity must be </w:t>
+        <w:t>can</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001171A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activity must be </w:t>
       </w:r>
       <w:r w:rsidR="00175EAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">coordinated </w:t>
       </w:r>
       <w:r w:rsidR="001171A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidR="00175EAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="001171A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ESRMO</w:t>
       </w:r>
@@ -5085,384 +5136,410 @@
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If a user (victim) happens to accept the email and open the attachment or click on the supplied link, a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>back end</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> communications channel will be attempted to an attack server. This attack server shall then allow the </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> communications channel will be attempted </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>is able to</w:t>
+        <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> access the victim machine, they shall verify that the victim machine is in the scope of the testing. If the victim machine is not in scope, the </w:t>
+        <w:t xml:space="preserve"> an attack server. This attack server shall then allow the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">vendor </w:t>
+        <w:t>vendor</w:t>
       </w:r>
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">shall notify and work with the POC to clean up the victim machine. If the victim machine is in scope, the </w:t>
+        <w:t xml:space="preserve"> to communicate with the victim machine. Once the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>vendor</w:t>
       </w:r>
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall use the victim machine to attempt to discover and exploit additional hosts on the </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> network. This will replicate real-life hacking attacks and security breaches; </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>however</w:t>
+        <w:t>is able to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006534A0">
+        <w:t xml:space="preserve"> access the victim machine, they shall verify that the victim machine is in the scope of the testing. If the victim machine is not in scope, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vendor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall notify and work with the POC to clean up the victim machine. If the victim machine is in scope, the </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>vendor</w:t>
       </w:r>
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall be working in coordination with the POC, and be able to report back on how entry was gained, what additional access was gained, and how the connection ended. The </w:t>
+        <w:t xml:space="preserve"> shall use the victim machine to attempt to discover and exploit additional hosts on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>vendor</w:t>
+        <w:t>Agency</w:t>
       </w:r>
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall ensure lab firewall rules are in place to accept replies which originate from </w:t>
-[...207 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> network. This will replicate real-life hacking attacks and security breaches; </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>however</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="006534A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>vendor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be working in coordination with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>POC, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be able to report back on how entry was gained, what additional access was gained, and how the connection ended. The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>vendor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall ensure lab firewall rules are in place to accept replies which originate from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Agency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> network ranges and that replies from non-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Agency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> networks are denied/dropped at the </w:t>
+      </w:r>
+      <w:r w:rsidR="006534A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>vendor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lab firewall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0669DBDD" w14:textId="77777777" w:rsidR="00492969" w:rsidRPr="0031618F" w:rsidRDefault="00492969" w:rsidP="0031618F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Wireless Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26245945" w14:textId="77777777" w:rsidR="00492969" w:rsidRPr="0031618F" w:rsidRDefault="00492969" w:rsidP="00492969">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Wireless Assessment can include wireless access point (WAP) detection, penetration testing or both and is performed while onsite at </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Agency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s facility. Wireless Network Detection will occur during an onsite portion of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assessment. Engineers shall conduct a walkthrough of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Agency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> facilities to identify and evaluate IEEE 802.11 Wireless Access Points (WAPs) that exist within </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0A36" w:rsidRPr="006F0A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Agency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>’s physical office location(s) and work with POC to determine if any rogue access points are in use. Wireless penetration testing analyzes the current wireless infrastructure to identify weaknesses and attempt to exploit them to gain additional access to a</w:t>
+      </w:r>
+      <w:r w:rsidR="006534A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Agency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> network. During the wireless penetration test, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>vendor</w:t>
+      </w:r>
+      <w:r w:rsidR="006534A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>identifies WAPs and attempts to exploit and gain access to the network through those WAPs. Once access is gained to the wireless network, the team shall attempt to map out the network and discover vulnerabilities. This service cannot be performed remotely.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B817771" w14:textId="77777777" w:rsidR="00492969" w:rsidRPr="0031618F" w:rsidRDefault="00492969" w:rsidP="0031618F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Web Application Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D01FEB" w14:textId="77777777" w:rsidR="00492969" w:rsidRPr="0031618F" w:rsidRDefault="00492969" w:rsidP="00492969">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Web Application Assessment can include scanning, testing or both. The test provides a deep and detailed security look at an application, which is of particular interest to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0031618F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Agency</w:t>
       </w:r>
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B652322" w14:textId="77777777" w:rsidR="00492969" w:rsidRDefault="00492969" w:rsidP="00492969">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5477,59 +5554,57 @@
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">’s web applications against the Open Web Application Security Project (OWASP) Top Ten common vulnerabilities.  The service looks for a wide variety of vulnerabilities such as Cross-Site scripting and SQL injection, service configuration mistakes and errors, as well as specific application problems. The results of this analysis shall detail the risk exposure for an agency’s Web applications and demonstrate how </w:t>
       </w:r>
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">vulnerabilities in these applications can be exploited.  Potential operational impacts for testing shall be reviewed with the POC and plans adjusted accordingly.  Depending on web application accessibility, assessment activities may be conducted from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>vendor</w:t>
       </w:r>
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Test facilities or onsite at </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Agency</w:t>
       </w:r>
       <w:r w:rsidRPr="0031618F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> location. Accounts to access a Web Application shall be created by the Web Application Administrators for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>vendor</w:t>
       </w:r>
@@ -8384,131 +8459,132 @@
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>AGENCY</w:t>
             </w:r>
             <w:r w:rsidRPr="00357967">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B8AA093" w14:textId="77777777" w:rsidR="005B2464" w:rsidRPr="00357967" w:rsidRDefault="005B2464"/>
     <w:sectPr w:rsidR="005B2464" w:rsidRPr="00357967" w:rsidSect="009B5393">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1120" w:right="600" w:bottom="990" w:left="620" w:header="0" w:footer="327" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48A40A17" w14:textId="77777777" w:rsidR="00955642" w:rsidRDefault="00955642">
+    <w:p w14:paraId="573F4605" w14:textId="77777777" w:rsidR="00120C39" w:rsidRDefault="00120C39">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76A67820" w14:textId="77777777" w:rsidR="00955642" w:rsidRDefault="00955642">
+    <w:p w14:paraId="65A9E3E2" w14:textId="77777777" w:rsidR="00120C39" w:rsidRDefault="00120C39">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
+    <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="101392939"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47347EC1" w14:textId="77777777" w:rsidR="009B5393" w:rsidRDefault="009B5393">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
       </w:p>
       <w:p w14:paraId="43EF8715" w14:textId="77777777" w:rsidR="00492969" w:rsidRDefault="00492969">
         <w:pPr>
@@ -8622,70 +8698,70 @@
         <w:r w:rsidRPr="0089401F">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>0</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3667B08F" w14:textId="77777777" w:rsidR="00492969" w:rsidRDefault="00492969">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DCCE4C9" w14:textId="77777777" w:rsidR="00955642" w:rsidRDefault="00955642">
+    <w:p w14:paraId="0EA4C62C" w14:textId="77777777" w:rsidR="00120C39" w:rsidRDefault="00120C39">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61961C8A" w14:textId="77777777" w:rsidR="00955642" w:rsidRDefault="00955642">
+    <w:p w14:paraId="2CA822DC" w14:textId="77777777" w:rsidR="00120C39" w:rsidRDefault="00120C39">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07975646"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CC63A4C"/>
     <w:lvl w:ilvl="0" w:tplc="DBE682CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="22FC9694">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9423,180 +9499,182 @@
     <w:lvl w:ilvl="7" w:tplc="E41E04F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AEFA1BC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7713" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="573779250">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1971279734">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="149247788">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1742217492">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="378819684">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="592133206">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1126968522">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0018297F"/>
     <w:rsid w:val="000111C7"/>
     <w:rsid w:val="00013011"/>
     <w:rsid w:val="000409A7"/>
     <w:rsid w:val="000C2ED0"/>
     <w:rsid w:val="000D127C"/>
     <w:rsid w:val="000E261A"/>
     <w:rsid w:val="001171A4"/>
+    <w:rsid w:val="00120C39"/>
     <w:rsid w:val="0015376C"/>
     <w:rsid w:val="00175EAC"/>
     <w:rsid w:val="0018297F"/>
     <w:rsid w:val="001D74D9"/>
+    <w:rsid w:val="0021336A"/>
     <w:rsid w:val="00220E5D"/>
     <w:rsid w:val="00267FB5"/>
     <w:rsid w:val="0031618F"/>
     <w:rsid w:val="00357967"/>
     <w:rsid w:val="003B5966"/>
     <w:rsid w:val="00492969"/>
     <w:rsid w:val="005610A4"/>
     <w:rsid w:val="005B2464"/>
     <w:rsid w:val="005C1DB6"/>
     <w:rsid w:val="006154F9"/>
     <w:rsid w:val="00632233"/>
     <w:rsid w:val="006534A0"/>
     <w:rsid w:val="00670FB1"/>
     <w:rsid w:val="006E6926"/>
     <w:rsid w:val="006F0A36"/>
     <w:rsid w:val="00757A66"/>
     <w:rsid w:val="007B790D"/>
     <w:rsid w:val="0089401F"/>
     <w:rsid w:val="008F4B6F"/>
     <w:rsid w:val="00917B6C"/>
     <w:rsid w:val="00955642"/>
     <w:rsid w:val="009813F8"/>
     <w:rsid w:val="009B5393"/>
+    <w:rsid w:val="009F24DE"/>
     <w:rsid w:val="00A00428"/>
     <w:rsid w:val="00A41F11"/>
     <w:rsid w:val="00AF55C4"/>
     <w:rsid w:val="00B12473"/>
     <w:rsid w:val="00BA20F2"/>
     <w:rsid w:val="00BD1FD3"/>
     <w:rsid w:val="00C12E8A"/>
     <w:rsid w:val="00C13C37"/>
     <w:rsid w:val="00C16BD8"/>
     <w:rsid w:val="00DE3F2B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="556D2908"/>
+  <w15:docId w15:val="{AC4472ED-59FB-4CF4-815E-7F20366C389B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10224,51 +10302,51 @@
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00670FB1"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -10527,65 +10605,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001C2837E09FBD1E44BCBC758DDFC4A0FD" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d86cf397d020e1b98c58c565e9cb64e5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="e40995fa-1cf6-407a-9f48-3ae0d163a65f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="797f6c049f1e8cf098caf86a8ab29b90" ns3:_="">
     <xsd:import namespace="e40995fa-1cf6-407a-9f48-3ae0d163a65f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e40995fa-1cf6-407a-9f48-3ae0d163a65f" elementFormDefault="qualified">
@@ -10711,146 +10774,161 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C6AF4B2-3766-462E-A3DF-E00BCDCA678B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e40995fa-1cf6-407a-9f48-3ae0d163a65f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{883716EB-BD5A-4A2F-89A1-DDD9D0FD0813}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13B4ED4E-BA7B-4AB3-ACB0-F3D52C8F020A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3137</Words>
-  <Characters>17884</Characters>
+  <Words>3224</Words>
+  <Characters>17797</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>149</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>456</Lines>
+  <Paragraphs>244</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>26</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="27" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Agency and/or Division:		Agency - Division</vt:lpstr>
       <vt:lpstr/>
       <vt:lpstr>Project Number and/or Name:	Project #####</vt:lpstr>
       <vt:lpstr>(Under State Term Contract 918A)</vt:lpstr>
       <vt:lpstr/>
       <vt:lpstr>Issue Date:				Month Day, Year</vt:lpstr>
       <vt:lpstr/>
       <vt:lpstr>Deadline for Questions:		Month Day, Year at X:XX</vt:lpstr>
       <vt:lpstr/>
       <vt:lpstr>Due Date for SOW Response:	Month Day, Year at X:XX</vt:lpstr>
       <vt:lpstr/>
       <vt:lpstr>Contact Person:			Name</vt:lpstr>
       <vt:lpstr>Agency – Division</vt:lpstr>
       <vt:lpstr>Email</vt:lpstr>
       <vt:lpstr>Telephone			</vt:lpstr>
       <vt:lpstr/>
       <vt:lpstr>General Information</vt:lpstr>
       <vt:lpstr>Security Assessment Services Project Description</vt:lpstr>
       <vt:lpstr>Purpose</vt:lpstr>
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr>Scope</vt:lpstr>
       <vt:lpstr>Information Security Risk Assessment SOW Deliverables</vt:lpstr>
       <vt:lpstr>        The awarded vendor shall provide services for the following:</vt:lpstr>
       <vt:lpstr>Timetable/Schedule</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20980</CharactersWithSpaces>
+  <CharactersWithSpaces>20777</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001C2837E09FBD1E44BCBC758DDFC4A0FD</vt:lpwstr>
   </property>
 </Properties>
 </file>