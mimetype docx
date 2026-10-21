--- v1 (2025-11-19)
+++ v2 (2026-10-21)
@@ -271,91 +271,71 @@
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00F138A8">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                       <w:i/>
                                       <w:color w:val="00B0F0"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                     <w:t>Governor</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="798987FD" w14:textId="77777777" w:rsidR="005D6FAE" w:rsidRPr="00A02DEC" w:rsidRDefault="005D6FAE" w:rsidP="00F138A8">
                                   <w:pPr>
                                     <w:pStyle w:val="NoSpacing"/>
                                     <w:jc w:val="right"/>
                                     <w:rPr>
                                       <w:sz w:val="10"/>
                                       <w:szCs w:val="10"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w14:paraId="2C32DB90" w14:textId="102EC3C0" w:rsidR="005D6FAE" w:rsidRPr="00F138A8" w:rsidRDefault="005F342F" w:rsidP="00F138A8">
+                                <w:p w14:paraId="2C32DB90" w14:textId="00C90B5B" w:rsidR="005D6FAE" w:rsidRPr="00F138A8" w:rsidRDefault="001211F9" w:rsidP="00F138A8">
                                   <w:pPr>
                                     <w:pStyle w:val="NoSpacing"/>
                                     <w:jc w:val="right"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                       <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
                                       <w:spacing w:val="10"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                       <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
                                       <w:spacing w:val="10"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>Teena</w:t>
-[...19 lines deleted...]
-                                    <w:t>Piccione</w:t>
+                                    <w:t>Nate Denny</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="18F7C2FA" w14:textId="52F72773" w:rsidR="005D6FAE" w:rsidRDefault="004E6BDB" w:rsidP="00530C36">
                                   <w:pPr>
                                     <w:jc w:val="right"/>
                                   </w:pPr>
                                   <w:r w:rsidRPr="004E6BDB">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                       <w:i/>
                                       <w:color w:val="00B0F0"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                     <w:t>Secretary and State Chief Information Officer</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
@@ -431,91 +411,71 @@
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F138A8">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                 <w:i/>
                                 <w:color w:val="00B0F0"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>Governor</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="798987FD" w14:textId="77777777" w:rsidR="005D6FAE" w:rsidRPr="00A02DEC" w:rsidRDefault="005D6FAE" w:rsidP="00F138A8">
                             <w:pPr>
                               <w:pStyle w:val="NoSpacing"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:sz w:val="10"/>
                                 <w:szCs w:val="10"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="2C32DB90" w14:textId="102EC3C0" w:rsidR="005D6FAE" w:rsidRPr="00F138A8" w:rsidRDefault="005F342F" w:rsidP="00F138A8">
+                          <w:p w14:paraId="2C32DB90" w14:textId="00C90B5B" w:rsidR="005D6FAE" w:rsidRPr="00F138A8" w:rsidRDefault="001211F9" w:rsidP="00F138A8">
                             <w:pPr>
                               <w:pStyle w:val="NoSpacing"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
                                 <w:spacing w:val="10"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
                                 <w:spacing w:val="10"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Teena</w:t>
-[...19 lines deleted...]
-                              <w:t>Piccione</w:t>
+                              <w:t>Nate Denny</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="18F7C2FA" w14:textId="52F72773" w:rsidR="005D6FAE" w:rsidRDefault="004E6BDB" w:rsidP="00530C36">
                             <w:pPr>
                               <w:jc w:val="right"/>
                             </w:pPr>
                             <w:r w:rsidRPr="004E6BDB">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                 <w:i/>
                                 <w:color w:val="00B0F0"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>Secretary and State Chief Information Officer</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
@@ -12576,61 +12536,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23E13702" w14:textId="77777777" w:rsidR="008449AD" w:rsidRPr="001F4E80" w:rsidRDefault="008449AD" w:rsidP="000C1A6B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008449AD" w:rsidRPr="001F4E80" w:rsidSect="00D62D72">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="216" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06F39016" w14:textId="77777777" w:rsidR="005D5674" w:rsidRDefault="005D5674" w:rsidP="00690F94">
+    <w:p w14:paraId="50750395" w14:textId="77777777" w:rsidR="00907645" w:rsidRDefault="00907645" w:rsidP="00690F94">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06DB9A31" w14:textId="77777777" w:rsidR="005D5674" w:rsidRDefault="005D5674" w:rsidP="00690F94">
+    <w:p w14:paraId="7B113786" w14:textId="77777777" w:rsidR="00907645" w:rsidRDefault="00907645" w:rsidP="00690F94">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -12848,61 +12808,61 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="521C550D" w14:textId="77777777" w:rsidR="005D6FAE" w:rsidRDefault="005D6FAE" w:rsidP="008E677B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="3798"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C755833" w14:textId="77777777" w:rsidR="005D5674" w:rsidRDefault="005D5674" w:rsidP="00690F94">
+    <w:p w14:paraId="0AE37095" w14:textId="77777777" w:rsidR="00907645" w:rsidRDefault="00907645" w:rsidP="00690F94">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70630E69" w14:textId="77777777" w:rsidR="005D5674" w:rsidRDefault="005D5674" w:rsidP="00690F94">
+    <w:p w14:paraId="319A766E" w14:textId="77777777" w:rsidR="00907645" w:rsidRDefault="00907645" w:rsidP="00690F94">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="054B33FD" w14:textId="47406DB2" w:rsidR="005D6FAE" w:rsidRDefault="005D6FAE" w:rsidP="000A71F8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>Statewide IT Procurement Office R</w:t>
     </w:r>
     <w:r w:rsidRPr="000A7DE9">
@@ -14952,50 +14912,51 @@
     <w:rsid w:val="000D261B"/>
     <w:rsid w:val="000D4236"/>
     <w:rsid w:val="000D5706"/>
     <w:rsid w:val="000D5759"/>
     <w:rsid w:val="000D6A1E"/>
     <w:rsid w:val="000D6A6E"/>
     <w:rsid w:val="000E5017"/>
     <w:rsid w:val="000E5B4C"/>
     <w:rsid w:val="000F0BDD"/>
     <w:rsid w:val="000F1127"/>
     <w:rsid w:val="000F4432"/>
     <w:rsid w:val="000F4A75"/>
     <w:rsid w:val="00100691"/>
     <w:rsid w:val="001006AC"/>
     <w:rsid w:val="001026A4"/>
     <w:rsid w:val="00104337"/>
     <w:rsid w:val="00104800"/>
     <w:rsid w:val="00107FBC"/>
     <w:rsid w:val="0011049C"/>
     <w:rsid w:val="00110831"/>
     <w:rsid w:val="00112F39"/>
     <w:rsid w:val="00114CF3"/>
     <w:rsid w:val="00116CE1"/>
     <w:rsid w:val="001170F0"/>
     <w:rsid w:val="00117FB5"/>
+    <w:rsid w:val="001211F9"/>
     <w:rsid w:val="00122B5C"/>
     <w:rsid w:val="00122D78"/>
     <w:rsid w:val="00131033"/>
     <w:rsid w:val="0013164F"/>
     <w:rsid w:val="00141AF0"/>
     <w:rsid w:val="00141DB0"/>
     <w:rsid w:val="001458B3"/>
     <w:rsid w:val="00145EC3"/>
     <w:rsid w:val="00147689"/>
     <w:rsid w:val="00147863"/>
     <w:rsid w:val="00151195"/>
     <w:rsid w:val="00152183"/>
     <w:rsid w:val="001524A9"/>
     <w:rsid w:val="00152BC7"/>
     <w:rsid w:val="00160F16"/>
     <w:rsid w:val="00161FD6"/>
     <w:rsid w:val="00162320"/>
     <w:rsid w:val="001626E5"/>
     <w:rsid w:val="001646A8"/>
     <w:rsid w:val="0016541E"/>
     <w:rsid w:val="001660A0"/>
     <w:rsid w:val="001702A9"/>
     <w:rsid w:val="00172D4A"/>
     <w:rsid w:val="00172E0C"/>
     <w:rsid w:val="00173043"/>
@@ -15573,50 +15534,51 @@
     <w:rsid w:val="008C32E9"/>
     <w:rsid w:val="008C62DF"/>
     <w:rsid w:val="008C6D77"/>
     <w:rsid w:val="008C7D94"/>
     <w:rsid w:val="008D017E"/>
     <w:rsid w:val="008D07F0"/>
     <w:rsid w:val="008D2552"/>
     <w:rsid w:val="008D4766"/>
     <w:rsid w:val="008D689A"/>
     <w:rsid w:val="008E21B9"/>
     <w:rsid w:val="008E2DAA"/>
     <w:rsid w:val="008E653C"/>
     <w:rsid w:val="008E677B"/>
     <w:rsid w:val="008E7BE7"/>
     <w:rsid w:val="008F18FE"/>
     <w:rsid w:val="008F1F58"/>
     <w:rsid w:val="008F3B89"/>
     <w:rsid w:val="008F42CF"/>
     <w:rsid w:val="008F4665"/>
     <w:rsid w:val="008F542F"/>
     <w:rsid w:val="00901059"/>
     <w:rsid w:val="00903C9E"/>
     <w:rsid w:val="00903CB8"/>
     <w:rsid w:val="00906A62"/>
     <w:rsid w:val="009075E0"/>
+    <w:rsid w:val="00907645"/>
     <w:rsid w:val="00910FEF"/>
     <w:rsid w:val="00913A15"/>
     <w:rsid w:val="00914654"/>
     <w:rsid w:val="0091466B"/>
     <w:rsid w:val="0091470C"/>
     <w:rsid w:val="00914D13"/>
     <w:rsid w:val="009160FE"/>
     <w:rsid w:val="0091639D"/>
     <w:rsid w:val="00916808"/>
     <w:rsid w:val="00917BD4"/>
     <w:rsid w:val="00923412"/>
     <w:rsid w:val="00926234"/>
     <w:rsid w:val="00927540"/>
     <w:rsid w:val="009276C9"/>
     <w:rsid w:val="009300BB"/>
     <w:rsid w:val="00933F59"/>
     <w:rsid w:val="00935352"/>
     <w:rsid w:val="00937A3D"/>
     <w:rsid w:val="00941392"/>
     <w:rsid w:val="00941BB4"/>
     <w:rsid w:val="00942AE4"/>
     <w:rsid w:val="009439FD"/>
     <w:rsid w:val="00943CCE"/>
     <w:rsid w:val="00943D1E"/>
     <w:rsid w:val="00943E03"/>
@@ -15970,50 +15932,51 @@
     <w:rsid w:val="00D874BE"/>
     <w:rsid w:val="00D923AF"/>
     <w:rsid w:val="00D93064"/>
     <w:rsid w:val="00D9538C"/>
     <w:rsid w:val="00D957C8"/>
     <w:rsid w:val="00D964F7"/>
     <w:rsid w:val="00DA37CA"/>
     <w:rsid w:val="00DA77E3"/>
     <w:rsid w:val="00DB0A5A"/>
     <w:rsid w:val="00DB3BC2"/>
     <w:rsid w:val="00DB3E4F"/>
     <w:rsid w:val="00DB4353"/>
     <w:rsid w:val="00DB4751"/>
     <w:rsid w:val="00DB595F"/>
     <w:rsid w:val="00DB6A24"/>
     <w:rsid w:val="00DB7AF4"/>
     <w:rsid w:val="00DC0315"/>
     <w:rsid w:val="00DC0A4A"/>
     <w:rsid w:val="00DC0B52"/>
     <w:rsid w:val="00DC1AB4"/>
     <w:rsid w:val="00DC23DF"/>
     <w:rsid w:val="00DC28CD"/>
     <w:rsid w:val="00DC42E4"/>
     <w:rsid w:val="00DC7768"/>
     <w:rsid w:val="00DD254D"/>
+    <w:rsid w:val="00DD644D"/>
     <w:rsid w:val="00DD7791"/>
     <w:rsid w:val="00DE00D8"/>
     <w:rsid w:val="00DE0C4A"/>
     <w:rsid w:val="00DE136C"/>
     <w:rsid w:val="00DE542E"/>
     <w:rsid w:val="00DF08EA"/>
     <w:rsid w:val="00DF3313"/>
     <w:rsid w:val="00DF5438"/>
     <w:rsid w:val="00DF6491"/>
     <w:rsid w:val="00E013D0"/>
     <w:rsid w:val="00E01C1E"/>
     <w:rsid w:val="00E0252B"/>
     <w:rsid w:val="00E02939"/>
     <w:rsid w:val="00E03F4A"/>
     <w:rsid w:val="00E049D7"/>
     <w:rsid w:val="00E04DF7"/>
     <w:rsid w:val="00E0605A"/>
     <w:rsid w:val="00E06524"/>
     <w:rsid w:val="00E1032C"/>
     <w:rsid w:val="00E1478C"/>
     <w:rsid w:val="00E14816"/>
     <w:rsid w:val="00E157D2"/>
     <w:rsid w:val="00E22F4E"/>
     <w:rsid w:val="00E24CA5"/>
     <w:rsid w:val="00E25967"/>
@@ -17999,125 +17962,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...73 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B694C6A55DE2134FBC3E5EBEC0D5144E" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9b8135a379e4357765ffc95c7021e086">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a70826c3-bc65-419a-994a-465ca38d99d8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d3b22cb2a6e4f6a8a8bfb6d2b7ed28fc" ns2:_="">
     <xsd:import namespace="a70826c3-bc65-419a-994a-465ca38d99d8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a70826c3-bc65-419a-994a-465ca38d99d8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
@@ -18246,98 +18134,173 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">TA5UNRANKDR3-942230846-293</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="a70826c3-bc65-419a-994a-465ca38d99d8">
+      <Url>https://ncconnect.sharepoint.com/sites/it_contracts/_layouts/15/DocIdRedir.aspx?ID=TA5UNRANKDR3-942230846-293</Url>
+      <Description>TA5UNRANKDR3-942230846-293</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7955D41B-1E22-45F2-9B21-08CBCBFC9330}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9EC56A4-72A1-4740-8E0F-43E8DAE013D1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a70826c3-bc65-419a-994a-465ca38d99d8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D04E1A69-75A5-48A6-A9F7-C63D94259F50}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A5F7BFF-E783-4B89-860B-DFD9E0D563A0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="a70826c3-bc65-419a-994a-465ca38d99d8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25F6AEE3-1212-4B0E-B3C5-8195A7DDADDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A5F7BFF-E783-4B89-860B-DFD9E0D563A0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D04E1A69-75A5-48A6-A9F7-C63D94259F50}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a70826c3-bc65-419a-994a-465ca38d99d8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9EC56A4-72A1-4740-8E0F-43E8DAE013D1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7955D41B-1E22-45F2-9B21-08CBCBFC9330}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
   <Words>1758</Words>
   <Characters>10023</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>83</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>